--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3c0310f9579165bee0802c785b6d51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3c86b67c1de0588223d27b2e1d5662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4f046e6c3839a38603f50109cb7923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b58e642925689ae575ec7cbcadd4574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8d24faf071026cfcb38a8218125c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c5f471d34b4cd7ef280221c55bd026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eac913bf5508d84a96ed1302d7d6ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ab9ba980d196b29deeb001bc819388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7f1159579544332e3265ff5f714499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1eba1eec947246baafbd40a3ef95610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c22d54e2f8bcca26540bedd5d5f2a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f5954b7a2e2070047a9cd889b8b4212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194b464f0d6f971bbae778ef8e1c5c513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79cd1f386b3f921d70bb5899b241ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c7600d67c454c4e7f74de2bd49eca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf09451b6f626ff572f27382948cb8b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd6c5565f1beb9d7c53e0331e3275d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175e0c8cffeb00fbc69e3356d70683d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed5843d2b605df9dde876fd5bc1af419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37213bc3e0e9013858954c5b8ddd2e8620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e900cc554fb6de1ee2f48fd3bcdab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5985fb97d084f972cc5f80c2447d422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f29d1166d5c01b2ff7e0ed2dac3f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd50df09e644d7a3408fb3408cf81324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2c745320067ef59424e38e22f2ce625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116f7033f05df56537f6d313669cc3826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a31136b252e561440937b5ff6b65d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90410a9f42b6e1f3bb4704d1853bd828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c949850e32be01df6c095fecd9b9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7becf54ab25287b69228c8e583f43330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22f3f287745d79c0eecf39c10adbb331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7275823295f1d623c2e981cbd52fe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415acadb9c856d632bf6c9f53c7d07b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a93916777bbaf954e434f5ada199c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc0b26a71d7278f07e4d0824929f1435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b2a472e0cef1363949267da650bba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7cd08c80eb0befa72f28f4a89b746c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d39d3d0d5cb2aca8b630d439c503838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c10e9c0a76440ff5af01aa305306c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8c5852309794ea092f781cb55b4ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6453725a947417c76ee4a1f6eecb1d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda872685d5a5d36733abb79809f56542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c95aab28d4d1829ed06c61790cd2ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cbb278b74bd1b67bb8d854768a03544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57bf446f6661d25ac511dce0b9ce2a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487e89762658b0711a1854c4416e3f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c822746db1cdc81c2e2d8bd92e177547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea977cc707789a34ad545cb2573092448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ae5b8fef1a73c78c1c1c309cc3e4e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d90ea1166d8e2d17db35bb22fd75f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70b105cc7546643271c53fb78089b051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97fb7df52c1910d2eea7b56630cd0752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d817a6a2aca8506a8b307da35e2290853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db3d51b6610b26ddd739dc42814eab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb1c32a12af4d91e581452d18f4c1f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03891995b0e875ef637e78faa370a1e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24d108cc3b40d34ada2a3ceaa1b9bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e368db01cd4132b38aab2251eb675b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b469c3e44cc1fc3171bc641f09417a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37707a30755f771237f02c049f45444160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ff5d97bdb567ccd7a0ec850e2187261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9f107dac7c8891538e1b3dc037e2462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31309f9badfa565eeedacb6fe2343f5e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9496b38959446624c6c40296c8438264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec3158ce5dc56b812e6cbd7cf95ba065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497dee3ade57fa17ead059c5b094c63166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b745d767036bebb5707d6dea92d99b367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a0bedc686693fb4333f4df82f593068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc45ec78c54b0cd666ed87717891ef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf691c08e899c86a20e73189f2809170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5cc57d6bfacd28127f6785d733fe971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc971360b38253f19eae152546995572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495395d71baeb3c3910a184ec88cdab073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84564192be1b4ae40bcb09391c007cc674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27217f9ba5b7dd7dc1fff35a342573b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c8268896f2500d2ce3fde384e398976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea868e6696c31dad7cabc5489da7ec6177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755b8ba949291638435bebb8fd8262678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc904e90c7886f688a77b1e23cba6179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ccf8c11f0e42095e30369889b9755b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d189d26c3bd30390d0df79af996a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d1ab1a916d64ce08aeef4d8cca8a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe50834b0ec2e1063d2ad3ee1f69dd183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a84ab959363402dae2039bff4dbc4084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097ff0576895f0898817e0a4c4c6d6185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21542da49ca6fda0af1ea085600c9286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57664aa7ba445c3314fe6559364383f587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b468963b6568098e6a56aef6b0d3a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5affcfc7dccb64a341477335531dfe489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e860092f5d3358d577a070479b086690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7d4002a9cb448ca5e7ac580371b6a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5289ea2e453f8b7e19031f87685fe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95bff376789c6e19c0493e054a785293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f1d45353126d46ae66c0b1c834e1f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0878e94265f80e9421b792b35ed6c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba23505502adc0fd9e3a9b2950758e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed96793ef97e38af1993dafdf9376d797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0499f6b68d96db67b5e781d9c45b1898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5acae363588b78fa0855426a0d5d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83ccd2b3cc6f2e039e34e119030090100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370f0d162c5f813995ec80628456f0c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d2f7889d767edb453edf2fe458252102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ae7ddc0fd646a3cca0299ff9c3224103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25fb010407c3825b87b7e495f0fed2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0800bccafaaa606a561ebd4ed13d5f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6d60fa0000ca49ccec24b837687d3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b526930c110f9011c8ee73fc853724107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9f2cf7304a32643c33f1ccc68f404108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31c984884fa1ea19a2f2737d06bd89109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ff615c7344785b30c8b6a1405b456110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c0b4e3ddd4df41ce1ac8ffb025cb2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd10ea3abc26fd279e5da13fe4d5ca5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33232ae46ff9cdb682756066b1f340b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee20b7003ed76e0bfbb1daff52b3f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c3f11189cc037a0177cca36ae3620115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d02aeead5210239ce8f84b5b7b16a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba973025bf8cb191902498e2d5a3910117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a828900c6727988ad279357c4062d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f88ffa28cf8c705cf2df80ff21238f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba1e5eb26f6455069a6c68013b3ce1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d6615653fa36979f022474ec1c302121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce004d9ee827bb2facd2c8d534cc3f47122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f73eea3700279b13b77bff98788c84123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4959d0518b1615d2854434353b5bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258276cbf67cf4effebcc44f05794467125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bafae545da8f2fc88858015786347d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4fd517f6c903d1097c1ae0456767b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5683cd0e52fca582afa11aa12dd45128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff4fbb8de5d9b3cec253fa3f03110f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a920c997acbebe239b9077501a7756e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deab8532aecb2301734d361b700463c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d2edaa7f1bac97302a58f63bf7395132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d46c0de40ee78951a1d9f30591b58c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d492fa515c4d9d8dace666e5bf8e22c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56141cd53cf93c95ec60fca6c890cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fa9486af025b1cf57c719cb519b11136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8333502a13bd9bfb713f6ea0cc1bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a0d938a2c9ba44a657b9c4c5ce9d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee98779ed6358dccab28e6cd4d9a3f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc216dedbc1ba317d3171ad12ccd2fd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8bf3dc061880aaf96886b2c0e8db6e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d65db3b1177eb5262ec0cab16527de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2caa2733dcc1fa471b0861e44f5c60143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8ee539548b7024f42a43b4449c3ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06745dc4d88720c97d5c7de444d3e524145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3c4dec1ba07fd3cf0d1465de24c01146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914d5ee76b5347427204517a6ca6cc2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa53b9dcb38498999d5d2ec18bbd96d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba181bff96548161629da7e44fd8039149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ac737e84ec76369361ceb046de1df150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee3b73ca101b8077089987661e1e84151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304a9fcaec1538a0289cd395d6396b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357afe85e875488328772777053ebcd1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd5c59541f9e37c7865237e6341249154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facf185c957f49f52dafe8c686233ad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e231c96c2bbb7d4c08b5f30a5863402156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fde25b5a1e4e2c2d09311adfdc4b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e744d92cd519d2e12ffcc9da9dc97158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daaa6b4ab5c03a9cc93ef062063dfe7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04267879793ea66510eec993dc87933a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a40fccc5b1f8bcd01ec620fba908a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9493a4985a881c95e88021df701624162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf1459e4dfd5ecc842436e42354adb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ab08ed68f5ab55845295a40ec0a8c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19f7cfbdfb712759ef9bb19f8c4d43165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c5a30161c616c0555d7674a6c2216166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e2c8333f986f290b6e97939dac026167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56c65787e56eb1ed93d4c0e31ae132168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b48dc9026f88db19fe40dd617f496169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9ddbcb29409b2cdaf54a38b6c4d63170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1bdeed31f1054a55aa37d37dcc7e6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978fe8cd2c0bfc191c66a850a56c55d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17ab1e7ea9be140d34b10ee24d6caf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2eff8fb4a4f3df732e302a282164c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3350eb6743baf098c0dd3f2bc0c89175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b162082a73778f03365cb6f36af5e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64b042bc82ac8d89b6c79f6cf95113177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1692c2d79a8fdd1997624a0ff9a8ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b5159ea9e96c6a1d903c200b4d490179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b5778292ff1979b4be61bac508e5e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1162049e408b94cb3c55f7fda16f55181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21160ffbf6b6242bdd21bb6bedb6cbb2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef81fd4d124e2973346445da643c24183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be27c84ca54e8af4c1887559db9a710184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcb16aeed9a6816dfb00d9eeb5e14d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce09fa4e15376b2439bfb2485f5859186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a536aeeab32f252a079dfd47069c1e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389c4f1bfd05c1a6a0614a482f70b4e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf6d1ac403e6a0b773aea9e5a7b000189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f1652d5cccd472f7ce28cbf65cd6c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d63ab4fd43264b1e1b99cd2a83bf87191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9782c0d95c669140fa0cf68b90275192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49fead5b9ec363399d242be6c24744193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58453940ddd94a55305c00b95d0791194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5e647c4d426a0f17721c77081ec50195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37d144a3a3f3f4b81fd8ef622006d3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a919349f066fa6ac5c364df83fb4b7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f218e52b4351c1c719372f60162974a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21dc12cb3551ed51cc0ffa9020ca7d7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64e940484ac35779e66fce824ebe6f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a774f3d25cecc12860ff2769c178a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2152a068e76e4db9aab98d505c403cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdbee4ab98bb7e87785df2d2386e1f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d26ca54c7a3b368e2064be523274d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79637598b0c02a38924803c3323e6bee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf107eda3e9eb68d9ccd64571934d5a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1f1558e1903b634d76f00346ddc4a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065870adce8c3cda92f02e73d5f03b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf178e5b75e6c78fba0da422baf02a11209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f59cf457831a31bffac6c8cfd2e37210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab9c135b757b33dcff220f5f38471a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bf0506b9c0fd8bfbc674524a16217212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f3cb0a8dc52fef3913c4abe49c363213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54847e5d198e400a3c1ce4e1843326ac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995b060727742b75d62ad0c0cf59fb4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df869d8e903bfd4456787269ac22252216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07266d3ca6e57a5fdcb46d790b695e06217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d32b6fc6a513b03eb38cef555cb4a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce61823c21cff60c2dda28d099a83a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33384c987a55d4b312fe8371de3eceb4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8f20a048ae85dce1df6062bf33932221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ca445a4665af1c4934b3d6abd6519222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123a8f67946433adf50195c7af3cdbb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57092a26f849ee11df7d84ac2d67d7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd80808200f137227df555de2c1636225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fe418ec041914b7b2463a739be7d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f0c2debadfbc95e3ca26d44b9e7a1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13333f4f52ea87319c1ac08cdd36a405228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97a95dd90ddfccc5e26a3eeb2349ab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28eeff1dfa006bad2c6715e4b2929d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363134b3005ace027156fd3b01b88fd0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6c9a082f11badb5b2e80d7a121f06232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56d33df67fdd2497e624f893a4fd0e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3acd81cd6072d59d34719102d662ef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc773447ed26385055abdfff8aa23c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778a5ad0fe6244b1ca8598b46720bb1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae02bfb3752f964f7e932304fc6386237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcac65e82653351de00dbb50dbae348238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44cef5e5647e534564bc8fa4f901bd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a505b6c5c47378c16006cc1969d53e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4954cb6b546f532a446abacf0be137b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a55e3f0e069d8495c7eabcfee09b2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb66562d952c475dd96398ac80f4b70243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300417d48e24cba19849c932f2eb8ec0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e082bc6443a49f30d07b57721ae80245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944205680ba5ba9724b6a4afa789ffa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fc7819eee419bd36128caacb41e39247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157483bf18866d53ba72381b72a3a26b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820199b97c734c7d2ff324251ccc6415249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d3174858cae2f917afc5ba7ad3eea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf060c82871552f5618db09b7643c4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbf6345adb76caf0fbcda5728b47e2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b998b7bcdbc93a658db585db9c9a60b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759db759477dcf088b0fd01e557a54e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c8c592f358c6c28395eb198907ea3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c317e1e819fe6ba506520e41e6ed45256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb15c2e8311e3dfb94330eeff2c704257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cd4b247c2dc748dc8c394b3e3a206258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc957f342d2e90a9ca8493da5b0a517259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723ae90cd006c524d858b4c92237962260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbca59928585018802d718be5e22e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa888ec3ed1341e84c80133114642e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf78e3129a1ed69ca295ee199df897263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db68102431c079da3c69f151562866264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942328798ad2c1c15e1cfe209b7892d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ec33cd1772717fe0ebc402fa355e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb8a2a0d770959e947767a53f5c9e0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48250b15f8a14734fd6b772932c0ed3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a613afd8262ce31971a48f4f82aa84269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93931e6b91fc995fa26ab11f9875c518270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c89aaf4f6ac3f7d86b5dcda7273f7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433df92d4c2eb850f26e6393142946f9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627898dce5c740df26d863c545beb166273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb7eff5ab5c02753aabfdbebe4c58b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bb13ef0166d5b954b2d002c8f2fda275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11202fbb6d835765e592981e771a1dbc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b131e2f01833fcfbe51c149a2489eae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78e7a9e3f3d9e3677319ea1918df30278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768bc2c6d11e6854ce2ac9462786865279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f08e4dbcf8d08823efc64e839236ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e56e3864d98d5d1b23f235f435f742281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659ef59084b7ff161ae5b0906315960282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c059f8372515ccaab9a04c382a0608b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243d085a86505672941985a71417945284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e665921229dc3f7a5ae09b0ca0ce9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b895b72025efa20e834d9b66a61fee3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b62121db3f4f799019b94c11d7bb2f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f785c5dfbad71192ea07540824f09288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832658215326a11d6be56bc435f7be00289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b6ec0b8e205d0713fb2ae57a3b914290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590b194c96e60692dc03df674db7392291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412848e1fb4736667539a16e1450a15d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b037d60054d53291f252b6ea1a399293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd77722fea5b1927980783ab025f72c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d479b5406eaf796a1ceae0bbe8a41a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671b52fc4442df820b035cf8cd35382296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c58f51809221a911a9eb38f8a258e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb6d815e5097578b086bf589a9b8b7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d7a00c70e54bce42a876b493943af299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d93d18b50a82e1f9032c00ab3dec71300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdc71f179f2d893000a6c7ba2a7d66301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e574b9234ecd600ed3eb7bf2fbdde302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390aea0a41a26e0308da2e6403aeb1e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea29eac36cf0aa27b7aa7c49bf01dd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d2d30cde28e945abcda9cc73746a5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801d8b47f8d714011daf9c754746404306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7a7e68de89b5bd3bea57128882c62307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d75655d92bb4fd2e6ce9f880ffbb13308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd682f4a28eae472693eb98045a97d7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202494aa7b669863c31a2d2113b21922310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf95c20b0a47a5765e6bbc28f719d66311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf49a63c49e85f1c87a1f1b94b3ecd6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6676ec4b7846efb60dd8f9fa244b58e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203375cab9dd3c1ea6fbfc8309b11cba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fdef246316a3f82192a82268958c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c876256a0f584119c4c0cc3c40c757316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bd36b69688c2892ce97c3ea115994317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f2b96b1a9d72b1bf8290d7452ef4c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e59e4134c10dc42a844112a5d17bca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172dad6ab0ffae9350cd7a144fdfc99320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837afd9adfbabedf81d1bebeac2811be321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026ceaef8a77c80288b028e277a0bc2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3160a94524db5e7c0a070bc246f3e7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfea5c59db68b54cac87028ab3e6a88324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3397079e65b4271f96fdc38410a31a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca710ef3f662936d6bad078a65690d2f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05209a6b2dcd6aadd3396dfb45a997327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbe90f44b46aea366409146ea8e01b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55921fb947353dc4a1db82a617217bb5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15663dae4a70eb58418caafbb9f58a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468e5c68b54e4e746c6f34cf921bf81331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ae530d81b55fc4684edaee03104ae332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48293126ffc4f2baf042a5e3ce048cd3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2507ee14b84b419766fb39963dded9f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a57e02f7001d55c3c3f482314cbed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec51c8e5a372957032a141a50280392336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650ebcaaf702c6765821080d4dcc261337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b3bdf0814de547e0b4c212edbd5c2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d212c39cdc0217283026e1d1c2c382f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69723e761092609b5e5a756b447b39340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acebc93db004a4c307cf476ee730cc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7134a8d3c1bfc34c595dfe90e98ce1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a04479b1aa3762ea0db95584e9d86b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e677faa9c50c1deaaf37314baa25ca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27471cd1442c92126b2b368174d29dc1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08392ae4aea014a9c9ebf15f90d44aba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36755de0dbebbec877f538dced9aa588347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a8c8d4aacd60c94bf2d851fbdbe29348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbafcf97244dbc2ef341e1fdb47dc3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9932d9f431c48440ae514cd946a5839350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697be775923b20f9af897e2c9599f946351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20610e0a50ec4a2588f8d792ae786f37352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c876c5be8d25e23c3063f8b9fcf125353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f762a647eb129979dc523fa90b2cd8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0e75f1fc53d196b501f4d617aa4dd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa265fdcea20231a7d78ffa5dfef615356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a18858b2f411f24fcf544dac75234357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7e5d80afdc601d846ddcb9ed2babc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fee291441dcfff7c55d9434a3266de359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8546ab2859e64dc8d518e8c3d7b59360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1c6b692a7a15db195af40e0bb8db2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b908eda549ed17440fc68a5cf40e40362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815f9549b2b0e39efc14ce8336970b4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac4559826d9b39b237d16dc4d70ef4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e62eb749a8469b95bdcdcb81e057f3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f2e364e955512a42b865dc02848b6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfeb2e9b53c8ddca7de15bcd096bfd6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a77811413494a14e221480bde5d5e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829a4927576af29751067379cef71ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd38e3c70dd99b4c918cde970413f8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb62b6ae144cb55d6aa4b38e3ed594371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754348e5c36373e9c31c19892dcaf16372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968aa137994a6ec43a97b509dc79296373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82684f63e64177c7d8695e303625274374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6125a78ae5681bbb438600eeb56893375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d91e42a7ffc1017d226dbc43aeb7fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d84e77c6c2751116082498764572b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c848e72ab70da0d47fa93ee9f26a45378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42108dde635ec4dea0779737936d00df379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631183595bcd9955709b8a60894cfd0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16464aa00df1a26bd86ecd4556c30be1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afd790779c2002d4863365b21c655a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe279d65a3db8a2d99786572ce9040383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9944b7d2a22f86d122968be5e0539d8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba0e634dfcddc2485b33b0564e0494385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9a62f868530aa819a3829b68c01e9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b05785b925c81cb2e86ae62a9293e3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76019ac7f721f6e6e710b5820158ab8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1101161e7f242d48c64bf89384e7d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596af3afc3020efc9369faddb901a00390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddd46ac44f68c00dc4bf222953201c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc0045aad84825eadf7074e9541118392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586048f9ceab4bf1773f5d5025f3955e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5cd837f4c8e2e32a9884f6321ff34b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4049b5a4b84a09af3e2b76d2c339716395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a0270ab923bd53492b5020ef8140b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc46373587de50490c563c2495b2016397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035ac3a673eded94f41dcf87f359c8b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca3c9d2156ae55782ce12935db4c35399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd360289ba4bd2e9d57255111836bbf0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72910d6c4edfa0eace02baa207ed25a8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7c5aa6449fe832087c720dd22a594402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97d756a2a65ed64c675ed4ed6ce734403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac265be1af2fcb86a042c007d67359404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c3773319b6499b7b205d674c84c63405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad828c20e29c58c7c6b3bba53e2a2a1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81adfe87696be7b1aee5bd2c8cc516407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f637a36f94664d68dac57c1b2cb8d4b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f4c58fba8d75b9ecd5148fa341c05409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143dc76031af265fdfcbd568b74718a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228e434e788ecada1b5c65d71417bde411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56076ba0fee2c9e6b1b6ca20e50d5a6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b79e3df685ae4e34570dcc565a2a49413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e7c223eade15de7ab0c25ed921c96414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0dd8713ecdba314ff4c6899759294e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0963f41bf3bf8d74fc8849cc2bda1f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbf957859c8939585d2ac8779e23ca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807f134af0fdc0316ed8a6a991bd7b1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9733f04bbaed2ea45f22f9dc8d4e62419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa771244b7b044708fb3522fcd928bb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd2c557b6a652a415b90d2cf6dd47e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee87ba4953bc44c54b9c56a2d36d216422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead36efc0b847d53852ac0cdfc3d4bf7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda308badc92bed5ee01660c22b57fa7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea72ebb9b110b4d681a447eb5490bb5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a7840f3e76e4e59690f05b3c7d208426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bd79dad9c02b66dc8cdd1805e425b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bb322c1af677aa9c9e997a1cd86d5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7033a9bbd850c5a814561bc1a0b63c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234e67b7ef97472209764cab9139133430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a618c49e854248a46e65db3db03ec5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bd9ca4425d9d8f6abd5bebee448fa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5507e663a2919dad66150d7b6790174433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3b07c78b178267b38ec59b829a50a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ed10ee10469f5938c533a06c16104435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223914a11295c9b2d3a02322d3388f06436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466403223a3cbb816a6a29159c14fe43437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea00e7ad9dfe019c2308aaf0b8fad3a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccb9d0d1a6f63da51f058c088922f6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc657175aefb497f7ea48d7ad829c224440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14da98fdc238f32603d12c5275f18b1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb12e32b7c4bfdeeb4fce70d0e6a5c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9bdc46b1676da5dd08a3b37466112443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85778f257069ec56cd20217dc5669a73444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98077476f12cd3871dd8c42b0da5db57445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd73e4b0e6747b9f2a2d7e96461b60446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1360128a6e97165ccfef4a3c833edc2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf390dc2e9b045942466fb807f07936f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b438799ab7dff7d3f7c5f855e7e2136449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb83c150d5f4f3a27ca3366b87fa15450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80bfbb786521ece3f83a2fb3805968451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304b46dd1e2c298a3a423399ced04ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1c77717d5e7bda3ec87a6b277d3d0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ef0e2e9dc43749fd637776ca9f3cc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f32ef6e189e5f075144e72bc1bdcb5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517de763d44f0372d8219968024b62c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfda033be201f2e79d7f3ac49acaa0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132aa869472803d88db0df5985b700de458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c6999d75c7ac63b0049b5850d4eaf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f3f8f7ff6f8f4cb85e962c6d99f63460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845e4940b55572f1b264c8b3a2cccc1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba615d93b2d11ea01750a5cd6bc79a9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05c02d67fd2bcf71cf3f2136816e6a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cec92daf1d5d9cf5eb6e768809a0e7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27da7b08ed58f470d1556fe15a1e2c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da990a7217f9da5a5e06e8b80c9c7c5b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d27464c7e0cf85439c238a1aad38c8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ccb8c361fc3f1a626e4768ecac5d8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b4bcd7fa7428cbf4f9746f4c6c181469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6ad3f6daf69f764092973f1d3cc96470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec3b28413041bbb539523b4ba511eb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1161c066ba3dfd88e95e7c877db56a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b5b6d7982884dd7ea9f6649d55094473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b00008fbd3aabf37c33b6d793e04d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa881179fb71e4e4eff2ad44bc51e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468533b4d63902d2c460c9062de5848476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5af4413e70724ebe605868f3240152477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49ab5492e2c96db97b38b024457dd2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7daa33c8ac822b38b5fb8cc553a4ebc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858618af9815b38c3790523565e3578480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da608b085461ee40c241d894bd5e86b8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a719e6b2bde22b3f4fd5e9bcc31102482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754b697b11bea1b2673b155be538401483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec3b9b9866d913473ff7e35d1ffafd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697c53b2de50da5b86e644955216d68485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9772526a6c8e2278511c768f412bb0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f4105a89f24003463143370d4f11c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94d2f5f1384008e712c6ea39cd2d38488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66449b36b3fb72b32397b8277e732e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a3a70da496aa0165c819a9ae52755490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c63ecf3024c79e138bf0b3347bcc3a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c832dfdc8bfb1b51e66062b23a685a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef516f1ac798d949e243c08d64e0654493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70593b6284654a61e3b7e543edfd33494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924040fa6ba5a461bfb4a4f6b7b4941c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49796a9afda85fa50655e7c6af7e9895496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c4883788706e22c53728daf994d6b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb798599877f73d3e519d4aa53544186498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d232c9b251e9271121226e956cf566c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c630e39473530b711b906b5299b203500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da75986406efb44cc531df899cb97d9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be809ee9e5feae00220ead5ffab6d7d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd798018042cb3215530de6155f59a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728681d0e88c1e7f0b91c6d9542d05d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a891cd2b6163b70499f19489b0a433505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674dd42d20e1fcdf0d531e537453ca3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99041d1b140d1c2437c8c9e40336f72507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85d20e5dfef09b920bcd72169468bc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3526db2578470ee0860c307e71c8939509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa3ae3b1d465484ebf09280cf0da64510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e065ad3f13341e84024c89f877e82eb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7687400b2c3543cfb7db2d28bd741512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34d38bb230eedfa79767a639dd4273513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846512aaa19ada2f3e15bedb3df08ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee1a3ba0931d64d88eaaaf2a6bc4a0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e21e278751c70cae7ead33fe2c278516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6da2b0b8da294ba2c104647f785446517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cad9e3438d5860ab01422769a61472518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d7e4348e66340291ddf95319c3864519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092be570e6ec37119e64d8d043eb44c0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d9a3bc870a14b676445b818bb24fd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f88ee7e98d4cc33237035984d5116a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc14d46557495b8d5bb590756ce079523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94124e5a1f616408beeb1a5e09bfffd6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d572974925dfa50e1012ddbd5147cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d4c6aad40e283f335967e339852f6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bea40c09a80eb53bd6dc31d3e5be9c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecdeb72276b1dc453a39d3129079ac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3c9862d8e24482d16bb64dd3361a6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f9d9e8cda9af271d2f028c5e030a8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fcc8a2ecdb6c53e6a5d4bef9276111531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940049e44ca242827228babd7695eb9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2b82814da9e579d5ef41b529a04e0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8101b6e25dd9c74db05301a49e23864534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620419db53b6b8399d32f8d68871ab3f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa4e1d6c5c028f736b61c893ec1860536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81890c404cd21f1a8e22d3c067ce6ac6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825faeafe8f5fb4240da11217cec0559538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fced097584d948db4976e30169bed539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1b78cc899a04fb80c9ac4c91f98f0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cab90c5fd597b3c44cf18f018e53b4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19520e13314b6ac795cb431332d6acbc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31e378cf9a75708af5c24c8b174dfc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c75e023d3cdbabf416bd127f10fdb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c66832dcc7fb7d69501f9558d498d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bea24498ce86cc92de6e1d1c851b2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fca8b3782218e55fcaed34620cc2ab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de86d686edcce6aeabfafa0857e355548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527a2b44109476ec0cd3141b77a31bb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83277fe9ce093e431df380e0b689875f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b161dc5f9ade143e9a3c61340f81ba9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1efd9d3073dd5a1192c90557de31f2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9181227ef20b069e5f1d0a572d7d0a2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722494f8262a63fb0a3d5246a70640e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f528bc821dd6b1305bee9c156208e8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514b2845a6f2695d775a1b8e8caf707556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8476d5942a5f69668ee70dc1593b10557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f6254a3702e1c034360c6b60bdfcd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec02bbe912c3ff5bf1928d3b86579bc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492ad56536f63c480b4a3171f3e8f95560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025b0f81e4bd0ab64f50688cadd24bd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995d516590652b790b8596c9a705818562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc011604751a697548571ef8e7003ec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9f45fe5a98419abf1753e591abf07564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1baeb34bc271b709262c6a060b4e0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fec63043dd091d96e05166aa1b4ba9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef18b459e667ff240be1dc1f686e8d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420a7d1f7680e8047fd035e5e505a0e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5aa4c9fa73320d51e9cf1ea8053164569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb206a8a9a5029b0f0976ed81c9fc71570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013375e5db93356c6ec1f1850e8bdf3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113b7e6dd713898725f074eb36ac611572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bcf85661de7568f9b8809aef0b7fdc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf8277a5210c4d101edd9c29a8c175574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24727c8a9ec6eefc4b4c536f3389a197575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236085ed7cbe98e42c1742106d379e8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1a0fa1a9d3bc3d872cb6ea07f5303577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b6125a198e74c99b71daa664d38ea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccabd94ca8311480a26707ae728f08579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a25f17fea6ba1ed1ccea252a9209c6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695522f51a71ffdb41f574205bece508581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33318eb2f0f726ce10d6485c9dd9266582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63191a61a229d03b0b2c6935b2470f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5442d7f4742cf82456df38701581f8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23658f087b04b306d0d853705302e6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da40ca786d31173104aecf74407a35a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000365a4f4b0ea4ffbbe86590fecfba587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4cc8aee040869340ccf304508ab50588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd9838554b24a6f358ebb94da81ff5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160de2febc3662f1d7bfce8c079b46c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cfd501b0bcb8cf6babd5ce07775a3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374d66e1e97d779ed3315908469ae2c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e237ec1e321d68da26f3f0c597c5e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69426bbbe762eb26252e9788bde4ad7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c87ec824b4c9d7e881fe746fb0d93595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6bb10fb106c5c80eafd14ff296f17596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9669b6c853e969555fd2ab8ff63512597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03480d9e3cff96ae16978c2659da5f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbe2819f4e1ed02cbf4e1cb8d2988d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1b10bcda4907d2ca36a2f61c3adce600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5d9198cde3a9e96afd2c6beecc849601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd5af96247dfc1b444f9d4dd608f89602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5959a72563835c4bb12041be09068a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8670019168da0a32d3f95abfb4478e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897a92b35834b494e7b61f7e152a070605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f43a1cc69a39ef45ef7fba33d6795606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1961fbcea2779b13de188ca6d3a2e3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45e1029badf1e745931c5171082a64608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3351bf33d619689ba1a5fcff80b9753609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c5a0df189e9c7d639a0a3cc9501f3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c8304fa3b0af8f018eb940c554f7b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab913b2146826112139884b9d22789612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c81fbb5b20ba93a86bbd0eb39ddfca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d663b323374e0d81c584a8bed8733614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300242a72347f947a6d226e31079478615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d677391d83a67d878dee480463130616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41972b0fde046cbe6ae3327b24b89308617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fba55867718c058d4722402d1066c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e93bd3ee22e0555ea6217057c4ad17619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad754f645a9ca5823d3b963650f60c9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b141afa46c5ea40373229d0029034621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bff3001a47fbec3b475974c86cf7e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4caf526b63b404ad585701a89e2af623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb9acb30407c309700ec318c6bf146624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbebcfb7dd82c4435e66e99c1bc81b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd940275d2a24d79afd1c7da05b897626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad3000e901c418247a70b18f2256f4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8955ad5d7adf157f3f2b818feefcef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0daca7dc72393514a88e79d13d3b474629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef7788c91b8af5457573d50549fbbb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c343e74b7b49ab26eea2b96c631df631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2be7a1e07ef46fdfaeb6c78d3e29f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a9585c290ecdd8069fb41dde179ed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886503cec433981ad074f9f85e7f061634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6231651dc657e8ea41b7878417da6c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629e5b54fb37cf8b163e9a3d0e8dcd5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ac952e6b692b757777abf0c83794b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7bf114166c11471bc3212696bec86638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb219ef3e4cfad0e78e7e323c7c5854a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cec65d73c153f3262149608fbca634640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e02a39b7f419284778da46b2bc1dec641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6fc6816b7c74baa73d800a593139f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75d1e8c1668f11480357e1a2d29131643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb43c66dae342a354d9cc2de5678c11644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f2ec2dfdff5cee81df26c5059f9bf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6069dc72f032069b66eb9aab61dfd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea890523ed8e4ede346d1589f8a96b93647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45c4487bfd8e08b1c238e8ec5c6e30648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27830a860f68b9f44302333f24d64a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa05307d9df5ccc8fdf3027ffd02825650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090bf4a3e9624bc381a53828ae91cd1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a0e8eef30976020daa342467afe01652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c95e3a698681d601817f512e66205e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a5142196c616f7540207ff3ab5c8f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc3463af91c93a4f31f7b5eb11eace655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13470276bcd3393433e4ed114e7800656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87179288acf69de0d8b2346d1ef35306657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2084ba6b481784815bab8b6c3369e9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe6f85d532a24012199cb21192fbe4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d07d34d6a4c97c6c3cc91562939a7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318925654a15abf5646e55af9d901857661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53eed24e182f07a62352d5ab5c8e780662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea295f6cbe7f9aef06836b3d291dd0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f648d554ab480761e03f2dc43ca5ac664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f1c7f700bec1ee76ee8d42e143bbb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a12ab945df29ae046cbceaceea6e0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f584d8862328ef8a4e5c88a64d7709667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae37347f9d513d8f6492c8d6656757668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a78c0cca169047b6a3782f7190f08669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11542c3ce45f67a5ab07e7a12da95bc1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acb9f3a3ef1dd2b60c63a59d2008da671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81782bd1dc7a1f554990f8d25a6bca0a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d20aad774bd17fdacf3addf09d96e7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7c501e2b758c189b96a4301942ae6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fafcc101007f87fd678d25a150ab1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a1b4558ebeb02ae1f74a57e9d0f99676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba084e24df93cfb07927c330e9ea1f8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5943f600551d8f04d005fc7c5842b1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0f6cf3fa15d564e845c79c0ef62dd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1e9186a4cbe9dffeddd2a743586df680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e4307b9fadf5cd073760b0a5e2915681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f5a6a684cf98973eb4cb63e1a4428682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7815cf83524befe2c0ba190fa4e7002683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f10b5f21439ca574bfc7a10c31e35684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4f4f2f443c4cf860824284db795c0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a2014edf495a0206bb2d7aa3f52d8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00246b341d9bd23de470574a31beb7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79bf0b816cce2a1e0126fbab7f1d37688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8858faf933b48cdcd0f5416887e1ac0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e050f06f04e6ad26d99c521e6144036690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b21caf53c93569f2c34d1d9cfff18691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c049938b5b2e945c4b5cb17133fac18692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbd239767e457987676bfd18c5ef86693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f5976231f5d8f14c97cf2c30eaddf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db703cbac282c11a700925aaa494a6a5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a9733178240eb18014f4083541286696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769c02287cb350d8451241411c0e797697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515ec767934fd15402bb6aa3cf7a0f0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a65aaef59935ff76c6e4d26ece43da699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5c8433d41c0e0c6eef37f0a04e7a2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e29d85469737d71e9d4395836cdc2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387fdd8dec4e39c8d6ca6a440c9b822702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65adeb3372b155aebb0e8dcce6d0dbb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51140b9e175d4c73ee26d70acb92c25a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98851c6ad984c4ca26913137c13cac705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54beaf73e5bef9e4475fea85097f5f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53659c4a31ecc628da3b24b2bbaf413707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345c9a687e1100f36eac9bd0387d96b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51951d06bff46170c842d5361e9d42cc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebdc0c94dc25f74c69e239a4495f41710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce884d4222f02c6a372efa2518c4b931711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca222c705163710fecf6f6a265eb6f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c23f351d9fb72e48b2c822009638f4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf269b14844a0d28144786865e8ec08714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4c9c0669a7f270b8cf8187cd7bf27715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309ea9ca675ed8ce78d53273cd89290716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92b728ce9c0905307d988debd906f5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0c0139f42e78c676a110957bdf755718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16447c2e7a2d16a1606092fbf9492f10719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120418ebb842c937384f18ab935695e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0a2836fda33286dc19931056fa8e9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9166376f79520ba1f0df8117156850722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6309e382812cf3e2e83c7fa73b3d3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60916202d713d33cc4a41d0c246ea622724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854517222e5838ca81e5e517b8c50926725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de644b05af72ef249c9c52d20cecab57726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ac602a7911db0372cebab7514e5ce727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410713868532962acdc90cdfc7c317e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de621e2296481cf8721445be85a831d9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8142730a783f3725582d8421308e03730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc7bec21c1e27ef49c9fb2c133252e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69a07f12642dc0fde254e3f3f64cd6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0d40b9c4cd856b0baaf8c992f9bf4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0abcbc9982bf9f74ec4310813f962734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f080aca335916553012800744cd86a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705083d0107cbf78c638caf60177b07736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c345dacef0acf59a2b9c77716aab2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372d0e9dd23f372dcd007ec397c39cf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ff3c17d02a05fc79878aa6d48aec9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548565e2507b9446a371ca7c97c44e9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54813a3e65890f12725c74ec73ddef741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d418c976ae1c42d2024b7b125bcde5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a123f69e9b9466c505100b9aad378743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448680d117421336d2af3aeccfeb429744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb44df94aa541ee1acaddaade342a1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2f72d879f6cbdec85503f28f1d395746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20295b154683816eb65a18a6b5dff038747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737c7c571814ba4c3f3e65d289daa94748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c985397fba183dd7f695d2f1470175749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42359db21ff68690709d34db11b40158750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7016762910d130dd01fbbd013a7193751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c1c9b0316ec1bad1f853d9afce5d4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2208f1acc3bc41a8f3201f36aa1ad9f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be929ce68a73183e7512e75dd00ed5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf266efab59981104de24b5705af0f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c379e0069171c5b49f91409a69849b5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4a2575af457c1d096eaa51b4654ed757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70f3176a4f5bdb372c7e35be3a2bab758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3322655bfc443bba1843c2fdc9bed759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972155ea0ac3512b7d350237335f4c91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732a999dc971c150e45e93028a0ba662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc45bf4d79834f0cfc81fb432636a93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffbc66ef4855fe00bdd4b0394a43164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76fce764ddbe1881a74eaa17f8b0e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47d9acba00de115aa39b98ff7eb3186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb36780fe3130f2b9412faf58075497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e6496fadfb0f763d8ce2bf44aa17a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96032948442d32b58259bdb8614d7efc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355a2d0e80d3ba9d2beeaa0800e0ee910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a999740b1b2dcddacaad32f8292f44411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bc28e8239eff58adcb23b0068944c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29844ae3bd91c535e390f91aff7e0413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bef8dc3b54626417f83ffafc69b18414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030786085aade1a169ce1efdb3534e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b28709f3bf8966ee7f3252f51610e416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4b5ec26e83a1db826b454f1d49ca517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9320e18639ec83060a5367a14dbe618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84957e06fbcd41577ca9f698236e8ead19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d018653ab304a4b6b0b564943bdc820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c77af55166f08c1aa9221293ca913021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596666d6cc8fe15debe8e0e21fccaf722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc344120b0cfc3e7ad5a4bfd26aebf323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851561924263663e51d50897e6a482424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18147af4be5a78832b19099cf1421525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08654dbbcbbb5f75b37b568cd556e46326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8367a616f8aef766270858b7bcd25f327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bb0706294e8f28d391a995155176d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5838a6a63ea7f79b502ea682293a05e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283b09ec4f9ced09937e581a630176930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3edcd74995d22642c7bbf1ce83b22a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aab218359bf5458cfb68777c209af432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44c2c5c69cb80ca94bacd71f8a742933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82ed73309f21a44928ed69b002dc3b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287acdbd084e6e82ff40aabba6029fba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26108b172ecc822672942a4bef6532a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60073399bfe4fed0eb8309854221079e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274bc344f5ad933cb36635273db8724838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e52b66a9d84ac3fefd7ef0a84543e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2003ba6f9b5f9559ef031a122f208e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2969e68716d02111c4a5b5c4f187241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63da321c62a893048c34b6adb731d5a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e78cfcb0811240a8eca1e56101aa943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee719076ab1c4ca299f7495fdcccc6344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84d9e115eb92a3b83efcba07f2f9a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269edb804aa65cd9d3cb3dd8794b01b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcf7f793d88d874a039f1091973c4d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9845322f96712092bb7d746adadeb9b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00592312d3bc9ece17f311bf21e25c4c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf60e12b9c62303232f0cbc60c872d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94069ee327630d87d55f4595bb7c1d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9b42f9c88b0ee6b416e913182205852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c74dc08d32514201d40199af454f7853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fd13fed6e76a648f7300dfd4f129a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ebbe16a3d39a4cf2201732b79209755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b58771f53a2575efbcf0769ecdd8d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9fa7d481ec0327258e7190ac4dd8157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706edcf9579fd1f83e253ca63616a4a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf32fcdb622303c7cfd4e9477b636359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f146316f5e1216132000fa16333a360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0778f5bac6331d231bff307dccc83161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20e4345061b2a06db3c80431f76b8962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c4441747d48bccba16583dad6400f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f279363a95ba22bd2ce1b76ab5211b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ced7c5f80f9cc94f208c6a601d5b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b94d0e0b5edebc9ab32fe9a620342166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3508b77c738ac74ed43e63591875667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb75e99041bd540f0103484d99356868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207ec659082123c94080247f98e631269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910516595f5b273d05e663e844be4c3370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6def6bc844b2daac9811c8e6c3e14f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eef9f15b406f95f890413e2040042172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da79d8b16597b82d6d4145f0d97b8a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff0fe25b1235cf9a983c38a0d3210474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26ccc2b6c42293ce57f7a1f14351c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc4a97ad1beee278fd9458e9f0eed076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b512d62b0e46fb2e5c6701a81504eed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3850bb730fcc59a0feecbaa88f71c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339bcd8c59188629856360195d2583e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbdf30eb410459bc9f5d39935f3b6980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2339fe0b480edf929869a7f05c9ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957b247d459bce8ea6c12895c02252c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb313f1f53f0b3ab8a0025381e661bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398a1de09307dc153ae8e8b15294fc284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fbb2815964d4b9fad2c5462aac6cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc7875cec9d11051828e7b4a96fb4486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90df2c5148aaf80a870b618b3d84b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd184d191df86acca4ee16e4eb2b62a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99babc9ed19930f72264017bd60d60189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f3fad2e07a35a24fb94adc206e79a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71068062903e4be2f8d74522de247591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7389684f0ce305141fc4160f4eda96392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca74b8c115a99f36371282acd5a8a0493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f299656f27de239ec723eedae830894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be854bca7e22b3d5ab2887adab60cb3b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2c5770661b10a4e94894ecf6c63b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6af7a1032411d03a2f5ba2e381df3797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f925a29c9e410564b3ca0421ecb525298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a986014f804561af190d1db90f9c9399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad685d4f79f4c6a8b2661923f6912f16100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb52c5e6eb179628ec0f90eb5fed9a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc55db8e550f5d882b9a73c126a2c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b9fed2773e20861fe3da15c50d4e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab71c895d9fdaafb5ba651267670b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a1cfae65dcfdcd889f40ab2c1359d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d9d1734be3114b060a82693548ab8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdea26f550b13fa84a2b71b9d4c0d58107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cb7f332d383e66bfc8ea894a9c258108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182b7e0e1945bdcca7a3ab6e2f233da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90033ead8a400ea482985fffa69181aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd4d9e128bcddd1e3661961560675f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff669582940eb7920ca6e7f5610cdb93112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ca881c6e859abf57ab60ca58bb6b8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70a9364089d2441ab8071db652d9d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43137cf4311ce167ebf75bcc11c0bc7c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1609e05c70dcc05fc952fd60afd3506116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec47be6c1b3f731fac4e62a89b18796117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4e403d0d0ba2b5dc5050508d41898118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85854a2046045e34da7c150e8e4c0530119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967372e4ea1244c6add51e1fe06811a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790d2feaec77e854dd23e978658d966121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c68388a671486dd89e8938afa0d98b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46363f9274f73b88e2542bd0f13a9234123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba97524270bf52b2350afcbaa43b2b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf4d1994c49c7b0d99f9ed8e54d340125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858b5f9006997abb0aec9bd31fa2e73126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32daf8f9e7c0e19a08bb0f08b5f729127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cac28dbbd839c5a5fd3e48553c043c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb2c9fa2dc4f46917326d3949f4405129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8caaa4b2d27e5e78fe0b9af2a5cb5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105da190a34ce70a4bef0f1392e8abb5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4d621556cf701992d56c3eb74fcd8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57732e5b590e5d6630d61a388c9a600f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b07e99785a6424448f58944009cc2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4597304e827aeaf9466ca3466617fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f6494c0300d9c71b3ffab08e1229c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1a279dc74472051acc0674ab2c613137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08dea2e2b3def01838adb67f473a5e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c63a9df79d04a7ad41592ba336189139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55821cff3979af2d30e6854bd8eef57140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68456a98416fc6acf49fe46e63257a13141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ae5fc0187f808c5c73ffc005f0dec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd39b00d9f748f06a227693eabd137d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aba8fa9dc5a767834a1df8f4f8cf35144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037cc8a1c845debe9c063fc91714997145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a70143b1ff7219f001caba2086767c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face39fd8fccb71abf96ca15c679f54f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb31cfb460826673e41a0a368ce6e23148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb380033ce925b269a690645197020149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278f7cca4b5426453fadde06b97abdd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b65ce7ab020fcc1b34df92895a7735151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7156d5ed537f1d5eedf45ed603004f1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40c98757a480634be2390046cf734a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a6f851370618b0f2ba0627a6aa157154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a160233a8c802f5c1798d37514a63155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ddd0d22c923dd1495637a7b6bb457156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d71d669632ded2aa0ace739058790157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d6d3aa96c57a023ff9316be235f6d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467c37cdfb86765c21976ccd7045fe9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fdca8fe6e498382175c2a2f9916ed1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c1dd665a1b84ceeb3fae02ef0b4dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9558fd00a27dc38ec760a7872e94c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60403b7a37dc590c0c2b2bdbcb64c3d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7547d7882ec55311e35dee20b722bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180fc176d41006db25eb81873473e12165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f18395ef6ee6b627e000dd96f7e6e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459b4933399dcc477d1312114a526d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f296341c19b1250c97df5d0993766b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78be0c07f35bfc7548eb5bc3adf1d2c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e280275c6970341439255710b5d308170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3a4488847f06b6cac12059d620c63171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b254fe2df35b583a678f9dfd19beeb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2da1371aba6dd1113b45f3075d5616173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c58d1e4b6d80f22a7dfc30e2ff29b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56108c7b0c2fbd478325c4f7436de03d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f80e861f1fbef706cdead33d7d899176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d66c25d1ea8ed69a7e5d29dd0d746177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbe2214843369218452ed3e3490cd5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593158667154651c845ca068a6513e9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110e438c254d9c3090adaa2bc0e4db3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a121ca3fef86870697f91d6447a1d50181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ddae4dfdb1a87349c7e8032a43d76182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d9ba2c4aa3276c1b0329168e6eafe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c2ba5eaa1b4e53099351e264e447c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7152b72a4c6bbc4e08518bd20e0256185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52888f2a21ecf526c28889e884459ece186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64adc3ff2718e5e6e6ba7b00677755187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be515fbca7e0c696fab39fbb1ae5fc24188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c037c8d0cf859f23ee0c5f69e7c71189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5c258cdeafd001077343ae7f9f1ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b4447896cd7e64569a39e5303a749191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a83a96c0f48bfdf0a6849e2585d700192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8181d0a244cfb7bd9cf1ddb5ed395193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd80ff55b2a8ff467abd630445ae721194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a1251db278ea31e48a44d5456b882195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889214328c5f57d4a326024f032e7197196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ae4c454ccf11ef15e3cb056386e15197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfa0f34cf90bf8178cc8a2c06d794a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122c9973f00d3fb6c5824083915cf48199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439de1e001a800adf982884edf7ebc29200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a53acd800b5e832a0a84e94390aab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e3fab6dacf1c6e52686aada164507202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3ae7b3e5953ef0345329cbb550b84203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832016da7e2503e6253627152b9e44d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6c2e9908c6d31ffe5507057bd1c73205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cecc8d9b02e2daa71fe72c7a7101292206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc85eaa4c7619ed21cd9092c74fc4e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896313702ed83e96a6b3cf87801f61b5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cdbf1092138245a68f70245b36412209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3180e4fc825b644955833a194453660210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47eb0db29357fd65076635b6bf83410211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331246a4b4ce4add14d90323460b6f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fb4183910ade92de62640fff97572213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a0f584b969d9e742a2686190cc9a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0543d19fb6b71f64f45043dbe8d103215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038a3579b126513848c45efa7b352fd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004dc3e73215c23439b2eeffaf8821c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354c2d6e2e704ece367aed82507ab89218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8c93e9a8bcb3c2345ce2c40599086219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a3cf4d6ff76252a929b9a2d123f61220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd24afe69eea8f302f5e0ccbb106928221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c94078b2da77895d5876cfe29f270d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9288e62c435bc8ff748a907566590e3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42aafd3170cb972d7bf12491050f1b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961b0fd43c2c07124d1d6bc73c25d71225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9cadc0a0538d720eec1f870e29acd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a96df41fb33e2ae88e96e7d182f32227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ffbb021d8dbd0e2f7361771cb5247228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f75bbfbd5393ddd2f04015b4c0443d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff8e0e5ad4c37284248ed1728d3732230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d1cf19eca9e6f5427ce910a7d251f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b6ecbbbe89675d1a22320b0499821232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8ea607f19b10a1bf502021cff1a3a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03877ac5f767386dd988bcbf6c250577234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec735a3c00434b1b8aee71b4c09810235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a930e95fe9db3a41c511b0dc1e2ddc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ee4d3033d3079fd4157ae65367b7d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182679c6a5769cd0f2cf122a4d33ed5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ece800988d452236c0809aed6ff22239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9ae14e223b04a69054909e0e9ba31240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad74beaa230ac2d3275b121a134c83241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33948e660f6ae888c8cff89adbd4d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb4ba8173256e2e5e2e71e9241ac7f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c06989598e3edd15456e8f8338746244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3860286279a3f41a341042fccd34d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345994aa63bd347ae48a0bd512f0d70246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cc12ef5d65136012d02d2e4bb30d8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93302726a6a3b854c472eed1fe19657248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b5ddb4d1bf0796a91d72cb224d286249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c601acdd634f1d1d60c4c129dd195a5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c225ef213272f107f6a38272a1691ba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb08300973b45046bc7294f0ae805e5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e278ebc0e93a0f01da63da706f087253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d84d6a3f246b4d1ed79b3a28088366254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685391b16bba6534249a38ec5627027a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d1d0b2d0824279798ad980498047f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21e91d2cbea96c22d48044af647f8d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e182e4460412bb98a495ca814b801d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda2da7fe4d997b861d22e7391bc88e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b4b748b4cad89775bbad731a4df5a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9612bbf7d745fb51eb6f49b432759f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a92e2b3325bacb626cc22f0252bb2e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1096ad5ec65d1cbd2e1a3881873ea0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad24613ae63efa596d0716c6f79b520264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e64d65819e497b6ee25f035a89286265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81794835ec32ab6929b6a6d7ef9eafc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78a88ef26d828dd6de3f372d77702a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f56d683b082782eb784b3db9a28de268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49248ed44824d2855610075c4e01782a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111e93809e969a1e2f48ec533ddf36f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a33f5ecb44cd46d9371e964b79901271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ab708ad7e5a0c84b77bc0935693d0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8be2ba067b89305e957de559091e0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78253a7865fcd37618a1a3e913c1b5ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51db4f79e37e46e41e8d202b16e0332275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067c757bf22dc890ac495e6614e684a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9a486ace49568e2ec45247b24a673277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99a12b8c76b532c6e4579d12b80bfc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115308e233186da2beab6dbba673fa8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b6dd902b577a0b0b625952678a9bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6604e120bab12368368fc09fcf90ad7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c19e76aed04c4c7f48825478c6b9e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c25c3d0076f04f7ed16c82a61c03e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711230aa603dd62cbc42d8a5b86f171284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044755a3eab0530e59d3aad24313e16285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7e788f825b1b4ba54e9fd6ff6e66f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44807ab89e2cbe08a47bf31ec15a92b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb208b0cc7106dbd6698ad21011da0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38d2a790f1601cb7f0451a884334e4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9974704abef9d6b18c5a777c05980290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c14f6309a811651026e0da6062588c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32486037ff0faee1c8a07a26cd6a5a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca6fc0d479260e871ce1af8a211868293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210c9be86343c4f303ca1ab038277bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36f5d31774473fa7dfc6bcff72c1c1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc97677198493824e0cdc35be714e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835cb723d42d54b247957f6dc9b27ae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5aada9a61f994286ec2051995798c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26165d1c2e3ada1e87bbbcec289f4db8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236154be6fe6068ee7d3a934ba8d14b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9dac077109bc41f01ae43ccb9f8b06301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55936cc3bf303249cff9e999ed1608df302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de761822ef72fe3e23c2d5874d84e0a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7700907c4b51c586c48b7ff87c9d03304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb354c4fb83aa707b517d059dbbe4ff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1468af73b8a6f236a212e470e8fd81306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24549773bb2bc520a99ae6c1114f2b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58ddafa157719f7487cbc37182924f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3db90ec58c67ad55c7bdbc29046d86309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826857b67fb417da28be3ca586113f9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aeb8488d3fb7c32019f14c3413bf74311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f8e21e84470d68c87a0eb7ec006a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010da30f6da0fd86d7a272a3fa28cae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19654145510561e169a38fc6ea96b4c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296afa8703d8d579c5881afed91c543315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5f0d991e5b859f3f68e7ac5fe23d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a63388ee37b28ca7583046a0736a0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5255c19d9d4872b430ab25d04551f9b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207c5fe3a0c3a0fdf35d3f68b19be07319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa7f627cf203590b6c3c3663b621c6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184421c6cb781d23340e20d3ba4bbf39321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352ae00f6add958b19a409aa34c827f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d0f64d3609c2cf47d049a9ed882bc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bb6794bdb73f5ed1970f738cd3024324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be452ffca314a7cf0835900eed16523325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ed749e68743ff4ada7e9571dfe54f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a9cefb78aac7371403ccee251f7a3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a72bf6368a70648af6c460241cd54328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28efdb02586507f9ed4c055a9bfaf8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbeda5dbe4128f0e98a7bd9cc5529c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5f470266db0e968b6ec121fb3e020331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e68a7ca6c686c42a6fe5aec0348dc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92818e343847511c9d049592cb9622e5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f22d86975b31faf7ea5b40db791aad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc614d0e35a2b46211916ab298723a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f02fad00987e3d115f6f88d1d04ca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d57d049b8bc01fb8e078c96abe4f1d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981da7b11c95702a50c382e12f779f1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981f95cc1f55f90837122f90c0f8d23339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5807967fe6005aee51d86e592f03953340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc63da146463d944f67047edf71e49d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb53b4a07033a0489cf8e0b5c5f95e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b75b984f09683e98dc1c2475c4266343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf43713ac740ba24e29d2f0b23f2d59344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b12fd467d96505abe77c9989cb44c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b738f62298df0ad41e8fe2a25f888346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5221a8f84504947da0e3bc0eed4772f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ac37fb84fa833e4fe54aa1c6a5ac7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6b645b519d4a09ae2f6a60e65b0dc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57defcdb2e03d21a9c47af254f5051350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21b07d1435eaac2ce670f50ff6b48e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d602d77d5fababd24faef730e01d3d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afe4f98f0313adfc36561d37102989353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5be188aadd629cebba4abaa7e56966354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91fb6e39af6a0cff2d4be78bbd4f48355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc9f612268b19fc843f2b3310c86a2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bc8e7f6ecd87f29d8946d5c589658357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9393578f6a33a212902a2730d37f9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76612020a99c80780754ef31d3b25c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4debaace280efbe2cde91bcc10daf87360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c7cc53dfa298254e56b3c5198a154361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a1d0884967b040e0b267d0bbc0925362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3d2afddf1367450295814f0fa6031363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5a46f0be4b8ab285e65fb2d7ed02b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49367cabc6cbdd9de1e754a799a0550f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a9c9f158e5ce5042ebf66eca3658e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a04466c755a63ed230d2165a0a1683367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5915f24165c99290a10e159d77f371c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d26b1cd7a984f3588d20f6b7ecaf3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f2b63c682652cf01143ea98f3ddd1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3258a7feae47ea05e60264df34f7e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a510a65eda6348dc9d9933c05feb5a9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e05268c9b330de4b663ea5f23c1a29373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd736dbd1dae81295e107b2648213a98374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc805599eb17b356e1f4db4fdb3a576375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a68b450069a37aaf344c7154a330d0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b759004bb9e3273cdb35d829dc1cf4d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0ffd4667c1e6d95024bd71a215d24378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be5d30cdb7a8c4410466357c9c65f0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302c5583bc7f73c6a3b73561ef6cf2e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0fd9b2adbb8196db6058d5734cedb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38335451c5769495ab5a81ba2094508c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad192b23ccb335b38345c84285848996383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2397a5e502b8518c0f298928d07f063384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260757e13ec83b4bf9f8df32c7a6e3f7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c4f9b6bed1a7893e7ca1b24aac2b8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e051fb23905657670eb2c8e56aef6e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66eca201399ed0e7189b73e86809481388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26372894e29760e5d5ef8164286df3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c672f9aecb0b421f64f0f5200b9c77390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78be2909f0e0d389b36e47edb1286e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163ce0995686bd4a41074c53d15b4ff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfeef2a1fa1659c054f2f269b5fc360393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8d8c944ffd4615bfd15794799402a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e90d55d8596176ec677650205e4412395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0813c04c24851ea3d7f51cb7ce151396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee584be3cacb63067d7f4ff7ba86d9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6239ee7891e7d2a511f6f4937e6dac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22b6b6351f85a4e37c87dbc9c3cd8e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e663474c7568418448c600991a717400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e9005a70012bda26eeb71271c8970401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5875fe8cb6f4c71b2bfb65bb2995e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fced433e319529b8f69187b2d24c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477dedb2b2664e6d81fa070323882ee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22d3dad7fe7c4dabecf6c3c71ea6a8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40258ad28808395eecc8ef635c65328a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b5a4257ed7dbab2c6f0aba593f130407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e96665dd11c8274e1f2faeee6afe88408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7aeffdaa052ff6776d1e75ac67bcb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf6d66d0d090f163defe222cf53698410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23f6edf54b89161a5241e15c379450411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb610569ce59248b72052dcf82987ac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf304f024e3611d68008df4ff42a72c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20357af761f73f2e121214da2513bf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58e9d273e404ea3c4b84f28450af7d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcb6c2ffb182c20571cd1e66c355be416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308070bd123e9aa073659d174710bed417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426c3a403502d8b2eb15e6f80f9e518418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6749b8cac22368d67bbad07aebf53419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359feeb628127c5f06e50ad144ebc19420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1abbea84a9cd26f24443e71a6e117421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9084d429913861e59ce2c347370dc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34311e712c6e8996bc4cc79ff10690423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f939d218681cd3a9df523518cd918424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb6465ef091296dff8cc1c90b5a12d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fb4ca2b312ba046b70996fbe7567c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49aa659df53ac9f6df6121ec535b9e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1aa29f65a93eae4ed12d9fc29c35e6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f840cc887928941ef7cb4acc366e482429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59010c99a61bc0541ebce3546dbce309430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427f5df2eb4adf0be576e0f7790252c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567759f79022a47225f44d17b23282ee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541612c8564a739e752ab64954dde9b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d16284e7ef0cadbdfaf7dc80de253434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61121ab194b9ec4e597092af3ba6cf49435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07b2757c546c84e9b65a57c0ef6ea6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4ef34ab0e6f5048719a9620318a6c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1940971a7cbc2d3e497674b0d7f4e0c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9b54effa057e40f890b56f2bb9cad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e36de0342315e717a84da95c89298440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e24d0780074d23cb9f010215be5c2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5dbd1e6988463e54ba3541fd45563c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1e2f413fcbc37df3c6d1e04bff737443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48fe874d69876380cd188cc4b49c57444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8f9e523969236689d1f036f459e2a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a579b3ffae1845e903c0099f8792c3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99b7e9e9208cc7199df2eb8035266e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4e7b3e21b3137ecb1124db48eeb5d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492875eca4445654c58c69f71c68b15449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435676d00cb8fa6ea6cb9dd3d8a800a8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a0f2b0152d1505340466457679e83451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b112896c788325a0dd65877ec7563f7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8dc52f5af934b9022accc1b5ee5250453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8cd5193ed1a98795d300c26163cd2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707805003754fe2b9dedf94c7b351a91455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf015e65b0aa282df56067e69edfbc1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410dde0e771cd89659829739a870c99457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ef6ff93d6b1bc57396266bc8702d5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d7b06bc2c4f644ff842f23a33e913459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67e6604c44cfd570359cf84d043f7e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c55bd01f3562dee2106b796980a2ac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65545d5768904b0fc60b00b56420cc4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55414e2030d4ccafee31c401585a1a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3262350249a7700c2f21db9afe34fbf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efa280f979b74497fd6944215af2cf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c106d9c8d648dd7cde9ff17c4939ee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665bdc47d01c15228aff4a4fac9d4f8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d273ffb22a8453e6a0b29eed62dcf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062d72a8d999dae79598b581f13fded469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b910f053e6f07108e3c0b19bae309a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16082ce8aa180a106640d596758f74471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26adbf1f65a4a441602925bce03bde472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0d54571677761c0504a517e0e24d8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10be81d647ac0d6e15f26ce95e2e90474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41037eafc6d7297d37292c890d6140475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190eac6f442905052d03c49f638d0f1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f14b2fae982cd22547629ba02b481477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075abebc5620a2fc786ec15c85f6b94d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d4b72b9597057b759965ce0152a3e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9cd54d0fd3078e6d9b91e33017608480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba135e9718e2d531c862e4c12d67193481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723cee54137b977ddd54eb608bb0f4b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ed619f0c2a024355842017490d069483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d5d20b641bb9df26347b628bd590b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a2366ae15f41a1f62d0f43c5b049f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b5f735961fa9b99c5896b74575459486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e651921c836558c61966dde72d1570487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd87fba3620f615c8d3429e0d28401488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98e1da262990709e6072e04dd07adf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78b9a37cd00af0fae9eb70a56e4f7e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5885c7169082b7ebb1dd880a70983fa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6eab884d7b96da50f9b88ce06f59d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab5999f4600a4bcf5c932078cb1c95493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c35f7b5c96f70e0b6487c1abd6ccb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2c6407141b7a7b51d48d0c97d2842495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5e2c186497f8bd372c79e244c4682496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08ab25307ecfa9aa7040d59caa6a47497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58d575695e6021dba7ecc4b7dd7c6b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c82a54cc1a74b79c6ad7a1ba8c466499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf5db4286a1084f027bf0a819ef239500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572f985bcef80085224e332daf8b7e8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28212ea90e96ee64811931553a7b13502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb53eda3c925d298ca027b5d525cfc3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766134de60c209b168608b712b78ef4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af4fc0ac774f4770ad60cdd48403d3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca13e000f9cd44a340e6093f08f604506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8e5f357dcf9e732cb9a1e24a1cbc4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0852b3f0ea470a45fd0634035316f4b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3744620b7d7327ce8a1f9c21dc36347509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01550f4bd7c46e64102f3c9e3051d4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cc151f77f61ac4597e122c7c61380511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631a64c216bd72f7d5bfea06f5bf843512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a6c09b69d7d2d061295c5038c974c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195c80e54263289dc5d260f6bf10810514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271313fde419b92512ce1943016de391515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd190977df9e6e037994b3c788b81b11516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd33e1353513f7ef8f67eb434ee184b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1310f1a4e732091eb3aa9ff88e163518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211614cefef36ea9bc05138b65d3499e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c894bf598c2147339be654b9896a4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518a92b6003084c189811a115957644521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573822689b43db508d55c7cb2895a8b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece136abd4657fc7854175e87fd3d6e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49211f89ea0e2232f7f47474ce1492524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2638383c0a3b5f72251918999c547c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbe968cbaa25caf8b4da3455983efe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76d254c2bc72475075c1dd90373696527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf3c4294c9e6f46d072415a17c4f85528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895faba5722a83a80c90d7c665064ab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b469f07f769b7d60b1ba2f63c588272530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008f974881a017e5840aef29c245cf9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25ddac3533da5b906bc1b0dc3a8bb0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c90526bac89c55a780ad4f5e73f6a5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3597058565c9fe71e79ec710bf79c5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8f1dfc1affd41b05927639fbe90a2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d68eb117ab294588ca6c543f04be7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598e0a0f2c03148be2515add995d473537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0edf330e82f549ee88460c9cdf4b60538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e96fea221ef8faa052abdaf0ece369539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62acdb07840a9c476ff5885c6969c7b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc82d9e8769d9c78bef3e222ae19b13541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd6beac789a39d158c7a8319813e6d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510eaafbb571158debc9e6011baeac5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf17057ea038568a59be6ef1b3e8d8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10783fcc214c4512ab3ad88479e1a3ca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71410e695f7e2e9fb25104f5c325d415546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021d3b9424af7a4c6e3dc1c4c436ad2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041731f20c73cc2db4277f7eebafe0aa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313aa74a5d1d440feb090866e0c106f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f6ab0e113585a565558d9dffe8b14550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130300d7efd640cc6953883d7a83371e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22a8d78e2d477974326fad96ea49aa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7879f317929901293d14e52fd8f714553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1b0a1363df88cf8be15d08a961fb7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30089b2753bbdc3d48c616cd439ed022555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6ec992b02870d492e04f91a9b201f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dee0158dd823a247bb73f40ccd5c1b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb427924c332d5da221595accea220558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55085f3ac7c0a41438addbef90e1bc81559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a8fe1a012736779bd601a781cb48c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce03a8c8a679adec5af6ace2d4949c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb24149e7e6b06294c6999c6839985562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31763eea4e2e55f61c0ae724224ca3dc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aaa2052ba5f6a11e38cad037406488564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692ba54d001039bc3d1bf269fc6d56d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dcad81230a49321694ee13c0a09b3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c17af929187adf920da29d3c28869567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9128c973a90278d483608bd6452353568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e739d52424e84767da736daa9dd7fd5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544f89fd5629236c1b55e5bdb8ee839570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c072362382bcf07cf1b34ac734cb89571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276be654bdb5ae8d7e28a0fd48a01554572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ee95fa3e659ad6b9276e929216356573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecce62bafc2f468a7b6e0bba344a727574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46502bf388a419855f03e4b28ee45d5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806fb28f6b22a084e7584561b83b23d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398cc58da22885a74be210f6fd9dc3f1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8b65e47df96e512381accd746c256578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11569f4401a99cb9235ed0bcbd6a906579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e78b12d2cd794031b8d3c054b678ef580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2ab0942169d8b8dd69f411d943a5e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd13788faf0d6e48e88dda4fcfa92bc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0551828599d595ff75b3964a72d45583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66449c8922950b8cd8bfee473a618c2f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd53866bdfa453ee4bc24fd9221419585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a196f0aa643e57f94e8f2ed6925583586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bd81e33c1769263d7fc965f3fe64a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28556acd0cdbbc2699f770f80e8cd030588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb56254fd0823e7505ee14eb9f21d9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19e01b6c65b221baaea92f1cc2b995590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49681ffadeeb939654d6e78f3c6f479591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79e12b02e34a6698107a01ad6bd903592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79350e92d25f1bc0a40b6a5ce43aca2c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2170fe8e7376a127ce54d8cfc4df938594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a27cc6c11695a4e1ac6b6b24dde75595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a915789c093c6922560e30462e8a6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05ee546b3aeb4ae0096a94c8e05092597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3794b85e83e88e0a4ea504b23541ce598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e25223a562fb4ce581ef846827f7e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05160df348d24f4cc05d4692a8fd4abd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da089bb593f90b35f1739b2e1331f8cf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0e859f0354871e5cc973b3006d925602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252eadf7061e6474145438dff0dc0f08603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea04a1b39d360116f9302f36e276b90604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c02349b80123073784f6514c965ab8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a2dca3beb9e06a3f7c5cda71686e6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14724682b27efd81ca1c94066f27a12607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a9b6ba8c3bcbc990982d66e9c4168608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c96f7c653ec3fdb9b060e32f81d04c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2b75f7b3a83557f2c7601b327d8fa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb30bde94eff1d500dbfbb528486c5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b930d20f4693587cd89d8ce40c448fe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa610618f3b8b815d8f6d673ecb636f3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78420229a2dcd2817e80093c4be15ae6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97b69327167adbf51194989460e7cd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fb4a2aee3d62291f95c9268647d05616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8041a3d34d8868d55b9fe56980af8c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f2dccf9255aef2bd8ef148e71a82f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51c741859e292669d9dad3a07aca5a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06076366c57983b962db9315a2389a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562740d42a278dc25c990d6ecd3c68a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72755858cb8de2588d4a6b9d958a0f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbc173431ce7bd28ed6c8ea3df692a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b26a60fe258ff9d1136dbcbd11330624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5550a3649ee1a19bfa6f4755afc7c3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39231a10dbe57bf64a26915794ee6e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6972288e8a4ea2bf4167bfdc2dd4b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a3532e646f0854d40fb2b684aa467628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16087dc68a571c647d093049a8fda4d5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a6d503c0a1041637fc1096b64cdc4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16501d551a70ec4a9b716e08a9819c2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea584886f02ce1327f308e71c0248f4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9cc08e9b09f29ea59cdc94f42d85a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84a536c48971d9604d312ffd94bebd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d522044f6892c504132a4cc73ff2e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1811d46898ad7a664bf48cae803e76636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4f798aa0255fd00938c4ff511494c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a8591c01c8cd7b077516aba996c47638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480bd84302edf35a4cc3310b3d9edd1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e209d82d62e81927795d2e02d6b320e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1b407800a92e2d9c56fc2d0041540641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55898f2cd65e0141d944a7c293874875642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b751497636f2f321080eb11f8eb67643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635cecae4c80c299aa7bef6eb9515ad644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297f33fac9231b258bac9a354a06b95645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194bacd69db96653fb0eb7fc0a2655d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db839d6d9c40dff2e7f21f106fbd29f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8080840bbb542348f5a484be6eb75a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2786438f67bf7dc900fa104bc93b6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3f1c39aa2a9a44056dce992bafe5e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb0b16c2d0157e341c6b132f2ee81b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85380f07dc1d0b863d6c69e7352b46652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b83abdf29123fcb78352db5b5379f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff032ac7685c0643120e20add74bf45654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90dddbd217ae2b49c113bfbb4393c8f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae442427607c5c03d5914d0da5bbf71656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6c4d7b79385db6196cfc3609a5129657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7e05ae5c152210b33763a8167bf2d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391f970c2cd554ae78b8015c42632e5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e77bc24c0d24e7cf93a0d281f77d5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6952da96199fdb223d8218461c28054661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a702bf9bc2f83a45c3536b4ff1bffd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02ceae10d15a5fa35350f14f84ef96663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82618398ac8a7187346bd385b84f0ab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb5bf1e7f6216b4617df288a949ae9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a602f1cae32203b1975c49b38d41ab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57001f33847a09bbd0f035b745aa9bf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0dfbbd7547d5c28d7d003a2c547526668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620b3861c2127cb3f32a395a0cc96e2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca521bafa38316cd4f73e21d22529ac2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbc286170aeb210883775241e2a377671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66865a2cfce7ee4616add8c17e8b77672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37f00721a5f7fb203553daf0a87fcd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586de33515df5d9a187a97a5e4308fc5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b3d18fa964877c55a0d839327a8ef675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9eedfebd5d1fa0812c09e37d12f17676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2ab88486a1423edbe1c1034d04dfc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67276ffbcff1a97c3b707c64a4e6ce4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b336245b2dadb4aa815f143fc080f35679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e2ce477658ff68a75e619ccc815b8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284106d5fa10236c444a933463a52f62681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf0382fe98299cdc78109357f68d08682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d97c653767f92de23e7f1516fa9db683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6db2d0c1765c9eb7ee6460dac7d4ce684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039e02450d570fefbd153856d79d95d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fc6b5c9a67b46cc7226110f58328c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fd8291f8db2bbb4edda7edb7f15e2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03e83454cf46c490325b14051fa1be688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755be02a03a0e58a395a2589771daa72689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5adc1a539e76f5b186f39c0603e25a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e357f7ded6e46712e5cee1891896ac4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd4880b99abf3c16a9bef45561a318692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b58a7528b770ed7868fd15f50a8b4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bb628337b655b2e63e694d87a5acf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d276e95b5cdbe4b8b7e0c93ac743c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3007f5614a02a84013a80c628bf723d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb851a8d88161286ef8826740912682697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31bbedc3c05422ce0ab1377da13123698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077ac3c7ec8eef9f66beb255b393b96699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f171b35d9cff3099be7bc130a1637700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534b018bc8fd306993acd0cc8cda7a9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a76f98b8ee3bb989cc64735732d215702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54535f32fcfa0c16f3ed4c8e06bd6f02703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489d0c07fcef2fb097254c0dca8fea2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5c1acebf0c03ec0dba682ec7a1ff3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c214a3084b1b8866ae3aa751b47519706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bcd204cb0265b5eace4a3ee000b96707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f4527a14dac2475ffcb824a838f6b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b5864c042c2b680a57de1681cc872709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ad5804eb0b67c3a9520f182741b30710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916008980e5f078e40b3d609e89cd73e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66845c119b8516ffcb1e5e3617d22d1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fae94375d1489071af54a39749d7a1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7870953cb7bb9dc4dfdb52e73c5ac6a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38be4995f18e677bf56130b3672bdd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be479b6f5ba290dc0ceb15806d362fdf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c33638ce97b76d59b8f7f82bacd373717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54e9c2866a6ac9c748eb239f28135a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdebd22158df5144ae8662c58cc5e5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4135fbdb6c206be7bc9c6e9283b5a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4ad69c867e9caae73e5abfffc38a7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c93c640ac77263eb76ea877bf78d22722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf85d86a91c97949064f627c7d9bf8b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d553fb5fe1dc25c6ea3414819329d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f6f31e33def1603cda152eea9d40f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384c4f184596852f13cc934624f87bc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612159090949d8cd534390f8398b90b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a05825fb419aa7914c8b9268f44e0d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ead2780a177c67a2b452c083ed8d51729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0fed0c48834b77f7667c4ab43bd94730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efa89bcb80bd9540b34e2b728f45ac731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2743eacf36baf319f586a0a4fa64163732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a48636e0dd1d4af1594eedaec32918733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9cc7f1b4d7d4dea7285f67a421a4e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c94ecc26ad2b6b26cd85435cc2ae0d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae80b515afd8c4a8a88a7e93e5f56b1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c5e389764377e1e4f9582d1420395737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605b1039f870a007561fb58d143c2ad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b49369de07bd5ef1d1d0131141887739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a826270fe5492210df1bae96baa712740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ff6f636757c90287b6bd65bbba09b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec35874fd95b46b60dfe3615f43887e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee418aec446d1d7ba1e374be124ef5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffcd42359f777feb6bf7ed172f350b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a799d3f1a557fa1f803a53ca952f5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431960d9843cf46b340d8cd7ebe74b0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b992ec5f8a7ea72c278f898d1d95816747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9636409eca9e047ca055ab62667fb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f34030cb7cbeab9ee1b135189a13c6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b583a68aa6f9838b853d925046034750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c86703f14f3a86e61828e9716d8405751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1659fb758a7c9da66a6b59304d9bc3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333a53c0cfa60415b5af7f43be121f5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6f64780c87bb95b238c09a33790dd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62db3a5028b02e4f8f4cfb02cfa093755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a821e8581745b83a08960f2c24d88e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0e1a8e729096d5b9591eb4c0353e5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27005ef59e0a17a5157a7501912dded758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69340fc1fc5c9c96943b7f148bf37c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>