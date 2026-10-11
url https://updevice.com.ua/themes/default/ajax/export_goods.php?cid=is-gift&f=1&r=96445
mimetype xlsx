--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fca779adbedf1335898fdf785ac661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9cc105269a9470aac99c0e818c32b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e669b2e2acc1f426bdbc34f47500313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2d2cd27304ed2a000ccf7e82bc5a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751307db03bbeecc597b124bd5781d355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215c50530a4255b1a5eaec9b868110b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711bd9aeaaa731450757bfc1a0172bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd146f295d338d72c69cd38fd9c68658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc9344ba8d2430dcc7003d1affa0f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d1338d118e578190b41ffce87b45a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18e116e8b58eaa4be0765cbca7e18c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c6f7773804656482bbba9f7e525fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2626190bacb58d824c7d969bbf95c0313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3dc8815d274090477eb6360ec69a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292adb69a890214073a5295f69bdbc915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb6f26f7423ef0b6a47f041335ef2e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68075520df1aa758322992fbd5223ed717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fde8729751a7870370effc0431d4118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6786481acf81bb27d6ba438d3755519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c5471732e352331dcff13e23489c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0694c7bcb7d123618fb7ceb01724421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab812f6093baa387f17b670fd62d9c722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e027bdc256e02f7ddc680e4ba77da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee972ac07b711f63c24105d9d3f226b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc159fb709be99cb6a7f109df61d9d0c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85424c392810efb01768a46a556a21b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b843abeb3c719f1353f3a35834a19227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde00fe9c30f8d1285109a19959871628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3e5836d5231b4c45af25fa6142b8a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc02ad1d07a4ce4b30675add28db6230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bceb80e4119c00e6ec19e03bbd05a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd667972e9660107b4b1b27698a6e40632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3b07d42c28a184970b86926ea31a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809da9ac2785496f7c6c5c372cd47e6634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42fa7592b30e300049070387225ca735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41848659272958f44dd95c9448b9a4bf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2affaf44a996925ff001fd657e76cc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e8a30ab9949e668f456ff9bcae24438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e31f71b075013a510d108407c1b2f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab987673db43af3817d06a9bccf34f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4891e8bbc9fc5b971beb49afe8abd041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878e29cf746c5a0ac7d241d10cf510842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0a15b05bb5d5b1069f8a19e5af27a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc55f03bdea52780382073d80e1dcc944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2397a010f1a8c027819044599e04d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd055b61aaf38612bd327b6fcea7d29346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed08466c8c3322145f440cbf1a897e247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f381fc36d0fa6723f6805eca21972c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbbfa613555b67d2176cd197e66cef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfd11d3c53a6843256aed2a36a360d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce2d3b918e8bf1b71c1254f898c25151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e1df6eff3cecb6462d5944b62032252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9792636104b2ee6c64e1fce79c4442f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627be9e22affd2d605556cace40b0de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a5bc286e959365b5ed59577f9a70555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df83bed4f8c106f86dc71538dce9cef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e5191f3e92639f4c5a346b0db0b2b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7539e06adc2aaf8c532ef86fd24750e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04912055fe19aa7b5a86326e951467c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433be6935d047adc21dd1f9cbf936f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed8c917eafefe55b48cd8ffd68dd3261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221638a476bc563fd13f1b59fd0991962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bde80e6f79415e7db2618dd08eae3763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f617f1b596aeb0c0d191e07199e8c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f320854c93fe999fa0abe19606bbd265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94dfbdf49c06d08a891906b4a95d2966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca30385408fdd0f0b4ae545648821f467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2653308fa9999f09bc7e7e465a6d6168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6d2d998098432ffa9413fd9b5cecf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb805489bd1ed09cca1c5f115f4aab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616320db48b9881b138867c7a0fcb4e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e06d330a25f8e4584b7af70d5639f772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c9fef55b22098c64bc72eda8d069573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b54b772c0120181d292440f50b635774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce51ba8e1769657062e79824739231775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b809380bc2a793d4acd9f7052978f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038a1191106f1573ddf52bc363e584d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b2dbf5f724c25703c1ffac665854978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d6a9a34f66d7c6b51b0cfd093b96979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581221bf6791f5cd454c61482dbe91d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f4d6b875470861f2e3319b20faa8081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18904b531b0c9cb254b85b876e56e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670967afb67df09a09efbd1ce095395183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd13d04b8f040a2a16c0d8f5c5f5bb684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7aaeeae1b0706678255586999b28d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b555943d5e4c77246263eb20f970086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb558b4bb17ce918d1436b7b026d3abd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65048f87567067509ba90e293a7378f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9afee475da12cc1a4185464fe566af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12ff3c283730206cfc0586005af2b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddad33df3573386e73c67da499382691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af461b4e3af424867d1f972cb24dde9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211c0505114820e73817b127b5ae4c093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb78c5eeaa415660d3b9b83ac0367c194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea41fb62ef96cece77de878a900bf095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915c76eebe611e981d923d96835355b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3700cd30dab7f77c252cdcb2f1236797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3e89c88d2b3fb82a1f674bd4711cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4277cc1cacb6f6444e7d8f504106199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f1b941e11c6f66002a443e9eb49a4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb76ef6e30d0fdfcdf120bd0c3a157101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d4352d7a3b2b3244313acf17ba964102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fc3fbc09436d07225f033034cc6f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100c5eb645e3993f0e08d7dde1eab41104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf15f18e41c734e717fe5828beecc2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7cf9ac4bc5b1107f3ebd4b6ea5183106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088beca8200aeb0bb6559bcc4d98a3b4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d51e1e28516568cc995f7e14670636108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec088a6ae4067cadde5ae49c2585898109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bfe6ebc6748dfea5a793ee96750866110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8e70cc99df5bcc5f1c01d166b8c4d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1c9a9d853b4250e756547a4983d3b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa1968093aea872d5ffcece86c7655113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa77c64748ab030150c1c518dfaaba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca6272cbcb6408054761d03a3c94be115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd1c58ec93dfd3d2cb1e6b66b8e22a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0a78ef4d7945eacc5963995994ff8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a75b0b3e9c74bf13c25778f9b87d34118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cfcd35ba0ebab934c885f0f1eb568119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c7d97f2b7cc208a19e922b1ad2c74120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6475d811de65f82dc88f56a95aad027121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f65cd9c76cfb9774ea53e90e3bd703122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe2d862bfa1c908e715a68488640be123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087dbce15596cd6cd36b374e3d5dfeda124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed5636125a7b2a8030c5b2b2818b0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa6d44a0deae30e0576be7df44a90e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94ef8d92f24a196544919ef082c55e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed39905ddfb764bfe73a7dd5b1904a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220c5fda17bc721c498932e63573b72129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c308c0dd1db05e8a930f6d16121169130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290881f9a7fdb69916d676d49696a2c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58730f1483038931a91f9fd00ff3a466132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1e0eca347cc4be29144258a6c91f4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5cc8176feeacdee048d445edd0e603134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bfb6806003e9919218d0ff9740641135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f1a79e7d0b8afc2d95553eff3d1db136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad3c4701589247dbb340d531beaa49137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17dcb37dc501cffddc243229962cfc5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4ec80ce69dfada60c6917a27f40a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983daeaaf3e74dab8d80afc2e298e01b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0ea5cc8a449dd7f29ecb25fcfa902141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9513a320cd9ec7aac6a0a2803ac71142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee990c459a1ee37667972c2fbf1d78d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7aae8ec0aae8806cece3124d854d5b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7c4a15bcc9eb1b1b29048d8d87468145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b1d464e963af4bc83562cfb6aa656146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc80d7b676c6af33fd52f96aa2b140f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb4914f64224061177868bba0ad0e4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d6529fc7e0a2450b74e0fd2ab38ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da32e04364f06e7df9abc881741ba69150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f445c585be8110fd79b973195f9ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af365fc07b96328680d9c1eeb511e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a76f4d1920885d2157a4ec7cebb35153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91d94b98628b732c314f1608098c52154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce433c1cb29c35ccda010c7e0169917c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52f6559a84c98ac1c81d0a99ed5ad1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ae7157332acfeedd23e57eed51cbd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c94b9fbfdd00bd510e1089e4a5dc6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c37fc229fe0a820f59b52bc2b1017159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8ea0e6052a48e1181996f6f56dd74160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf71a729687b1065e09bd2889b51e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21470d6fc2134fbddaf7d92e44c06d15162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4093b53ed5e8ef48070ca38ca58e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ba32921d927b6c361998493e7fdb7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdd6923993b272a43c9440eddc4126165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412165033dd81a4f61bc36e8b36733db166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df222f30432407ea89689b6ead905e87167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98c4a99de9e86e8170908511a49695168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5fdec47335ab911eaea701c127f1a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ef1b6d709e15f15e6ed5e66c5561f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb86769325838a0168ea6f0b534154f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0200e46a87db76b2cb19bc0f33262172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efd568a6532dd0f507ac42578c2ba5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde66688d4c261ffe415196b8ccd2000174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29644e88d9b90ac53382361f6ba37f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74242b80e64e9db5b5fbcc0b207fd1aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a1cae61c50638b03cee373db27031177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3494c5de5e725cb9c41830a495191178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981bcd31878d0b633e68ddd70e86ad5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957dd11e952c3d6208497e4e25e34bb2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a671141092a70085332c6bff01110a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9417bfe153f0e8bd16faddc93b715182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4d68ddb3ef031398ab66c4631edfe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb8de5f45161213061f6502311c485184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588c48f2bfedbf1f9dea07f305071c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab65c7d1d1e6288918c3a1bdde6496186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3b4cf504b45cfab93c0c242b96ccf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff7abdda44b04ff4147d982df20c83188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e56021e102bdd602d9227c6a6dfe28189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9b06d8f564ce11b33f8c7cf0066bc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17575ea77d4171d548f0f9e08bfa52dc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2095e6c5ca4413dee202b87b6ecfc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d8bab1f1041ad638def2180916497193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fb6b67d0a2d02d85ba6efeb226040194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db620581ee47e6414b5555c1a4ef1bd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe4358e6fb69ad1851e60447275be0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5299e29ffc4cebeb9356b4c1c14a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6a8a86a487cf4db13845c6a98f1c7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405cccace56f61c1ed5f63a8e5ade0fa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf8251f960e4bcc8d5f2700d2e3bf5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c015c15414a94e933363b88ae14eb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590d1473270a784d98e528d8003fd01202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8581f7e4aa67a2e549240c5fee90cc5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c536cf8d5a684636ef9d4b84d62a0ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0975120d083948cf06e0f68048787c8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84b171b4543b710b72169525dddded206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452cc2a349bf1f583292590371e2598207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954551989fd1376964b6718792cd0c90208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df21c374313b4e9127df845ff20b8cd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acf33059c0bb5faeb5fc2c53f1cc8a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d9798a5c99a3a74b2b2fdb7cc088f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1921eeec32157e9024cb95030681e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a79286359a9c259dd867e145f4eb7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3cf9c2ca14ff7b3744351475f0f7b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476042588d330fb7261eb3355f6f460d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9f523d27785b2aba4899255124a5a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85aad7c70a67254150c8d27bbaa173217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431ae4925026c848cf56356a7f926ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11781d649666841e308de0e580105d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8d6c9bb9fb4922f7f087dfbc37dc4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da04226f6cfb0f0322724f8f715b411221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e10f09dfa63ce2f6976a57cb42d4e0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd010d9c907ea815801b2a5548aa550e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1f626d5c13ddac20186e5000920c2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ca501a3b98377032ab1f7f48e9be0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcfd21f4cbd6e8f43c14ffeeb526a1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126ee9f5f890f5728dd75742f293615227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb0bf41b04a8e630c190a8539548b0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb557904428b3afc7b9a9123a9c779d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6be53a08346e42c71f18feef872af9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98bd95369b43b1efd22b8ccbe6640c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691f08562f6645622c99041f6b880b6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c7994bc7311a85e5057bfa6ca7df7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63b09f605afc383f0b2f5bf2022cbd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3f3889457912568ed3eacef7e7ac2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5693dd126f73ee505e0c97feff8beb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b493fccff0d9a928e8f5d48717914d5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703ef3aea946ec3081702a6285364f0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1cf0d60b32392e1532b8472095928239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91ee408860965e0e02d0082c1f565f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d97935551af8357e919b077fa78398241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851cef0b2c22c26dfe6b6dbcec1924bf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a896425067d0945aa8990b175f7ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70ec3c1818c3c4b243ab1dbbfa8eb7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65e80f5d5bac01dd63df13115ec7e1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee3201e0dce4563607d89dd61a946b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828839ee975286498220da84b906531247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3434e5461aadabcb74e22511d991969248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6e0a8b1416798cc336019876979e7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31e68e9475604aac33152371f887b1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79a3157ebf72f1b5091bc96ad2e4dc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80060052c83a01f19a6e049e603043a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3bd4fc3ec64d3e429231a67ca9fb50253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05b7a96dc4da35e05fc6ef0f4e54ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c66f10b8fe29a9872217e1a08ea2a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe4b7a21979b5d217b55ee2b7f1d98256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e9aa04f2b71d96d0358ea7437d2ef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a89e25ca5aa0102a397429ab50232f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa054b783a12e096c919e91a1d6dfb66259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76174b65eafa095a4bee6c22e5e8cd6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0eb80f208fe10e6c678bc6fa4cf93261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60887c0709a49f5ae05d143e93924172262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec62d888b5aa4a89fb25e2b6f991d5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa2207d3b4963524f10a17889836e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4da2ad6e469603b9b8ad1f2ab5cfa8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed78a84cd7b8b9a2914c075150d638266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88481224346805a98b487e445c2d4800267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1391f94569b73cd761b85d8b0034df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fe21cd4391f9965df621b42902a63269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6d61d6aaf459f7f43811420a87f22270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30573a94b26c53ee819ff3d85b5810271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75fe5ced3f2efb623e90bbb7be663b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0d60e9a801faf49e21a50b4e193ac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abc1775822e657811652bc9e0f5b1c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863b971f6e75c5f72bb7a832fce0d4e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff53c33997a20874b4471719ad15b95276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063e84e212636e7fcc77058123228e5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd988b53345c932c53e38379db3a7e8c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6261abd82e3423e94746230d682aec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3704541939074c285a896b89e45ea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107135160dd976b9166c21792a940c0d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16155950ade2d9994fb511f93eedbe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5407384f00ddc2bd80333fa05d7ec84283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb5718fe3d514cc7d459bf9e80daee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0773e6945d273533cae654ee25636b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611893310e0945a3f53520c01215122a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a6894cbfe83e0c7c9aea3d8c1c14d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c431b8b1da8999f09cb6f6b4b986e72288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb21b300516df19815a742eed552fc7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac09146fd42715afa2e6f7388806552290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c11fa88b2b250cec8060649ac68445291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9ede368b95d1969e290359d484c58292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e8df88e4846561ca752f3904bd216293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530afdff87058e7ed029067c1694f42294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53685ee1ed1da9e4b42eafc0e3f0e8be295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560491d0242abe5b90f6142e22e9986296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba75893a9bceaab77f5bda4676cd51297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39ddce3837de3436d086bfd603357c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9301a86f192f6cef02be4cc763b0e80299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac976ba0b6f302acf45b5d3af137fb6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4517d5b00e1af935881819ec2ad37301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2556a14d0fdf9bf6fd3bdda2be8f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84069f80bcdbb00e767a988d989eb1b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a304004f7f607c628d12b567dd6a9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f6b22b3300ff49e98b509948bac20305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685727aff408db6e89de1705771e4641306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c29b0e82f37cf90707172b9a482331307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c46c3295608c36574ed84d6397d4b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5c6b691cea2e54a831895ac8c1f4c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8de5fdce6dc38d63ddca451c8e1ea3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825cbe0c4505caf9293f4745548dd25311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90e644e0f7e60c0d44fd8151d2d450312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56708820061414f85ee20290991f63313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b444521d3f1237daa2a0733430c47a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225453e0a11eef7460dd9d0a7163a61315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772593906a628164a8ba779139a2078b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56404b042e85a6ee0714eff9abdba004317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb117cdaaa7cb18463c85f21def0a46318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe433616eaa77680fed3dc56d5ddcf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5007638e6b9ef191a5051bd888d7eed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d81091ffcd77ffdf823dbcab4dab2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43274e9a9b6df7574a6322e519e0815f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56a7ae81053e644cd5e6138d9327a6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce075e6d7e73fdf0d119d05bb2b12f9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c3fd243a2f6c5d918f84285135058325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c53c685bee37e7d158780d11cf5ad7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab035e785939307705ee10723c26b57e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a25230bb4bd05cd0e4a7acee3c4e6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be70b28d1019826f16ad7138c1bcf57329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4700b73a076df2549bfae43d9da0d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8e0939a3cd6a7a5837de15d903bfd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9570d8ff69ea5f3dcdb697743f54964332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752e7dec0b77805e1f99c5dc918213f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c693f1e2ff94269b01ce84a0f86ec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b7cdb34cf582fc67a8133436dab21335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0bf80ee93639306d6b02ae70483af336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcf27b1aa8f256fbaccc13e3d52740337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9c91f15b075840e7f9dbeb37b98ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e809bf57b96e39d395e31a044a26dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676cd18f1d26554157b90bcd0e45024340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f50f8730252df69371676fe1fd87a2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29027f5b89bcf9c9097dfd9a4ec16c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a1acc24f3ca1347a12cad21134607343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cad93674f636d5c959043090ddab0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1c185136a847b7f0a63031d48d6ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf1c744f88d0d2a62143e33b119959346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd04035310b01331a5fa5a0c54f7474347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3b21a583b43ed173d6a47fd088d29348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9e6d419ac37842f226fd1e61c960e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f2bf94d707e6ebed7f442d0438a3e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcbb0045c95d994482af751c30d4de351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae543edbf338553a80edf532035fb2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd76ee13c1aed1c02d9942fa4551b1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b933043a627169b9b1c211f4c7ea1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fa751f42c78e1c7ce3ef95239f8ba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6e3c6ecb0fd9a7108bce82edb250e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119abec15c68313da6fef4e347ac8eb2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d4b6d5ef622d52f529f8446c16f3f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790bc020d7a9ab4d65068c26eca5ac6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfac3b1c2ae41504b289d81f25d72c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b574870235fb6396327e27dc8cbaa26361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab8d2b06904c7a6dcb89c502e8e560362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919565e1470a5514d357f6fc38e9514363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39848f7adf4e67cc7d52977117c5b04e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db3b3c79228ba6e78b89442228a0d7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dfe198715c79fc8e3cd5ffe9c4aa5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e9b2f42d78000321076c2a41f0592367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558961441f98817a0e498a9051942b6b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b81b832b440b9d68a938c22906491369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11bb3df6c8d88b2d77bc53f175744b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db561e25304ab8b00cd2abb6609014371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c239b2a637183e21a0e67dbde85031a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1f3cb9e5a8752519c0873b49fed3c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bc82b22a8cb5d900459a563f9c412374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fdea3add4a37535650f98d26d497e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d630773d39fcb3a033b84ace6494f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66615a9a951198abdd1d6d3e6eaa196377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfdbd8cc66d90ab603bc3069dc108e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97277a3bc712b04429bc95d893f72a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e5cb5063af74d67fbb3ab80926904380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3dd5907b6a3f8d504e49c7897c7cb1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64919c69cea6d31d506e0780d150ae1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d002e0b21172d1d9f74d735a166784383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a2f022fe739581bae758b7ea9b02d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097f0d9a7b7e452044d6adb0b80066b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9235c6786e3aa0bde67c81da3754bd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10deeff7a6a81b4b69b0133a111272aa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a534a67b645e05a06e1ab5f32d9a96388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f89c5c18b11d1741236b01f8954cac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccdb8259428f8c6eb8a31d4eb87489390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849f570f17e733eef85915c27677bf3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e9164efeec7ca229cc598630db063392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950e1a8fcd72a619d48b121a7a9738c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eebb2214dc7b40d8d84880fff8b398394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e2452d0895e8f6fdbd40281cd1cec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8b68c46a9340e46e484bbf75013ec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fb9f0455b788047b059de1c54dbca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bcc27caed13ffe1e67cdb19f3e864398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03040f5a26a03b9eebcaa9a54f8a2015399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16844863e279d350b33e640902ffd3af400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a75cc836cd8fd1647767d254febfd7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905698bdbd1121bc4c9079c9a04c8569402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fabc8d4349dc314712b8750c4fb1a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e9e827ae8314d14a3b99b92f524cf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619a202cd458e3111e7b048a6942bcb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9299b927593bdfcf8b388dd1e0856406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535b82d79a632ab4874a0b6ccd1a765407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ed85784902d49812450a7aeef9d57408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cef77c4d90e3ca3164984fbe683204409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54101006297e785aba35d9b1cad8989410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0dcacc2161c4dbfa0d9b8e0c468b1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b325a2ea4081f01cc7321e0eeb05b8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043801b6eb5ec522b9b8455eda0b7b2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75a5162d6e6da9aad1d4a3851ef0c1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa6583eb750f6624a4fdcfc1b17ea2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3568aeaa44e3e3a5aa133453ff4d924416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c54f157e4f8b47849aafbd377af7d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce10a0a6be0276cd23fd5d0046add68418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82bb8788f4e1e978a7dd10f004c6eba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30048e708a69e495bc8cc0b87216c58420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c153b5cc4faada066f7cb61bc4be1a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1987ce9c7a06d567a51a45713340d6d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81310e646e1ffce99f2ca06d849103e4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa6919985d583c5b954374220a7184424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1533e5566bfbccd4471eced34d308a8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210bcff87297740cfa1de70934c53ab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ebfa6a36684314fc6b9964ac9bfac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f51c0289d60c66dd21bad97238693428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72ec116b231079c1bcc77809692814429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677146da0589bc4f080e0c664e12845430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519741f7221b2c0f54438602f9b0662431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985475cf35208f8556c666146de607f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bfabf825d5967f35eb8690dec2a59433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5972614793f2ff75a26b883af84de28434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993ccf6d23d21986a8d79be4d5806d6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24622b26a66f16cab2e4c1a6bb6b2dbf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec1a6fe3724753cb2634b38ae59dda437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6074bb2b46059ee2d7b697a6e0601438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d4effaf9ffbf1c19da5cab8f0b26e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8b90428875f14c35204812e8217c2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e02fc5e152e92c7356b335c28ab22441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffed08863583de533c9299a6946eea1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105381605548aed24ba17486e72be748443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da016d4bdee0c7b7bcbc4b06216720b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3b96685a3f5ef08bd5a657fef10e5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14a21825eaedbd3672f6d357695f98446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c8eead7554dcf88f7a4426d341533447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c796625e7371173447f3c98c3141777448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6f802a71cf7b2765be94677d866ee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8425f0456a33848a6fb44e1fcfc4002450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b156ec2fd688e687bc75a5c1d37946451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebd5ff7e551189404915e8aa12b509452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d87003c0cbcc1d2da734d2179c6169453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd8ee7b7d4409634251b8aadb7d9fa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf957915f86aa5010a8ef004d063488455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d3bbb7abec91a45037e478d6f63ff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339ff1a9ecccd88fc26540888303af6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d07456f4c4ee7267f95c7d26f6aabe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca3f9d1c03a76dd940d8b65297aa3d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab66d4dafda17431b26e9a3d6019ab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3635d4ebfd277d476ab5b13abceba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafec6fb7e1baaa2d559e698465b7a1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af9d1d2de8071bd5c8709a3fc1e2ff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9392ffdbb65614e6d8d2b793397c5b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42a7cfd25f9efe363a973d76300172465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112765da7403ba66d7c289a658e7787e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde1623c9b8df1f10407b1f19a206a8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402bdb1e3cdba9b1fe35ed96d5a1010468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173620c5e2a4cf540efdf88fc0657c3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84943905923d218c99c932688b1233470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af559456f1790d5a6646facc1271449e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23bf8269e106444605f77a1de1c64f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40bd17cf43cef89895b810dcab4134473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909e7baf4487e9e30dca7255f4ae332474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd779f190020a1712bf5d636f747b678475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5ac28d7bf4823ba445f004ce74b9b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88231746cc353afc5c4e3c390808f26a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea48b7dceb250efac8d8daa83a6e7b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a78504ca1b715f1f73ba2ad7e1d237479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397fa0b4bc0363a51a14e7c86a4232d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9eca38b25922c7ce2e586b7b8ad18481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc77179502efbf1f6e2c58534fa36b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362a4e7f2fce2f165b278296f0dfaa1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c963078d7b8cbde1288e165ef27dd67484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b5d13b3383e71eeb0a60d1215152c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fba7af75d55df6c3b10c73d01bd60486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40e1c1389c5528263207b9a3c91c1f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f1e505f10c535c592569200eee85c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f778d20138afb9b673bcdba06225fc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3213b1774027eaa051848447493765490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912517e5935bc084251052e1b2d7179e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369863130ef02607cf7265475f1c5b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6d9f5e5aaeead286a705f53afc372493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4c897700e796eeef6b4364058d514494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b814154203e9b0af42b888d8cde16495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f734c3d4f3b724a2593b814852636496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02450681348706bf5eac90e1f952b71497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c2e415d9bc3e87596cbd0eb58bdc1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4b9f4132219a6c88835f2e34c8fd8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b2d047704c751a1a3cf299b857f0d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d277ee26e905471acec87589c7525a9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fa166833c45ac346f410a72d4a702502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852a7d5e21ab16f991c06fb30cb0e8c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8f56ca06fc916a9d12bbdf55e2852504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34e9e4e891dd7d5963586df481a1b5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf52b5dd989a7a0399fdfcc1b5aca91506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d3454bbaeba183732271eed2fe5d3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cc38995a3fee18c2b2ebe4dc62158508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90196af343ac0129856daa36de95030b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257f873351e135bdd69447b24402211510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901873fabf4a14314e9d49aa8c926132511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1691ef948a4c8529be1f6b958e875512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e46ea8843e13e4149a4eec493a6fe6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767bfded8e8f76c20f5ef3844387a48514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705859f950152f6b0e4fbc0af9277c20515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8b2d12d483944fd08c397e5382770516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fec0c9564d373804a91d5406450406517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41559e81233e925f0164581b03073c1b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e01f32b85a0d2e1421bfe07f52a865519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde175a9e058d3200a93a3357b6493f8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4097ac896741ef328e83aa2caff18521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e092667370f48a7b4d48c7b66373bb4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff268892a69638c24ec7144ee015866523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b51d1bb18c5afb582fa947dadb545524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425b390b782d2139bc1ef1751a0d215525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c855381adb461f28b0ed5930f0d847526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403671db2c8b68afc9251336fb9b372527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14697524197482eb615bdf922a7794be528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030bc0288aec04545b9b6ff92a75cd9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3482d28b429953873e0a848f70c7809530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6effbeb96c2d94505b58ff420fcd2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69a5d7cb1955939324802256808c9b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9723e5721b90aa45dd89088c3afb0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921bafc30695f0e684084c910b7b7f3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190d8d8e009b6ec68cb50d94084e45b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fa9faf026282dd396431f2ad8da62536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e695607f4f340dbd1b25e5b00542d8f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd81b39d9da30afe14b3209a377693d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ae4fc2546f87401d0b166b2345fe0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603df8306eec7e7e1adf5b7c8171481540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2eed3bc98514e2cb58a2cf7071c597541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018c644eca818fd2bef25faee8c6e49542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecdde96ccbf28d900adade75c1e74e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3edd1e8e12b6efbbdb61bc539d676b8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c9b61821bec3c961c11bfb29594f2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d3fcfa0ffb1f0f8e6a9b4858b98e0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122d22c06476e24abc2c7b28bdc672f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6ec73b212dc9c1541079a413b9129548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a4f927285d8daf240413847c2ed64549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0a5838ba82721ab5c185e9a48f215550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b35a22aa40c12e98d525ef028eb4f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5741249b18df3d6415f0f1ed319d460552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b780e318a84fe2a8bc277567cb04d8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d873697dbc93a2af92f3e7e730e357554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8da1bc6aa341862c847307d1164d6b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec6c456002a9c53b674c84cad22aca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569adac97371e2102ed34bb3219e37a3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42c9e3a837e24a9fdc300a33b0f944558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7c9e121b916bdc3f38dc571eb315e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10c7f89c3dd49abc848c7cb0f016fc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45321df160b0d96d4d9a3082fa8e0145561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490ce49735e25ba468948cc9ce7f38d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67243e8dbba0f0992ea242ef0863857563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc76b044cc8d0ee17a0bca3d34fe5fa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a4622302f5d4ea1325caf4f0e2a9d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbf90a13909e73a591b6816357b5b8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cffd1057abae3c0d0293863021b4e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05def633e9b7a046c3129d274ba14336568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87aae82d113863607162b02b669a93e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdb694d9ddd894109fd6d4b5ddfd9e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40126bb133b60114fc3914362987d9c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8bec50ab49699071d51edd820e18cf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d168c82c0986bc562d99b7c702e9caa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b375f885f1315453064c97e608fff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489696b16378930c10eede82bf351cc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb37f55046776fc2700bfc65c845938576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdce59827df18bd9ca0f99d3805bd3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae2222c6d1c03df848ae5d1ed24732578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df465dad920ede9b47f6a2b2ebb558579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3211d76e695958091219e1539a3bf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73960017170d6b56e1da4c63edb1658581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a3dd3b41f32d1f4afc9198b75e2a1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644fe6c38e3b29efaf0baf778fd27a7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06609600bafddd878db31049bdb5bd72584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfbdc1f6c06203bf9339c0b3e5236f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1521e41b56090a1965bca7513ce6df6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315756c97f8a8b684771352a9eebbfb6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286c2dfb7608cd4cc839afac973dd58588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99627bc1e9268bf3b4bd00408e8824d3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b612265494523213ce4e64eb6d304590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27948d331682281b6aa8ea8d92aab03591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1357ed448ed0cc8bef58a87558005f0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5c83b0e6af8f612a654e77d650de5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7199a258d0024499dc19a992ea10f1f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1eb234d08a744538f346cc2a949a2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58a9f7e63e676ad4c75da3a4c3ed20596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df05a1ced53f78108d4b70e91bd977597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb2f51a2a6ec88a73125218eec1d68598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8c5cd07d11fae58af69fade14986a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61995805ebed4056afdd3281a3282be2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3f820f33825713acfd3a3b3da1477601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e77abef4b7aafc84e5003cfe27f4b0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670a6efe6691519af52dda662bc8028603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de196c52caf91826192844732517d7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb5289cead2fc413b44c78259923cd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de57be79feae0b90eb37acee6e52ea3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e20b563714d2e64deff3785ddfc14607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04b76c56256ff3e6226427350d9437608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da505cc6c0eec3073f7c4828bb5bfaba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b6b8cba4a1e47bfa08c9b8f8a4da7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45de8040d4f93c19774ce55bcacba0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574bed7ab9965e75723c104a669baf3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220036777500607e37ce9066e2e938f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625f9eedaae0ff4f1880ba0fd8bd3ab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659718f75c9023b368ec8d76e8e51c3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede461b4af42ef6e5ff2e517f060cd63616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf8f67f37668ad3c0180fd9e764df0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721106279c46c5ffe8e828c492b15cf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd09ed1e4816b7940d1f37ddc8d2c9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b4ab5739e39d65631ec4bf9194610620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2955f5e836c377723164e14496cfc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ba1df8144676edbaa0295de8ca259622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e907ca7c74fda04464fb601ae0dfb63623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a50e5dc6c4a8583213e45fafc6cac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946a8fb8201a55884007f73514a5d4d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66251632b970849a34684472e09a1316626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8dfd5872c94ff202839cf203be84e4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028ecbb0a35607a77a089883755a710628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1408d2b2d43ce5156e81861456ce4d5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34797fd659cbeda1afd9650ee7e8a41630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1586b2ab85c0262118586187f52767631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455806cf2649e7daf9a65898d39c4870632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e476998ea1135c04250af67f689d344633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fd6fc1b747df194e6dc6e9e247e5d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fedd8e9918bb3e294d4abd3038fe47635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502d6eee25e0a0129dd96bda6632845636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41409aed54c88c2cb470b4c3157c117d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf464008667de2ba3a57b251af7c71a7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae02ae496469155888885f16a7f95ea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1a7c831f1cb4810f652558c90567e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b2e095c616d52a83041fde193f961641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39333455b5654168a609ec4b4c6b4bd3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815165b9c2d7930d24dea815dbed5fb7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b01485e42c76939f8587b34c5793fe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c19dd796c9d61fb3969da90f7cca90645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ac1620d04ee2616dfe481b1c76c9e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4fb71f2d76a3ccc55e4edaf253f58647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491254c9e366a31e6f74d4f8946198c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2bd790a23efaebd5cf7c25c85c486649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705afd0bb6726d5eb16628ecba99b17d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e396fbd9cc26df840862f15bba317651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40c99d1bc25820dcb5ce9fc3157df4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7a1cac5a29d0346d07a45642a6069653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b20ba69be11157cbdd3a6e279c645654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d1c15fda86fae68192da4209afa10655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135dd249fb740c7f446882ac950d18d6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9197a49c5e6a769631e355fa1231a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ff5960ec8ddc07e3a54891fac4027658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356c30b41ff0000e00679fe10f8d27d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba8eba0cb5becd37071a379fc362b6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03d7bb92ba597775f6b43d33eb051f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c6040a2bd9430827d279603ebabed662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f7d20d8ac411c3debe8d9714f9f38663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98730db406b6c5b05350f5788df691f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d27b532e209dca28c342b8e6a71ab9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94356dac9f6996462ecdac2e1f5b661666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a4e55aed23641f7b62eb7cad6b0ca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3446762ebaadbe6dd542bbaa7c2113668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63368d6bc33009b427b3310d2dbb4b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59f423b983bb5d1ed044c994b7b5ab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1f0adddfda12c50e78b0067039a10671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c714ffe4dff2c49dee4012cdf5ef8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a8e7114dfa5eee2d0dc9996cb0e67673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa07253e3ed322c6c7edc09fb7e46fb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f33219c8c17e8577e7424d890fc0b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599e529b2ec8399c820c5a2351740ea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0a4e5fb592198ba23ebd5413e8029677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a863d38a6226270a55f7629873a79678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e403dc1cd1a8f19db5695054e9c2d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637da5eeec6ad8586a64730301e13d0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d390e94828041148a6e784d5e187af9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26994a61a5dfbd44e8f0ee77e46b210682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72893ca454520a5ce6e1596662b737e6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9867ab4996e7e2ed227c8c26e6d3bf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6b1368b48e384918e3c465cd662c1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0a1c64575efc1926372c049dcd715686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc782441af371e6f46c8a2a8c60b55d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6f2c6554c5e7092d81efcac7127b5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e345c48a443c4bf4a48a1feb80d6ee3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf696df05c7b7d51691ae2eb2ee3097690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfbf423c2d09a391de4aef84fcd8e4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766e40c9ba1796886802b2d5f8af481692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d573c7770779e5fded88c8f6a46991693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a030a224be646f5c873226f5a07c0d4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8be421a0fbded7159677bb9b8f083695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5372865911c58e76b4c602a6f8d598696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f22268adc7c90ded87a58bb68495c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe35321c64749e247c2a707b91ffc0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d8bb983fc855c4439a28cee9699ea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334e6d75c78f6690e787607e176796a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473c0adf33cb45cdba5d88d6d7835fa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7687737001d8958efc50252f07a8c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efed5afa9daba595a0b9e190eb15eda703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94cc2a130685f768765e5ebd602dd51704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45aee57b85e9e4e0f8edf94668797b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d762cbc4932f45dc8dd2154b29c7ac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9144982eaa6b6e136dcf5d4d7fb01707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d442081730c8701759bfc723f68b2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a4ed753be1cfbe1c3c79e29e67b03709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff68d0a39e0fff4b3ce698776b7957710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba696c4afe0402aba964053fcfae23e6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40462172dd3de0aaceb87589639362f5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44030dc0a5307f6bc0fe92f1ece75fe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b22627c04a554d964a55cb22d36917714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a990b404a1974dab10d26fe42029b8c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b2c02197db526ed6e30c30e31b782716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb6775e543ab28fe6aed382bf33d10717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee56d920856eb20774c1166ff1a2f36718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067e626a37bb24cfd54d35785755392719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeafbae0d69eb769bc2e64312007e29720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee668bb959cf4b14663905353284bdd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdc2298930f4648ad004ba701115ae722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e583181bbadda7490fdd0969a2228723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23aa7c4dc8328a998ef2280cdf61097724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb750994bfe1a1a889994c192d17b4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0411ad45c26f2951d07211e9bb5c7c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e27293a1804abfb78d4c4207cc5ed0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0795a7d0457a80acfdd0114be06bb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ea6b7edfd3a6935da9d5e7492ad18729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a42018f2e083e7cd35babfd6beb9e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6824b89fe81d4d901986587374d1d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9827fe7deb375abb49b1c43cca39b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c439380fd8b2e59a37cffb342090b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6d78451d3d728e820b6952775daf6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a7080598ffc53928b1594b0e5ae3f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7063032857f08d3c77c9eb5860f11dc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb43fb8cc496c7260e5cd2b57bb355737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71c32cbe3b3ef67be0a65a1cbd9ce5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4081b136ee18e5d248b5f68701552739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f81d6d9c80a2ca72d58ceba16bdb4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e33dcbf95e8717820a366969760cf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775267c2c12f52662e8fb9fa8520e4c6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e4a32a29135749d269e57dd657538743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa613dd93c3c24f135d5e6cb7a1adf83744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029611d26340f6e194d62bd93a75dc0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b667f6867b6471ffd93282282b57322746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e25d63d9677efc4968779a5c45a4c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ea51043ebf0570608d630b2ad790c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e46c51d192f6c2a3bf4dcdb366122749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b341838506b229df82b534519da80750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc942f1b5094c3f6bf969c025090d6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ba1642a0c4e59ebfa3912a8a734be752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2794d8f28fc7cd8d19d006072d82f753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d60f7d5987fb87478f8786156f2221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c75c013b4b62b32974f33d71aca692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623704d8dda01a51382a8ca42a3e99a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b56100000e6f88c5c4e942e68ae7994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7e2bc05daee10c78c1299d981f5785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4757bee939e38d2e84868d670dba86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112044ed60c38559ad4a51bea1b216f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ea54edca8ff9e948f90e97aefd2fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93c1970024fca4841255deb57e3a5e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370042bc20165505acacc71e1bf1a2e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec10fdb50a9d44b99120ef29ef729c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844a67cede5cab0ec52f20ff4e7f80112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e24c021884ef3cf45ffcea922722e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9897f87c714dfe9f5ef594a20c1ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9113e804fc5643f086245b7a0b69b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb200fa8f2dd2701924c77525f23b3a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b33fe8d4721d5b447b50461cc6d8c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3e64143e203f77d9fd3fc560f1af518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b0019387c7370cb6fc0753de22dd519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7ce3d74d20e31ac3073585b55076320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f63c289cd43c1ca3cb1591e6e089a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517ede65537a9d7fd960480417d68c522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26d6bffdad11126c098b157d896c5423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d6713724d917d987b259493d63a9724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e625d02bd2aaa7a8d905a413341d3325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f7cc5d7800cd545713fb400e0ea1626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54614d4b0ab0e6e68c46bce6262dac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645715bac79d05cb981e9d323584bd2228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db46d7c3db968c97acc53d94520468c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285a362d623b9909e5d59c31ef818c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10abd3d3f93f4d20e35d4c0157949f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba99971da3e4627a9c9fd0fd7b058b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927000524d0aab8dad2b26c2124b23233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599a56975c159df7966640ff20d85d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f1a63ed3520d59819521eb928fed835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82466aae73a393d7bacef76554451b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c2e1a4eaa04f184389606ff0d82aa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63862abb2dceb35828d1c38d603b0738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4010bb82bf4e27d6fd886beadd172b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b485d27bc1471f7f7846636dd54a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8861820edbbb33d0f4f58d73ef89141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f00d75d09641f6b518d50c72d04df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d675b74858c4da26ffcd18e4aed845043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4320ec8ecfae5ba83d7fd6be9918b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e85d6dacdd4eb3ac95fe1d1d9802845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b9ff399e872ff3676869d9936923e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d946c63d22f4b3b33c92f2db52fc6e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a04ac4ac5d173a30c55a52062c10948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472d6b6205151d91cc41da22418f19f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92500e36550cf30946643157269a4dfe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefcebbcaa0caf19bbc21c2660e7cd051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f565c472d66117121d7a40e6910ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad63c68360d89399d54b9227f4c5f6553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94b6ae5e017233f90a54c4db909f0154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c2d77168cd0b09b7f5fe694fa273255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515e5dceb5d12a893d59c99505793bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96b4080c597d94e4908c40d7cd636557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785607459cd518c90ab0a627cbccc8058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972cef0250d8a7a73853284fe01137459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288538af447dbc76058b09f858be1c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f07498e76ba3dff6111e35b00a39561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1eb4e4ca34aa727bca4cebfd24dced62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa120ccfcffbf711130f169b42663863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c1123d8c86eb8f78e163eacf365c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417ff481c9f393b86475d03f93b45aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981aad7ba73c00feb1c3ebdc547b02f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530666023fd0c111dc31e1bcf6a1384f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86881ce7f591a600597f1e5c4c7e8bf068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1ae8fc01b9ae650a3aae6c8b3dae669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb47a552e90182d4c7f56b07327f4d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b131a25fc63e38bf6f5fe87cdb7de5b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c22162e012a7dcf01124ef6e4e84872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb61e85abc796b2a20883fac69e91a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5203be98f34ac0eba96199fc062a2c174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b514e74c681bda1a7ecf71143ba6175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43bfc97f755a17b525018e0fe279f976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2f3a9a03958c9cf4ec5a8d1de7c3f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd69311e60b95f2ef3cdf059f87903978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58365dbdd7fe96ffa5aa6b944be9964579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aaf1a12fdc280d672db0032a14ba2e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd7d1354076ffe46535757bce6088681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c531f1c6a56fe914f595f104f4b4da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b594bcd9f97f3abd33c3b3a5ef819a183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd82abef3f84b2498f0d3dfca6796b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8efc6df04e6992bdfa6f75228d663485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77fbcd96265b1d8897bc27a8cbc38386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6646c0bedf0728728a7afa37c00a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc279a2443553888897ed72579077b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a405c08b8b3ce5c569fbbc207383a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec6422fa5826d1ac652e254df5794b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b1299ce4ac35750621e555cace36491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca49abed5772de9b1645be04ab4acac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56b34c91b52688fb78422dd59fb34a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701725f97d168f88ba11283288e9c02b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86e221583acd3c5b5e72fd9c164a1a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08863905e21133f2306dcad90d8eefd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf488ec13591b947bc2fb8f500ead097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fb28d17e13973ee9531b0fd15a6ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb578568b3cf0c5603e153a50c1abe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a872b980c81d3b4e56894558a18d7c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81923ef566a9f1a027efe456e9231adb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424058a05acc315036f67b246d0747f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a91674b68c2d403364f4d0a38026c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13714228f0cf7ecb595f5c33e040a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2053cc69d26d389c740b8de959f281105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961586f8ef880f5f2b44d16e68c2f83b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559a5d4fcc2edb1ee759c634ef30fd1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cecb9f0b023f89dc5d796ae83ce4e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e8287b49c7e92dcb1570e0a0ecb6a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce711281d7ec33dddcc8bc8418a61cd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2c2a445f95a5161357b4d0da3082f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc72c15602ddd3772e6bd2f7c56cf84112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb854aae8d1357fb916493963c8bf29113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a790645b0f4df539e54309e9fa45272114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971e50f7e28e1c4819bb82793244d48115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca4959f3af30861869cbbc619af72b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c414111c19a6eb745fa0db982c3256117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbe6b49bd6aa44f1e3e75166ca3880118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb3cb02525c4f3a620918ad24b5fcb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094fd7aadb376a8ff4b1464bfbefbf4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0c353ded69c9e7f57095d6cd848ac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160341d0bcf2bf612ba0fe0eef12745122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150570933a535af59fdb5b79ef53e59123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22796c4b9bbac63ee87f857ff8ab794a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348d59efca2905544d792d6d5d25c00125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355247cae970cdd5201b369efffb326126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f2b8d3ab9580d18f10a7b1d054d69127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c567e11f85ad189752dc09dc594df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b85f8b6f0b84880434793a48abad6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f459e9fe9d26ddb6db462da190ad29130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b6ebd73fc6f43930377323538e91e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d001ddd9298436c961936a1610077132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9c5bd7f5484c177eb09d5b1bc1ce0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487e0909b3373a397d7aa9a6e35efd2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ce65519be241c9a686951ee5fba39135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c006abe994976b713f08b22067ff3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dee203be7fdbde8f24fb2e25cf48e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc381f148c6bb5fe9577651b1cc1ac76138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e559180a9f9b3d9024e663dfb8f64b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0be533c34a72bba05cb5fb8eef243140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c3fb5073cda64fe7acaacf6e67df7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1b73e84850e5c8d770887a0a99003142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb3c17b06e686d3b9ecdd6c42e4cd6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82b862c6ac83ee745224fa6d9e5d21144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7368771b0d72ef1eddbd2c6b400a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac644df1457cd4ff9f8102e3c6e5a9c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db126142c931a64a83900d6843ffbe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40ef64f18c28cf4ddb77efd27726f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d892d20561b394ba1cc526980bdb8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570b5171822cc035ebe6780ca9d62ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d5511e5b7269b1220e23e6a807f8c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f87010550fb7fbc3f35c6edab183a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3fa0b2635241868349d7e938da317153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298cc38778f43e30d1abb34a80f9e20154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f174176f52476038a264cdd9c1308155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94600c84c72f64feb0f0b885ce193ce4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964580155ed2cb04099f9532cbda8613157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c865afddaf1b9d890f2ad0055ce4e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3fefe114aad07f99fb14e3d946247159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d5e6d68d5cec3cfdee6d4a9f75f63160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed982a955eddf7371827c5dcc74741ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9d3a57f4d5549a70e14b10ec0a205162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6304f2edb857044dc79b4dab63f0c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbf8d0b8314e2e82229bb201c1df87164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4435000f26ade5a8618fb228a94be8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3780afb77d88a61269029586d01b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fac85e578dbf3f3ba79809ae409f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e76914b9e79b420f6bae29a0dda23d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c8a1f9f71263b9b55a753459e61df169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a7457c4b5310b5a28972548048aba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e3d2abd10ddce4e90523024cbcbd7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72abe6057742ecff96b9bdf9b46e70d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952fe0ce59d2e5a6d6e6e41e512d61d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ed4506bd76098b3e97ccfd5dbd5eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8f9aa5c9eaf556df5a92b5d8c326d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca5f19aeeda1bf4be1d7bbb45d98dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63826f9a2f5d7c66abb855b78cd0a8a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9cabe2ac01fbc4ed4f2660163893e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d436068bc7766442471d45e8bbe884f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3104bef06e16e0ead51aea8b7a69f8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f37d73609cfc58a42e977bf798941181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94b1bb446a7e11f35be0fe4386e242182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a71c8850e9cbd74c16ce95133d4be2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d3ffcb95d29f7efc1013ec2c61b0f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba44423ffc6fe5678a9019c1087d0fc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60786656801c694bfadcd68f79cd0918186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b87b134d5e593297f108e08d8530a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c928437a46752830654ceb1e116f7b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42ba19515c1f5fb48a1cce7ff4b19a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdaca90ae08a7432d6f1d4ea22596d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889d39b19b14fa7841fa63b7f5e1649191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3092be32acfe8f9ec4584473ee2222192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d0a78c271796808594585d2c9cd30193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8a40b51e72e63f8b2cea342adc978194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b94afbbbb1d1c78290e36f16ac18b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733a449e34758dfd90969834486fe98196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef574a3ee263cc7e8d4c73d2ea919ce5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c606d072a1c1893979b42c262d99e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791533ddec6d1a3f7e0eae9751713958199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4cd4fccfd49e8aa31f689ddea4f52200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18e9ef0eb364a7c7041b80ec483810201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926512269f704feaa704d6ef648920f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fbad42a58c4153be563e6a210fe3a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450600bbbfaf20a967011971b8f2a830204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da507b4ebfc6d49aa167b226552223e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc831f49d0477c305fd44656fd690dd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0219144baa213b48b39b4b2b668d1f5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0cf5e05cd6f8c9071546da8139894208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dde99ecd19195003d56bc30d534f13209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe675c6f7bf894c8c373fe5e8473da0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b857295cca4dacb002f4e4fecb4c1e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768611026980cfb530494c8a23e37615212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402669afe1ec7815e867fbfa30f9b110213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3d140f1eda7380736f8ccff89e609214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7196d3dd2be42d1c6c1c119ec1c2131215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8204d09771c39e0c98611b3d35548b5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29885a94e56005d801a7c29d129568b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c78cb5bc3280b844f32b4894b155a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbc3b2578d49473e0dbb097dea01ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3452c9269a6b500c7aa6ab7531e46d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ec9aabb7d3f5db0706e8f2937be69221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c2b22b1a19442a9865ed0b2c32769222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19252e578a6c2269786949e80d7cde223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef8692ce311f095b1b2056d210648d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb9f3ad1882b46cddeffea3bc93d8f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa70f128970ffbad8c5d7326b5f94f8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3491835b2ae9af90ecdb77eac9d987227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf63c04ba186f52e898d1a4dda24e7c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa8bf0804f9af0ec196e9d089ad162229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107492a2860a6a9654a71d720fa0b3b5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483921d811055fede4538d5a71709cd4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f5ea42c30ed559a6fc7a64cd4b509232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2645bc1c38e9188e4dd749d9d35a61233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff327291da65c1f24b0e6ca9763bb9b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650a7720f3640626a16474039cad7f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d747344c7c7a4dd00c13ec22a41064236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792904e4ab1e3fe8d06332b8e3ee9c95237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4876ef4e22b54c0766de43614e0b12238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5c75cf9efecaf79348dbff8cc5743239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f0c42145c017aa9a6c2eb416fb943240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c50dbe0b6b2b6ef6652741cd7bdcf4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f4aa5867e2a4524a3f07d46975780242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ffbc2d47a24f94163f32d3b98cd60243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b0139a567686838c3d2e362ca0157244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fceb537b89bdf386011d6cb4673a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103f533b5756f929e54340771d4322c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2fd19b59820c23cd1c27c22dd228e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18280284ebdd59b9db01e321decbe1fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a4371290ee5bf2f8746641dfb6a71249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632dffe449106fdde5b0d27a19b67caa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e375da6a214159b18100136e6482794251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a57b3c419ee0306f502d5690d5f38252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bb82f8b147cae55a64b6f1f0dae0e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c97fac6d5471e53573538b335d98e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd3055b18770c31692fb2a76464201255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb7918d2595c7562e7d025e4b67367256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954e83b423050f8c3776900fe9cd376257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea069ec5f0b9bd0d7ae40dd145e116258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990650e4ae7370a5a6a4a060daa02a79259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf28b8f761e2ac084320f78be7d5160260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f11c2756e079f6332a8e4eba41a34261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cc735dc03d4f1befe4f0480c8a22c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950eef6a0eabca92dffe64d9b035f81263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56fb72b04fc7084ece11df7338f401264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81eb05b372bc6038d02b1d0167388c9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84469eeba4e165acebf8a8ddb0d999f5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a381ea49af45494bf241f890d9a9f0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bae63d5e94ced3def9a0f2fd48cb36268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc6cc520362bbb779b17c2f58457b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d065bf3ec32f3a2f0db14c82c0cdb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10295e8e72bd7fb9f2353876d2bd8624271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b7999e6b25dde29690c581c7c179f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692798133e7380be465096f6cdd88a00273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416242d55b4bbf5dcf0f33d254f0d34d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4124e7605586326e27d37533d6ec63275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f81cdedcfa656dfa8bb71d68098ee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f15f735aba154835c6a1a3bf2e308277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc71885fc4bc945ac660657910952d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b6266cad0b8e7212da940bbc3adc1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bd5d80ce545418fe0f646241e4f0f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc49ae7e38e70b51a62ded32b29d3c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5002728d7a097dd7308bd50fe15f12282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072d290a073a20b3c5b8e4a5465bba0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e3f900d8a090bf549fb4846b545ac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae5d4c4406abac81a087cb5193bc25285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac079bd967c8a2606160c627f2588f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560e45ed1d532ff9435f980a5b90c57287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c8e38b8d522dddff385fde80b577d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4292b262d3cd7cc9615599337bfc17289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129976d80cc43b30540960ff7d06ec8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fcfe9f2bc4491b392d4b70dd59380291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128b7e96ea55e50651497fa4a0a1448292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bad352a314b4b555571dcc65155aa3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f233ab11104c773c402208d701f0c14294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade6987e754bc18dc4527c1ce624b16295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a016b6fd78e185c00c98bba30d3684296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18841048abcded1d8d3515b2014f92297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8c2f86823ad6c20cc0f17593a55cc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d09510a1306b813bac39b74fc7546c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deadfaf13ad9398cd36454d2fe0cc97300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76406832c3585fe3490499577a1180301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a1f73a1f5d96c9c82da1833981b96302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8c5450cb1c6e799d4895364c8297c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd15dab8f7eeb066f289a8b38fd532304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d11b9ff9640c1d899ea6b1c894991305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d54c70e3d1f2ca534cec92eaaae17306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b4c446bcdaea964839a74d75c7d8f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe04ef05f3ca366dc476302c8cba20f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1177011b8cf8cc63ab473107ff9f6d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b988aa690f1e86581402d4b070f28310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01024034ee0b53c6999d8f289987701311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052554ba6208c0b335ee3b06c8394aa7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50bd14979a0287b8c07e1e0cc30457313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62a1fe7fcf9a3e83484da415cbf002314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf5faaba56e317cc4ab9c40a2c8ae5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fd20f6179642d3a243158864f15a3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db299c2764db64fa5adf382f9f0ce6a8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db34d1664af3fc0e07f0dcc6810b1c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a0ae6d8822e3acd6d2023a2d3a28b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316992faab5a3aed23c7211d166beaf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbcd2b99fec88a67faa5f0916a062b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7c1e9c0be467abe25dcdbe84756ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535004b9aab634870715bcd954f5c97323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9638b38b5f5888d0c4c9a8926743fb2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc66f2e15aeeb152e603bd4f89b77f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38014d5ad9d628a7dc1e93ecd05d08bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf4f9682c68e76bb669e4c0adfe0a3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0dc11e294dcba9f457e39e9d441aac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a765c11dce824d39d154512314fc91d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23049504aa0440fdcd4d57a0d6b101a4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da5568f3cafa5c3342b0b5f6cbbc27331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395719e6e8fdfe19e00f6a597d7aae2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0a51ca0ea6965a81cd837d3dbf456333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb454e131f7c89d22e1ef348719946d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0519c6fa723c44eb90657376ef9d5b6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64c8e4d8bb1fd1e4ddb55022cdc31c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e19aff3bd1de1ba6c89e4a940acfa4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f9ca96a90d4745064b808464a3286338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacf9931e3a8144f4814d7bc791ceac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b7afb489caa34321fc34e96bc5ba1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82543bc1d712f438f49ca63efa3685c4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ccf6217276423915a99cad338286d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01594fc5b90fb9eef425f33d63cdc258343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185cd80d5940977c3cbe14d9e42d39a4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874cf151587058fe3ef641374aaf410d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6750f0a2aec477ca801eebe5674cb19346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5494b25baf90dfa6fd17f98aa6afdb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2a372d1c318cc7320e2189f3c61b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97da4309b2fb6158163d377344c689349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf3211ba1071a63a18b0ed5b2a66d8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4061aa6ac1d03de236c624086f91fe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66817341e9e98960ad1221709a66a90352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6325dc175cb4d6d528d9e5500bb13c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b9c70ad01bb39f0aa8ac39e89d893354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69693827e66bfe4aa51e017251d9e23e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926dd13036f123ab7194843883eecc8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce16dc9650ebb4a073089fa9f58dde2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528e58acb34ce7aea03adc5941275b9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8299f74290337d611667bc55c41ba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ea65a661f62ee3b9d15b3e4ea1e9f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a430e6c12f5f6535899d3ac10dc5c22361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a69d28471565810ad1619fd9ea2071362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa8c4424e60e21d8694ec76ae6991e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d7d03d473d18ecc93feb62d207b37364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65802694ed12aaf999ec6e8af4f19286365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af208eeb8f02375411d9710763ddb13f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ad3312b5f1c5851b93d2264499799367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1483bac1b8b89519d1b8fad006581368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60b0c80a1463f911d8b9db16d86712369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302819d1d68ed902687b27687961830a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3463f93c2b1ec75d215a05ec0c2ddc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d5a9850f32416cf5dd3506f6ad4c5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af7b66ba80807a071716b3fc8068f3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1af34ff99a4586e90a6298f55ed85e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b99a8d86a00321ff97da9a203bea55375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe03a05824f905ba30a941db06ff3ef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e2b797613d7ab1f5bf3721473e249377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5254cf869a7c296075c1d8e61739eec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d41ea442c35f0ec4908068b1e6ba4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea196a11d6c46bd64676ff1159ca2d7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6cdeaf9c5d9d27aecd68da9fc67040381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912cfea97f34a3b85636d17dffc71cd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1832b60fa123dd42be90b95ebe11934383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93bd9136c38ee23a6ed0bab84ce21c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f496103030f7b9b20da31216725c7a4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5439ae7daded3e0b9753ae26b781f42386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b92e648f1541a7cd8bf13a94771bc4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409162033ec867edecbf8c45b24e125388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a567f5ef3188d5b531c0fa770a01c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb416de072e7d0ce1e635c08801bb46390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088b01f7fafd21755ac2d93ed615f33391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2edf816c9ad1ddefe3a9d470217bf7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b1bb5562c2867c158f3d4f5951ceb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec94d6efd08e545b8b9b2130e69ad1c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29fea73118e3230f32ef02c0fa46f8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3113218a2e3b0df7892f671e5b8e3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfd94fa46f826d8f859973533e5cc5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fc8fa312738361f3ab62e2d38a9fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df751512cf021ae49e118632381e2b86399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea504f31fc307fdcd2aeb57502c661400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cf90535a7fd9c63f8ca0e5fd756b5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5637b38afebe8cb3fc817bdefcc22402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddb052ccf31cfac16ce945d8d2be88403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0359d6480f160501dbbd7cc8b9413404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7675a0d916a7f9210a04145b9d7e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323e932c389b43aa4b46f600fadc4d5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667074528adc5b77343421ee12a81d2b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bd92695a020204e6bb7ae413c3ab6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d173c6ebb6743f5145bae99ec90b798409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6dfbb27265e98dfa69ec6bfea4db9d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab819892d158a463753424aa05a13bb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc7c86c9825d55c55e5ff65c67d662412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419dd9f53b456c2a9888aa7707a7cb9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564a7a2b968a5a7123da8792f84a6d3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d65f69f5581b63383feaa85a6213af415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f67728c3c831ce60b3027fca02d0f1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db432e584b91ebbd871710aa387e8086417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c3c4842778d84e6ea63c75f4080e8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1cad42c2dc9141f02b5ba46421119419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a32ad9b7bf11de8d066dac219a8479420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855d275b1612c8858a054fd62916ed7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa92c52701930520578ac0232a093b2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98079c5c97382428fa05fc58b4903dd2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b842cb74484d6f73f73ee97132359ee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ad92ff13e0330f0036780b5c10c68425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8346c0632113629f00550973a5586426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcc2e47b3ed341c7b1b55329218ce0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855a70563c3365e76effc25c3b694f2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d273270886316424f5d1072f234ab6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b382723d849285d33c5b67759b574f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ff77625afa3b364de10e3059ec10d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde44adb2f6394a48eb302fb12684bad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d3a79d3074e392fdf93e028153cf3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649a6727a6f8f81f46faf63f4bd5bea434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dcaea994a0f2f5493f765d8e0b841d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed99ff2fa237c05adae6ec621760dac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9be170dee51a0605be8b3238ca08fb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdb1ca037bef3884360e03664094e2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a82e39f4469489aaeb68cad5aae622439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a15c5653fc1c2a78dc7730b5ef6162440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf4529cdc90e31ae2941bf9797fce5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cdf7312a2131265c37dbd66515a7e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4cde9efe088f3fd716da544a7dcca9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297a86599f6dde54def1a08f7b5b0c6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc234cc9a389ad5abf0a9ad2cc11404445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57646ca6706e1f13d089f1e57229a798446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86965b5cb1f736d681171574ee7f9d4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0743f2dec1bb84b02999785ad13e147448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c89aee21cf88725789578b09719d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82a7a0cae5d91ef2f2e226e4dab3dc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659d9724c09993812be63d0c6b31436451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871d3badf4681abbdb8767eda446556452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b523d3a69b42292fd5ce46af1ff44c3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f995a13c6874a49263bdd0dfd7e5557454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e5b9c4cd49f4a9fe252b8952f57cf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ddd490e27eaf24c692858f45a5da4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120673ee18675c8e94ac8f45805cd722457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844b3664e63dce2865e7c5813ebf79a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef5aa55217c1fcf86ad43c1c98a0f3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21591778a012e971edc42e95f37ffb5a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71e56228f31c7922f806aa22572f25461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944e0f84ce844b8d7de9bf66f9201cc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd332e1969939bc19863cc1f1def9e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75191a6f07418f1078badd84f5c7f114464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddd8bc2ed5ff66ef14c9fce23875f4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636de2ff09a9fdbcd54b50418b58816466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45b6986f87cc9025fed5951f535328467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948bd69573594f9c239f6605207d912468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f42a9186dd112c104732f2814d53a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc72f64f3cf99141773cd4d810374ce470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6b8f16738ee0171ba0555e29107cd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2e37dec98d1023544f63fab559420472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b48747c45094a5208786dae8fb3f3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d11439c178e9149d3595da57a85c5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107afdd64697150bf065978e8009e7ea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc1298b640c5399c2178bece4513d8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0f792f6f4e63b756a500b30dc3cbd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2c9d5be12b2feb69cec1f399157bc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60001ba8ac3cc04daa62ab589bf14f5d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ea5fa3a3239fa6a5953618eed443b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3cb3f70c7135a586781df677b2646481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47543672e6730b604105c028426e2638482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9265cf58e4ad2f960a854b821904ca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1ffb0f08c27dd59055a9647b8ec60484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0314e7ff3d9020ca02d036141caf5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e08ccfe8eb824dbe6742593d9b662a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33945301b6ea516d3fd9fa51affd3130487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4c105da44fe853ca3ea8bbfc95791488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ca410043347e9e817ea2aab088761489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067aa1434403ed5c3d0da9b439ede39a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65cd49d59a8867e624ac7ebf42129e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118d60007fab4775e9b8df5f6b26cef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28ea147e00779431d89e3bdce26dde493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c78d33d746d4f6bd87c0d1836fd7d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e282f86665642ee9088dec6e7e930f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155045b48b4f48d4858c632157c47d7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44dbe61c2b1fa5cecab91766629b82497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcc0b7c64b70ed23626bbfa5c61d30498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644a1256ad293046c6fc8f01da462c2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a4f46dafad5cea2d9017fc3f57d6a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9eaab225b3bca56d868e3e1c19ba65501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04b162504a21eab1e9ee8e652f1889502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df2eeed060aeccd0d3c575f4e27b65503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4616f2469ae9574890b6b746a9a0c7c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b5bcb2ab1e57013e424657d7d7bbb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ac6b52b830aa039a5da9b019da1a7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21742b36f638cfa489b7d727b57d928c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be136918bd15423103e6d29323d1cbd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c11f2d180b5f7ec57f0965440f8b4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432fc2f90f49d9f1ba7c79f0650c292510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9913d102e64c95dae66fc5fffdab06511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda945d91501e2ddaeae8861ae39cad7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30a44a72f956052bbf2b6aac2c2355513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6cd5ef167e5bfb1e062fdfe4895cd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b219762703d5e12bbf4c460592ec43515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf4c5151a382a6891a1119ad386dda516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854ec6f366d90362eca819d7968125c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e352a47ce69168d55c5d3f786afa7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e98212d748867b04268d43a0ecf65d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338cf332a5e7555afd0ed5044cb4e92520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899f0259880172e51566bb4d9071747521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7980815c3fb1d2922fd8cfd3aa5405522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634ce75654fd33627d9452f1b651654523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716697892bb2dbbbcdc0c7db9b59755524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68802a5f15abf8cf5963de6e15254041525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213064f7cd266d92794b7e04fd2c07ab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf55f53a5571ca5fbbabc2eda3ae6d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acc40639b356ee2b30baf20b9a10e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20dbdc22132bf90bb806730c952d1b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e1ad13e37ef66d62eae55ab818429530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f6674b269db5ac618c06b09be4ec1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9db2a4b7eef91c3afd64e5dc548c7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427dde6faab075ab51a0ba89ed8daac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b288bdcfdef17717d4cd2a92c5fd2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac4cb31de8f8aa7612d85c2b3acd9c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289e12c3f1495bdf2bdd5f1972c566b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485386a556569683e81abae4ed978b4f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868693e576ddccc4a3eaf68a0b16d065538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b25a8919edc59fb4ca5687a35cb35c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51bf56395b9e0616cbb5b02f23c2b4e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430ebced10475fe993ca1a35e6614b4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b5973a6d84a714b3f39985ec646d5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94809b5799fd171ecba2ca88f91c7e7d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94665e4dc6b5dfc893448a77d82ff3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36672803f17d655154bfcca2ec25285545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949a93510a2f44733b8224f5c4ece23546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d49586431fafd82f79d0abe7a34a53547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed863832f8d77222855a0207306c26ab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088a3366c3b629a612ae40007708c29549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688322af92c6ff4f1ef7d3c013c4eda550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6edb9b35aa5980518addba9a86e37b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a948a26901b0453c5cf2a3b1243474552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75b212e5aba3ee1ef1fd08c025cbc3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b491221c5734d165fddb9fd52acd04554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d83f8b3fc84fcee40ffdd9a467d738555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f70c2a93c82a5909a61a58c6b39a4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f6ba5f26a457742b9c87385cd6b18557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42fb3b05f60b855662d916a3910e1c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e0311f3f4163cff8910f06e2cdd5f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd63d90e3b924b5c3da8ab4ee2401b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d048432d1debbd11c7afc3979850c7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b8aead22f3aae8cb68fc829ec545c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfbbb3a4e18af8321bbfa8276d8496563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175c0a378e9f0adc69528abcf229c77564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fc29a2da38f1f97f83fe5d0bfa051565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656b2c90fdbb6125fb52647ca871a75566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea8a64b7db55edd34ecdeb5f20c3fd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041c626ff3d4c68fc6e361955b6a13e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d31f6f808cfd4ac8b9c417f72a2b8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2dbfd02e3734eef94715ac0d5a03bb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e0309088277b1d710e0cc173c2c2b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5839c097423ab64a1277770bd59ffa8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a188835fb57aa0cf7a3fcfe378f7a0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae554ce0ae1bda3f81975ee4169726f2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca390d1489580f779e64b10ebbb1fc8c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a229b399740ae252ef3f08747defca9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683deb7e9214490dcd88909801e6b4e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039b9c37e612aef9f563abb9cf972ad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa06a7d3f2dce18c402cdf1d8bc195579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373087074c18a57aa3143f8d4b1add9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd888a806b21bc2e23bc6c28ca8284581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2216f5f98ce5188cbbd22340d7a1f37582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719227bdeef73910e5d16dfba02a1556583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3e7c40e4ae4a2cdf4b91a4834a9e8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad23dbe51586405dcdbc9ca359736e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c467a23ddf091776b441c9b9ac2caa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f759353a7dfbd6fb8cb59e5d323769587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2a344fb74c9f25daf4c7a30ab1081588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d0b10004540e0c6b2b75b3bf4b75e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9871e6cf21867f5cfdf13b115244ed590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f5f844dc38077d255daaf95ec6377591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba42c493297244e6954853185343e2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4544f776a5635072e314759e26afaf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8887e2611dd857c9379985d17c9587594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6ea632f0bc3318702c435c34e5080595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299093f4c2d62901274785a5e7d988f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f5fc2dadea5810a5fea4654df0da1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b227fe37de4b857c5a789b02792eba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21af0cff772f7bf5ea0c2dc5e6313b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344e2514198985134dbe55784b4bdbb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916a64d292e26bd2f68be153e103bbf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43859742e9e3161b3c27fe1c8e1e4b2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16249e61e4ab3c75473992db816caed2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857a9861d9147c3545d3ece81bca170604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf8f806ef9682f711bf9f7b3466deb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df7c92cd7ea0ef04d7f8614c3e5ab3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624a61f49d252aa1dcd6582c7fe4131607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0236cf09fadc654c7c7d4819c5e39608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8706cd9db6cbf3a8fed98424d6c1e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378af9f0ca0d52fb504479a7aae6b841610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf66de45390e591a3dc80b7d90c32b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb21038a8d234cc8d389706586b87d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea6b5b86fa6dbe2b4e187a89aab96f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a9f019c91fd6483e59b1bfeb32787614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d07464c672d571786840178832634615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab7411f4c2cd4324179067aa193dea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba23ceb552e209dc78c547679cde6a0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f12af59262398243bfbfc19fd6087618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e8fae420df4c73e79ca97786a7aeb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d23a9d52e693d5a54ca457c3feeef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1739775977643193be9e143cae6b6d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868fc5b1adc156286ec9781513f24e3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807279794f3bf8aa768a376dad46d71623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140661fc5c0c878f2b43c27768ad5ff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6fbf5f54423cb32a480a76a22df51625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c2647083b21d5a0a921b7822b5569626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b96fa202815dd3bea67bdb333147ca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e95b552e3b0a82c56f172a36cb36ee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fe4a36d6cc307f02fc749c5d74c00629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e6a31783f26ad71b04c3514d98836630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449eafb96fee397d2d9a7848a04d898631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184844b5e05899940fc1a57f4f686018632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07b6b91811f96a8a5278bcd8f7dc7a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0266e7febc9403bbe7c3598c867da634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0026ea949c8818d3d50c06f8b86215635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae7b5ecfebfd5d9c811802430b9043636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32dc45c13c205f61e2aa7f1e165bd6a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d92c1be5442d69c6e8e3be4ed7e81638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe96763ca86835fbe46be83e7633c71639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76f7183e098d517f9e05f5ed558b4e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18a5112d3360a4c4ba0fe0cc4bd70b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ac1d1b9b33f868678b7562431316a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab766e8f44ffd3e9125ca87af1418fdd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af72dfc4b44debdd93c552810b22488644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e79fbfdc4be1c2b6f7c3b7be6bb634645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07df1cb0b01e02b760c877ae43e3de3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638344380c7b26ca3d8a9032c026e90647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934dc747765a3160a86b53465d56e3ca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee97a8fbe9e1f06b176a282db4b152d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04b5102ea25587beb1432dffb85a76650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e9e97849ab45a507721dace963d4d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d94190b8383e6cc613a8e28ebe8ed652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0156afb6c6b1d8ea7f882db465b54653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5a075d3cf236503e1da6cca048529654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a637aeefa2025d7618a0329508787655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e540af2240b7e654a4e413a384e7c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05a3b94fad3650b5795080d4b38172657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0277fb2fb41379dd176f05503551a8a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfb88cafe61f9faf15a5cbddf34507659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649790c2b6108d6e1c33131846ae5c87660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c3d1abfebdd3e1bfbd77628b10e35661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb524a1f077148f4ce5a944f0371a0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291013f9de1c8ba3bc980c38e283ab3e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50259d668ba72dceb32c6dbf9521728a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f402d718f789b8e129afad3e3efcd0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ee389b571b7b2df25dc9a45e880c8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572204df1e794c24fe05272cf2ed64d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e0313a62f09247491423b9a5804cb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfc26cad50f382986139b49c9f86a2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27c53baad306d1330dc1f496fe4e6b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe91d75da054a2edd41b398f17f271c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2812643fe80dd7aada5fdf48377085672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5997b129c35132202c653f78527136a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024f849725cbdbc1024dbbffb169afe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb817a592d675d4259604ee52af8626675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d930003a6a8d14ca95da1f162e6a91f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83770a0de6690d6255e069869a0defcc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee8a91c228ba2ee521153557aa8764678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5c629a452a6e00d2a8539ecc30b84679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb3e42c42b1aaff42107cc33086e52680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaeb19507171cc7b3b1037bee69a348681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bd0f15f0727fe5894a3b32d6bb4b8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd607b5d8797dc1403cd1693cb36bc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b85c35886c2f3c86210f6e0adbfbe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf4ccc756892fae57ce7b3a90f43c1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82198b4b758cc2d155ea800d27a9b5dc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef449737cc043daa8d2f7c2f50fc6c09687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3faccf81b1041552dfd2441f8c983688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c88016d6d81afeff96f54183784f47689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bdb8ea30fdef284ed120ca26add27690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5851fdb9ab42786fc9153bf9917ded691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6ca31319a1bf9d5d41bdae4d71011692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdb69c3a6815af534ae50ecd1d96f6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76019ca8bc091343b072e452e94128f3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52626c4c87c0df983474076c7d8153ea695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457cacec6b1d38678e5a44d6a6e1c44696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3935ef79bc849d71471dcb21974915697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963a6b21f59aa8308902cccbef4cf1e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d860591324e39ec1136ba9bd813b01f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815244db531c099ba5090d1a3e704d2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733d6229b647522ab3cd00c2c9bc566701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8a1682bc63a7edbd90b1237e5e51a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743261072812a18e288dcb2d13cc83d7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915257ebddaff82892e5c6e0de07c13704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e088664abf36d480faa07f5a8b322e8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a5c7b0169e0484217a00506ccc53c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979a51bfe93368ae16953e20b75f4b1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72baa089a4080996add88a137219bb42708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5a6972e35056a0cda9301e15b0cc9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f330428a90552708bf0bb03caef649710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a73662509ea6de232cae3db4c5264711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95591deae996c8bd75ab6111fb67ee27712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c89b8bbc3b5071ed2bed40436d661713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e5e1e0c5cdb590a0f41ce9c953ea5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0fa0751b6312a9c943c59ad70983c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da75e4d6cd514be38878f197987af8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c496d14660ac73894e8ab25137d4db717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5eb2dcefa765eb91414eb886d0b263718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ea014308d1f5d0b941886bcd4501c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf7da07e01cd50c58e8ce8471c9454720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5093df3723d382efc1e43fa27117d82721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6424c8b2e3a9bbf6e7b1b16438058c9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5b741c7fbe59837782bf56620f400723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7037335274467ee8c87e5bf2f784e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f099563be3fa727c46dc4a53335fcd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff7201c451971194970b7b03770a4b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c60b5b2864fc2003a4e38372402bd2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcac46567de5867b994b40406c1f55f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3600bf98a48491eb81647408a4396729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43292f800f569313e2a562ef79146cda730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad47cf400314ba1595a24984008543731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b453f6490ab9d8f5ea7ec782bfa7b6b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bec63ea757d88bc6e216d303fcfe32733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d0ac3aecf6fb8069b3439242916e4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcb3f83c4a13ea654cb2d34cf4b7e4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7590f6bc8b8e9e65b67bb843e5945a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e322a6c73f83b4275f31611cc535b86737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3fc04f610c07e10c9251c0b1f3d44738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa88697ff6ca756bc0b8e30ff9ccc4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe3e397df79811ea75bfad66836c5d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370d45e691cc7a0f1b3b842bed08df9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce757992b9c70b5d69a0c3e4741fb6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ad62df6392356e11b7cb7cb2dcec6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28360787acda5ba89b4ba525e0a5dfd1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3374d09ed89af0c7564c48ac8d77e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd41b970a6221b5183a66f961e3da5f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429964f1b0b00ba0e2cae142baba077a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6626a27c456a477c62f3eb66d8a85748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55479b8166747e35b4ab3e369e0bc87749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3db72c2e7ecc5b52126e5d71d05e3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421da747c08c90140753f8db0a602b5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772b1e7db6241abb0d19f722b051847752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92949aa66cfabae23229dd1d9441ca33753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>