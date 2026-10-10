--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1628,59 +1628,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503a2eb4860584b07e2cd3031cb5b571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada52ab480d4f893c5d4e8f0bb2f2782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9054b07b95626dbec57d9ae08b983ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63f87e9cd42a07faf4d82164d209914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464dfb8185bfdb15f5280addd7b75c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef77348decb9f34038d6863acc5f6a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3db5d368cb2bda62c6740eee5f90f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8544fe0f5871ce4de6e4dd9c5f065b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d24b1e64b03ffe06a50250f9c385099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbe96ee53b7bdf218169029002163010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5109a8feb6e4af987ac43e89ac192611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27610f078958a082dce67ab87ee5f5f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf6b25515a3292c76422f5005f09af13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367942f3d874411fe4a275f962c4c36414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5482e955a1825a60c75c8def6e2631a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8238d013cd0a5906a781fab6aaa17a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87ec5debb0388d88a16d9bfd2da81d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e01e4ff460144daf1e5d9c9b6bce818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5237248fe33dbf2ec76b2bc0cf813919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f06cde83b1fb3f145c7bb3f60895b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088ba5a0ddc2db3f3aea9d95c4dccf621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8ecdbc551bfe37c2e55c7653a8e8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99edd573f19c1d8bb2a9373656a60423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938db6ce947623be4084e367487f86e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796cd0e085ebfc81abd6e81f31a24bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28bd6fb6f63b4c078a8f6cb93c5a0026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa019defa7f7d5adc72e90fe03f3d7cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427eec96ce7f32f7db4d49a82b8ea2b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0803659fc6a2c1351c2d842b6b541b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03279f649a59567722d8f05e4532ebd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfe023f4eebb0002caf9cedbc34f4731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e4a9bb7c5bf3effbeb4fd8f4c094332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb309271b56f9a444ca2c442ecfdd433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318decb13d2472229bcac4488b5ce0134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c1bccfc007feeb4fe18987da8830135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7867d01724c07affa15ca286a6f45136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96900be323ac08a42dbc0e8aaab5a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eccf223dd65539eaa8079bc81a4caad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c3314435c868bf884c366512a94ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975e9e024fb7d26bfaba7c502d1998440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663bdb87ca99b621041d2570ef4501041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1a126ed3ec7f43bfa2403200dd23b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5c819d1d2a17ea43c6aa4fdc5ac5743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129637d027cb527e61cc2e788ffc4ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1523c001b5f89ea18f2e283f6298c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f237a1d0f44ba2117da8fab465a118746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c79eeb69b47a12027e15bf6aaf548947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b351b3cd23b075a7898d166a98eb748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ac073ab48f6b265bd210836f2bdeb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422cc5c56102eddeeb2e4660215bf9050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d90e44afdd8ad2140bc64f3ecb6f2451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb1b8ee200b94431572e4e1145792952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e564cc644205fd04576ba163e061a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606eefc582556a305445b67f96c6a2b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3c570e2afd8ecf9ceca74c474326b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30307153f0f6284acf368689d06b0cb156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a12fde512afddbb83d484323c579257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1c51fe81b46b8109d8de90164261b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcded86e700d696f5c4bb324301dc8359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5393f9fcbede741f6089fbda797b16560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dad675360138458e5f4e8cd6f81e0461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ffa62400f64d49c6a8b1c5519e7c262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2e183ae93888815d25e9f21715cf563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c54f04aae2bc9b8b4627c970e777b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b15dec89ea558c4183e37803ffeb3a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8594b28c8edcb000e647bb429224866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb488c7377b6ef80e8b552a0f6b8e8ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6965041360aba4221191a4617be4dfe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af57d2d7a6b202831e6a2c92ed44b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296c243af7618455d5935e27d048f7970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdacf048d536b3c6a4e611bbb4207ea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb8cef7a9f0c147993764ee1fd5dcf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4bdb170a70f5ae838bd3047145bfc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf3f9c907e03a4403bcb7dd70987a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d942bcba0dce7d1882ead92890c5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3bf154e1f373cbad795821a3a066276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f67a7af65ee32917977169d64da1e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054cc24a8003da00bb227f31fced8de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ff3fc6ad49b06a6a3e5a116a5004179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30debfe66c242927006c169c4a6073f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510efd832a8cd00af87b891e7890f5081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd30f40c4d179f184baaeb8933c50782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea670ca139b041317988c604c9b6036583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8211ae0b1a02b26c6ed2a0275d134ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e7f958cbcebc256da3ec53fdec35485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077cfdab009a7f00f3411d8f9705ead86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12781fc63aa7f5b4e63b46c017aa02cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45900dd807ed886bf5b8f91cdd2e05788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b99e9844f83275da9a5d8f74856d0289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d977cb432553f295756fc9c5c616290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32594511cad93a472bd4ea252b9944ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021e617ee0fb259f3758ca3ef3dba1b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d7edecf4d42f1532e5df87580329193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358eabfadbbaeef91ead29ac932676f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55e9a0e222f4bcd37ef72ad55dd48695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c02514251377c42816fd99e5165aa296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91ac0c3ba428fd4eeb3f7c75ff82bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfda9782190ac07c66f06e50bf264c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbe9681537bfc0c0ac89304d5f31f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869865828a9a357c8cd6b2003287cde9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3e73bf5fc8ce3fe283bad9b70b523101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36115ccf995d75cfad149ccda20bae8a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d860fd9c108281836c98f00d40a2d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31489af0ad897e80f43d17b9529426104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570dec5a0487341583e66db77af5c005105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec49cad5618f1e6e962581eebaad24106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb95c4531c5c68c7ca92041e752f5ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3991d08732cf322bf822d6227cf0fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b3e0b26a7b015eb91c04105749c3e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ca6617e29b324a80bf77a6e16c09b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d7051e5adb07e43863296254463ce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df2cbcb9d4751f6b87edb4f0c5e6fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9fe3ec3270bc6c9e003e76480c284113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde80c436c32fd0360824e704d949c9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08041d570cdd1f1fb8ce9ca6ff875340115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685601c20401971f2ba4446bbfe5619116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2d19eb3d8a705b3eaf08e468f3cd0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0dc09495f5f0e94c1039537cd87620118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c0ac32cf82e100243f3e2d647a3a5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee199a397c61560028b15b953863725120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04030ee7447b6d1ba2b8fe56c2a0a7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282cb8db04e37db777cee48a9cffb117122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76eb6690f1e5d3c28e5b37c7f064eae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f310d5a5aa7d250a1bc37f3f495e1a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6678e1f1fa089a1cf9047af1367c353125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921daef7c2a6468d7fdaab122921a03126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102d63d745ba419f007b68f91eaee49127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6cc729f8484e87863a2e398363b3ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8745aa2db131f240bbd68bdad7a90129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b93887e43677f22b4aa3a69b06712130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffe27a39202d0daac355c12a351e47131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778492bdbbb128d0e7437e510f9d872a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318957ab9a6c541ab990a0f093ead11133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5f5c1c1da39bc99d9d20d83896f2c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7b01e7e391e6c3ceff9a5fab7624d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad74f532f274028323cc53df71be84136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff58a012b8028e7d0f18c94be4bd5ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329247630a47d9e458012b5134c01790138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc7317305c9e36054a4f181f64aca9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c812303d09e6e50861387c8fdd1c73140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487e90d38dbd7d847e630bdf06b49c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbc9ba0cab05935e1dc39fd2f675a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b58a4284faef4d42d1815f8448b8f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14123a56adf3471fcf721bcbb7687c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0671ae73fd123df5fdd85d262cf4c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21009feb9527e8333cb9a2ad0ba2bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7a680ff5175e19b2b40fd348f7449147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d63a90c00c0af639820d56f5389c98148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760082ab5a8b269dd45345978185c4f8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec01f97b595f16f52726adf0ac3ebe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5170feaf4588a8679d3452e3d416f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2edb5654d34b302cdc98d30eb85de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7fd84bd0ccb9e64ee85b8116b40b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73101be4d0a121799359b0b536c0468c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb53e24ca24926cf6bf3d28adbd983155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71320532acec184a6bc691703a50c8cb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58e2510ab9128b235fd677fd4bf70b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075607a0d6554916a4a4cce742a1309158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebd932d5525a7267202ad9161752ce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a084dd85e3a4f913da0c257db3b23bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51552f6db5476bdee450ffa498109da161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f70fade21a10cdd102401c7e22d9f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d568ff16f4695d20755607a92c54c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2498538faac87699d9999e77749dc3c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b2095bbdd1aacc66d87526fe01f2c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310eb9c3f16489c0ff2aaff790ee5cd8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780612b6e15856c57fd4527be568d65167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3711e7785e8c61c0570d86c32f39956168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d657323d466fb4c77b837ccc8a13174169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd31297ceef707af4471427867b9bc1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f6d1af2f9ef0cfb708ef540bfc033171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fe334ef054af67af57c37ec50ac94172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed34b04250d46631e021aaecf55645d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb15ac004a7490f7f24bdc0efca1c3e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55d8cf33e936ac7f386cabcd06d5ab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b3750daf90db718b79d981202da49176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b4bff445a64766aa980242f866e07177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe6db4979765b2e904c21f99477919178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d64ea2f9457e82f5062213316d72f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5861e829ba71e2f663538934a3791d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005846382cd8066003996ccff5cbd7ef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8992b6558f6d28c6b5c665315bbce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512116a7909b566e68003441b57b373c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f73ef3e362cb6189275f094efda73a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1fa3ebc321e4a17f9b5e173096aba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a32f48bb188307fa3ea5e6643ca9f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5dd615cd6050336f76466e33b7db0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633926aeefd61a35a60a1b6534daedaf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b94eca40caf3651761dea123cfa7e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d00b7219a70d024b3a9274ed3c0427190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8265b1f8806d1cf42fc060c7c25660191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e64562cb94393ac68c5d16e6a1069a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e598c82c089365d4a5520fba113b12193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4503a3389ff8b1a6ab5d09d62d57de194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d42ee8bb9150c8a8bbfbddb2ccfe80195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30214cbadd3ec874aee428f4cb927d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bceb48be48c7c1c041c0d961ce780197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b8ceb5c8d9d6c9f3e34a3d8d11e9f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd96b030ae9742180e1dbd5bf64d6c4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd254fadef01962780e605024c0290c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfb8c06c3ff787e02fb71eb7737c8c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba60f97c3da5c7cc9ae14361b8b6aa3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc21a8f40204efcd37f4ac42ecc23b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2f815eb48bad7e3e6f09551c5baf8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c16d9bb278e7597587265fe916989b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df93790008c5176c3b64f3c6e1bc936206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a357e5f87375095eed7cae88f7137d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed1394369881eab7f085a9d3905666208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9313adbae2f1579ff41788a47fb8b94209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79673a0f404a1dd79209a087b5aa2159210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5af9812e9aaf7ab819cc11cf37c3fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44a7c9b0b225ae2f76517b89bd66a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfa81027df0e13b916413e95874ce9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19cb59f029f210687853550c0c6ac9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9516baae7ed0a1df16e510924d1385c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa923450c66772cf0a4cd7258a691798216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9706041db2e72f0ce72f096e3bf178217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07ed24b4301ea97a6e4886caf263d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfdb791d0e487118292cff90fff9e5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b84912f96a5808ebadfd370979e418220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8206fd5dfe7c6f41246be5297d9519221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187a662e3d99b17a07daf3f77e9735c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d3990633a08740033b9de4809140c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f108750ff939cd96fee724140cfa4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107ec1c3231bcb99cce92f58f17649b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a47448620d804136ddfc0285dd7e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bb24bd2ec2fa026418b1b8f41d73f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785b2f5401c6bff790710732662b2e1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ac6975ebefa917f6d1e36ab6faf64229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92d0e756eb9bb0f5d110053829e3ee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e512fe7f92b4bcb53c619190cd23ae9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be435811e8fe5e53fa25849f064c4ab7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaeddad1dc69af769eb8f28016d2b03233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2e4157a4b25165811626443bd9b3e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ca3fdb42b014f9f40e4788eb6e6d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e81938734db3745493d23cadf8bfa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a6f85912a033d6dc8d9bdf1ef9ec8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a64ff0565dfb3613691b9315eda782238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b556b61f69b4f9cd8fef759d9fde31239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e3d1bf932a80072a02276cd0ed746240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947765d9e0ec6765d200220ec73c448241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718597d5702c98c12f7af7355d3bcb4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819eb223b545b2e3fb1929d0ce3f9aab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea530eef8eb6d6d248218796e0b7dd2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b822813aeb5dd47f67282578753c07e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70642928f10142469d0bdfafe1db093246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c7897bbcfc127ddb3ba1a7725081a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c517e43fcd10dc732482fbc555cec9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51511a5b5bb513b7842a40f79ab5a02249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1d427a3ab57ddd027377de92d56f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14194eb3671748cd3de93ace3ec64133251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65331ce4ee77adaeb49d1cdc7ea40c6a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2891aae3c6219d45e831e77bc13a8bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086b5af7908fc702f9a81517319a6ff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de5c6c856eab54f70f7ac8487319b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8ee7957dcdd58dcd1f8e6d178f734256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa89d1aa07c995a273bd8dab40d479257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9ca97ca0bca0f6894922e34b2f328258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce704f121ecc5c724f5a19181c2a43259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95a15a3b71d385e2f3ebc69518e82d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f8228676231fe7614080786e285e4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fade1b3c9129150408e2b7b9da9de2d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6486fbfeaf2bafdd095ea6cfe0ef2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4c6d2b85a3c92c919e78376d20105264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a60c7263f4e985ca8b3d9c34691bc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4efdb32c422d49d77c7b9d25ef615266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cabfe3f9001acc2a5727ad068a1a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20066d6c6b523077750e420007f2295b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81887ec6dd9c624f870f33871373b4b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc966a6f7f9eb4b8415ae7074cac23270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47aba1975fedd5a971d3f122c27b378271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbb3a8a5794967fe502568b9ef327e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a323c3ade1b4b9f48b5d3d99646a8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc0461f441c49867093631043dac18274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dadb55cb45fffbfa75c9524925d52a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a0e5b8bdf2d961fc267f8cd09a51d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9ee200e6a668b343cd6a2e225688e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ed005d3fc4f1e83747174781cbfb4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf29ca5f78477d621c9fd46ef3fcfb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7920beb0a6bf9a58566e771ed2fbc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16c85194782b5344fee92a20384efc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149cb12291c4b9db96d8e368b6e5206282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0c72fd84c2de919b6a9f1e757d615283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d3dc709421b5b40a7f2a0597a5d87284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702b1c2cf2d3456cc3d54561d81a2ca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45604d51665fa7333dbe7a9e7dfdf1d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e41a7c057cdf982f7f61593f628cac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe40b4ba4d55688dd8f16436548a16288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e32b307e9129691939b52b343cc64f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2acdf2c56b8b0e50c60fb5c1152b5e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b3952b20f346fb532e30dba60b839291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ff115a5bcc53024262e021c63763d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db388b64ef2df7aec92597bf3aa615293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f173481b30b47c798517a2b425bbb8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3f53e8daa8911349d80ce43fc97f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f7d75839beb93a2186b7cf4efdead296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19481898e023f30bede1d556d4dc5604297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d10143e06a80d9b444916a3847b39298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86adb44347ea7b0d8f144c95b1f6f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d16102ccf40145e9da2e1b0b13b570300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0fb51ac7f1e0ad951ac8b83b4889b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1802a7a3c8f26cdc0fa08d1d2eac0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b86ee7fbf01dd704c3db779cb87c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b48fe003ffc419b84a9dbde472f88a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f66ef1f1d96213845adab78067faa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad63402982d0dd20d88cc11091fafe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c153d9ebecf0b857b438b4a42195929307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3227e29083a5942631c7e5b9beb8568308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad28892840c2e700812e0ffea5ed215309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62700791bb2502eff1e34a74bd0bfe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ba1377cb333ab68abc26a35f8ba90311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc3534c581a0650c9ec5d9b2c15bb9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef35c4ded2bd98d1268aa13d92644ab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd9d2c8ed540c70154379622cf6735314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd96b5868446fd0d157c1c8f5aef157315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d5d6aa274da5397407b7f30c682c4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea812ff7914fbe0707999340772c731b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527a79994d16cb4d608ca680a6c56b6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c84e3633d16fad7e33e921b93c0fbf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cf8f94791f3b11e7bf349b6ab070b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a3d0fd8ae767e8362edc5aa8fb9f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee110b9db941e116d2371e73e9357f5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fdbb1f7a2fb593a16ce47fb0ef435323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd220f3d703240d11cc90f92ba7c21b5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2db977e1aa758fb14e03cbf7e13f54325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df960a027986283fb0587681519bdb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de628b0b35b8f2f096fecb9c5e8c7f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf71f58592900f804bb066aa2c692cb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931f8e7b9da9325db1e7b7f4b48602e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bd0298510ba25eaa1dcaf21032c96330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2efca6c65f3cf2710101ff442a02b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a925340d8d8029952e97b4883604b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f379e2c3c677dc5e6a7aa864b39b2b1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926fb26e16041938a83fe1d0237dbd2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566dfa7e0bdeb5c0156b052e3f21ae8b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca61d2e7d384c97595e84addef8cb3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7102e5edbe9e113f7e73f8cb255349337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466607d5ee83e20f5d78fdea726a9f9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbc42240d34252c0b60397a8fc4943339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee784dd78d4f9347cc8c5409c898e09340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c02bfc135eaf577ee6b38593476d8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fff433ae1bfff57c14ae4862cbd40342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62da2b784bbd4e676597c289633bbb8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482634408966ea91a5d7ffddabac6731344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b55094a599bb405302c0309cc8ad49345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5abbae4043ee50082614277072b57346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34596e7e42b826612ed76c6564d1a21f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5a9dae283e12ff12ad7a25f21b830348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42097846346da6edb74bc04ba484eb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9c87c8cc75572c603d5ad7ccee756350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f78fd85f1271c9dbdc06c0ea196b3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a79fefc45e5136e48e53b169d621e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a694f2554d9bd49633dff6914da3d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ddf7da19a95700844ef91dd9422b6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11d70e92aa07fa23361421a9b55711355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8eb757cb4112a374fd37beec0495a0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd77c3a1e7a3c1d35c307262f59cfb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a8de371b086c0aae222f4f7d5b0d2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e5797d22b303eeefefdb03bea8c43359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afec3e4c3435ed9aeeac0b3082f700c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503f55945a6e307301ba230b79f0414361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fffeb4bbb7774618e3f451f75a621b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4bb8be2c9c02a52f5b402eead3c07363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d203c60ede6cabf125de0b6c7e4825c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac7d34161852f1c367debf0f909047365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49630d6cff13fe201b249a37232cc532366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78b625662ab3178437de4f6a4ab447367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6eacb3af16b25a7371a8ca7105c59368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a708e4589094b1ff38d444bea3837d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa162bb845cdf025267e2bb6d8a9b8c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22606205103927b6cae9e944b1d560c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505aca902fa6dbcb60de4b8b300036b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777ba430ab40602d1d44b3d770d76eb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d34840c510032ce265e36018d69838374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278c3f6b815b2412543f845137f8c4b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626016943a781520d6fc13c5bb507f27376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ec70f8f93413fe5af97664d1a38b8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6842e9015fcf8bab932828774afe7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2a521c3b488334cca3ec444c35f14379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcfd790e1f410dca6edf4a38c59662380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388624571e48e8bbbc2b800737066e15381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1a5beff5280097eaf4f9a2ff66b22382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc306a7cc320e37cb95b7276f7fd751383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f606a23dabf5a8065fa8cdfcfe2663e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de137e616867e6c092f672a80b319834385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66603a714096c0fe32e55dc5651e91386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00997d6be0d23acfe282b69d9c98d7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320829b078740d491a34650e342e1d6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f636cdef12756840f5a78f4148b3ca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94356c2c6e1b4ee7477599b761414388390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f7cb74fb87f0261e463cb4a67e4e1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea74004aebfb1736f284a349f6d8f7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37e2c13f4a43c6a8f21e1e79730cd3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac5edc83b8a477310f518004b62444394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea45057aca477bb39af74be91ab2ca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31e713fa99cfe176afd5f2887e7ef8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c7eccc5b3e19e7055d3a561fa9350397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caea8377db866a311b9367f0a364402398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823ce65e43240cea4e4e7249cc57aa7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97511003c1e05c17517c543ac14673b7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c948c4be831564af8b234564988b3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9a355d6ad505da7569777a58ce4ab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12609eb49cce4bf0fc2646d6a215c786403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121908b6574edaec5047c0309a3841f3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb12e32e9f7773a6f14f035af47827a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5baedce0b1520245601e9a0a1c6fba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88978ae324cb752d26b10b9b828accf8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e75ac5b675718742dca4b7689eb85c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f1a2bfa354049158a046e5858bc79409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab1c95870d74039b622e900e555f82410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd099c8704ba5c92891c0dd3f290a20411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13819cd3a47d1b15f10df531d0b15a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f9ab4f2f0a0dbd0329c0a4c4301a6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fc086d9683885c9e2ec5906f219bd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c584044d4100d2185f36ab015e5174c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f807edfe0349a1d2c0926db33ea19416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c378b1c2892ebb9390d403fed545e4e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf8d645de2d3e457f18cd349a7d70e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da28e8f583ac074c6d567a6ebb3aa1c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c468617f198eb5a1e8fb1b05197665420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b2b9ce963d853891017995b05d509421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27120888cf6ec4245004e104edb05a71422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f613b1f12c2d00fa02d2621176cbb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac611eb79c91adb5187eef14f4fcf1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173115341c90cb5d94901cfc435e92d5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88961af7f7fa2008fac84266e7d38c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7700e1fd3b928fb308e9c34036da9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c25c61c3997b468260d16e0f7a14dd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b17abe19c6485ed024b1cd7318993429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49688079d5f13f69a68ecb18247bde4a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210011bdb84101d7009bf072006ff12431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6d2b2b387d192651d9413eb8ff96c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a12c42180bdde8d431bfc4d985eb1a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5b520b718d323179cc1dabc9f827d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea495aada1fe773dae72b7922994f4e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee3d4905771f48991bad06f2f95986436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba84e0bd8d49d30bd1459572537dc2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f652e9811b9a5051053aa02c258ed9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398cefab1231f6fbe2947d4b06eb632e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01d77e9d425c799c5bb559175e85eb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515541da31a189c484111dd22e01874441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756313b4840c36bf311eaf7a4e0e5657442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628cb4840ad3dab79052f90158098e7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3a107f10c80c4d300ecf9b0a1465b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ab998f853f8dea6d5147e6c1aab73445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9510f8a4d75b739456c218a211f0ad8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b95014c9e272329e1d17fc92aa8905447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf938b1d1b5c6b490900268e9494fa1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942463973c7ecdd4f878c3ba4b9e819449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36060c2f5884023de30624c1cb8892450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8848aee052df4d99e1f339c0405cd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42bb1123792a49b683d6b206941dd1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa5010bf05faa30dbcf3d923ce9462453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b8e09993f2917d0486e5382bf358f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d850376abce1fa43ba145ce80f39509455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee77ad4b0f282ab11f9a628b3fbdf50456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f81ea38aadeb6f2f132724770a256a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f42a3e9f592b07c949733089595c1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77a2dcee5e45db6b60233b2b258ee6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e5f4b26d74188cf724b0bc48fc264460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5189f7afa0dcc8684671944fe956fcf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2b224f56e25889398559c999a0d59462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b080e0b2e5e4ac816a37978d4c9cb0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0293e34d19d36203ba71931a883b94464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd10740e3f39a5d34fb6e08194b37c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ce3746fa944d153a65d9943c7eea0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8350195e5745b5725418818014c8a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6967431c513ecfb07184c646538bf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e669cbbd577a93eadab040511eef8c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2c9b7e7699db3d87867808975d66c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a243287629ab8cd0e9212182dd5760471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0a26b0e8d8826126108fb6c26eecd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aee260df812f048740196ad0ac9d6a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7f1a47a75c8640ffa0341e2d80fa8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e1622e7723fd95d176e1657dc86fb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b8beb7fae628b05a8dfd4a710c84e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31950496bc14fb7d3e2ccd81896d8e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd744b72a373fa15e43122050749fd6d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54956597e6d0a0fa0196b26d8ebe9f48479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e728c181712f3c7aa083744fc9457480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3479ab439175a4d66a7c3f8ed0896e9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7f5da4f5f5802400948ae2418e2bb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d1f0d2d2024ea156508e801b2f040483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27e6106e96caf36d432d4b36ae18e9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15595a655a856ce680539ab1999212dd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3054539e7390d290e04f88a4d055b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a035744c26673d25c7db7180638295487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f0a79d7bdf623ab89e97c1b9800fe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f06228e3bbd2a1d2a31cc5c98f8fde489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939eef2005d644100c84bf9a1ba337eb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6dfeb28b75c4a4f65f083787d89871491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09f6b308d162b20b88b2cf970b681e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c71a4bcdc2ce1ee1c1318aa36e3070493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d0004c04de61f065219d73256493a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cd53f41231acff281b5ea6362a902495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc4fa2138371f25490fc2dc0569a1e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392b5447461a68b056592ff6a8eacae497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8879f21ea780549f377b35a0f8a23498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93330bcff2311a66c6cb2795e6c4cfd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e06059fd60411deac3c25c72f48021500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c38639d56b6f664b0a286c23bf9e0b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f2bc233611c37e46570e6fb25ffac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d79ff34862bb6ccd61ded76ac174b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfcfc6f6af38a71d79915ec5d447b7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9e23d8918bb145204b569b5e0c5dc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10366feeb62888dfd5d2af9c98c2e61a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcb08cd7394b4a68273b0f26132721507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5025aa75dc0baa30d5bdd6aaee5dc0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093bb7b24d707476ea9b1baa640d488b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062cca967e85dba42ec8e7ddbb67bd0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d2777c75c1ced1039574a165cda0a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d96e5918801a4f0786f800de177e31512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21261d670b0579bc00d3f77795ef5297513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122e4636bf52aa1806c4b5f4bceb413514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30636162437cacd8f6ec2aeff68da6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fb08ad54a5f24abbc9ff12c8d9342516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519efd7ed3584d33ccf7856a24928d1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadaa16eee4c0cd1e5bc30f6cfc6541518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bc88cde6688bec8f6468ccb95a1fe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93b229cfaae25499ae2cc28e4467ef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084db0476536b209583e6e3c75bbc40c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9d2432ea1fef61ee14bff0a2f95dd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa137ef9c4f5d1301c008d608e8f182523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf58023f8d509eea2fc67155fe14c43524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f8392645869f6b0dca5eb0d1242f5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44f2aaecf326be22f94eb66f4d226b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d9568ab3957dd78a8a4f7529a0b3b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad800afa494f0a3fcddb4fab80f9c1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064e6c0a5d1d70097a680f32a78e885529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c94ec9d80752cd32ebb2efb3fbf6a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0291a2419e42c647404cf1b4236875531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be069a7d014086b225d3e2e08c316ef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db5e22bf129a37afdcb07b6d0626a2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae155e1ed2fdb34dd7580a2b8e3c1ed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16726a4fc0bdcd109900b6cf7a1ac7dd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add69d4373d5a2d06928d7ca1344149e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a82bdc926d84c309a788e60023ea13537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ed43db9a4170b06366422de77dd9c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965dde0bd8feea8b13ded7d0d8750d9a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f75db68cfbf9b38656b0989e50a4d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9902b5af49e4cdf84e6c0621c9f909541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c3eff8351dd4a98ef0988401c621a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396dbf42f1f4b655dfd084d5c82c1146543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d008c04386efa5e4a9f18aa2bc51f26544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f801fa42e230bc180209de2f57fd857545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995b8e82c52ea10d3d14c5d43ef2c08546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7357dc6fb1dff46611fa6cb033b1715547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542e81cb2cf862f193066d153055c84548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeacc37157ccb63b48fef80cb934d13549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc880036b421d35cb26eff1d54e7db9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c654710b1ea22ebd2fceb8f754eaf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24466ffb684cce2dd649fd532aa6f15e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c56facaffc56f941b05ab135bbb87f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f452dffaeded17e4840b0213b3158f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c84f2cd44b7eadd5c5d8010958f86f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb488410d57ce67c065104dad71ec61556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8c0dd0e707825f583811070c4aade557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00c77f14c09e8d07b392d6a5281a2b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77697322cda277a4ca93a8fa72be116a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690546cf32ebea567a6de4f4ab82777f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5516f7e5627b76a3714ef5d957a8ae3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0876033341a3b6f0fb8aa5049b2b9a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c592b7fc9ebdc097fa6f2c9715952563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c74913f195fb2dcb135349ae3d027564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74dc40b0f4a4d6e1afecd89ba6ef146565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06843b506265221f0084d182e8c40a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179edac18baea65b7990144ed88f35a6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04831fce7ba7cfb3d51321d94ce826568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e314b66c618d8bd7a487dd2af5c1695569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430ca3ddc5635ec123fb6ad3604bd82570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a72352cb5e1c1fd3b120910f731d01571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04200d5a13edf2712397705265c29a6f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e4a03cec17459dedf831d6470df4c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32bcd3510496b609b428d8f1fb9396574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e570016800fa1826d4bb1cdd84862575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc6169425e9cad6aabe2f138c0381d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4b917d861f633cdb8c5a1ba166ce5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a78e31c51b836336c7cfab575ec12a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb72099a621a9a136a4e29c6ff9462579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7546922e193474af13c05b51cd7ed580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4326893a6f0dbdc4a22ff526db185b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daede7f02b56ca07fffa814c476572ad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960bee515e59e73c11b3d5762614ab0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242619c54d126d866d2933a3e8cb226584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd517ab55a332d5c58d741996a8109a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2461360770b7d24449deaf678baa1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fd58dabefe6d7e5ca93ce25d8cddc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305ddf4045af8b4d3d79640a588bab4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18f711af2398d5b91f6562e97c0797589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1e01499d25de6bf22a2358535dde8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08310df068e44552aa53276c7013f1ba591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0508a8b803c208a57979ffb92fdff74592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a0c2e4c33cb1e33a65a13f77cd917593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4af1de62db42583fcbe4bc0142a07594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b2ac11110b427ab885a1e7180b672595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40bb35e160733320e71a5cf96ec6dbb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93041b6a8aac41d242b7c20bdec5c8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd65b76bbe0cbc56f336786ffa4cdc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc1f51f80ea98e005558f9dcdfd8b2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4c1b9e350dfe96f5d903350b61302600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81007d895fc763863597d1ee1531bc5a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667e746e32e90ef4a77e0133b705f85602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab494b0ff4bbbde0fd29ea7e14f446dc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f0d2e352a1f915e591179cd4b1171604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add44b79718b7e0e3a3f362e5d59bbb2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de622325cca4d035ade7bb839f5eecd6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03d6dd4a9db69c23658103e8ef4802607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58caaa5e163aea56f61c5e3d3ac85da6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bf29449eb027530cb3b0bf287d43c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b463e4fa3de641e7917d6fcb5923ce610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4691d1c194e349148fab4ccdefdf0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9498d288d9331c9302f5b37207abdb2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104972b7e3d660e83a148dc7130dc033613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efed942020ef69a096dab618abbafc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744746e0c0fadc27800a105d2ad181ee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b810cfb376f6fb69c60d7ec1ddd14616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19b3f8819e843099b1cd2ebb0a9ea2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542df5bfcb6cd0a1d6897e76ad1d917a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744047c8ca3946649fbc742cd57b4a68619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab617e40a5dd26938e86d5d8fa9687620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fe770c00ff2ebb8e1e5c2bb8a5a47621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4698ed95e4dcd3b37365b13afcea53622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad138d3dc4dbd73ae095383c72acf4a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406af5263e48f9f18badd644b83d25d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc2c31915ad607071b158d9ef4e05c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754f70935a0b3cea3995f0ea3b9e383626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84697d5dc6fb2a9960b2dfcdabc8a8c5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c363fd9aa72c5b0a7460379482f0e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60156976712000a1e3c0e3e2e2c6e0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6987dcb50fe4e336573bfcd2899f9a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645956a6a2f9b655c5aadf32d1428a7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ff6bf85e54e88f58347d68ec23753632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e95d057068333684e4ff973968392633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7541e2d23c48b932972f5823c69b82634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4ab8bc279dc1a12a0e31c2b474c17635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ce1dc7be1c2566be6b65534ff9582636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93524351649c08385d552a548edc802637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c886dd5638af03d4b596c78f52bc496638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7bb4d05297bf450a6aab442bc15a7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc35ad0652488d3c9c00bfaa54511c7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde9bb2ff219a50347deab78cdebb51641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68be1a09933a92791524aa74b2b071642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bb128a4dc48cfdc2ca5b70327d4ca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c32dc0a092b92e2103c0a990e1fd73644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2ecd35eeb034dcca7cf6547069b31645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458394ae20cf07988e9927309c34490646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20c339554a6c72e6d51d4bf0fedd99647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81476eefe1cdef6fb36df9ee61b1c326648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c7c7ae4ec4a1dcab8150b92c821d5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec12db1b7f66df5e854e378f124258c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e4fb4d0fbb3b775fbd1925a968704651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264e6e2be28e539b7da2e7efe620007652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7cf97655b378592daf2d9c9128740653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5ede5e1874740f8aa0b241610040a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9272c4dd76f664e75a6812c5ff0f43655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99db84799a6878c23dcaccdd5d1e94656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853020c89332fbbfa64e4417dd8817d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2588ab6a82cc84f58478eb6349b1987658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae281a0e5f6ab4693e4bfe5bae830a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcba6577dd67a43f19465341d6749da660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249036ee2dc84f12eab2060fa5d7d33661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efbf532dbf41b0337c25538c5f868f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41721f0d62910a9ae9fc21883645cbee663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e5a43086aa30273f4476d71b49298664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71737df18c09a38a0d0891842fb75b5c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef73615766fabc2417f5da09d8c67c2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07e8c3dadcd72eb866e8630c2b9e14667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b79afa12c1fb105b75a71eb6d094f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb5d5c471fc4d872780637e832b034669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23a9ffc2b502f48d8e62279f7200b4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9b7e8d66b132f3e9fa966f8b3cf97671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddbe4fa73a7ba71b97b93f4e75818e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff8a448d0e741a95cb9b6ec401126e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1e931a87accb3fdce5bc83f6e7a1a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc780480c511d3963ad6a8ad68df083675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7432f86044ac09ac206ef06a7cf1c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035b4ef9fcb1ac6012ed6965b209733677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b53e9162f4ced9f73ebf49e97b917678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065bac4f04e54017d5528ae877a3057679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ecb833b8873ba26e77f16cd01184f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ccfe5082bf10664676a82b85c110a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9e5ffca12ab8b5d0501d6445ef63d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d035dc002b7cadb9cbe89e8f7694549683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c77ae3fd23321bc3e7a1a5265982b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c19d115dbc6a6bd6bcffe9f2a92ea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50891032cfd2053964a8c4550139a85686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72376e491d7de8c321292d012be3c522687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ffe78858f19c7b755986f24924453c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dae866d7dfde448a38bb915b965f18689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a772fb96a2cabf34da829ff5487ea690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194680fce4824db94fdcd94d19ee11b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e06d979586705621ebb65de4aa5dc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b16e3cfdbef4824c3f55f1ac72d80693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4522b5ba831eeeadff83f44e8eeeeb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5453e0e9d192791d691cebedef4dccd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e6029d9869ba8e4eb6427f7a996a9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4941bfd81663373e6c466c31e08b7d6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5203d2c5adbfa72ad709218df312e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0caae1ea0ba350586e447f3c356118b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd788b20d26eb73519f3f84aa51471700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515193365365723ab9615e9cbea3356d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0316de0680ed7d343c24aea8368bc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37830ee979fa00123244ae023439ac87703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a625606136e0ca27eca2c9fc36f44a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56128744b513269c70114a1a19759e0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60381b05fcb85f03f410fcc81fc3050d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9872facb62a8a2d3fd939a35265eb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca40eaefa2576c813dcd9306a895a4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece37ecf9c693d1882fe68d95e798fc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4b616e97ac23d81d6cdb03ce426c8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee8a66eb6cf141f5e09c5caffb9b31711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708450ea23a253ed6b7c28c97ea6f1b3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0f97ab372dacd936477173051d649713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef10ae28276eca3d73c5ec1aefe72b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a5d43333fe3afdbf3e58949b0ce92715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c975c5c6843f3c35514a32eb9d885c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff53156e769a6fd414cd9236688705717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08262e06778b601e564c2d02958f1ef718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddce68eb81596e73cb3d8cc29cfbff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9dc1cbf0aaf0ba51bbb99b9502f96720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1a6eeb26d72cd6bcbbb536b813bc4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6602430920e66dd60d92f66a7dd4541722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977761089a926bc2f9687e78f9fc24f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d8ee64e276473496839fd5bdf29cf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0773baa88a2b0c2787f02ac0075775725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183dbee4d66612a8bacf864cf49ada7b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a913880fa9e7809d5b163c342ba4c2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45faa6b1bb77300fde3433fe6f13a69f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bc7e4eff936e0154a0a8384bc84f0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2b9bf69cbde1058f4678fbac00077730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817caa69529672ddc3a0552beca43810731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e1420bf2cec31aa2f24f64e05dc85732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7fe90ffa30dfa91ba406285a3d8e0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4d78c5040a78cadad6ae519eff08b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf0c48a862da61bf707b4ca82dcf11735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4472b3ebf0c54d00f8bfd57d013ef8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b8e0b1cbe0d4472640df5c75df4bf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54199bb2da4ca8c9de686dc61b58bd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab477cfbf667489891bf72cb4d894e76739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbfd25860798d1e299cf0bb5684f93740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98ee070915c4b4fa3b3533b28562e7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c3ceb9d2029a620e9e2a524f66120742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91e3de0ff1625ccedf21d9dc6fb1bc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08646d32b1d56f9807e006b29106a727744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e0acca0bbc214b703e3032054d9db745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e91872868b5f1c14779a977ef72262746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ea5e959058cd9c32d4997926d590e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114282b5e4ec2b6c8b01db1e28697010748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ec9a8b7eaa8a368c100305bfb69eb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa10c44c888dd854ed6f64dd017918750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf479dace6612affc2e75af0d1c4d4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d08795725220a821d12af322d36293752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13195de4646433e196d47a20b9a38dd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8208dfed1fe53ad82b56f943682c6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0c237decc393cdf9ed8937ec4b33b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7db27a37ca2cfad81db9c345660be7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b3ad3db0b72e1edc3cf9edeaea0db757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1166ec65b004c2c0835bb4599ad18a7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe556a89191f3daf8c5671e86d8bb74c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532350944e542ee0c2c462904080e0251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c40ddc50aae400f423650d54d09c372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593455d94482ab692c05b0398c066c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318cb5aaca72ac6462e64da7d1542f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87231f9ef7919bf04cfab77ef4d78f225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b5b65ed3f5b4fe8001b646d72bd716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ba3a00a64dbd9a3963e560800143e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9e29bb57654cd023efdf968eacbdc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc5b5cb15bf83e3e4a0da3f2ce83399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b58a2f63a753462a37db789103e48010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25776bba7a4fe24a36c7a5265f7616511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f71bb328a988f6c58bd4bf874269a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185f21d1221054bd96796cc6ee426d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7cde2bf931fcb8deca5f5aed49a1114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef8236e6d977aa854ccac7c8b53fca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20578d4d3b201f4bb5a39fc7c96c8116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b647caeb2bf94c706b28bc8d94ba8d917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0ca6a23a3ba0e06418e2601262eb318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f34060ac512ded4ec89fc246ccd1f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fa844a4addc4c643b5c303080a37120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008a4f30919a0336a8d691fb35026f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2a16ffb1129b6badaf5dd019aa48822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961bc1ae9c0c515a65e0f4e7486513d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dde9788265e41227860658d3290c7e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f999aa6025b8adaf4eed4ed7409854b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ead6059deec8b2a53fd6662784af4c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47657fd2cb141be78ea519974b670b3e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34760fb799c632dc630a78be35e04d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611b4cb42602717834750166b720acb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12612a1025277ca3ab0aace496537bd430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2520f5e647518e18bb658b68a701fd231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b16ead0ff6b138d51b5f7f94435b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63c96d4d59d1baf004217ad892d3b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d77528a638b792c97f9a585ec093034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe939472e45bd09de678f1293ddf72335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b147e7ee1bf76aa78e5e593eca320536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bec6cbfb98cf9864638f746dddd6e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcefeed837191129186b6531d11df438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae6aadcb56543e7a87fc31817bd9cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944290ed10f1496146279b6d55f1aa840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84749796790f7eaa7935ab8c1b7cfa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f83fbb51e43964b92d8689dcba66042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50973a612a2666bc77639bbfa04dbf443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f12697f53d0d07119d2d07254dc3bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a23ff11e00d0359c873210984a3f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed902167bd4097f9ee40159ca018af3546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ba268c22a49869cb6c1cabaaa654f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63566e02edef259d1999925a90e74e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eff8e4273f8b9826633f1413b0797d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64a03dac153431d4aea2c5ba4469db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f486ae4259aa58a9b9500decbd27b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d272730cabbcb8e7566210e61b59052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396d3b866c36cf40241b75ad69db8e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e68989fad8166801f299b45ecc8fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46f818dcb0b490e55fe49fbee4523e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bd93fbbca64bb9813e61a820c59c156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965555167339e7d2e9a47f7101c324e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e415cfeded9e9ebd15c993d175746d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f74c17d6f37de3369dbcf7fa73c8f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc880c29690fd3eba43ce0dc0c833460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404d59c4a33c33fa1a9c4304d80fc7161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d429808cfd4838094f840c2b9b3a5b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003ca90274340967ae512ae9b456d3c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116ee1d3c9b7755ff67608bd98634bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90b726d0b56a7fd18a56357817ce3465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372abe1438114275903cc3e05f077d5b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5afa715fa055cecf9377b5b819de7367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0213c782a9c424f5a0cf1cd0df660468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc37e30ddb225418f299f357b16dd7e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab63bff49833a25ff0a6a6e06ba384670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540e4448123bd5587e2e1eb3639529771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe343fc5f535a7f93222638ecf9cda972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae29056018a25ea6a5aee6ebf66186873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c1662c37a299545cffe26da7f70a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f78d5546c793cc5d2aaf71280fe75675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7d513bf15b35647665f32d218da1176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38ed76cde4505f22bb50ac68feff5b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b837166ddcb31a7fdb23d0c4d3fc60f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8260264e755c967125fe6b7f4a616c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34ce592641509f1056a4d20ba0449d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c567f1f27af62923c1ea87eeacbca4581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b4963ceb56770f1d1558ce9f1efed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413bad61c006abc569a9be9add264b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d41dd9efb1f2ba2ae3095d6d467f4e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84fea69b148ed9c9c9d521e770d87585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830dae164f0bc9f55472e115b8fc29d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a086247914f30e10d9daa8449a85d2b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f832d1faa29a05c4d280110ded774a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58181213c3b3b4b382fbe35a9d22458189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc76b8a1533d9cecf94ea50e69047190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e123be747ef7221517e7e8421e2c25791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef34c9ff98d8f8d69a86b0aac7cfe9092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f08aaf22ac6caab8aa7652f16fd6a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f43897b9524b01556f9a609730a29794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84421fb10ce552735b8ffa7a02340ecf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b89a16aed58ea590801828d766dba396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8458dee72706b3695dfc37150f4fc197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d67504a1c18b965e305ac788e6e8498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824f6ddcf1d881cdc19346ab9b7520c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a97a8d9a9750290a636b9a0277f857100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a92db4f03b12bc1b1f8a388d6e270d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d433d6c777e82d4de176b56c5f9d035102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a2cfe1d62535def469fc1dd192dbc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71db7b63c863b9556ea63f47a18ab8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b44849392ae895d0850c0d4e76987105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fd3c0730cdf888e413ef3f9851ca7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb859e676a6504a7131220f8c326d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec168c5b62277ce283250df1fbc21017108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d816cb63dcbf74833c8fd54fe88003109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff338c350c4e69bbf59d61658f0868110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6990502ba5c02fdd034bad936e931a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ba062f31c20bee3bb760555753b89112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed874cc98e0938c5e6f6e898fc2ff6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36eb7cdfd587122d5ca97fb853dd021114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d316ffb7daabb3c26fec7173281099115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bf742ab4538a2df48c32ffbe61bc2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631fceffac52a85cb1330541b53f416117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bc58bbd49e87ac6d7f419dcb07fc7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8aff7a855555e1e57a7a11c95db2f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80477664a2cc4281990dd088d528f968120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d993f26d2e331437886f77e5b4cbf83121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22912f2289f908691c9225543b65f27a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd86ddd83fe1ce6720167d791edb148123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327cf47f59b55ae982a58151f6b3059124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b8c2c2ad64d9ff0711f9f6bd4a528125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4370b88b6dfea07e5bf4845fec25e4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28984c5b60732c48bbd6fefca67d2c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4259e8291d4e95138b5ed9b5ccb09128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6ee3e62f0baacfaf9df3ae8caf123129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292e6dfe69ff1dba89585d2f9b1e76e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e011506edecf141d4f62e8a1eead7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74619b1b0bb47b15cbb6854d454bdc8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16baaed381758bd8735401dfa28586133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55b74b6010b547246056ad67c77c7a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74854e21308beaa8844c050d016f33135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7986e089bb6c11926b62ca0bdd9ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d48935d076f71d9d2290ea17cdbf95137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a04709d877decf5a7db3556562124138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37213bdc67f5662d26ad9c87d41aa91c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8666394461b13b0cc6900d606604b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fb16eb15e373f7cf23949ab836a90141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f377aec50383db19b3676aa836121e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e1ef40321f1180c057263853907af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135678e083303f37fcd821afa6e103f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47f60b1f864c122188e0d7e72bb1a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637b1fc06c2c4d439305f420ff053ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a831f50e8b473b57eb454f4f151bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484119bf4e32ec0f74b34f416235bd99148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9c34907e0b0e0b16f4d21adc15573149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd299b4580cc142685f97b01b8a6d5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ed2cc727f49c13a4b1bd47769ed67151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36590c8a9b9cb4380307dc0e4b3945f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee708efd0ba9a9d2c357b3786fe98528153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568bdd7410522beb03b2b390eb3c294154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513486fc20d2405e7598c66b5a2182fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1206824e9c8e692ef1453ed936dac5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd62586e1f16e2687faeb3cfe12f109157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0b753e3baf9fc392c9aaddd87f662158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fc0d3057844a0c64543b33ca65e11159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95d8201d0fa1ee0d3432ba37baa654160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3fafb56732381a842ef6f67627905161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6a8cb467db8379d03f2ac10d132a6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34add47f9fa733a76a7fadd94090adfc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87a1537352485ae17f33347d2dcd47164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c46981e086e1345d9d97d15bd55c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9dba8ab09d68d05f5d1a43f48a3c8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f08246e15e1dd18129db655ab80e4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079dc950855e9cf221e9d4b17caff145168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef11824d95e9b8b5c6b33ed994491c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e00a5113f600d6b48aa03ca6196865170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71556cdb7a6af8b596e0d3aa3f00ae6f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cacc641c597d0e1230e4b1af60e74172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab529a93db0e49bae82f4494c5d723a6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff603f7b1c9d6c17d6b540e197ee272174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf13e58495481909bcff5379af7de0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b318ab4f2d0d69d84413a9b2588733176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3603ba73dc1ee50e52f19a26cfd332a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18e25ff0cd3ae86756503e69279ea7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13bc96d8a84ffadd3d95e219723cf4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986c17d8cc7f88482e69fd2e9250990180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe03073dfa8e0dbfe4bac115f87dd8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3057c335712c5956273cd7cbbb9b017182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd982740d764a3dc36caa9df9fe42c4f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98885d86f60748bbb8c8af5a2eb62d43184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52372046441e386101ba33093b0a111a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd063a27bacdd26f4904f2e88fba044c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a449a737097a97c157dd2590a50b19187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1cc611cb0c03711b489b05794f12d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976658b8d193049ffcd1d416437bea19189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa000943d79088441b6eb7796a9422190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb92374a82f54697af34ebcf011c1bd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b5f492dfdd87fb57a720141f928cc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e6fd2c7e0fa297181124db8e8c1a5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553846b9ba367351a58811045b30ac4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcdfd10cce8066118ae712e671d30c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615ac60578cda68631d06f6cc76ff0d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa65e33cc0a4cf667347aaeeebc22e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7c3c704251301ce8e37a96ac7dfb5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa94ba4fc6bfc3e69b361dd66937d73199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df7efbcb7eb756297f7768c49fd7b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8bd3baaa4a9bb033620b34fa5ec07201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8052559af3d9c696e906f008600083202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7994a78976e3e7fce88e45a672255a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32aec3080f4fd8f190c5b5bf5c11915204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d57c4c6867f78ce803a6fa2e24d086205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb10357eff03b4fb93c5d6537a103e6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf22315261e107f8077075d9fd39560207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c478d2e22aec47188f261dd984af32208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc005343e9471a04112e61d15ea3c6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc058e6263910881bd0e33f0b82fb9d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bb25aec4c29fe6dff50111c3ebd69211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d68e063949c6d837c6bc270779d31f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb24c67abf6bbae874c2d4051e89bb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39886b783bb4f07b26212b2e2b3ad03d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875beec3d14c396fc818a7e61ddd5853215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954843fff447b1a9d23b0423630ce1ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd069f21dc654ab8867988b1fdbe212217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941a80d92742f2df6c0175131325356218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce4e197cc3924f717ac37c4d39e44c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28e6862f159d0abb1da06781395936220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186af13ae8c6cc69134bc146a34bcaa5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a79163a88f8ffb698cdca0d8a41f5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b08e83ae52837d5f14bf25bb1273f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8d490951ce6f9635a424c6d871c48224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859174cf598f2fd7a73125854529e7e4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee060b69f8385c65d99b2b743a4ad8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05157eb49002a1955c5ebcfe0f321297227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e51b85010dd80b2795bbd03ebdb15228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146efaabc794d8a29b51e2cbaa816a6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bd3a17d967cbc917793df57d83f7f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b2670a0664f61723743083f0837d4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116d0200ae1df27187402efa61ec1b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1401d97ee0ce82ca05591b5d4a50e2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41ff1360b0a28b2bb4719756a7b5bb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfccae2c35ad452381b44473bf20dc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb740ffd418438abe8381ba2692d62236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2740babe22b96f35a82493c771a5e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627bc2e3786bb713838f895b4a40f72238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e477a4506d3e20177b389627334cef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87a13cef8bfa3bbf53a826d86c0a3b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1dd43a74ef9c36559c3175f32aade2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132d021f2c6b4dab91ccb0e24ac2da3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb611c9c535f6f67c402ef3b65c23899243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36479649bb9c9fe9210c81895547e44a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb954db45a33304a43ca6f67cb5242245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944adc23dd201da080c1b910691f5e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b8a1999a450731c64c2c7b0690507247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde423cf496642aa792274c24c833c8d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700ac86eb12d9182a5851444671bb5d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51d689376c579f6e0bd7b3cdd6fa17250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb9c891a38cd51d937839fd949d386251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbf00061bedb66d92ec069b1d649bd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e428d3a9d5321b44729e4da6db68274253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c5586b2a371e4a496937e139b5546254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91050da199d6de3468417810f3835c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f7702270f091742685db0b7bbdd64256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296a1546d0f3b33f807d34cacaf79be257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced222fc1fb2f6e4752b7e2652e28a87258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b3b6d37afc68216779729bb253a09259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96746a263e0afbfc3bd78530f0c9548260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56da8a56a8f2c685aceadd0d9d6f00e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c041ce943191ca08b2cf6e53e94b24262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a8cc8c39ad0c71c16b63036aea8d7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efadfa3c1d0ab415efca8aac23b74b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a9d38e7b76bba2be0b9206bfe3f0d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e026243acfd4c6ad659f80d84e046266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5063f423b6a875ace531814a72b14d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8104323b01988c1bb1febf0cb0aa9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7477f244daa6605149f0a7216d949269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3f8f855a0f0d306781c1bea4d7803270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87ab61e3be48137f416fb6135c1d95271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2e8ada6440d09ce03e6c3d7531cb3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24261d73ee60c059ebf4a2e784e45cff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930dba552db79bcbfab94bba3472229274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394951d452bc0aec78023f2990c2cc01275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30c80d1bf048d59c3abf0e8ae764cd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b89d067bdd027a73083e8586eaa03277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565c60bbf2b99e7a557038f37069577278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2810f1a29cf7048c26525228da910d7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745229b1f1ffbef3914eac49ac47eea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10338ec644b2e10af9fd37cf75d6fad0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e56caa9d5231ab742d1a59814a2370282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb57b88b6f98fda9a6bf3b59412cb79283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f231973a7cf133322348522d839aae1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be867959152906c2d5b4c1b8ac1bcfed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a03260649c25469b9f7ffb084a263e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec827e7a0f74eef7704d2c4a21cb13287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836862f9583f7ec5eebf8e8d939baf3a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca311776bb0bcfd95dd3bee25354fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4e5b5e56614fb9d03e5af24f72b0a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0f4dcbbacc955c001d653249b44d7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62385be9f47f3034b35cff7f5be7338c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fbff485e22ad105139a80878060a5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ceaf43c8843a6ce762a56fc47cc17e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026b3f3aecf81cf502afbb95f7e7157295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1808d671b92459757e6cdfb91e9c4d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1af50bc61e4f63e1ddec26e25c1469297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a00976ad21454e2e51087fc8a3ad4f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d9b3f66b6f1cf3ab371d6b907e37f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0f226172ee2c82f50e18c009fc9c4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31935e6d5411f984a8a4705fcb40c725301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05b0e48b88fe63891da85655ec2934302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd0f8ff7bd8a42cb4f56596172b23f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c52f04f2de23b6f96a07f6eb82081e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86757b931809255b7305395bfaf44d40305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16580ab8387845aade569f00960201306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f50537ddb820f75f720cc0b9cff73307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131b6bd63211984163e21ef68cc6255308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca60a4b18294533ca54efffc77343a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afc13afb47b5ea044428952144af01310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34978115d7b690b375177a452778eb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6d30b3ecc618586307b340bb2aa6b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78200476033d9cf09658fa23b45f4379313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b334ce392a9717277cdbab3d9d7fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096e417a47cafdfcd0d6d3cfc2a7bbe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea71dbd7e58c8d3881b276a70d1ed3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed5f1fdb133d151c25aecef355a79a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc280e7df0bf8c115cb90ecfd8475bb4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3407e520bc33ae562529f44c022ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6b64a34b118b84f8574364a05236a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8fb425688f43189e92782ea047fe5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac29a21c876428af23b5d4aac23b00d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf4de78d475633afe449e7dd59cd42323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ac79b3c0edd1b500ce9297a2de147324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69cfefde19a636d627507b28d6d417325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838ead3ba243726b15961b31ff41574326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1a21d34890b242f07941e733bcb1e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07f578a484cd0168865f332a75ec5b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f561156cca949ad8b827d0b2b82d67329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2263b6ba9abea10e876c14d19c73b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763c11586812245c3b5ee7ebcfe3f36331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20131ac00dcaa82676d8c075fd3454d4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24965c526e00026ddf85f1b8bec81273333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a8e1a7759f95176eb6c9ae39e08fa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49995cc4c8fb0d31b563f2595535c047335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb03d1da00ec9548a4843d5af7b8e9c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d90b40f0ec124a24a64e7a4ddf9b9d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b3e9b295411dc31076204c1dcce26338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d80552e2b8d1624895529f267596d1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7543f0a792fd23b7070d961b416b719340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccee4f01b5da8995303aefb7c5e036341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452671f49b1dc112b487c4a415bc1038342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bbecc7687703e6ee5fd6b9deb6d27343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028a558aaba05a1b8cd9c4ce4bd9c8f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70624d11af3ceb4a5200c0335f50d572345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea0379a8b3809d9b85d324d0b99448346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700211efd2ca8b13ffd7eaddde787ee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b487e6bce91eb2fe3487663bf9fea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3b0ff3a84ba24d83fe15ecbc6a88e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2553af9fab453ec34676425a16f809350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba0d4f1187a26bf8c619c91c91dd8b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81b4e750ad412da9e2cbb35ddc4868352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1375da8875a963362154056b206c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905201819960bc463ec99e95027b410f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dae6f96934bcc4bdc4fa5240e4808f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f802cb820485e4db493a025e0fc3c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be9ddd06a83b96385cf8d340dbcb23357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f42e8ec94b44b457665cc493c90216358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0183d1bc56d2deefdbbf3ef96161b76359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f193a756d38561b4ac33f721ee8d0b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a139deaaa6753586ef84ae4c0d1d3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e092e36e82c8054eec4a365f107fe3b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee33500ed81b625a69d0e0fed01a48363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b59df8c6d06d7952ae4648ac35eda364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9668279d097ba3a2e59204d7d349d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b6cb4a4c9f501bdcd810edb2ca68d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0973e13b445d6d959f8469dad74f42367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112b24b452464ab16a91dca32311d81368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28fc20f83de8f9f6b93e795318a6a4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe11e5f09da87e13dc6c627f7ed2859370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b38080b3b8136e5af9d31becfe59cd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a37f14ecc1ef82bf757f4d8621aa57372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53a9ce53f2a5c339cce94a1759caeb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8c34c2bf420b716ca3dcbedf42ce4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb45afa2cd8e49a467cd1b95a20476375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b018e318dde3e16d2073fbf6131df376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d39faaba3ee8c7832bf5dc21808d64377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7334190fea911f3cc89ece7eaa0d0d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3aeb682da143c3e8227d25818f75fe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4ad4a480ea6a5aa7b2c467cb36908380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7ff50d525deef3bedb536268c1944381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edf29bfee6b3c85d391c38de315645382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755f3bb85fa2a1c05d7e71bd4538b77383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3035ea8908b41f6a8d7c6df82a38c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab93dccc2521244e73bd065be696d2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec077ea66784722e335bec24eeb17fc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc12eb86c7aca5c05448bd75efef60387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976543100da2a0a7a78d6e3b04b11930388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5543bd200bca36e847a0471f691663b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db2b9a439cc90bd7a4d94c8f205adf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392157419ae1bf098915ce9775f46cdf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5699b6af432e8673f5770478552bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c7f2582a4ade079d1365bc069f6e2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b44c0cf717e51f7d91dbaee132be2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30755296ad84ac223c059b938af34ca8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a86600b28aaaab9a89ba59069bab4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fcb25b725206658a0381937cef14d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9ef6f64ebe6721811e6e3cffd2a5f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512088ef183be90af66d532bdd5f6d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad73898b99af5196d2d98a06e93ec7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f36e8943eb6f4809b97900b8b6edb9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8981bdfa461c47f7606fa645821e3c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6bff85acfb4f53035f22968bfdb08403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026568916c28010fdbd0bf4e9919959404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe28c0746a01612d2093badc2a4d0c7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba001a6e7dc42e149fa14ebcad68b26406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6f1e569b536ae8cb1d2e931881246407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6e127582074fe09a1e82811b47a02408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74384a764609823d27e3d560d38033409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28d37203552a6f0419ff1ca4b54d74410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1559af69b2f76866fd7f9c7b6563fc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea45185728a3ef0e1e8b0d3b49af0d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcd31d7ed8ee064a02b7318334593b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b72c3bcc4af390daaa8ab7f92948f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5dadaaed013bd62d01a6a2fadff868415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4f08ac521ba91292ead2bc5f8e080416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81128f7d578638eaef9126196a7c3a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7569b4db23430f61b6b58c6503cbd5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd09e93898593ea9cfd4cc8c29f8d43419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b7e420ebabe40d82ba02b71ac2b5e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887e1a094efa2c172aeaf5998c412db421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d20d08db95417bdaab01b6d267638a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78b51d14487c479be87080805af72f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43926a760b460dace8402a7b52aaa1b7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ae094077d8a2c6ef8b43ba077808a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda77025403a22c9532dbe4b711a5f3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb251eee472c86d644e873305969e5b8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127338294f552619f64505daf4a16ef2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edc417694446783962d6216abbed3a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e551ff96be2398d4c2242210ae6256430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b30cea1dd0eff576a13d5568fb562431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4bd62096ff2e63c80a4cd8b873350432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb592dc82c95cc3f8ae9de4b82962d5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864da297d2d1db76c430baa36ade5f1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ee74e59f605cfa3cdf8714abda175435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fd6ac156ac5b5c37c0ace1020f0a7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a26e080056307ea1abd8df7e1229c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56380d47818277b1ba19ec840345dd4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052a774849975a831d2c041b8ec9640439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19584bac3b5c10536cd700fe454c916440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a8fe85c0dfc04114f5ec521d513d2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c6ab756d5fb724e437fa36198606c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430becf99750b019bf82219e8bf4242d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee029d04aeac4ee1a7cabcc87539be444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a569fb6dfb3e1d912babb28ed3db7e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bad2e7d12b364e2c65d01fcc0af5d4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451f59f2b9bde69acc51a08a7f82fe6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653fb183f758eccc9dd99b343f3c5d8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8b9f76c2ea0fa85c38f9c38cff6e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881f3d82f9571aba1a9c8b418feabd7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69daa321329f351030dca6f9bf56d16451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28646d6ebcc5e3ce0a62be112963e3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca89fccb33d21a840a12dafc7cb5b2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c27621122580eaedd0359b4c3c54e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b8283363ed047a5055032d6affb2e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddb361fe367bccda990f51e68fab25456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498457faab4be96e03617ca6c003e1ae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31d301fea8305138d49d588935d488458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a4cee6b97ef43af8703368da1fff9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd536954e03d76417ae1d9b90b4bfd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c4fac37c8b5341497ba6cbf18fdfc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd202f91e3dd0272911d32f896db6c9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530a210ed5680f0d23ad57b92c8e56b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea8c61c776b1b30efa17e1ffe0c1aa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8dcc5576bb03b230c48f971e05e9a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3e03d44ba1286bb42e0de5d5bce34466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cad8ff9c9c0761842804b778db9b2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec29e2a6a384395ed54dfc833d8545468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b9502d667211b3d2d3fd8c2bc53fa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e2b6654f88e4bb2d617a5e4fe3a5f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff698c979ffa5a74e516386869c6ab9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3a9fb056b0fb954118deecddb7989472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188c72463897a7003c4df57a934e1aa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2b81ffdcc2c69ee65a6aef2859c16474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a24469d6f54349768d653424eaada475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604de508f4e09e1cc62703dfb79c133476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb9910514d376dbf30fce94d463b5e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bee30158e84f8a2b41d001dda450f0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3455cc91dbf47cbb75f57793f0e750479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02a638d1826cf764c927ce5e4faf4d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df62e85d3d10733729b7501fcb285a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a04b3d28205e87485093a24d13657482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c276c88b222b854969b674669b68d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d416ed6334099b1d9d85e2c3af68c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ba51da901d72309fd8e3ed59719bc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a051ff244108993c43f0ab0b527275486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028390144a85d133a6debd174b03d5bf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b24591e997c95bc9c779da0027644488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ebd1821a6606e91eab5145043f0cb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30ecee334a01d553db0f015e25c29b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30cf0ab53539e8478fda4fb8f328d5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50d67bed846cf2a37bba250df1a035492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8f69f08381e924044e0b53509a077493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00559437be7e47c84b19f5dd876ee9e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142dbf846669df0265c88a5ccdc1d516495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9f29d7477578a9da7efe2fd169811496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1cbdfae7926e5b5fbb8b002ae31a7a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026c243cd915ee95a8658d628b68c60498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c32919521d127c5b4c33a25dac7849499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a3a7d253a1c4eeae49c34d0b1745d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210131a3d40fc0559290cb6c67fb168501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43353c4779d098c0f39d85d14f2b3975502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193e30a62a3e82d9370669c5802596b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac4126ca037a1cb9b14d276b798f80504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c7e36f067bd106c7e379b676df482505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d63aa50d92752b5a4baa762c7d041506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39437876618095f646e169bc2b54290c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d57a9eb6f83dd4f0bc3259cf0d046508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c554cd3d09c1a04a7fcb2b8b5a901b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d270899e106441896321e7380fff8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323a34553fa13c603325c26d7a083eb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc030139582c0db9cee0129c6bc945be512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98aea3f52912a5a815a00d112078224513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319cd045c7e5a2d713cfa956a13a041514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb45adfde583d0c8cf53baafc53490515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f601d097ab9b830296bc73a9041116516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05b166b3fb8960f5ec5cc9d4ce4094517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a0c054647a303e2aba2dc69f01964518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986405459bcb29aac6702627b7f21c5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bd989dfc7f9d1f77e57cbd5865873520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba939538b5b70a273f2904fc7603f71d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb4fab988f89d269bfe2ca7d2e4ef3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfd9b07a57f55d0a4ea8ed63300c9e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e7eacda561269ba8c2f27493c591f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fb7eeb4d2b23e51fcbe6bbdf90135525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c78c8723610dc28f081d4bc43dffa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6850bc4c6021f1f8fe5a442b52b44d0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377da0d53958eac55b6d24122f5c963528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734749753c573848e8685b5004e6ae2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfeb95039f00a8aac2d693e111b30f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659eb9c45a3c04c0f5d3590f6b99e54c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2755468e8c617032c5435d08f69ef10532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e6acd15f95005c375f29bf4d935b2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a749b497c44bf17223f571dc044b5c6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fdf36633f4cb3cfd3cc6e9a6ff85b7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f7f4f4b5796996fce4db14dfe4c60536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bb246d17c4ad1a1c8c51a8dc85661537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a80297c7de68ca9273ef8c529435cd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca3de72d04df28ccf3659a5adb07a5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c46df598de4031e36c649c79f3a20e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43844f9f5f1ffd32eb6f9e035342bd2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9554478cd250521629bc3f58f322b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a727958827cfbbda67a2109201ad071543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4cb7e32950072ac5e0462adaf88df544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3d1d348abd60c026a4c1f01947b0d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bb53a96dc1a91209e61d4b43d4e75546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447d45a1a1167992ab03a6c25a6140f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed25291cca1b8c538249a3ded331a5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bfc1f11c89354b82f7a61334e0c69549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555658a1d65028304928d7ed0e850ba550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a436225355c23f2bb915ce46e5748c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a6ae5be5e64c63747d302e3651c8e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd757759b40cdc3a9ff41bda92a389553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7d57f004014aaf04b901f77cf8d69554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d184be95f97e6bffe4eff7ef6196f7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bcaf6bd4445f3e1f68b3814242bf8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5114bfa24a83a320b599dcc4157ea6f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de870218347c2d9f199e87657e2bfdb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5eff72c0748025d8619476f082c619559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4e0a4099cb30dda591592db1d78fe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46adfa036873d19aef3273f4fd4abb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e0c091eb212e5d9b389bfb90ff6d1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719a8acde19a84932cfddfe1ab5e7d6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2ab6812f76ff0997f86b3c2017584564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc91778dece8b85210fdc1b2738c8a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbba8693f1d0bec22a451dfd0a3319566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a97e87e6800a92fbc1a6474ebaa109567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f173b59ad1029e63360734555f8a779568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1b1af9338e0f7878a53b86388a2e5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b1cb8c7699eda26f3da539a635b80570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3fd76005413d3b93c8913c11ddb23571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612a672aa337fa2f3470b975543ac51572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50804419abf15d5a661849f2d50f9c3a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b96e5765d32781a961ec6b599c417b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f958ba0882a74b9b4744eedea3592eb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12375dff6fd08943a38c0b97287a7b51576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203cb44a457c2dcd78615c73f22643e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d34b4b37d6c081ad78237ae84e565e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c915ed4b32dcb8f517d13e80d83b481579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbbb00f4a15e0418f29d48b6f36dfc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0b05b344b63880662bae515ea1f5c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3a9013553d59c187f310532b49f4c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d0e4b722b20c8476adca95fd3f634583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defd723daa8c01592c036ea0c56d4ce584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c630b38e8f5aed41b408e8f00ad8b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5f101b3b5d4a6dba938bad6794a40586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150590c2c643b182189c22cce39af75587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41bff0f8e5bfff26f608cd98bd950b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e000eb8f23c2faa4d79ec834c88451589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9ae03458293f0cb42ac5016ba40a2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8be8550fe1e5dfbdff8d480e18c6a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e58e7e284b1fe04aa19ff9bdf87e6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b28875c35ce3b463747e8eca952320593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49560161d28c7ba7bac276c49a1cb61c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65167297a30b7bab18d490aedebeb869595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bf7e66b4fa294cc359f5e249a5b01596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd8bbcc89d27a9c12e08838c9d2f07597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f85183aeb21aedcc7ade3257ef43f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74791c7998fcaea5afda807d031e7701599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3dfa0d1d557390ce0225f548e4fc3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ccdc37b921219601f63c79cbffe39601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ddb69544a6f0c3c660ce3bd23f8e8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec88b4d20d1c49f7016e90d847b375e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872bd6437f50217bdbe3f00eff44bd8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2dfaabd823e5c364af66c753c5b326605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c3aa242b6e9383b7cca0c152a69d3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51f911e10c98d14979ad39e10e56fa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c6392ccaecba2c1483186127c219f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330865ca9605360bd12ba3ae6b5330fb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28df158b941901cdfabaf1de037893610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadae1dd02ff0cf59278139304b1e38611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740b3a149b8e42856fcd689b5153ba4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb250444397f87eb046c01426e47066613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0661a6ed7784b84a6c15e57922a42f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af6d67e3dafec85b20f6495fcfc2f6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf71fc4545682a63949fc0d7dd7fef7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77ced924449b18b71ffaf95d86ddb8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd07e8859e034d853de743a0c95c21618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6946ed06c5abcb26f4cba077b83e5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fd55e79776d345667916874cb8627620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66590b02c0472afd59a729ad3123cf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70611e6a75dd0f03be92f2b6cc422ea4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dec5dda49de4ad452a60a150282d5a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f73d93b10e4cc04b7afc38cf25ba5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3439066c2f34309da8226c4749699d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c793b50882cbba6a05c932f66597413626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd325baf96a4fd1abce153d03bd23b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29bc25a4e56ef248b6fa1e58e5158fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d4ed1ff3b2addca0e4f01d3f64bc0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c989aabaffb36d9a305c591801415630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3187e4f9309de9f162a04c221c6a39631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4177c6bcc9839ab7598cfbef280a613632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739001de2db94e307c637d4c8347cd2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74caf1332680f521f9a5daffcff03db8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d253f72196337473e4b74311b6ec6b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd375d03d9dcf6c70002dcf28c0d70636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed384b01e32cb46254322d3bd0907c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa35c5b2e925b864c453b37d25efc5e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd746d38dae049716acd26b55e1ef1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbad494336e48b891da2f05703f730640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35854bd9603928eded3bbc2c71199e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d3032bd061c719d2833205488b0df642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ed3f34c24c3b6e2794ef7d47811ce643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b6522c6e2fc60f29eac96669fa647644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28759bdc11fbd8ae28d6f4a66e9c78e1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a8cdd2d15388b9653b6fc2d6469ea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc94df64294d8586c9907eae8c7ba19647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc173b1c002b7380dc197f523d8cad1d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2170cd7b3dbeeb02913a32ea7544d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3a823720c004d07569343ab24896d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fefd64dc8378d5c14d69d2d25bd32f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f3a6f89d2b945bdbfa94086d8378f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970035d4d0915c5a11b791c5959d8e4b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198616e5a7d4ff27edfbb7f95234ef6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811e518483e3eba3c25544875dc9395655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6b9f72ae2f2df51965cbb01044d5d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71221c70ba5d059f49261b2d212ff710657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49925bd69f7804f5ac7d4fef348323658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853e15499cf9f8c8211b26a11ea6e7d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76975b7ab96a21d8db420cd8e654c133660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c988f881a74f2cb5a0e32366baa47661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae986d817b43d4a76adda9fd637a758662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc91f80f9c48942f46fb22c445561b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee1b9932702e476dca4102cb09f177664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887e3c19dc0fe41639b6d9b84680220665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4d16f5755f5b2176dfd41190c3920666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38f99b290f3dbe9c8474064e345a07667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22762241fe122dea94bd64697d99f7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9341c5cb1ad7eac4fb8615fe0d1cb13669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3f1141cbe6c173cf95db6de59976e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eccd90fe692116d4c8bd2aaefb9183671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e34b59b0ae13022ebcaf7532cc143672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1dfbfa4e704dcf0ab663df50ac169e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cff57b141baf51d581669b5cceefed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17405beebd70d78eb67a5ea86dd090db675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ee832f7022c83a2e08c33e9a4f3b4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359e8c9dd9f6c338dc62c16bc639b0e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7690ee3b89e146d4bf913feae50584678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313f1a2ad6282e90c7e527d9c79ceb9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e11cd912c6f33edb740d6e09f08bbf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633569212d9b5940b5e148a9aee9050681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0ccec450812ce0967975e3069e97b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2b1dad3842970c2006bff39b04e2b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48d54ee160fb9d6d5b410152765839684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767f8f0d6c3fdf6d87b9322edb702cb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef67cc47ae2a65d22223fde5953469686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59408cdb07af2b12905fc5756ebb4913687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac5ee4aaf02a2adc7fde5626a4a602688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407e320978902e4798169161d105ade689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206003945b3f96f528870c80d1ccd719690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf2ce900e4bd009155baab5fdb8100691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42838819b08e0030390f7e9cc3d15e25692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000deeca562e06a56df4619ed1ef537693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44db808fb543936dd0d4d087f9d72ab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e07fa35c0d6267c44bf6fc3d834f3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd3a120a4f7e7f8b7d78c3f9a2892e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6718f4c66b05f127923a560fde9d06697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2566009e4143ce1ab5bad314ab04ca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ec6f5c198642b5254edd134c426ec699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b47e56648800bfd3af5397de07a4b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc7d0381224913d50f88a802a11a66701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011419487a729242cf0d2a4741126775702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025ac005d74fdbc7644889684f7d83b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c3c571790e14d5278a9be660c864b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc092ab9acd9a619b245678ff995ba9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f981e777513e8f666646575161f00f3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c19cc84fec8b4fc8f8277e92c3ca4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd7001602edb0ec15d0ee555f7f539708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a684fc7cfe50ebe05808828f65001709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212294a731a04dbbbd80d6c5e1a4528d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46d0ed550eec6ddaaed80be0b27398711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d141a948fd64a356b8a0eba15bc5c4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825a00ccbfcc3aeb5144266db19e1c5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253dce95586f0f57983e38c44064f1f2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1dd3c234b2b27ed7fb97cc48fe8a3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eee8c9be9b975831014af9e3d8bbfc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a6a8a20bf7bac1e04213990a5af54717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156a78eb1b003f741ea86396e157cce718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f6a42314a0fc5b01d8052ef0266ee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac534aa40fe3519f4cb7dec351b142c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6474e162cf31e20d496e6ebe311899721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857f75eb32f8d8aae0d37d3209219d6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585860ced70b23d6e039c5f689a301a6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d2ae34b902b3df37ca71c504179e9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b84c07df5777800514f2cf5f41df4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220bd069d754502bbe644bc4effa55b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac18f48c1047fe257eccde394b76a8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e6bfc351e30c9bd7a192771e9e9ed728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a3f67896aca69ae377e05ba2dd1aa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5f6d911066fa7dca4b5f0aeb64d78730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4094c3026348eca5b5084969f5ec55731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d762d7587c4164dd6755e4e1eff5e2e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902414ae5f680c4da50f005f4157f00733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66169bd77444df78b90b773fa66d709734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad32539fc4ad21734e7df06b9ae26cd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848b7ac4d786833d3edc188fca5f178736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67978981b04636279b17b6615e39490c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28716388e7903dc5f2057a7759f527738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5df71cc3f28914462fbf2fd8df7ad739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f650ffadef166caec58a412ff29f4db740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e682c4309cb76491a3172f455934b8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20eede28d8569e1bf20aeab46a13e3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3def9017c56c70180ce0ff227c88a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ae4a704598a9362db16aa041723c9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33766cf1babe50fea3473fea5e7c6b7c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be0e3ec4cea2091596f81af7cdaf82746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3994165465a8a94f92e4bb0af8169b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c2942283313f48eb1fe51fb8b4211748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211b4eb48777fe76fdefee452b65fe8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d3fe0e19bdd3b8e014a5b3918dd01750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d389b615b48d4f39698ebfc04014b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327224d303ca7268648acd0fcbd28e9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76625d6e8fe1d9f8a75d6fae9135acc2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05c22d3aa8a3872d3e47454ae11c0c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9714e2e7afa4bd63b76f88fb97846ad755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeda3afaf5aa4c9948a0e684d9a2aae756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40a401756eb0737696f432fe373df6757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30901,5117 +30832,5092 @@
         <v>18131</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I179" s="0">
         <v>13.65</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18148</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>6.7</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>26425</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>10.15</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18150</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>50.04</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>18164</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>33.8</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>18161</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>65.88</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13917</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>554</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>556</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>557</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13918</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>559</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
         <v>13.82</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I188" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>26469</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>20.45</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>18172</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>16.72</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>18173</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>26483</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>0.5600000000000001</v>
+        <v>17.13</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>12</v>
+        <v>577</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>18.5</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25892</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="I194" s="0">
         <v>18.5</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I195" s="0">
+        <v>14.36</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>582</v>
-      </c>
-[...13 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>583</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>584</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>18186</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
         <v>12.52</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>18186</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I198" s="0">
         <v>12.52</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I199" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>591</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>592</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>26511</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>594</v>
       </c>
       <c r="E201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F201" s="0" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
         <v>15.69</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>26511</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="E202" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F202" s="0" t="s">
         <v>597</v>
-      </c>
-[...4 lines deleted...]
-        <v>598</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
         <v>15.69</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D203" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="E203" s="0" t="s">
         <v>599</v>
       </c>
-      <c r="E203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F203" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G203" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I203" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J203" s="0" t="s">
         <v>600</v>
-      </c>
-[...7 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>18199</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>597</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
         <v>20.14</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>34</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13944</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>7.71</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13945</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13946</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>5.3</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>13947</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>21.8</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26538</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="F213" s="0" t="s">
         <v>627</v>
-      </c>
-[...4 lines deleted...]
-        <v>628</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
         <v>11.34</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>18228</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>6.95</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>13961</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>10.61</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>638</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>26549</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>640</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
         <v>11.03</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="F219" s="0" t="s">
         <v>643</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>18243</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>6.97</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>26569</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>12.1</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17100</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>5.89</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17103</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>7.72</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17104</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>12.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17108</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>4.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17111</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>5.26</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17165</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>10.34</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17166</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>19.22</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17173</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>6.13</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17194</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>675</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>677</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>678</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.91</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17229</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>36.43</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17230</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>690</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>20.99</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>17231</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>694</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
         <v>16.84</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>17234</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
         <v>32.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17260</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>24.23</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17279</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17280</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>1.93</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>17287</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="E246" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="F246" s="0" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
         <v>23.65</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17295</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.91</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17296</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>22041</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>730</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>13.17</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>141</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>17336</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>735</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
         <v>29.88</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17362</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17365</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>15.15</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>17372</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>10.61</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26678</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>12.69</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>26690</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>754</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>11.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>17395</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>30.97</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17407</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>19.66</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>17417</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>8.51</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26717</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>772</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>774</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>22.12</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>26725</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>14.64</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17447</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>29.22</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17460</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>1.54</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17461</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>3.73</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17462</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>8.67</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>17475</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>12.43</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>597</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>55</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>26739</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>802</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
         <v>15.98</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>29</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>17561</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26765</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26766</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>26768</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
         <v>10.38</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17509</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17510</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>6.03</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17511</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>108.2</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17512</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>11.72</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>17513</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>835</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
         <v>24.59</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="E293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="F293" s="0" t="s">
         <v>838</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17514</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>141</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>16.84</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17517</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>4.91</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>718</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>730</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>730</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>773</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>718</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>