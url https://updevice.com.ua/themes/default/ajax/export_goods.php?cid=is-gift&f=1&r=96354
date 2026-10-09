--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a89fca77ad2265e277ad8ea74ffc61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0b1d10cebb11f192863de7818d6132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338857e37a148c89984d30416ef3327e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00de7b8f40ea90dd6dc25947e8c30044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15f177c8aac3f9668a7ecd2e6085e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1c340ed965983bc37bd1ec3f487a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc61c8f8213313144fb18463c191b0e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cab735ad0ea5c0992e5e5d4bcf8878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2af4cd9aaf61b35ca83bdf5eaa4b959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16813375458b6651d144404f312437310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4e4ce2f44cc773b45f18b821b6b4b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3868ad5db5cf4d8875b36ec4150be3012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cedcf81e210d81c4e07aaac62494513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e57fa2628c1001c4d2ecb92eaa980d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8381f824c1dee2912dc0b78171d000a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabaf4b83d9f901bfb2e7cc570d4b8016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055441f24932c0b70c6014f2856308fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f28aa99895e0f5c3eab096f796c15518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e96063a7614ec7411b9f6c5206a5b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd83482d47620a954f35945dc9c54720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b99c9f60d96cf73c0369eb25be3e021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42cba95c0f9026b725694ffc75f00f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aca56810a9b8673e0f309d1abd7c3823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff562d8c03a3002dc604eb7c99b27524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6fa24d69eb9c301884b4ca627ad0f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5a3da70921a2a12fa3008106723c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc848b5e776da8effd0bd4c9038c1a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de696579c6012b222137b23f02752e6828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949294e5cadf01a3b919a477ae544f6b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873f036c1c3ddd29bc7f17f4d56411830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c61859df2c5e6ef06d21baa26116d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3945b32b36e12b3252589601c41144f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d7ddd9724884ae1829882fb5dd35a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8865bfaa861d639b93ea4af7a2ca3c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e153e7d4267aab6348e56bd03ba0435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8574936350b253a8a1d3139de9f2f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03c85069b1f592c57a1da5e762b85d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79a6f16feb837256563857371f363538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedba5022437cb3f8111f100217391f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9146b86f968994ce0a1926aac8cf3840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54953851d9e8e29f6beec35b2a4bbe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267755218f67b6ed25a68249bed6ea9142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9342aff53be15f58ffee55dd8d2fb4343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c7f4e58237f29f818affcb52fc42244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fce3f9fde65a2e1218fa3dedd36f1745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6069a167c15e39703c97e5b3a139e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0894dfdad32b81117eaa5a1c68d7347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2cc2e9bf203a286e33d884991863b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef873a540e2e63a6db8b639cf86b7a5949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb27cbb933cb07f55ca87bb9e749a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf526a8f327dfc5b9f240adde3a5676451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f6f5888fe374178d242d91c3b013552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662b945964d8c0c7a9159f3f916ed5d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14059732649ce90cd70dd2631c4a488454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c78cce610a922ebc29a2dbf2244eed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ec3dcd09532f99020b1e03eba85e756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44897d85b038b134c6a0a0ff1e55194b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14b891583bff12a90df341d37d90f858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fea8e5b3aa74d8fcf3ab0486ce1d2f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b4962f85cc26d3d8044dc5f71387f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37001994ba4acc6e9ceecf23b0c11661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d84ea1f05b4360d7e49af956e2c0262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae3212841ea5732f08e0b88b3d3bdb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbfb0292817324be170fdde69cb1f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83cd080758dcb6a93d94358b8a7abb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526dbf1ec0a11fbaf3ad1e8d99d1e17b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51984b7a49a8420a72c47b20cf8cfc0a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0b599fe250f6707c5649891876c9368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aac500609b503cf6abf0edd561177a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a318502e5218c051994e92e65b0010470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958db44ac257b65dee90b41c85a24c5c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a439f11cca7be12bbd98bae285640072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cfb9a2ce8be8e2e81fc3685288bd273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb404e7da596701ce0b078ab96f127574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a795d85eb81ba492325917036e853575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e973e6c163f433b2bdef01af672602976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283eea2e3c740c2d8905beb96f7ea0bc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209d61b464fdc83e74afe4fed34ec0778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c7227bd9c5cdbdbe937b589ee249179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd943b5104082cd3ff5b8550e4227180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135ff3d4b364a22f84901f6968bb71f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3227b5c6571550328156344997ce682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473860f392e2ec4d477c225aa2c03f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c57b6ed6ce9facd539be8657736f4a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aef61e2ce297d0eddfeca2608bfc5a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3343644cea6af1fde4b8c6b45cd4186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a549937c14ab7ffe202cc1bda2e9d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1684b0fa94300bd297705feec854788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091176c8c5eea8c9d7d60b696dfe2d9189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486afc345c3e051e98f71dd7e342f38490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7e8222b03fbb64b09c074aac60c4291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce43c359fed203062091777840ea4c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdad1b3370556eaaf70e1d6bba1c75693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2da39031368958c698ff93df19a2094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61b1729771db1beab0a1c164f38bb895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e62abfd3a08d19197821741823818596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccac7996fb834feda60cd5e79fc44fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664ab4d66c61c6aab64e7ec548c933a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18a1a3ccec7c690e8892f649667f3c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fed9cad37743fe0f64dd26f99360f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d5f348d55d897725d04816df94dd1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd12f06004db64fa53227c0f9d70c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e76409a68e9bfc4bac4ca85fee9b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82a15c74a17f79490ca64debf0b041104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15065003c2dd91acfa623b0cebea0cd0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf00fb5b0b7a9d6aa49969af7d95fa6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854cca65319f4842c4708c37881271d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234428b90e6c1bc1ee0687fe7c0f79a3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2973ce637d3fa58b53b165de7082ac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddccecc10a4b0d961eca9e6c17b8fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc72018484953ed4a7ec11257551f1b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7e86d506fcdbac287be92195a484e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8e7ad0dda51fa0689d4e58954edc3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5418af62134da6a51675125d2cd9d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c6f1fae509a5c661f317f889e513d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18d79b1612484e4ca085d5af7c192c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7ffa35133ab18843b17b8cc9ca7d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b30d7619d37eb75771b4bdfc85c622118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50325ab1f5babfcf508911c6c6b36a1f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cf0816fa50f551577141308a76f91120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06227f345290d84e8e93cdd69da47313121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0d85192be2272476f21475b380f45122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8784f29d2349b999c2cf1c972a7788a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac868f8558712192a2173c475e322618124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0189481d5eace7be09c33a0ac57601125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8b457386977868885c45c99da21c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64646b54b8aa8c24bcc9faf7fb719c6f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274de937c798a705144b26584fd9fa4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a5f7b1dc3c795070c2b8c62dd463e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d44d246bd669fd28a1a7ca4c7032e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11551ca5b740e8b6a2c357ce411dc6b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837d42e4bd4f4ee39d5edfeeb8f85d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759ce11489b945826b0dd30ca02734d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f77f4f7cc00f88fbb2372f48ec541134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60be1072cf3b5a2baf8278af2a03e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d448d816313a660f6c591a2aef8b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce8d866b32c8656f16f54e70ac2285137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284505fcdd2d6901806ff7485958a55138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab448e5104657ec17db74c003d9e82139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c4c522852149ec474a62a1ef90949140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd10b45081398907df6f7728f7b62e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a6849df0c3177758c6eda72d57e8f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb8ff9184bb470db4b219c3e6e08dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141614fd5215979b1ef64d57e002c6c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa12b696e571c84cd21ce4dc245f3e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b12db630c1faabbeb3ae8b47695ec7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd106a4e003e8cb50468556be7f26ad2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a4a062bfeb8d537f98528fd54b679148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52934801d3da5092b32c862af1272b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc80434d0487e8eaeb888b593fae79f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c677b3b8826e9b471ab8e2618f977b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc77b5f5090e4fe50f304f1f1871de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bed5bf0a2290ac56a9bfde29e4feb2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134507b3e7e1eec9c554f37a1491350154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c3748916f9fdee1da4164a110aad2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4757416165a494e77b2b2076056a60156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3338f52bcfeacce5595e9bbe873233157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426343ee9f03082312998a1fd44d7657158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c92f055a5700b6900d3f0284cf8598159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd2d8496f3e15cd081601465b352e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8018c115130bd515f97b47b11724f6f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18a0233d288903795177d4ddc6d913162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af25b2d382b5dd0ba0efb8ca38b5947163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e2e17c8cc9870705c89f076e99c7f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f18ae8bb28d894f3d5cd8edafdf11165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b8f0cc73981eb863068dc82434838166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b790ac721b350da4005dd68be7f47167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7b94f4359c52a701d319bbf3c52c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0dc49ddbeed8da852784c70a49c320169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a8840759ba181a8cbbfb95eb83c22170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f2efab2efe0666f8a145b1bf34ece171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27bdc7029cb2be452636298d5ec4b3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb01d24eeab19e3b5d08ee02494349173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2670fd42df689a61e6292e562f306c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2394669c83e7de7e0ce92813db8cdf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb71cc0724b35c664039bec7b685ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e13bc9695a56436bc4ff93973171d9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf20bf619122e85e93c95545e01fda0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898850ac11993ac59d8784afd2e25417179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf66f2d5f124cdff20f4da06ae2311180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926ee7c2498e4fe8725c679e396c648181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539524fded49ef54d7cab4d36afca214182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02372dca9bc57ddc4518916a31236267183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1201e3397024ef51df32e8fdce685184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d59f179c125d2f7b8da8298ec2259185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe9768b467cb77ba07c2697ff9c8d0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb7ed0cbff59a0793dda80303b2ee5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00cf6d71887b3bbcc986d343aecbe3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48e9ba3cde651ba2a0c7b36a32054f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988c8ee2f81d53b21379af456fac4d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6151e63aa028550a65962be8429d2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5efe7f9bf3ac6ba1caa1cdee7a9691192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce5b2785ed0ba34192daf7971bdfcf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17582a272393ffd45306184167172a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628a38a75524b796dd70ffc777ffd60195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cccfbc1b0caab6faf4f3b9f0660ecf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fe9bb52fd990500a4411fdd80295c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbf0d6b2e35807fb4664ee8186a681198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d129116a19d6bccefe7a2b8012376199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14770505138b3bcd4d37e301289c38ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b60786ecc25658c7c04517f6e8a3c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2b10be7d7f4c709204e2daff22790202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b440902f098de5095f9fe0f547ff19203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597308e6f87999361cce07d8e5e14eac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5368182174180005c4d16f6135a1f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a237ec2f97f4bbf03f05986b75f5a4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a51e9af3b226459c561cfdbfcb61f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404ca65225ad1d0068872182ecbd693208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a99a0de72b4a797699a88c5d0275b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8700f4fd8afc14d96640fc8df162edc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1a9c87b23d3d88101f1f3de1ba46d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9776ecdccbe859008257becd03ccc1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c78c13ded16d38e488c6bfcefccf61213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f05f8c5960aa555cc6e76d90ce7aa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adaea90f7fd8617a4471e43e6f41c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777baa29811c4ce783e9430c570748ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c4b22cd905713ef1fe47ed4f18aa9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149765bb74ad1655ddffb55a787bec6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cb8748bdc536c170123fd8b14a65b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf336f179edd8ae1e17633ad5f993c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba82c6f4f96310cf22308041e49d29221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28704cf30a1ba21eb2f8a3bc8bde0c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbeebffeaa45222e784d083ce5dec2c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc19f17d44f27d84452b81394eac45c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a022ac4e48eafa9bd9881510ef657225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed7a8cbe63b74023e0cc1ccc66dba9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429dc66621b6bab59763a3e932b2df9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90036fb57be8098225200dc649adb0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0d103a1a6dc441eb75af58332eb23229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4eedf63d5f99933bbd50d2c06cc347230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb77132ff87ada0012cb35f20e79c12231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811dc5f593127a9243dd8f9b8fa156a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283d7339daa4c44f30db3167413a6b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a0ffe6384d0d2a1fd9e1107d4ed85234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc5c35e79b0e73f43525d698af2be7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ccce67b11c079d91ec01b4d78a844236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104684383447b2d7e727292702b0c2a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3046f8e9b911c0240b522d40765aa6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4cac517c7060dd8c167da646cd15f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fee48e3ab37523fda33262f938fb7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b2c77fcac4cb46a53aeb507ed2f31241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605c155f70dc5c0ad01716e03f4d32d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728af7dbbc2cddb949e89389e355e236243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cb776ae52c0f95ce86b9f66cf316a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f489ed5a52aec3df78ec579d3970cd6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b2091c2c815b720d0920908fd0b20246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7587cb4e41492d0cab32c92770824247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f03f1733fd4c4caee19d27bc92fee0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566d309ddc7d6bdea22eaaa9bcf7575249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5347e987299976dd2e0182871a713250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7d905b7a370af28691ede03779a03251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cec05c1585fee393bc5d76a95c9cee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e206f85fe7de627954234182e2de8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1ba2235e88407dae17c7dcb596d5b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bf16d645b931313a0c61b690b83c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79a80586847b3036210b23251350fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e622fd70541dbb52883ba6c8379b333257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747601e7212aeff714ef25c04d30d8c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3766c4949139093108cbb1cbececf9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664d99035d0e798900e8a358826ca0a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef51024ce300bd32e7f13cb3dfc5e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cf28a1d8d3136f2dbe61713ebba82262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7aaab73e6c4292a95da172db2d1e60263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea5eaddf19de004fb3bac9c4c9fe84264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078828b83b12698dbdee8dd2c0124a1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6462677dad2a8414e196bdf5c07a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37788ea7219fe4cd3360194d560328ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fd3930bd262000516fae0281435e6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1078ba830bda34855a5803b8e48ffe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae40300602de1b4577a85d2cf08b0c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfc90fb88c934f461779f0c2e25326271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3565000670957592646058e4b19db272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413a607ffa73aa5499eaa89428f929c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd33ed36d080d224306af7401ffbb5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c14b6901b621d2f0696a216a7a25c9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d240fb1e289c13917e8a3b8386b84d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9cb2247b1bbf3852bd045251c44f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6cb29c5e9ff10d708088acf0e5955278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0602b12ee9a992c66adccb5b05ec9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3dadae58396fc7fedac19fb252fb8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bae82006669395eb742d2e709cbeb1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252fc1fda47c104df86ef456cf8a084282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458edb2a4349d45813df80256384b297283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64242266d730676fabbcf9ee55a80b0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70516c7af32aaf432ca46fac881bf7e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff70da5e7f22e71581db744108084f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85101791d47a2eb903e2bae16d78157c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e08139b4770971ab6a978c2868ae02288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050b54b6ff388941d5d17194d77e9c4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42802d067ed86b3a5d8bc33481eca8bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c1eee6ad44ba499a0efcedd6713f2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666462925e012ecd73406be1723e07c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059be6d71e4e5ab250e93946f270bfd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff27d440468bddf0a7197150e8095a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d3bede30779d24cb5ccad1f4d5931295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415218d0a328c572d7ec7bad353e18ec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bff6758b76fdf70e10f14183e45a7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9138d8ba3bb6e402f3b8343cc846c2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fd063aa7e8776c700d459c5dfbe33299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c06c4015efd3ff1378110c874a4f58300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988146375020601b1e0f166157d1d79301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd854d271b0a4c6c2b7cbdc1494777302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf32177fd36ea73804a1154d4086686303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5f17022858f17e117c0ea0efde00d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677b76819fc30e2b9fa83f169496b61305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84cf0a20325b96ea5005ae2759413f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68037d31efb815a0162003f9cd9bb00307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de4649e073c7f97eee71194b6197d5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06b956bcd0b735c37e39a0d1f394c1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d2d287422b708dd1a5624aa7a8be9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f29d39b80a2151c9f8fbff737fb685311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98729488c055b44aa02bad47fc8d236d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbbd9bf0b3b2c0ff3681277606f88b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c6ba2669f4364339f9ecfc4534a55314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0dc69beffc89e421fa241f3d9a6fb6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7409fb02dae1325437741219f5c77316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f79911a5a18fa60ed51464d022c684317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da864a6fa78e6ba3bc01836bef0341c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6d34f9dd42254cf32b9b65420d47e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec6ee3bec9736006ed4f257a89ed40320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43146fbc5fd90dd4a3174ffc471798bc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f770975d6e6c651b222fb548cb39d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64f277161e8f1562207b9f04895340323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c958210d2a5913e259e704fe37f62324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3e6964408f4df8ead354b8f2b0672325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81a404f9043fd37c76f76270686231326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5104f26380480624af334110cfe9f5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b59c7ac06e4bffcef0026ad95515d4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4709735cba966dc45b1a3fe2c38f09329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9cf64ff11a787778362e81e5ec26b2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1bd3e2022540413a351fe423db29d2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e08a4b6ee066851f01f6b58b4f8b6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e6487a67352a2d58f6f785a929dfd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9a17c3e294ac7da6aab34a596c018334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80ef3ef35163a06de38e5b46a25a69335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588cb678e8bcfe9f2806146860f749f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90cc6cd959305d0537b68cf0d78fa3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80994182ab34f75233e691c035c086b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72583def318aeabb8be3c68c6b74a629339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68fb45a434b1ce3e36304f7e21312d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275602f346afaf539d6e1092cbe87c63341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36a70202c49a40fbd4839d95f87430342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd4b2e237a8867c220b776a4379fb1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc161f3237c670b0a61f3ff9d03868344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdc666ad954156f9eafa32606cc5eb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d8ae5738caff645b41a145aca06a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81859d640afbd4faf8d5a0c2fecf25b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be7b86ebae6eec43a9cb19592f0491348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594222ffc9b9c79fdd2229f44dab7dd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193e279d7f29795bf346be792f3d7be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece24e7da73fc489e6c31c2686ddd630351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f42833562b8f323c2d0d328d9e19c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb314fcd69f0ffe5ccaca45fefd8073353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af9c7d1df87257f862cb86f2fbb362354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5042888285dbb7a09942848025f3bcc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b250b214dad84506a62513c07705e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf390256a3e12c78ddf274ce41f17c0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd862bc77a954caa1a561d9ad4f23b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca267d83c6d2e9d026ddfbf1b2fe5665359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289cb82aa30ca401585b5eb6f82008a4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f03f70a114501474b8165f3a9c0337361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82e5d4d2fb7a48b2118fad05efe72c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e752ec6884576c520df3679346b9d4d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740eaa32f33148eb397b72e5a1ad745364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863b02bfbed8d50cb70046b30d50f44365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f2304496d9b60c850d1e94159bbe5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9f86bb79697aa3549001f5afe0e64367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830aa0e6ea447a07587c2b0e6efaff13368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2acce4cae7b5ceadae060dd62cd323369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209a56dc42c8d0ad8f6dc95048cc9ac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64753476451d6b1245c7c8b8a5405118371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d693f9f0a9bbe5e59338d330514286372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0106e4d0ea68ce135144db0bc2bb2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bc58eab217652b70988bf3fa60eae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858c6d9c8114070bfc4395e6e7f121f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759552e46158c4567ba3d2569f449015376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02070faf6d406274fa39b2c45b218b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dca01e3645ebc4963742894f77f03378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16aad56f1126225b9967dda766c8030379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f14e6b85b5d6737c27d4d829c3363a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988cb47fd1dcff1cb20090897f56f53381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e98682d500d5423457295d0f60b0fe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49301214373913a0743cf1343afb303b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af061fb325557c9090668830028fe70384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eaac955edc6198d5812b37bea18770385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df78f7361744164dd8b404cdd7b281a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d98d459a859774e759796d4beade7b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0988df67a7db6a8470be87016e97b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debb051d5ac604c0b197b3f1fa1d2de389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6d23addb6ba16b632c75098ee6048390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad69223a8045cb9805c092e8cf28347391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333660c70825dcbce16f078141eefb2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c411a40e442488977d7270b5d50f636393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494eb3eb7f4f5825695498291ce3c359394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2224a0b8181d559579c55d146c6e8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ca0a2222e5076cc7911926bfad700396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd5d34fb66e127fcc4b9cf70a61494397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba207a7563e3c768dd84b281a3602f9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbc21e1085ab67326b44395e38acea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb938115ada889b1dda38a821c69cdf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ed974845c7502a39895afd52e5cc0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18a103cb8d0ec9b6f51205592703ba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c22df0c5d9b02840be11f7c8e3cb6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a83f2b111d80914fe4fb222c81084c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05ab7932b2e06086333bb6562de2c8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edd2a3b3b14d3bccf4aa242bd11ceb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f300a247be85956d97076cdc552ceb6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0790f890f0d5a8da33041d7acd733408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e7f9e038c086cca892ea224f9b9d2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8601be996fe85ede554f37483a0f79410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04550e9ac95d26e74c438e9007223213411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833055dda62bab0b5ca9007190efda98412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefc08676a53e1eb4178264569bb1c7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309c6ec99edde42c1463e91153f422b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913b9e0c7398aac8c0f27579db389e3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053dcf9025fcf7c115d93e094ca737ea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5473303882023e72aba3b5ae24d005417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4482ee4d5ee75eb1da9df5e3d8db84418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cd864aa01f16ef7f6aa5ec73b7c8b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8ad53a1ad6028b00f1fdb792e4d2f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd0597d19dfcaca1a176c926422769421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47e38844fb2289694455b428404a69422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab65d68c2efb1ab25d0876fcf287eb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2ea0f0825e21ddc66359fc63f00fa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fa472dd4791ecd6a0337dad50ac69425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876272fd8c07f7396d2574bd034b6fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3387493233c9f0cba14aac4258072427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aecc6a83170839863a4f03a689712f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf4053dcfc575edf71b7209ad9497e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9bf4b5a2f634b293c715c68c95695430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf21c8a60e5737b16c3d1d9fa2b54aa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443c862c22971b0cabf4dc10af906f6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b57e15ee43e61a1b97987071303e8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0535cd4e2ef5897e6464ced9f60f82434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2a6356d9def7f0c4e891db4fdd72b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad5a1f68d130f0fc74896705144fdd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63be9316c87d143f005443f4d67a109437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717009f14e288bd7e42b4e6857e4f53438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30d7c4e68d00bdf51708460eaf9942439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423911e5899ba79b4007fedbdf3b9a6e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efc9cb84c642a7e81a4b7f0f67c81d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20923832988dd4ca786665b176a1c97f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d53a9a519068198ff8262275199919443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2d350b9691333e471bc31c68414d8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f5dd1c86cf2ca853373bea152aba6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6c3eb7aebb85db3e5b21a28da1923446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b16d1093c0cf32385e4856bc7156e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f8a970a691b5d3d292b6e94c90bd2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d196893af7538ddfceb682adef7f4d4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f00e52b43945f85feaa96572941081450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd79192b62afeb3f2b3956e1f0321aa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9276e3c008c69a5136767f9d2ab586c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27b3c743fb44de0c59026f50eea771453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50041bb63aa2fe40bfc9e865cc6f58d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7475b3be32ffceeeceab018e91fba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19ea4c35b9599cfb508f600e85f6fb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106aae428245f0fc9a97307120067e0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720397c682787c35bd0147795258e896458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25c56d87cbc38b8e1d43ea98980a2d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74ff7e48c943423ac4fc9f513152ac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cec6ed93910511522c87ef41b08276461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d98c151e1bbc8ef9e966cf5e6198d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d358cb798dfc7b343af4c0830dd18c5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ee8e12a59221d887b5b878badaf11464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223daaa08f7e6b385adb64e97f36b07465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296aa5e93f10bdaafb966b49db208e58466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cf76442371da7d24d5d35b1e3d2b7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fe69276372f9a60a71e8568259dbc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359828a3470de26389f53d77448b3a7b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279969e221400b0a388554e8aced6ad6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4323495e96ea562b150e73c3d0b0b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7819c5f4af6bfa436e4b50b91db92cb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e87b7a87d3b6f1d10254042d0c3ea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3872647dd75ea301710c9659ced30474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935515ab4d64a70a6980e4eb71fa5b6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4c958a94763a637d701268d993a4b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005285927928eb0899fd9cad8d7ed57477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97a1a651fdd35c25cf134a7e1fcd22478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5e604e459337383a861712a6f2e1e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d4d039eb00ba4c9ad0481316c70f2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355cfcb19cd230a6e7e407c0f04253b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545d2595ec961d99966b877c6803198482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab4238479c9b6841c31bce12487a3a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9ec5fbde28a69f40c37d436148022484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07410fe35d57f9b340a1b80f05357bc6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4f0504c99b0e0c923cf7cfdb52efa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8cc0c5866e6be3e2bd5e043ac91c51487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a2365b1437380c4780d52507c7f51488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d45a73aff7441e9a31c10f9911248489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a8904d83ecc49af72910761912aba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fba5296e4c413e5f4a823763211b63491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5052873cc2e1a0ae4838dcbc172a1ca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb75f16556406dc6e9c933428c90de493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1aa204b6469b126c04140310ab67a8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871c3426fb06c0d12f34deb5bf87a5f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837a3b4940bb660c98acda36e5912cb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd125ec4fa9c94b20868d32ea82695497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5219df7c720944e507b42c417dbdba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fd0354811144110e59e82045f25d8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada2613664cb0fd105a5e575a553a71500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b2548cc18e63ee24562d70cfabd02501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a3ace606c0cf5e37161bd90aee869502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fa06dc8cf8d471065444ea844c2f9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e67ac89f378de7f6f8488b65f6eaa9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065e74b903fa37f39197dd845dd49d7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe05fd1a5ca462ec3bd7efe65eff15506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a85d075946431422f4ee50936b5edb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b282ec789f29d3453b746086289ac8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631719ed2488834bfec98cc47a27066509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b2d648cd2cbeda943111c447cad0f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed23ee39df71c60feafb386762a1319511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b61460765f3e27c9008808ff35fb58512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e76724a70b5bdfa2cf9b270c7fcd9f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fab0586d87b1c41bd935a0c4b0fd5e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4c3ee987a61f062c0f069dfd157f2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c671fbec9dcca1773dbff48a9e7416516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7a0a55c652caa09cfb977c7b831a0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbccd6429bd285d7977752628dc3533518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693f992b369bed2978e2f751ba6f203519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee83ea83da5e9609d1c4b18d3d59e42520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c7ffe5dc9353643f6d6ffa34cfdaa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e0684732d3ccb5b4fe9899b3c1542522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452bd6c1871f0994f985ff47a7198b4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841b491312aefccbf2574552df29765524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9781a582d126fdd81597cff2d9886d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02acfd99128d12154ca5dcea39a2545526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6832c96530a954ad4e8daba1a39fb22527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60f789dbb961ea2217d7eb99e2f0f0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0255722cee83d463fa230fcb595df529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67fd67a9ebe540b4815eecd4800977530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb001b68afd3fa65473b4e9e267962b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4d68b5bebabc97d9a41b173f3646e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafd356eb07c121a59669c66b9d100d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08737e3bbb89a06816f54a9c01fb8e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056a3f13ed647fe50a75a36fbceb111535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921008c1bc58d8bafdf6c8d3547cbbb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3a00edcd797e436eebcbf9cfe77f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26543a9f4309787225c979841868a59d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b2b3f8e5e210ba26f55d8efeccd3c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f325ec6f5337b25935713362afe24540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894a22e14ecdde3829dff6b588f35aa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe5144fcb5598d47f7616a6607c868542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9320494c578ee37bb6eebea0835cac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3309edbeae7e4f106ab34ff1cd62f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d368abd651e1c37131dfa5acb477dc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3409d2f721ccc653c982c742190963546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01428fe387aaff919ea6fe75ada8fc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a1cad4c592ab6b7f3743e93ab926a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64847cb310499d4c8114167666eac100549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd2124c448a25197257c4bbe7637b2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca41fdccd47dd59997293c977cee60551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177081783eec8797ddac42d7beb0eaf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf5b92283f9497ffc6dd87857351eb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c07ee17062146e8b80193fc8e10c5c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a447f9fcbacd1aff484300b36836444555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c720e5863dd737abb850094d7738ad2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc9ed67a9fe2fede8ba6b931cb0af2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b16df163857b986ac02331a9749817558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3c78ea7d5ec3e00abc6acd9677942559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7dba41bdcdf023b9f91d396619c19560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4120f93c33287d7cfb2bb5eeea1041561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e83ed70df13005c7e6b50b2569308562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8403b72ac7dd6faa5d694f467ddb948563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c07108d7cf15a7fc2b53b4e908867c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a0ebad14de99279f25aba7cb2a0ec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11499c01ead7bc84d920e8457e9dc6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942d25f38c99e88c8ab0463610fc877567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c18e5fe072e9ffc7732aca9ab8339d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534d646b4ecb30d71cf61c5a9c4a460569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b249130bab40618ef8992d8fd3e19f2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b410e413412ffcf59bade42b558387571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5e841716b34c914ed1ae9ec6681eb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec09c2ad8acf33f6ef4907b573cf99573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d813c5b3b847e5f4d9339001934828574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da241f2bc145bcdca84ed3e2a3552a7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bd6b2fb1eee4984ebf26a21b1cff8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052205330f343c922601f06e1dc98aea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9f5bf1421ce1995486c59a7b4fa48578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfd5d714d418ae2900563827f3a2c8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011089b36bff814b2c02902e213b6cb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678218aaee60913bd9cbc540d9bf76a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6f5421efae4331441b3f9f617438a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c04d5eef2671a546b04d79c0ed3f81583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e787d9da532a75c749e9d72b4fc32584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0e73522e2de139815790caa24d3c3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e1d41b777cbcec203d56ad95dd05b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05146ebc162a113fccecebea1fe51f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bf04b0255c222318a2737fd3171f6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16950d594d84da72b07ed82528fe3f68589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2261a8390706c48a29c9ac5f83c9c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e37dc9f39cbf17fa8007d5fe650b52591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ece8c1d8db4f5932d8d6aa996b394592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27d79e3da9be8c729a809dab2751df593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b589bdbc16069f839ab24ab82bf9e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34897df463daa3d45a8404b7ccda891595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980d485c57859894e1bf6e3ac65f252596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2ea540cb1072e12b629067c37c150597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3785ff74adeb894dcad79909c2a295598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67873ee0a90ddc523ba9f6f1a2db2c31599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9e299f08b63e66b9e3c3322059bf7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c198ac0822fa151b2718ccefbe716c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5570a83253823001de6667af4fdd3b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e256aa6ba3eaa0cf7258d7c9a72db5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bee7e8f92b6dc37b7282817d335ea604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99882691fc37a9d6402653d790e7fca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85d34918ab0e58d4fba86b554ae87e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3848a44d53f1aeccecb6149613f626607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024331f7d79bf31a26e77fbfc656e44608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae557ca7eb98ae7a6208275c4d05d8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928258d91719cb413b7bf0a5623da2ae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2f421481c406d2fb85e12a3326775611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c53434ef1f7c5b69d2a92719344f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edddfab241d8d2a42e91af87ae56c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e385c4c029bf6dc17d9f7d657e222614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc6998663c7cfa4a8db5e1034b9e70615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125841cd02bf43d2dd34fc0c33311d1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa78d879bcfdd9300ab5a1e5737ab7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b099412fac14a55f779cf360b4ce1a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798197044b291b4bab6669b3116e7cf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64412f75c2ade4fd529dc24e699ee26f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6db36dbe9e1a8a2f23d5ff48be57f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406d48d499bf50ec1449a676fee4544622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb6978984d41c7f74770148b5dfe0c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbd80a72d898343bd6ef9c650a6b8e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1263774a73040cb00b42c4b8fd831a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a693e75a312a45679722c534cef09b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa282ee237a1b18fdcad52c55b486ee627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31702c9d004f6ec1d9b0cf3b1faa5ecc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a808a70eca2176467ae8657fd1d51e0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8290f80480480232a72ab25d370d566630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fccdf6ecd0544c1e753990e2f8dde631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154dafd29378bac45d12d759de9b145632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e7c144e73f98b30b166131d975f5b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942eef9545e6dab790744d4b9b179ad6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1feadd942c394a7691e75fdd35621635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21f793c8c7f66c9b965c1a8853495c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac8a05fbcb324c794cb0e004409d64637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f01a4bd86fb1d84f6fc1d35d2cf441638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3284740dc57377e4445ecb3c68325fb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe01429b7b5baee44f9d77669789cdd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a107aa417b6733752423a4717900d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafe6fd11d27671ae21b25da84c48d9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c37dd824144830ee2c9de25aacca65643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0a7971cf0dfd82dfb42bbf06b0375644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a9a518d0e7aa3a33d7630aa74fe71645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed767b62cc0417aeb89bc0dce3d88eff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71ca1b42a14dc6cd4c23ece9b50c5c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04518dcbd752aad28474ef04f92009b7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105692fd58aada8adaec292bac1c6b17649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7b9b158c67d8f794ee5b8cb227c81650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a23f934e0e441db5e72b9db9ec1a05651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5792b96848124f2fdfbb976d53c3a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8be5ee5851bb98ac0a98dd351da7e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e24b8202dd88c47cc4805b5d33fa9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5e51f2c34f201bd735fc2bf7a9295655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f4280630a7370ae3472596c144fd2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4faba29b44a0cca48116a55aaf2a8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f1066e13e4227b6f949b98302e674658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762981b7eb8a2588a4c148166ee44ce659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083608317eec1922c72a72836435bbe9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d3d125b20d0d51bcd71f9e55d1945661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea2bff413309c6fc6b7b36f6bb80c7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1dbb65c78f533812e83cab48de60d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8228ef865c8a6a54bb3bd33496b37664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18814207e006d7b8ed142a55a46b8c1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d33af9f2f376259cdb3fbe66e2d4b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748adbf01695d2165f3d5d51b2d38d2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f626badec9c010c612394d0b98e0b5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff475cd2571295c6afda9f2d20f49c8d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c52811bb57f9dd603d387c6750383c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebac66b3d98bd94272347871efba4f4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc5baacf488187de21be3e8e98f6f9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f468dd6f7a697ef487899512b3dde673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058a8f55c75bb475e906a38832fb889674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387af996c3f72d26963bd3bb7eecdf40675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0052361115d0741592fbffbb1a8b0eb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1825b41e306f9c73383e1ab6d89fcd6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890aca35fc6b6c74756cd1fc0bdeb5d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57a737c91535e0b19280a1b18eabc6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da613a5c4c1aada30899cd64ed7f9102680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf12ff289aff5d71f2bc7284d5b95ca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649bfc3dd90f6a7b10bc94b0878596a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0d08718cf879230ecea2f0e48ccef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f0ceb2f62670b7bfb017cd4eb9d15684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e1b658ef3d12d90d14cd9ef0f496c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a2005a71811b42c1d33cf56145703686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570adfae47ae67e54ebb7ee78fbc4652687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa997820fabc232bce7bb7d72c7fbe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c1ae5b0baf00912b04fe5b4b51e67689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8894cb1da464adf5733a12ff51981690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553856731c6faecac441e8ae44b6197691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c012dcb4d9b2b90d50c0c7d467bb82692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6993bbb78ec36835af1097a54dd32693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809281e50164ea19772bee4b4939fca3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bab880c30bb3a70905db9e577feab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5f99af456483472a13e62461f2276696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459858d642f1a4b6509822f563eda53697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ec41363abeaeb8ef19a93a88fe86a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc621ad11b16db777259cacb223da765699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a82e37a3f37f5fed9f0eb646beab3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9feb0625c560353dfebe7cd5fbbf4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f990186911fc2094d6705d770408f8a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e52532860f573f76c5c6bca025958703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec8f67efd7124cc7b6337b54d5ee8e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262b25cd2dc352800df478801d28193705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b27cfeb50a7c8017b62e32c885d32706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbd4a6ae7769d239d5cc2989ac47f9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8335202c843c0c79223377fffcc956708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370827517851221f74a61a58ece526c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190134df7394b63e511990383024bb6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7bcbf01c5ebbc83c0b6459919dfa1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e965eba7a325da311ce3ab0200614712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0f2d9f492d373abd2cd50874513dd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1db7d49f8e97dda35bc9f132511d1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb28c3a70f25d6895dddc48e529e2c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7fc80bddf99b65b3ff8927da174d6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beeed58045dc593b2a254af80c846c5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364be8e4982e5dde97255a0312335391718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a78decdd0243a3b2ad1892dbe9bf7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7718ee8e50b9629b662a07d6552375d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728e90ba150fe4fbd05e97013ec6618721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48a1edba51a803e81f74a28f5512b9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4a28da62cbe56339ec6764e177ba1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff29b455efd19814b97950c7a0abd36724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b887286cb659f184d84a164f6f6385b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881da5ec8c5193be328e8ee6412db70726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e4017e4407d96b2e4844a6ae3dfcb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e27bc4a3d9901a96bf4734fafafd16728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dff486a72656401ca3ba43e0d5492c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154fe57de70fb386aa7b91f9e248696730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92a34e49fe871428aa941d26853cfa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470f77dd5ef8b2301eb95362ad408c4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f0e4556bf62ee90d17a5a4be221e9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129095996f858fd8835824110dd1c221734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d4c35b51bfc33bef970f035af7a62735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4f68f094ff43aed29f22a1e7c3bca736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe30e9f09cecfdb44205a1869aee54a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af208d1585663fc529edbdfcc281756738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca285e7a10bf4e2c83e5f049d9e58e96739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c7916393e5c973f7f40838aca0668740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8a5b5f9c06d6c357d6f2f73f5c4dc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095cd7c495d031b0743af4fa902d035742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7c4c34bad9a9200947b5e7aa0dce7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3003c56d85f45c0498b8c3b725f288744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e1a508af8b6b421dd3c5580ea39d5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3799d88422e2f95d988cede7d03b4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795cae3e41a05c1767bd0ea46f38e1d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0d08d70d84f4d5d2f7d005da63e9c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d73e7b997c0ec8a48ab6193e5f656749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24306ff5bb8389de8fc4f549352be4c9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f6f41982908ff6b93b7e4ca60b67e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813f92c4532499ace39cf5889dc02bc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5189b2ecb5b0a7d2b373fdaf83db46753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132063aa57706f9c7af0610c7f605e2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdb124e84fdd202e76c82907fd15aa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bafda82470cb063a074dea4a15264e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53cd7d67a2b8c019480245a1315cf3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad8f9597dd9d5b22adae03dfef8dae758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548f58af9b1b26f9abc2265a8e05456759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c5c6d6fc2c33143a9b98d57367a251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d36f25594afe6c1cb53cb202ffd022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbe14a9924c3ece280810ef0d3703f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617ed2168f9e4684663ee45c949c64f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c046fb38566231f38852640ed48a0d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031f44a6de8c22aa06ccfa359e6c7986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4457615d3a8142f543db3617999a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0661c525e34002c9f03e7ee9c332e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289227ddecdb68da9fb1c20900d1c8a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29239745d3f8a3f8fb1c7c3401fd85c410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8aae174fcead9122e454acd945e7b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0cf58c13435639518577c2889eba7112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244e79e3ed96729571c656a0738013713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717d52d2483292d4a18b2672aa918da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503716b3c3a2c9332a2b5f240accd4415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ab28ea3ed7ace82d6d381dd4e9e8516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189d3041897eaf65be342f47dd27a4217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe743a5a11f940fac394ae7b57903e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0077c01708f8269ccc16d8e0ef77e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9da97097db691912e612df2deb79f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f23d122a0f377ad1862b03f42b62b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a37f8d1d98c5bb83a6316e224c85fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f7e58fb0287202555096108292c3723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d083c7224bf221746cbcb32f30f0324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5d787c071d26f34affdb9ac9e8d2725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a8e3dd7082d076b390be2eeeb656c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ff8a7ce88ff0677b563141fc2a41327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fb5bed9b7da501b71161da3ff21a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312ddf7e9adbf8f1ddc10a2ec5eb3ff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a47c307d3fe643a951be34a2be45530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42791d49411237940654536bc83e358d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e1a6907e02f782ce2559e499b491832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312839293667e680c816522e43e1c13733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ad81b93983f25d5e18dc5a0a1c03734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27489035e11261ffc02347fe8b42218b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52124ec182b72f657442e283dffffd7b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4557318c5cd3b37f4942983dfebc0437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acabd0f29d90035055caf908b2e929838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc432418b6a83efef0475b62f2fe7939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b16a152c9d19be3d45c78ca9ffb4a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ca6079bb1563d46895819e68a505141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95585dba082e78dbb47afc500a962c2e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9654a6ad081288552ee4cf9b5f9da2843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744e7b76bba19f41a3c2e95c6c78f7f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157666088b8a5e74ca69cc5f5de492c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677195ad4dffea406cb6fc3f1756778746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9d40703247677b21180a9f3e0587f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf76bbc93f45d4bba86dc952a803d9f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967ead1926b26a8123f176ee3a4ece049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0f1917c31122aed94eababe1ade4f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5684c04ff5c0a2b701912aa3e39b5151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d085868e66c876a31ed924674a7d6d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776928a40759dc5d6402a9538a1abd2d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c8986c360c76f597e02a4757c2c5b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513967cb4471dfd5ee14cb15b641b57f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3c3063730c4f5507cb5b0375280cc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c562d222df8176e65a923bd4931b83c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc20f08d49748f857f75a2b0d7548258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26782e498d03367972c885c981495b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e88a28c2987a9848a9a59e5b5058460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a5c0e9cb6ab71520aaaf5d6ec3f2761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197b1b252a78a75d1f2140c45f7328662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6df9bde8779b56c38fc1a7a50d56b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d4ea8c3fd3734e6a14625fc7bde7264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277fa516b6cdde3b26120b85c34c6a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5a567fb9c0e1c819ecf5dbab23b3066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a19e533589f8db7ceddb6e09f993567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b004dcef0b6dee997536c47c8e0f49d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265063214b40f0244c61031353a980269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24f39e603f8ad696330f3bbe00404f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df007f8c82c3ec42ac3786d8eeae2e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f80bc04573ef698981a898ac3e11b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0fd4743e32ffcbb958f40f09fb72673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3395adf2f7877568337df34fa52aa274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98f093ab93a7bdf2a52a7a01759f1475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e88b073290dbb919294602de5bf6176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ceae6ee6ab6bfac1ec9edcd70fe6ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9f918f83b71ce81279a7644b4d9a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b3f1cf9cc1f4ba561972c30a1937f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb517afd0755d4f701831571745bf680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d6a9fd64345aaf3b58ca7b2f8124381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142bfe60891ce13190eb34c9a2dc586882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ea21fa6675417bc7e801a20729d2d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2902628a7f106318f7f52ae7c6ef08584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9021755fc8807aecfa26cf599b2f5485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d73e2feb325833eb6ab59afae2ba186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993276ae822ec8a81939055fd842531387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17d3975888378b7bff6676cf51765788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5efc56cfccdf62ceaae020387451db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98699c8e384a90462f917ad81ab39a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611db4d6d5a3d252013754a008235f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b876ef3aa39ed8a49df5bb21f2ec89992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c69da18c49562241fb1320dfb3c1693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d86bf78a89d2092b2feec5ef38a84c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b49314a7eae2b29d2f795e61629f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3ec59eb04b3615ad2f29fcfd9f38d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1128c71d760768f150074a313b4c1c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5abe0c5242f367d35aa0a4649b5e4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b258e21fb368c29bdc94e0998400abb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ee0b7d21ce6cd6aa1e7a3a2db00e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b6066f6815c714b8d2d9b1a9a94f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a21e697be761d457022c324dc6f36102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed7696699fc291eb65ff663b138e4f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8c3112fccdfb511de6bdb6692b3e6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad537ef4a1cf4d219e27f5ff86c5c3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e04d5fa98ed16b40bafae87760658106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73950f2b76392ef55f0401b62eb1e4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b504172b8dfacbd92ca3cb18c80bb21108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f3577ee5e57df5461dfeadf2357c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3ead7c3e7a62b8e5241e7b0c92115110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573514bd5628d6ded8fd26c1b2570e7b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29dc4c9b34d89e1fd6f7936f363328f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60402b177bec02c9caf8511a5ff556113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facaeb79eab008fa4f12a796b8704941114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b81d5e41a9da7327ff76cb9f5be78115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f5d9c5993812fbd28bd7e92b5823e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a3ef52bd20d8f06eaf04524c43232117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55316ac7fad9cd42e2440a14e8e20ac6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b500fd03eceb2a4ef9c2fe83c9d3130119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50a2a654d7bf504cdac73917206119120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6db0170cff9256982ef16ce73d65e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e90de106aa5dfa80eb7f0aa37513d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80444d5a813da7b9555d1e9c1a2cf866123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1605ca6c069f955ab3af8011341c3e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7be841daa607d83aefe224bdfe3bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8f93dfde8f47be19c9de1d4a59f0d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c30d2427cb3892a2b4eacb57a3f77127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312de32a71b0e9d9ea7ba3e8fa3fd15e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540a417fbc29717ae71ca9518fd45a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b4142abe07ee7a68b29e6ca961a79130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909e71ed9e36ea2676511e68f7b31e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6072066cf3685646db8142fb36ead86132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24e1b80777006863edd6a6ab2f9942133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0376901c5ca8b7694a4c844babc6ecf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9d52b22fd79f3d73a58752b19f488135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab8501227ec0236fd674e50e25e6c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e122700be682d94b696acb304076f4c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43118ccce6a75ef58ad6e8bf08f8601138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef754b4f103dbee38cce326d5f3d1343139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4785c108dd83f6bc5db7c13d2c9fed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697a25c9fd813bb3f5f181eecfa5c69141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ec3385f03cb19f05dba93b86be390142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1991487c0608573e55f6055cb54b57143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860b2bf78e59d26d5d3b4a171cc3540144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da1d00017473351ce6663907912a9e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7ef53aa299718dc16373663c92bf3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9351a6dafdf5ab96f72a33a56dd891147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb53d51d66bd38d009dfb77cf24123148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32193c4c7035118bc1ee51308f13a3b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c460c5384bb916c9411920122b166150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde0e289e817a2069dcd748173107ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcc4b885db7f963f9b8b73b99a903e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004968f2c6b40f7c1607c20f8757194153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2991f6dd50548c3cf6ec6b5fe6270154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af43188eea492a334a64a085f0cfab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d8e86b8f33fa395eaf3431c2f702f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97123f67429d4706087e21a14505a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf4d38aa2d28d36ab1f6ad256af68b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4902baf18a7065b78ea2dce2d13f0c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810e0895b358563a00131af84c748ed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b06539fd5ed93be66ea4cf2e172c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d80456555e231477b69ca6cd9294b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f396700a1de49ad6f7b6697c60fc45163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0cecab1334c4dbb3a47bb129733ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5785164f69cadbd13795da8132260165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb0eabb74b8cc7a8110f9b87d127f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafe62bfe412c56e2aad89101388365167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa838388034cb516cc7e49373ddeda56168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6341d196f4ab9a00f422f05354d9e7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5524c21927304cf2f925ff27ec17068170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7cffc1107a81f86bf767fb331564e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c428cb12c481cf91e067083b8456bd5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57581439b0c879a0f74263d9f56466173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283d8a4783a0af1a25e9d54cfeb6e0f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e7d21703845f0dd4eef0ed969d20e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d8fc09b2378a5b6e49e6bddcdecd6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a32bd4e635ca10e88ceef37483fbd2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca960e17a99082584108d003260af5a4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd4537f9243ab6ce945c2d6fdf7c42179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68556e973b8773bfaf9e21fd1f77945a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364e840d8f5503640d4ee1f8bfa16fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fd4df5d5e1d5f16c2dabb826c5623182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2aacc00e5f147b3f9db4c96d627d3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1675a5c96ad5839afe11534485633ad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96b5410e21d9b72ad81d8ae986bb20185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f257763ae17713876a8408b65f60b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650ecc04d9b195d69a1baf17e3556bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d678b6bd0ea54846c1a54541181e87188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce0731bd3802b79d2d815b3a5ef7b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5103fa91cb3c4779dda9088c7b275190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149a7b2c735678163feafa6101dabab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714d43e8860d8a2011a90f644fc2647192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58009d1e985825f7578148675be7b98193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bd724256811ea217df9711da0200a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216d1b434802183c65288c5772e6a70195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8612b7e03f6a632f9e1e6864811192a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b11f01e425f5de21540bbdead55771197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ddda6b45e1d773f699dafaf9860c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e8913e203e65f66ddb60a775f3502199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324eb69d2074792ed23d11f8d109a57200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df01bc1d25496d332b42218aef8355201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd737008c8f65155ff3200d6d47d654202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf35caa382f291003c5a13839f6f028203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e35ee0a80a4937e660752a38f3554a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8af91595b6f982002ed29bdd241c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfb1e3573abf5c972762d776f34810206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae1f016be5518e50fad303008bd319207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c9f3ad77fd3ea75a1077c04207c72208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf7cee0ff94c54214163b5e91a874f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320f35a57f3f1f6a79e800a4862d881210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f9181ad329b928277f503d63d3e7c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb0071aaff4e2789311d945a1e9294212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec54cec76624d69c99460c27f2f2560213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69080a5f46605c79fb1154782e9f283a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50385ff421506a02d0062b8e626ef5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff089532f9277b8f895184ffa315c01216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f79f420196a6375d241bb4b1f5132217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75dc8ae375862751a9f81186386fc3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f52fe5fcf4386b42c0edf51933641219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d26479163ff6271097632f9cc1333b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c6fd0c2ba0a78ec57e89333f9c0a5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4444b790983ffe38b8fa9dbaacd42222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4430043908bd708f3cbbeb11113303a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d2b7a1940cfd63ed1eb2e71ba5709224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f6d8a2306315dd8fca5eaf2ddd371225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebd4dc8e5f63f398bc4626afd76fcf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d4cda1c03ebbbf6d997011da08ceb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae1b6ddb04905827232fa324a7faf6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3154c76f391bc64cf8dcdbf1115b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb742c2ec08f1053b8640390fdb6f5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589ee9fe4216781c87d698713984fa7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62786104c5a84fa207b21a7254ae56fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a9b3abd8b2613155b92fd77c9f623233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac0aac2b9b09be63fb7a3296c70a18234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910bc18903ed01b8c799df8e9a14d792235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8783da497a1e1294f45a04bbf060e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f83a9ea281d56f7f867ac47a345b6a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd505ef94015fbf20736ae4311a68554238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef35ecfa259ef6a104f74a469797f1d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d1686882535514604ba66b8224db3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7316803f043c6958e6089c5fe42a009241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc9186caf208318baf9bb2888b3728242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962df42fbf067ea0bb3b957978b4e78243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74816e0c1d5779cc9cedbef94d3a035244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2419dab7c817f187de8af49dbb3993245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae6e503fccca5fe3c80930d3582332246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db4eddc98447884d753d829e202c36247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158693333086f6b172f4ab4acd04778248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944576edaef5cfdb6419c64b12532ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d336e12b2b1f07b990a6ca81d427d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6b45b773e4bc18b0d7af8501dddf2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17e2ff7349588b06d10cc4b2ba73b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de287f4fbf7299f0660066277b31ab9d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b03a18aba93e608b357e3d3143d36254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bbd4297e410e5a4c9f93585e7e0e7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75710c056592101053e7dd6f9cc5ae9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29727265650dfe030377724ada16b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138061c0da940add9efc29b71a4d0e7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f309f8280cb9ba30f6b53d2029ed31259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd939c5738c9ec53fdec087d8a7a29260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de10aeabe7a9b99019cccc20707bba7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a20788433cf1a64f3c563be64390d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941fcc26b1632bf9b0a3c1a45e1e41e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493c6249f03d7c59887e94153ff3e25264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a95b6de7fd4aec2895062de5f7f1e4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6908908039634d06d3f2663750e096d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f42227dba44077981c619bde9a703f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4501b3e413ac0cffb72e9615c2f0d3d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c953cd5a0ecaf72226fee6f39b127a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4267a1a768a33c149069032c35000270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e536be0abe2a2627ac48c10f0ed8dd1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465399ff04cba61fe7471a3a2f9b2c38272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38723900a102b76c8aa2860f2f44b57273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915bbde88267622bb788a52e5b8ff2e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee08cc87c584889cf0920c3775e33a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db2298df5e9caf2c6b8c3a1074ed36276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4196e6614111979936821b509feb87277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430eae247ab5e0b2a92c5305337b575278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfeb52215ac5b6a167af6518811c2e5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cbbf7aad2dfa5cc9229ea01b77166280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8c61d69538721ee2810e8f7ae09de281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468a184c109f33fc6ad41469c18a5e8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df49248c1931e424eb74014a837d5f5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7191e547cb05ac7d02f079f4f4dc424284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdc45f93c3045a48e28386415fadab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f82a1b8c365cfae6b645f1f00288c5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d3eaa72a04218a38ba1d387a45bea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c491c69cbb0b154dc8ec54dc88259288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293f3614130b9d24d1db9c68dd3b193289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b353f078acd1e36d3c61f5b89749a9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6ce045415623e8224c7a475bf5c86291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e322aa8f62e1f76330a3f3610a1635292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44bda62d2ca3b174d7513e83b24954293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2cdb3aca143100304005ce916a6ac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298a343ff8a4bc3c2fcf4c2f493d1b7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53613006462e69d54a99d1c399c39903296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c26771f3b492429f4d099ba3f06f17297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be79a66090fb4e2ad81ac0a136bc0e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297197c0dbf10dbcfafde9afd0af738299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983ec81aff4ae35af82131039ce58ea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30375885a7bfb8447077ace8a6d0c214301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4135af0502af0b37f4ebb66dd2226b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073d2b4a294e9b4c0ce3673fbfcf5f2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ba948949b44cfe83356c3a5180e71304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d93a09f6cd145aadbbd9a7b5900ee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5860bd795d8c0f42d1e2d7112136c57306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde9f3c1259391eb796a0dd2e513f93307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb6f1cbd0fe339f1d50f37054dc250308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89f4f5f6f6212907a3ab703a84219c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098d0644d4118870a04927d45baef3a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499e2df23fb20db5ff1540a9f1c7b4e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910aeeedddc6b24a9f1df0bf3d4c252b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5b7a2ac06279a2d33e83f3e2b9995313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c0d5393bfe3bd5ce024a14fc033fa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cf43599dd98b67c863dd8c7c65974315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206b911307cd4049b76636d3dcf021e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bc0efc1878f62e661dc3ee77f2528317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5058f56742a7ae81c7f9dde4942494318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2a9478299429fdceafb8cd7a68976319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ad27b75f08ab4a9c3f790a71f770d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b3aedff328c71851c17fe7069c316321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276535e983796a7776f48d253a80b22c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857f13c51bd9c90baaa947c77ce7510323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ed2f6cb79a1b0387dd936a0a159f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674851a41f94dada4f02aa86a6d5ffc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c61ea3d51befa4be8846f82d55030326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5035352f5898b0129d55ecaceb51a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e544575d1f684614d4c65ac757269e0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1829af43635d1828bc4dad4f0cd436a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5efdbc76bd6cf5c79c735ca8a93df330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749e7427ee8d8b6f4cf0e9b497a27e3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45bab4d2e6946cf7187e9170ceed159332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d8fd3deaa173fd2335245adecb0df333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cb09784f20b3cd8eeb081e24e4b9d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10fa68ed478b900c97196a5d4f16f1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1f4b5c056afdc5125f1c883e86573336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b9fbafee5486bc668010362b45fc6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c35d679f56ad58b7a9bd20e8954632338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20a270e89dad549114083f6ddbd908339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f495e004a365f08735ebddd315ddb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9299b05166bada9b4864c1ef743a115341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd990af2213143441536c0c1086eb6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89ad05e5e31bf50613013b861f9a07343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8eb5a36c84d03d0d794e31a3ad6f37344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5c6765d4176b1b98ad6ec61367a0b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f96a29d7ff5171c0f8af15b39cf1e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1b323f65a074311448d807f6e6f7e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b3bb61a43dad1ac0edf71ae047d9e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916999aa5dfbda60bb9f88fc5d1f793349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88597b82dcd73f15ababb2ba4fcf246d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0df44538eeb7082c525ab0dc4b8566351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fdf762343d0f8540fa7e820c97571352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdad1d0e4e034ffa41674a789ad5ec6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abab1367a355254e1fb49cdea0d762c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c40f82f080831bbe7e080b62b1fdf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1988177b368350f2c1cea88f4356c9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62dec38d1b7ec3a9c854f931faf24d5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e518c65ba12c02e1352f056079af40358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefb9fa1445f2f84155e050f8f5b0a3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a8de91f3271f524a8e6757ba73652360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bd38fcbbfcd62f33810c2816bd4f3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039f20b931bf8ef4d36abc410182e2e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c63f89ce4cb7e2f5c41903fc9a92b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddde5eb4a0f0c888a431924ed75302364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab318d81c514ee096fefbc1ffab512b3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6f03065e83ee93d4fe6fb515e050b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba361b2c65c9dabdfc65d1c4b3858088367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7dfdd52c78a4b5520ddc75dda64ad3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7dbaa1ea70eec6228dfb0b1ab6cc5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef8f0945c2ddbd60007b3e866598b3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a7bfb0ce449d08739e3bbdafb05b8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95233f6088d10e52022c7f704b2a24372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca31e82b80c8cac9114374ea4dc7942373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6de05ee9c2e063c39963a5e77a5d9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2b4b0dab9df651fe868aa29e19cce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d9607851731c0d96ae62fc5804e22376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef89643cdc534ec972a1eaafc3907c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf5383d348ed7f8f6ecba890c35b2a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cff47f475a8c460328cfb601e2be56379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8d89dab46e74c0ae6e37f2c9b768f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf6eec765bc6367b779e681ccb7b09381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d0647dccac54a6c8dccb51e306e78382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da30136ff9a8f45406977aa48b98e9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182c2dca21d8dad7a521c5b140786c8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcebea5fc3342b93c7ff9498cb8909a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d605b56912503a5a205865c4a6df1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c420e1bb24700bb0ef69d3923acac3a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ddd5410d07eac23ee58060c6428c9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eac0d0d64fbbc4353ff830c9334639389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52de34e6f550b4a44e11b090b0c52cf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6039b12bf5d527baedf96127acef9b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8d8169f4593aff16ae4c306a736f2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6c51e7ac85cf3e515211d2b94ae69393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade453db79f487137d15edd78d27d28394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d6be59623f80a1fb44ec8483092de395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f66c2bbfa795a93c8ae666ef5b4e3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf05aa03aa2913854b58c54a2313d0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f277effcfb3e817f48935e9b3cdbc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39cefb12ef0405878ff836e0b9202d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002ab7746146fd9326890e6087c23c1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a434251b13eaf6bd1ebfec47d36cb61401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031dfc59251fb11f5fda961665e98e5e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f3d5e7e165717c3395391b288d5fd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d473464723ed5bd8765ff4b45272e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d99ca6c4c93d749c1424f167e90b25405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e6c8a4e0016d271363d346dba44f7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7be42cb828f4ca90c0154351d18151407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75916998f346db72972c830064b968408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed342735e65cc71988b1b4b74851861409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a772d730a3d2066aad8d1bf2e1d9d7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321a3bf889f152c675b413f9116d6d9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e00bdd85b448b147f974e14cc462c6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be99548606ed4e30fc8e728d65391ff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2bc9e1cca20f27d18f4eb9b25dee4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9705a8c741cf60ec83602407a0d4ee8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14729809dfa0e5770e2ee64680593df9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a5a7573cbf4a9b33fdd69011578a2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc384b3c459ad1d75e8aec266cf56120418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4795f3fc93886a01fedb5437d053e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c74138160bc6285635b93969af238420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c66819daa515340c276d2f29243e9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cece27fb4fa481d88f8a66b282032422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71121bf0546c9136338fbb4f71d2952b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004adfcdf5a40709f920dcc561c0e3e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cd7369976c9a780c3fa490cc5d259425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210bb0955498e09a14f3c4e0d29d549426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907503f6c8a8d89e3e1608a4c6a68108427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bcd81d5b238ffd19a509ab8ac8868428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c616cc97b37f2ffb78d21822a81f59d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc985a8a2e338220b4b6245d486b3d10430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322b6b7567a1fb52e7f90b79812a2c8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48681ad86f7476f4a8e85cb8c320636e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbff1e946ff9ab45cbb3ab843de99a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a63e71cd1941b07f0df3766b1f1392434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5faf30327ce9a6367d589654d5a3e7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45018ad7af1bef27fc7adf13d7a176436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a138d07d0d208a0e0e77afd863567a9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f425fc0ffa4f4e47178a7d817f947c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ed75c8c59c2344f3552dfb4bbace6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cca79408efa15ffeb140a328ac95c8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871450ec327d446f642a46cdf1c7ad1e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ab4e88d4833b3739614d4bfc33ad5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a006e1989d70343bd9d69dc91e76fa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3aa67ff8a2330c5ed97446f44945e2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d70b29a06f5ba7e557cad19ea5c941445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e36c1349e92c2127ab2aa7b6e9f91a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee3a1d10ae9112e977d9bd00b95ca2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2ed8311265ddde60491becf347a77448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ef411b1971ac6750433f4011d3b08449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef79a0f41fb3055820ad22ef50c6b78450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4052553ae8043addfb21d4cd5a7ea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85852458b7b6e9e5cb95faefa1eed4c9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3606c43575488febbe3b8542931b8e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97141f90cfd340bae4c9a6e2cb391c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6507470e52f7fb488c0a807d509f314455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f84e2e0067e8d1c49b2633cf11c848456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b603573d19efea8aaf775fab7564de457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0a81b4ba1ae6abcd869b52ef017a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e98888519900f2dcc05aa39441956459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d8ca8e0d8933510ecaac22080b021460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19dab5be62aaa0284fc696f5876f784461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e73156feb2cca9c99eac13c6c91977462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a889121c57039b367f40b92a8b2119463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa3823167b372ba02997ad853e6208464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5372c79bf2f47bd2f2a23b6bcbade465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727b77cf6f4a53803ba0abb148195ba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be992d7baf35632b49a02c69bac55d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92535038b5f8e4490f3b57fd9e22121468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d4aa0b433756ec0f5e9fdadb15149469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b0c2d2c0771f9f4221d4ef3d11a07470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aeb2f67ce0a397ff671cbe72edc538471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e48efa407e258733e6dd624e91555472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbf82b1173e3cbc6f09f6a17adbbb9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a096356976351c049ead209c06897474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289eebb90517cb5b0f46480ed9fcf14475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64945a5be20b6f3bc5c2ba7935be18476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ade88ac66c737e6dfc15002c97092477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75887b8c24e3d9539cd179cff93505c0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b1ed6c3b1794d339f9a82a0717860479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a72ab1b0a4b774158ca2a525e658da480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa0d1a394674bd4ea81cb18bd94a67481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb436f3876943ff013c7a4f0c17967482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42099963a284dea187da5efa916c96dc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c6a7498db092566bd9c65c28f6471484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e8ceb1b84b1a05aaa318a29358c7e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b967f459c1a51372e7dfbe8e245ad1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46156468adce9bbde73481a896cf6cc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4dd5050b68e76b7f2c3541c4abb76488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f30705f41efaf4a076d161eda8022489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f26fc2e71e65e4de0c618eef3f86a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a172520cb1af06d5b44cf0e254b4af491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb46eac62d4f5ebce982cfb75d55ff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4227d178b413f869a0ecb51a74992493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a8af4b04b0e28a5d8b14c194d77b4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb6fffc17f9ef8321f6605d83bc1d4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594fda98e91a44ed9fb57fd31c1499c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76cac5cbb4cdebdad98bd8fb5818f3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd6feb03da69e83766d545e568ed39498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4187679624940f2dda04f37af9d49e9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1974422d35ae4be2b1ca55a620b0063500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59037f2d9cdb8ff998afa61a1c8e3c1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a42a4d232b5f55809ac1c7e054fb2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2159852d603e419a6e8a76e34f0677503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bd05319d338ff264c5c190995bdaf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6735a7f2f44a589688d5da683bf1b3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8083ae07874f11cabf5028cfacb639d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd1240619455d9d04d43b929bd0a0e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7566dc3aab0dd19560ec72802600cc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e2f1cc848614565ac973aa4aa68d4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93302176e9c405ddccd36959c227b54e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d606503178127909912ad83f2f263511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99c57fc9701c381dd1e11d294fb8de512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdcd8151633efa9c4b61ad258d9107513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbfa444c0a11d5ba1bc0b26b557290514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c3060bb8d6cc9e0c038469956e08b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2a35e0e3140240c06e4d1e846b624516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51367dcbc4bf4b43c5193a5d7bddb57517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1443c6d233637dbcc5a1db6bc8b02518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153585f333473e68424ba0ebb745cb29519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579aabc7d932d07d820db8bbf7eebce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eda2305ba5667810daa609482b7faf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e751582d4a3cb2dd14f7ae495f3301522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091e059582a823ccf2c8d56a2908e12523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564e698f071be55e5481e84c7f70206524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af02ef78b5a785f2fff1e981877f83c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caad2089ada07b7dbae84f942d09033526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a272e8e3cbbaa67a384666ec4296f88527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffc009cf54d54ec45852d7fff80070528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04766baf795c936196fe6dba75495424529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcc7d813dad5c03bfb5618d2697b9e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4a8f3134f2ac27f7cf6c6dbaad8d5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc75651e54ba342fcf66e16eafb6dd5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b274c02d90129114ad8eb2e2d22d7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18dfb55e614dea3723b63f42918c945534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c56966a9cc8b2018607167a4633767535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf69c3c7249c7b32c0475a99f75d8fb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df804396bd9413fa250804b9d820eb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28861ef2d4116d590fb00520c262b15c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8d2cf542eacde6303c6e274b94316539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014102c4a679448a369df784fa3f3a2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49969a2c8571a1ea6a2b02f69a0b6d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5572310617622629967bd43a4d157542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196c4db4b8c9d1aa08aff675183e5cc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900a3c17fe84abd8ae143faf39527f8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619e0c87b4ae1d42edc897c9daa35a0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a64096fac39866d1e342e589f1f7e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79d9b239ef0ed1207c044bb9986100547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf468965e76fca8f6594982f0ca364548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c46720d4b35f7bf94327ebdcefb83549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bce3e33e7293c1e486bf22b5086bd1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a43f46a778d88a2089613b0cd6df0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4369583d06239e5680763899d33a18552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce42db9f2ade1767486a5782f4d078b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cf7dc556ebcb1b95fa787ed51a2b0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70a7075a2bd36967ce59acb20783f3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038b3fb78a7a29ccd880ad6d4e246b1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063c84c7e1c4122f7c377b812bc3440557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ded6ea3b991f4d243c018587b2624c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5288cb4afea06cec84736bb61823cd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d69f76b3d9f72f35eddad5f8283283560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2ae1c9078aafd9d2ebc8456cc96d5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ec806419317d19892b4cd2d47b283562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18c00240808d2bb2112e21d5e44b37563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2d94c9eb972be7a6be718041fc9ae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb59ee03126a42410fc37654e621e49565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3590ca390c3e73b3ed26da751757d7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101cd01622616a71c648d9fc689eb37567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14184912c2427d46461ba4f17a4266568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45a17637370494ba4e758c7d96042f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbbd634bac97706665ba45b61bbc5b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a395af22fcdf0d66976f2acd6d3625571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947e2f39d78b3abadbdc7089698fab2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb068d9c0b4595ed786e455eda329cd1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a592b9c51997821ec7d3724521415574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657e4a8f4cd1b264aabf2d2c6a5ef7f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318359bf55e5070d0d47eba8d5da4f4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d651a77d928bcd14074fb16a33d8e14577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fa415e857919f38227cdfc5844ea6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6f7e6e9756637aa49341a949a0062579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b157aa5f74a912be84520015c1987b3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bf0348aab3e07642baadd674e2dc7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b7d788e0580e78ab87f9f335fe91b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0be28343411d2ba7dbf1be9dfff4b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a28e566297a7500758db1a65516da7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536e0b2f24f1284c6a1e93e4e52ed09585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8802436ee14c10fe0156788fd79f2aa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d93cdbc15ea398ffe8d6a4d8495ad9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a90eb6e42ff764e003cbb2c2acbce6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab8e4a357f7c0c90fe8c97c7e214e9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564f38c921bdaadfb089ea117bcb9d0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2f3474c67e96f9ff5043e150153e9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d210a72465859e1cd2a179dd8ce31ba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579e00369486b37c836a1c7bdd00384593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7d533e0d241f658f5efbdab9ad4b4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e9c647064454c86fb8b7c3d532ac2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783e484f889ea59317c751ed105dbac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da9b90f90ded5ecfc36379531673eb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f79313c5f693b718825b5584d56d4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafd47c0f82a9f91274e58715430132599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ff65ffb2e465a11aff4cdf558976d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cab4cae22358a3ddac97a1dd44e8f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd21299a1e05d2c2a27a3c4c1719500602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769076eb9bc24be55c5dbb0e9aa39dc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28259cca91666ed3266cdd5a26d367ed604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0387314a023a12123b1d2adfe98c5d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab1fca90fa989c9bc94a069e067757606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8914b44806c0a65e94b54b600ceaf1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6c8e325540a0b0f137933cd529d42608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025542b9ce457a9b31366868a0af6fb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2989408f1e6a4f8ed10920fbcf787610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5af5da410a1340ec92234786118d9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e10eaa1261a5ac560ed6ac18c4a2ac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113d7fd6569c997a5fc0f4cca341115613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098675b830ac90dd3e0fae750b5878da614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b9eabc0305608834355677e33a007615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686be78e181e53a51dd74d323784d35616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5c7c23c4db8f8f86a44133f145aa9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca587cf152da95a63902750c13733e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06754f26b87f6d515df11e7857ac4ea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa06696cd149f20d5225fce08fc5ef5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e149a0fffff021d568f312481ac28db621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b86025f83620f3d198d40faee0b2bb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c79f189b8c940205adb4514f7fb68623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cfb840a80fe96017c3822774d3ef0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57488f8fe1cbaaa80b6860d4acc2ad59625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c3f3eddd336ff2b329cea5fdc3346626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9177012f78727f38bbd0b270e4b988627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137df527d89f75aa92890c7be5248c18628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8e6d6d7f845add640bbadc0b921b4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522c41f1cb113791f2c46fa90a2c4ab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519c0a5d9fc5f28d202a53215beb1e4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22bc4039f4538fb2f38a563a813f2c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b00600314906c9e4d8c7b2177a878633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12aecb1a5a1733e598967a009c6e81634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc16a329f08f51c550aa99829f2ea61635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60b96059d11448250708c3eb5a5af1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8528513c2f2bc8dfaa9cde43721cdf0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188764ba6b14e60aff8c5f9976eae00638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c36d0a8ffd29843b54c00a1d021b2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0e0dc909e06fd9b3f41949a27de9e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6fa57a8a86bcb5a6e35d4b5534854641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbecb236381e3c5d392ed9863bdd1c0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4dd36f53e83b5bfb1aff9d0ee769c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b0debf1d763c860a10cd561bfc745644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64801657d83a15f671f83fe42d15799645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601aacdf3cbc9bab5890cdbdd2b176e8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30d8fe700fe87e617dd2f4a65e6ac4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908578f9d58bb543d446d553f5110b1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731f01177f42b81d4b3f50b3dd9156f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fb13c0bf4c94d9e156d427121ac4b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6879f58932fa0ba773cb19f228deff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ae59bf60afff3b10f37c2200ac8bc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e445e36523791e098d75c9f1673d3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e610a80d3d89a5bc21f3b3827229413654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f074a94895f257ec8adc238e642f14655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff97eab6d667ce6a8ed20dd7496006656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26df4d2fab9e31ef2b413d0b8d6a8b1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dce78af698ab535c9e621fa576d2f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6db8173300f76fc6db3f2028c5d49659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0632299f7e81d3d4c60587bbb87f6cb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5e6c47e6260bb4b071abcc9725838661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722e1b4e0708e1436589a0aaf0d3b51662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e754eafef125cd51bb3f6b1f83d745663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652ef83dca34dcf471dc3633b72a8e1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033074a8dc45a31c5dc70919f697af65665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7579deb00fa2b24584ba7e39feea6e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6156f5381c49457805526d3820842667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400a11807b833af77a789d8af815724668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec1cd1fdc162e1c9f629b20d686719669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f578b7dd6a0af80b2024045ec7f83670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efeef3165fe521adac7af9169f4eda671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382b3f6c56d1730e51474bea949fcba672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8ce9fbe4f9eac866cb1df1cc75a24673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c2bdc8f076ebf428d3ca277a5b912674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b1880bd718997366264801af8cd6a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22195ad379fa93d9330456c210278b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e8e1b923024a47688573017404f01677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d325c188ca2ca60b5aa9816824605a1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7b9c19b4a70b99a792d5f881ed779679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f631dfb944ef8e586c74a3a4192dbe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d903e69b5ec44f80116f936158b515681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3026deef8de4adfb57f8f9950c2fa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79cfacee3a48a8bde4c8da49d0b8ce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ed2e49a2696ace50b2d5da38024ec684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe686b22b34b153202d0a4e669f5b90685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b396b25ff2d278dbe8dbfbe4f593f2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3359b195c7242d5402cad9a3f07c3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3260f935511b63fecea10961dc92eb8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb0f33872f6eae35c7bc245c4b0ee5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048610631f3f44d8908af9d266a1458690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a674f4d5776b3f8d9f32b7ba791c7ca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d125ae2f5fd5d2b12216d3fe2ca55692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d4d4a5252b2d67c12fe44bfc63686693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd68a755fdd187d5954b1d9870e9213694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a59f5e74fae08da15437d07a61e28b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec51eb1ab78648e31a1963ea25ef7f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145250a7755d7b754043e0532149455697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccba0a1e2348de367dcb4534d3cfe51698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b56350bdea6bc4057f2ab792430492699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53822c1c403bc7abaaa2aa5e9eb316700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2eb0e5dbcb7ba3d9c03a4c9058703701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199200d3314e72403e0796c6176cc5f2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feafd5e4b36986c2871fbc9b207cecf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b1ea650e98a2e00e0c75f9b9c4159704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d746da8bad521aa0e03e4b3062485705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d3a5432dd6b801633038fc3cd8f76706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dce491aeb15e9ef28d4846effeae64707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2214a6f906ea0e0735e7979ac5d00708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da145fd97b54b6d99664f7068608ee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5da2770ff77a108f9315b059baca52710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcced25e6b4c23aec014b8040033c88711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f9d6f1d8ac8cec03ef789269c8000712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6362bcc895c1d45aefa43001453984b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fb621669f85ab9d81a7fac7d38ae0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b7381bb5f8c40e1cdaf9bff3ea934715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c23d5024ee84163b8ec784720a15d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b456bb427b7f3a458f13ef4811dc04717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d097e1492db1335874f577e819ac9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb4765e137533df2ce06d5e7e8e62b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370ed6be025cb291d7ac0c644e8f45a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c1822e86a8b3df6c3f2518d780cbb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b395c24505bbce10c52a675ef2735722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046e62433e798f7abd369d0328d32de723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf9a0d9596dda759c5b4d159d8b8ea724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ba0cf92055e7fdf38ff94ea621d8c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8505bcc608914070717e2d35f76f7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2c37edfc1faa0525f602e99606ca0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2053ba76bdeb9fad56fce209789a61728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0795727df4938cbe6e5b26b2c4990e6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df357ff6f35efbad3b31d205a917d07e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232bcd1c8172a86e61f2e599382f40a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b620c8554c5c370a69fe89099ee04b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d277dfb5f9ba93ab04b7a4e0c6b8ca3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f8be8b002e2d47b6e642ffb5bbcb8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f614f2dc66140a0ca240bdf6dbd0ed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cf6a23b335367e3e6077b64e77cfc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a71f7e7dade5e18270b9df4bd49881737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84666726480a526d2df1ebc3fad06527738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b6f55358bea3d40ad34dc94cd0c31739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c207fc314086cf8c1678a1d8422074740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c82bc0af28318a2f73bd84da0c375741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0e59c55429f48e0fdd02020dc15fb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16a7ba5a6e8f79a7c6db0ee3d316e9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0050ae2d99939301edea11694a20c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07940db912f475482c4c9fe06cb1bee745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142341d86a01a949e351021a6742979746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e7d0ce701d8d60042f100f98fde4c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf87b9cdb850f79a0622b06b1a6d265748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b55db14e3a555c6609a39845380a3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef29c9fe1a761aa9577bc71938eb12e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25abae6aa87b33b5eb7b1e38ae7f45751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc5b7e589608f6b5b252bc3bf67c69752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98459147cd36b942dd2307c028b0fa68753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7d93241e31908f0842b1f5bdb6358754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e98d85fe428bbd7134c0d4921e6d7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c18aa21b8072ef192749ac74e11a2b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07721fd2b985e8f48948e7201323d6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c996cbda9b9ffe68ac8f362e85c5e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1204eddf2e0baee0fdb9d7e2117d9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>