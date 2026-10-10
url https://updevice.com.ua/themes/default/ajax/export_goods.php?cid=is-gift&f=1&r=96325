--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547298c9bac7724ffc93277561a755e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea5602c10dc9016711b79896b8acbe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8b909f81521042f74c8d477f362ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4695645b7d16d56c1d517624676af24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50fc4f0bab6770ed029b7247b057985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56855813cf49d8acdb4e4d892990d1a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c06fa0399809d1c1a691fc0e2261377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce32c9a70e216f5b52847819e001d0a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36919a2f74a419e25d89c9ac46af1e089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e877ccfdbe0391e72e72cf347ef6210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be290c9323550b7ff7f2e083d5914511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6eeb9932764227af995cb9a6331bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ddaac59e29011fe183ad496a3bb24c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f8d4d2f4bfde8063c0b01e6f1f3d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d45571b3edfb429413d47bb667b7315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b6a2f1b13e25eebf5a9bc82db84db16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c278be1ced02689fdf79c98d74cf8917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c40fb09ce0eb01dcddb8d18a8ae6a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df13621b62fd27b2fafb84252fae27e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311da1174d3156a56d268b3fe1e376b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897e4d73f03f1763a677ec1ee72e23b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5521e9d669f1fa272d3a9112fd0fee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc39c5f680dd26de6af9addecb4d2723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fdea8218a0991fc77eb00085aa7a124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a66370e8e6bbdfa962565ae9f1c35d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35b52484b57045a544db6f31d8628326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fa74085593b833a5d880fc80d751a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b73fe3abf7e1207e753b773e7912e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbf25c097c8a997cf9df69793d6dd429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf24ef111e67e50fe4bb088e1d745130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212e48a69b3310f29625966e1b6442931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0532b2cf6e04f06965c8e92d0e583d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7576b3214f287a28bd925a638ae6933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f45ce490d0a3624172b9504ae8a8f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974877e1eb2946c436a6a8172263f44235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d146c787289c043480e04951f4c9536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856324aa9b2e2c9163f9369796fe914937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda78d0a9e70a24433a92bd3bf106e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c41d4bfa4946251029cf536d21bd1839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d032b5a2038619f49d09cbca69e84d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f811174e7a2db10242ffdac71006f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b09111dfadccd9707dfb8694697f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc84d0edf2fe1efdc49bddd4476826b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f551f00db1701f0bb3701ef1c839744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad87a6feb37ec859d6ab708b0ff6d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d5b8dac8f58d7053db7fff3c31fff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a57ec9aec830c2cc0e69b0dec289b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0b9025015bd8a5407119104c74fce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9967cb54b7c2971f22210f5f4564a9249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439906884e37c1b9df9cb7de4f2c796850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d9922b5ac23d5eeb313e8d38ac8c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc855d2efbeb7ae9e197cdc950185b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a9e50481c3e794e55d6dff8d0181f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf78a099be6639d9c08ed91a3ac86054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379cbe9a1c85f8a8be804d7b7eaa8e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894e8a9844ae8dcfcaf2807d7bfc94456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97402c00b6cbfaa34fa4077ddb891557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25668d9ba0ce29b3b2cc4af11a5bc64f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575920ef0e239d67fdbbbe54561310759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51cb785387221e61b5a80c7f0f61b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba144d0fb9e6c1b1e7b44027ee9e8761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18af1bed619d971de15b86f603894d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00759238adb0db64cbddb7da184f1d9263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fbf7c25df6d7329c23833fe3c400f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836321b2d3cebd3a6835734b961078165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0636ae6221a3df9f0e3629ba2170c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5def2346824b4902ad1bc04f36eefbc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79ca82805a270f3e3dd4b19f0a537b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a5dd01511c315809366940bf0a71c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f3a6a5f3392772531ad62cd0a7fe270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6619d77fc0786f4db63f2afe768a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea722edf0cf2e6e32edf5ee334ef9af72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd5e41fc8dbd571309a9bf9828084373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09a204377bb009e3c0b2f7e275989774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c870c2e8c6f1d0617204323ea196075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42084698820613319085a2b96967e9db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a1bb7e757039f206673f868dec61577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4a6f559efde9a6eb6d0bb9e71ef0378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aff5ddc02bd9f8ec2b0d763caa954779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb4b6640b2a4bfb7ca68fe1fc83dfa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cc352b651413c37cd349267aaa63e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e599d9534c4b1db9fbf51e834e52f482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd39529abe522fb3f0e642aef6a7b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14fea741fbd9489fb7750cc14f414f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79f194ef7f2501e711c6fc4df201d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d614e0927d8c35636b3891128d1680586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5ebc8aa0fa678b98869da84f5f45b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc146fdf590b9d6668a9de246b0b97188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6288e511afad0895759f99b032b07289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845717d9dcda5ef02741b3d8112d68590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1733a5c4dd7122fd658b3ba1b525991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c7df0341ee809ee9ba09c849c714792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3ad43464a30f479d447a5802f9dd893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fdaa48ddfb5ccc621be70ff483fc194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c95d15c518e99703e9e4b7e8edf8b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05292cf70bd9c49859fa251a57f704f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4b5ecf797530827ed90a593119aca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411a1747ed34f5fe6e4fe59064706a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a344c6f5056c147ea6a02da10c28e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f855f6cb5f9c8ff0997113731de0c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ed3a1997a879e59a7f2e33a0ffa14101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751bb47f2da0fee646b327b8139f2e92102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6ece06a62d15ef8592c24a2dc8a55103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251dc04a5d0ef6f2886c4627bfd574a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef232298b8dac4b5b3a2b3fd205bb06105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b26e2a298f657b0caa29bbff511dc5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0146c54e1aea1555bb7db64d1ad1816107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07b19fe87307f0ccf2d07ca5e0283d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c004161a1e490d2159a0bad7335232109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e996231e801edba74c14de436b6a12110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26f4ab3643b5fa864a83d88bd96958111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7d2e5263105d8020b9327a722559b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a19eb1675731efa5c50dbaf61daf82113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd92535fb15b1397173e42cc790106a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad402691c2d1fc6bc7448bbd1c74c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a3c296b82575ff8f372fc9d2d48c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a71377834a8255b445b0a19eb84f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afad21208398bcc78e3bf49dcb3fa5c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de43ff7a88b7fc70d0ea4b90d614c15119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ab8726f7d250094573283c4d4c573120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8cbedc50f1093493282368c0407f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48cc8951146e8ddc71db763079fb12122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78375e523e9be6f33214d0d5d396a6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757c4431345897026bdea126708cceb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4306e6976c5a494125f3dfe2061256125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68e88294030193460fc54af58a9007126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf311707131e0d56fb2e5b457b94af6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fffa6a7b9f03b0e8a857fa4c12a13128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c8664f829773a69bcda7b7fc3123a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91090f3461a57dbafe779153f41a28ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdde6386f7975b93a1c9aefb706932131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341d96fea7a961d0f3abe2944ab91cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49171b29bc4f894f7d1aaf609f04fe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c1e2a026c0599491bdd3828d0fe77134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fd4886f136eb9bc0d56d790b356ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc92536fc8d5f7e35d2884ee8ad8d71136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4019c93a4502b58b90ea179cbce72b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d596b79f074354b09b531300ccf437138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95801f399c0b9361020b5fda680a9738139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d3a4b197c64879ca5247a760e1e03140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7452cbc2c4b79b43a6c544d68a4e3c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdec6a7f3f405d94b2b2837610962b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d900023096a3fcbf1983842c4ae499143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ffa2506fa379f47ba52fcec93dbc6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb753d2147539b0b4fb061e2745fa10145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1eee202840cf5e232d4198435ebf65146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad2756d7d661f2652b4b41e1d35b32147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b683089bbffe297f43296c3cc95b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aeb9f3a8f3ec7a4ee108a40655bf7a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fefc1e86021ec8e575f312356d613150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa106dcf82e401acb4f07fac7cf2101151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5b7ef7ef8275300f002341fa155c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecb8239ac93ada71588bdc500adbae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106167265828776d74b15c83144e69b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb08a31bf68832b6b546fb04bfee09155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb783ec127af3b93885e04dc84314975156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afa604b78e72b7ebdf309b89d82af7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c4307247ba728d4e4e17b44f82be4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328fc2d36714460aeb2ff80afd176a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab8da9a49107c57a22f623a33a263d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd037aec9195c09475f61c363dcf530e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa625598e863c2d2844152c2a32f63fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8b592eb9b58f5f2a2b5419292aaa2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab5586c6eb771bcd19b1e01907c2b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9848c37ffb2e8dd8a8cad8f3793acd9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da6093bcc01461b1b36b253db42342166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d8644eb91e06a8ca217c27d00aecb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555f841262f3938d4114922d90f9ae7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4dd188fbf5b08bf333a144fc762e6c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c346c4644e120746cfbe3f910b297170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cec9d5ad790b37ce9bfe6d22415f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad55f4e84eb1ec1398f9c81fb3ad5b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ea67912126102c5e08ed0ba0d2017173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641b1fc40f2531ea6fb6cbca98ddf89174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87c39b4482910468787ce17d045421175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0c321e9079a5a3d55032d2e7d9d90176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85be88eaf4c297fa1bc9b40250b2286177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b292ec316077705f0a07c40cf8b79178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cf3b8f7343697e14863b6f6d6bba6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897210ac5c3ea0b2faed3705e04b24b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0aa1cc20d6c7944231637b069714b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59a9262c35b871ac3ca1abe4008e93182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a17944e6e5b1c223792e22cd76abe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6bc93d819bab0480ea0b6380eb8b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade62f76bf506abe02e91576ae55b064185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab2d62cb2d0d8a7643190d6c919dca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242d8a324b755636ab593c6c7655903187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2119064920241d856f1106b943306188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f76e6dc944e1984a1c61e40ac5f32189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559f2f2f9a0f651eb26925a85a4cabd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfeb16b0d66ff64b54662ef2937b56191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d04bd890b77e7180e86bf474f76494192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2db74bd2868cf725adfef2513baaf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b89b4435d91f259969101a5798314194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848960687c98f8d5fa9a1877b8bf00f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c948163a4656eb684459d5a89acfa9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc59c6c501b9adf20e59e178b3e9d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa42831cc8d5eb5c37871ce5b04fd80198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bb2d7d0ade62019902a5a727ee1b0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0abbf8a25e05fea4ad5eb9037e429200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55791785eb82dd1ff6826750b997c092201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5e2469faca79d104ead1ef995a273202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac54a1fbdc07034585be74622358ccc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754d757a2e0325be7e6d49c4860d455204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7b7254b2fce83205150ef24ef3687205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614c378c08d58f0d4a59784ba235a9d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1329462163fdce6fc9ed453b54bfd7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f91aff9813777f59fcc65b8a9ad76208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91683b694e68fd3c95b8606ced6483d1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82173d2c03522aa37779f5da70548bd8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17211e92d4d3ee3d99b1f66426bc76c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec861bdecd1e547056fa151e7c7c4c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914e463c27ef34e64417b8f594088aa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4ab23b9f4fcd77599ed76cdff4fc6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90e79751126f7582b861d991a01b37215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ba4b9c01602e0c9178f1e164108f0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4b8ce8b38cd8e65a076a885ed91c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed6753796ad0c002a64e8a682c2ba0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba930cf4f448a1d40c3d2d6aa21b2183219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155a7baec16452f3e75eaef6df279a0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735786f740261ff17af18f8392949975221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd64dde9ed888d0367053a963e9a37222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95ee1622c336ee8718307b407f6018223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2f52dc0e2eeaacd57f2e8716ca4c7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c320a3f2930ff89143f91c983ff7079225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e6600a75020946d0a05cfffa16f01226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6101179b8993869e65cd08c578af8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef66b15d2855ba1669ad2dfd8e9786228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97fbbcd1d0378db31ccafd3e1cbf36229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fd8a175f765fda0c3444614703e1b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc75fa4ef2506c53f80d3d4a08a1952231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde0e5964f8130b834f8f9ce4ef1ea2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca375c5ccc1232913af8de58c915c836233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752da02e50c1261c9f56f609da9c8e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd640671422da8c46d70c009be6b5f8b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d556178cf7eedd7e2c3e8b3ef2f5f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780bc82df24596703c4f8b3cbe81892237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a43b27256e287ce53abec0ad9b2957238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e5c193384951d6cc60b62c12f8ac7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8821c9d3c4f93518ab1aea762e92b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db850e4b3ba0c3b5bd8ffb638155ae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c3eb3ac11b57a715410b3185bcb22242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c60a32eb43d18764ab3f697d3c630243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458044018adc29d95176cc0466ad7a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63563ec8ce49249ff749e5def2513f98245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8566ce8a1cc4e31a9ccaaeeb68430246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd1a61fabb78a14ce9f6598cee9eb6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09371041198b27e7369e645072424bd6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577361e4774754e2e23daef39b7130d4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64a673af99d142959ff887a570616f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df626946861ea433dd1cb3b26ec25d0a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1654c23d97c70d1be1ec9053933d6f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2449666fd6bae12fe9a37f58c78c93b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a619e0ae6863a1791a604b588c5e049254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558af365929018e1323623efb2881792255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4cc0ab5744789d305bf9572b8e256a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9833bacc6cdaeba606d927fae3b6d4f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580db7dbf58c51823fd2262c90f32a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13785b22d66aa55dfd38034528f35b35259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e087086bfc976fcd5b926a9d0a04c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f0b91204fe6629c3479bfff68e182261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df549d4a745f6af89dd7c17f84d06322262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f008ee9444362120850ccc6a737291263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e37a6077984a190a9d2a0f8f14219264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3683c3afdf412478015e88391dadbdf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e4c2dd5a6c816e7dedff724db0991266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb18505bb4e5bd595ff4b4005fb1285267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b614d4d8c174b082f4ef5c2e28cad03268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5ae32967ebe7990f3f28229917b74269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0f5d225d5a71ea4296e9c01b4aa7a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a3d5f08c069f2eddb9534567ce46e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c435f3c95ec0b63b5002e6f034d7993272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc230620d009008620ce2116bd79936273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe861db395c5015bd87e7e6fdcdda83274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44411fe03d0982425839dd1fc7a764275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c9b78cb913f2fcbe5de0531c6ee0f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81d37d4117f1ed08177bc255ff51aa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd35e0a802b6239738b26a467149f79278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da13af43de540c9dc7fef5ee6d05eb4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abad6d5f9114062257faae67154b2ab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f9a5ffec83a2574504019725d1ab2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba153399d5e0d42ac8bd76aac702a0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55eee3623df6ed90fbe5d5810d9079283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572eee49883bfb653cd41d96522a8ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a55c7e1e9d552e877b4cbc8e6dd76285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0839807a949aae0ae53819759929a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163f8f0712ed27f78b999c3f1325676287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041362333151ed25fce1edde63d9a922288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16abf0121964bde2e1b9b193afbd25289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad796f289c142844940fdce54f55ec6a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279fb5d19a1bd11f0b1f05c1167c96b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306014a6e4693251be18ddc66446b2b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e969d0d4fd1ed23a1378314eb0234e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409009f87a09118f739c415951f526f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea604d3b3b0afc9fce69ad4661a5a69e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddf975b55684815e8a2129d1e80b30296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791cb6463507a9c232fc6d4e1e8b91d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321380b8d51f7698390ad82576f6e0f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3175c9ba229aba22b3f96913b7005299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc379c3df7072fcf719e5aace694577300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749a10bdba34f17e3102040d537dcef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cca6ac24f581b8ecb63a8a308afa2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed943fcc38401634e0cf2b79333db59303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b8a020520369291c752217512dc46304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c69f94e9b4d3c74cbd223b5f784832305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f072d699e061a94656fd8b3ee6dc8a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf03af9807e2eb058bea6ee6da3601c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c0c527a4dd81e44959953d46f0ba8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d88d2bef4cfb52ed550886b57ca9d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c6750efbeee1e5df8d451ad5867a7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135837cf90f8cc08cd8e7715f3e9b14311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98244b807b911e60efc3ca1bcbc10388312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5d95afe863857e1a07186bf80f470313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44266477cc15b84229600126acc43a3e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f545b5f9df36c764cf5c2950dd8e728315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72df0aca8b0b7309db7a6301eba3bc6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e11940d412064a2c02e47d8e2c9d97317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928c9f717572709d38f0865a859a976318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7badfff64d5a1b0ed775b3f0fb1e97319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70fdc4b481f05cbe75de1eca893704320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf6c188a05325ddd8159d8a605ebee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e58c5cad818473c202caa55e6ea6e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449c1e4d6bc8481a32ecb96b79910b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344b05459a5597754435af0aef2e220324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d581058671fa610c70d14343f1741b2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466cbbbcd7c686bb95c1153c2d19cba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482e16b2327521180b6c92d37084b86327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b657cea2b0525a69a47a87077700ea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3ec972baeb95d25f1635a11977edc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7eadc6599ca007d5dcdc2e1e35d98f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24600ba3b2e85484c09f8efe797e06ca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122c101f4219bb8ee356d9b8c8ffece332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29d0342e2bbc324fbc1973b5861d19333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c304367b82e4b552e2e0e33397748334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ee10373ad48fac350eada379f71f1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71bc1e382e8fb5a3f14aa4ac3c2a1b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b432a92fc269d91c7fc62a2c7894b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662ac57e61a4e6980d1213182d8420d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c4da54c4b307c3e18de75ca664b51339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5a3a25fae996af0a3d0170b77525b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973876abcaa150ea0cb1c45fe7a67c8e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2a6ef7ca0fa0b8d772ecd2b92d794342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0436ae73fbcb4a8ead3b06a570165343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee9d354c6726c084d1e122af08a0df344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3a47b13acdd3af04a2eb965add6e4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c4bfb4bb825d117838d100ff66aba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0824e7c5cd90ae1394b14613c99273347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9ad46d41106906c888b3caf9bcdd8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535422e42fd34c219880705f6fa41504349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe5673512b5df501ebec6bcb8772b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5736382e5a29614e648df13b5abd0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3ec5e2f8f0b6bb5d3f042294e3604352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935a4b6227059d3f12765aaff25cbd6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f5cbcdfe35fa8e527295647cf9a3b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fe5cc7529a60e4f44764671bb2d30355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76102e6ac7e6ceab3b433ca0511c03356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073cc9ecf1807d3e5b13042c03818d6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a7b6da43a5e620eeb7af798cf4c30358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a475bf5dfd6772ea2345d7e9636c57359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df02ec897e8740a5ab462b1cb12b0c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d47b9c3d4123328492b81c996763bd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede2540bfb64753a11cc9e3921b0e49362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16653218f8396c4f9154ef202521ed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48495577742288dde062e1d84f68c1f1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134a61681eb2be14d98334e085c385f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14000604810d20f10b4d84544df5500366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a374864e953a4ed0e9a745ddfcaf6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87965145b46dd0532962cc36fd7b7e93368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca41239c4f8a978cdfdd9d1dd86ec3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba9dce191f3245e279b152ae7e0c4d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd22b0322d422d31d0a8e0433d1ceb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ae38e1f77543a7d5ef027f7da08ed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcedaa145d6e20838cadc1bd9f33093373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbf25b027123792e2bbb7c36c73e8f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bc1497e8a672c355f58b91b4b72d7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baabde5966f4949f5669fce807ec161376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b10a04ec79328573b7b72b73ad5987377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f92ef4fd6f07c4a79a47b6032f7ba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1ae703f84266e4b5c93a0ad51da92379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b38701ab45a950817b54887fa62dfa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11403ad1a59a5dd12ec1a43b656a35fd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902234a8c30c19f9598bcfae9e8eba8b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5680646a5336df00a9022f689124c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4854f984eed9698445cdd1d39a7df8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5bbc37a03e8c515d0512bcea0654e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc01d1aca5fa00cc6816260229f36b9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00d2d0d324ffc277ce1dd18c56e907387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ed927ac81d4a53f5bc9e899f09c2e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce399b764479d5817543ed6396f821d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74aea0ba75b18f4b75ceb7eeeaaa9d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4438976dc2583da26103ae0899060391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb40917225e1ec63e08ebe7b9d97d07392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3b661e61873fd701c9c36213aa6f4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc366de1ceb3fcfed2fc150e199c035394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3954e8f6424b7b7c6c90c1817f3210395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b550f2a7b3041f6e3a5b420711707a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13292570b5e819540078a351f9ca572397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4b006fc5010dc5e2404796b080e4e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719482ae33877351aca26d20e86a3f3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b0fe9f10f00440f1d989ed917232c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd325d55f5a420cf2c39b2efac218b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fce6f758359072896886c4edbd58d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52fcaaf146a3e7bbfdcf77f751de97403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9958bc7b378568c93700e14da8fd4b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50d0525b810164b07c00841c2a1f1a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988e5efe2dd54b0f8f39945c05c270a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c317f1e2a4deff940d800aba74c7d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4345c4eb2b0e2ce1a66a01875b23fc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e5ac7d537d7992d8eef71b0812012409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a158f4d4d81c622eccfdfd9822cb78410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c29922f0985e9823cb6d087f27a4cc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cea9d2d3720ac97e38ebb94d48dfdd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231bcea366bd297ad40d137418b7e2d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3088d982d827f6df9d534274708ec70414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83998dbfe85615c91b45674ad581d8d8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f9f0b12ee64aa4fc6e4e6b2720491416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c46de5e4b73dc10b814a151f333b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd307e0bee6cc5ce2c4b9f16950ebddf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806df661c5d36bfa53bb6c3a702ee51419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121562a7dc4e45121848548cca9cfe63420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba8ce3549fe3e62581eec2860492d4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459f0dfca31a12ddf8f5ba10a6f8d3f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396a102d85e4e0c7dcdf361426358f8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba010fc51504ddf9c28c548dbef849424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bdb33222162a802cf2f6a340f3c5e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d997c7879e4c02edd00188d4b9aaff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082c2f8e3014b3e1d2178bcdef4ff30427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb10cabadb92dc074e6829d5ff8d57428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a1ed6857caa665950d02a29609da8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443e806c8b9ec9e1e626e5f74e10aca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d5e5218ca951320c3f6f3c92cf4c2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b48c09ec297f168f1e3847a1b9051f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fdb5d76618439b2f9f75a9eca80a0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126253b2512c0cccc82020ae2e0f110d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f61cc0da628943369fe0badd96dd3b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e5729bbde7e87ad5b979f142e5feb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3af28578e85ed3e2d9c497485c260437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989685852683cc26e478845ad51afd3d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4953c9b53a14609a9d5d89ebbd37ab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc58219e2f5d5c66d08299f67fdc25440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1a88208f0ea2c276859ba3889c464441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a73f55d35726aef88aac15c6a7f1b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56c442d24743c0de412d49de0d5542443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867ee79f5d7101d8df12f1344cd6fb4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46069df20d4a4a03af7985506b4b340445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c64c12cf837a949fca28bdf29fc87f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052fd8a3511789865d73cdb4a421008447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a628e03fbd311c2e1452d6fc68cc79448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81901ff296658e2c1fac2619d89bfbc2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051907dc5524d59506214c9d2f855dee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8ccded971bd984c98654999afe439451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c61056a3ce73d00ca73073f05f69b1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340be2914d45158e96eecf81b2ceeb1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cbda1486eafc7ce055085a266bf97454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcc52cbd7411cdc9829d816268f0da455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f173e62533e24eeb0a51e3777930b29456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e4dc030d8f53bbc2975216eec86ea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebda9afe7d456f6ff3b2b05214cf3a9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392e2968f3caa633d753e3bfb285c7c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c6b50b0c0d1da253dba2e2761d906460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd0839f433d3af619dd9a0b2587621461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6638b4f83ed6c41873aefe31534d4ef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88917e9688a103dcff4e33393c40151463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7a4b1869665131fab957a8e913862464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bda2e9e426e803833c9ce00852db0a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281a08666dd4115d8a7028384a64983466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a28a614db11ea44fc791bc540588d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77541f45bb5554dc3fd3c2f670150ad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d1b26a5e57cbb584e666c448d67b5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de5c7113333c7530fb2171078b8268470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051f9fa5bc440d1114fe08fce7576a1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10188d9a72e92e557c6b4799efbb29472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587971f814468215ebbdc9e4989f6e22473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24499a3a98dc9133f7a2a5d577508b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362de7d909535ea8766f7bed2bf61be7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535df8d936cc37be4d85c2b109422aba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4ca727074d64174ddce8c5641568c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed512f2cf47cee8e2c5a54eaf5d78b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cef469c5fa28b235f30acca380449e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fa1c5f3d0935476eb8404111eebf9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524d258f6390447d0bc16c89424bb57481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1e2608f83aec7beae868479749deb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71faa223bb2d7fec4edc4b1c82af36f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec10a4ea16ff2b5bfb45e6fa787b403484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba162234ec16c375f002dbe49b6f7af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ff0fbb898f0a2da6061d880203a67486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059523ee263eaed2ae5b866e3df74bc9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239ecb5d1cb1f86495e709e7e1ed11e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457a2557dfe6feeed786811f6eb502d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df933c113fe029f7403d60e3a4327424490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5d2442df77d0bb9b280a2562c946b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554c2e347602455d630c6d78f81c8ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a3ca7492fc32cdcab0cd449c56d1f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4e58205b4b2fd7cca91e7643fda0e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4f5604ef468d69521072605c85e81495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c44d8f134c2fb9436fa517b2ad49d3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7459c6d66b7094626f3c788095edcee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed997efc6028bfb12f5d9b6656604c2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc921d3a7761b77b83ef55d092d8dfa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57698ccbefde845b6643642068af84500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f020e2b198bba3a4c95d063ebf2c43501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6ba94542812649d580bdebebc0a23502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bf54bdb8633f6fb88b27ce21e8c09503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7491ebb9b2232872caf4b412ab995fc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5647e7637d01061022ea86167ca814505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761aca1f78df8e05743e8cb9dc99cd8f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b563017b3f02f750edf2c2c8bd32f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b4813d31c99f31ec75a7199a8645f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdd483d7fe520dc26b2ec1b24043ac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41965a39d6c07905bc4110f93058af510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcefdcd69f6bbc6b8129c73d5b53564511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa9884af286a9cd5610762cd74bfc1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3abdca64321538ee1b9ec4542716e5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1de6fd238e4b7ffc64396a641f1af514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409f713035994bddf41beb586c5dbf8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8516ddf6721f9f7e3859ef0aa53db0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37733eb42802b61f44b4b09f6dce5ab8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9dbf6801cb611f30268b16e94027de518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d45a4e56ca982b8356e664c4a6b309519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a3b10f705e3a3d004b533f4ee8424520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25efbd362a3187220f4bae3ec1feac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76782a6e50be74ccc8fa8891a5f1ae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed5696835b022b26b97548a5bd909c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff97d729dc7033d9af7479530449dc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82924dcf191521fa4c960c7681a0c33525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdaddd430474bd15c4ab06f68824c20526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca8914b359d0f39c68ef76065e0ffe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317065439203a022606a9da9bb1a0581528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05f78fd14c7d7ed66a14784d69b572529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c784196c4d0a23f5d44d969d63ede0e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068b3ea9f138cf7844027eda902392f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302cadf23be4f787baceaa1926cfe41532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9d64d8492f853005b87374ac53de9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4dcfb8660f54bed4818379e91382c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5ac38f4b1ddf0542d8b4b45fc719c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac79e80ad704fd96c42db7fb3008acf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84c51aa52dac6e8f7f9cbb82fde069537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b480a94880dab177854f55606bb2a2a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cb07dc6a28f8fb57921cb509fcafa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b1eda22cb15cd4c3b1cb25dfaac4f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee56ce35c211ea3d01b63d3c892beb9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b5e1eea4548f720d2cf54470ef8e0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363572edfbba7b476cc7667948ea22d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7dfb5491c9977b83a3540c6743e56f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0688dca1e206738adf00563ecf078545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1efade4be5ec19060469ec2f1fbc7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b472e08c85793ddc1663d75f4c0c74547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab9e312ca616c235576e1ca65500fd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b78c99d9c86a577add7ddb7f3169cc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30aaa660c905fda1d84a35285d4ffd9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5c2328c01c777f0fbc5fb038ac00a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d354747c7484cff2857e588962640d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdb070481ff9fa9787e66356bea770553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7d4d6b7377df35a7f456c5066eaa8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fe760d7f817b5ab364a4cdf410074555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832f88f8601c7ba726e5f0a98a7cc55556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad470c8a2b3f83b029b495e667e872d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7631399da43e871f96724d3c7a330d8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773a030ace2e1085a3f922f752e0b9b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4cd7d0d559c2981575917861bca963560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216b664accda0220e3139cd458e3212561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4b9109af7323c30134be4aab46230562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43007d599dbc1144aff10305730e8c51563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e28be3d0ee9107d146ba5ea92126c5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6641c15f8afa2df576d9e80975a6ab9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1874437d4eb2b14c56b8ab038c9dc5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c76cdb518534e18bd13f840a7ffa59567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9469d24308cb32c522d423c16ea059568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4acfb08caaccb31f20e953721971cc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fb6c302d88207f5b84aa1b9b14837570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3baf5a1bf57a12c37d9a3cf810c10571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724498f6d4352410b0ec2e82d818dc31572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98204893ca34200adcff04060432d667573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfca164611bd8d4b63c7e23a48e3342574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0f9fb44e9d583b3210cff6114a391575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e79a876fb38a4373ce79664130f541576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d16362b0d438b00f5bcac509875245577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bd5b0771b2a46b5dd4ce50acbf960578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60408ace3fce599f4836436c2b7e2bd5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf87c26d63c0332d5627bacbb594e2d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f1b9eef4ebb4e88eac807cf072bc6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8e9d934a3fbb8ce674de4e9e48aa4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f259b6dc0e2baf9ce364ef6e41eb6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a40fd047a54746c73bb928ce9d76b3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1841cba6ea148a2ab8952e26eb8071585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb232e068a9a24907fb970c80195bfb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451a993460e8caf477cfbba272c6a2e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa7b062be03a3656a55b895cae53f5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563105ebe9110b75f5ce933c4aeec74589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d94ce058def5dfaecf9f1f5113c69590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7734b97dcabf94a8f4b6933b3752b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea81d61ae79f53d4187e5b62f645ce592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c52f858ef5819d4e6be9f5ff1bffde593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383274ba00844f5eb4ff91ee63102b6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3e72eea1ee6312d11f3d8da209801595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d7cb1db1f458b87ea74afe187c843596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf841668d1834f083b15682709f40b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fac6842ec97ba3c503bd57f0cc319e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1304a7cfa29ce5aed5f9562b6afca4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2664ada2a1b9d06b49352aa6fa8d4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66939ece8248a13a0d6b1482c97402601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12a7c6f454197a869e6d97cbe506e3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71699c668d5c08f629aff2fe947e30603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615902319e811c67396e7c003a2804bb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81f2079b219d11ccd610f6d817c469605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4258c9ef9936ccc0fe7d3d3141ca0ba606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00ac5e852f5208242680442de1cb10607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92ae40b717ffffdccd602ccd8651eb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6890a9aabbabf14eda0688c666c7b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38a6ffb9fc4b36006793b9e5760a88610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847abfa59f985965c0cb24ff02255cb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28addd3539352cc9bcc5451f5453f646612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291aa8bd1c653ad169d17804c07d9fa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272c006c7450ca8199c4b655e258f58614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b87befe7c96cffb32ab82bcfc10429615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052550e404b51bd4d59752afa4baf50616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8390d66734443b5598607b7bc82576617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796463a4ff97a218559299d85988dc1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5479de0cf008ca437c46a768b519c59619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87f3fec0ec6c0fe71b9b6c7eeb7711620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546c283ff2158b3a964083335fa5f59621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3611877e3ab3928680f66eb62f0cfbe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067cc304420ef69d8207e25274c576c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b874c0bb9c587517afe5a2134266c86624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cefead3033b65864ad6646b1fb11d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744514fb8f2787fb03e68bbe1f36c18626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b873b6024913114066e2c424f0c092627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9478b76abde1ed947fa9c66fd315e34628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a73021935eba705dca560ddc0f168c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6c3627d0cbdf227e917edc8191f1c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b584053bd1eaf5ed52faa078bba75631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74665fd2a49d66ff55a13e359df31590632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a4678124a6d0409faab5327ceea37633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f2d4bd1969340e62f9e94148d2f09634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b4c968858f98098cbc9d9af9e5b90635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6d4888a5cfb9f1703020ec710c1e6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929afe9be982d6dafec379db7f546982637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139807e7992d491680428f0a1fc813a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691d6a0558af20f04cd8835308b9331639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8e262e69f62f2d17265ac0748d568640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba24efaea1622babc4160f6ca9021c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907b998d193ac2c4686c26de8678489642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdcf87ca6d2c12bf34abbcde1e8d02643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd1004c241d874dbc8a5b74c4ef455644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb082c95ad212c4582e03e14b31a4d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c1a774ae22d641943806dd629f522646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d525458f233629151cd39bbba3984db647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0641ce35d2afa05ebbc43143e440374648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f3476564df575bb0b9b8689cc2a1d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57d4cd9049306f84680bb733a231e3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98171337268fd51c1eff21d6eab46aa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27feebecc471d4c251db66d654518e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08045e51bd6afd6a5634893fdfa28f93653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd57de4ba8ed9d734c021620c65ab2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365c4132e49ed2ffadf3b40243377dc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0238a89702f482a6565c6594ce22c7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8575e62996b602489b69358823f241657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a2bdee043cc7746a0f91db52770d3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb29164ec7587dca4b02f3b99d2f1f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714f85cd84c4c845b910baef94b9379660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07307f61003b5720672b34d140823881661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf975db6747e5b5d44c698f34e69487f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774e9b741dca7d06b7d0a2a48a71ef9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83846b5fc9c8ef9dc9765e1be75dbc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebddf1fa9dabf01646fb458b2a79b0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4e2e430d30b3178ec5891cc3089c1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab175a61fd8e4d37b1d37f8e9d1b7c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803b3289e794fe6931e99f3be3376b8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda991c0c65b5f7eefe93085cebbb044669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac895d412d3a87775bb9481da68769670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a487c563593e8fe79c0338a39875cc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49378a544cb3e6753695ccfb1a48c97672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8eea125db3ff23a5ec261485b93d0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64a14a37cd552e31dfb923fa180c91674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20615650b650b3bb7a50810351e2f21675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109b06ab2aabe263314e7dad4c35ab1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1835b54e5a8843ea9f64a1c72263e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821d8f32f3f5529cde2869a893dda7a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6898e028fc9e6f91d161c9059206af679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5b4ce33dcfa96a05748b7867daacf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132337f07fd6b15a72da1346b704575681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cc9e48bcc627d080f10a8d010ee61682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad3f41258b67837427aef58cfc8182683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840853115989c01e2f6c7904d9ea2bc3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cd0ebfe64652b59f5a200df27edfe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5425d1f1de12f6a4bd0d1c0018e26686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d78c1e86269ec6c0f155aecde8dab8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b8b8c2556908bb6311d75eff6df5b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ce121fbd6cbaae949706a40ec0493689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158671a7ce1facee8a921875a6d374b5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed74212b1db16620d749f208031529691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa7ba51cf10319fc6c9f2da6be34a0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b3bf2e9e84fe1cbbb8cde669cec52693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0503aaa913bba92fa76c8399f236b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd87347ea5aee80dbd219f192422782695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf6de2d0983bb93dca1e993cd9e2d8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5b168b1ec29d58668dd30e7902020697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8f7f452776767a2c4f4cb831c2e68698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa07d4a2b85134dde4e1e1f3de02cf4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a856ce7976eb3f9d0f8f85cfe5214700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c69d660924da73fd1efeac550c6e2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e667e99bda7b9946e23ed5e36988882702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6970129342457a01bdb47c1b2251fb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce11e7e71a7258e87214022ed61d3d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573477595f1c5424cdf7f166004e90a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59a9576a7f8bc3029078804e14ace1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cbabc1b8f7c3bedccbe276bd7f2f0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2768a01c92230fb99b033f781eef766708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90b3b029fc286ee69258b7b06bedca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af160744c2d04cc631bd2fd8a6de835e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66f6cf1e5e5c0260b2983bc8669742711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e57a3acae789d827f98effb3fd2d7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf839a0b7dd049c9be4cc44d413b527713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de6afae357b716e568447cff28efbb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957eff3f9d71b6c26545f188f62501e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafeb646a189cbfc08eead1b35c5fc2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c533e01f363b2b6f272e6b931290f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ce06ff691d819685ea60bd2ac3672718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fb3207991aaa9f22110e535c2ba0a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d916f4002bffc68cd64f090a84e51720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf938d66b4b03bc23cbc5aced161b5c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7725a8131f3eed20262d5d3d28ffce722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1885d232efcf552486ad9568655ae9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5f4425b9a8414689e2250ee0930f4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b921177ccc154ec62b35a129658dd01725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb30f613a16a3ff851dd1a2c9144ca726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c26ee552b5746fa0740a6a3790834727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fb5d6c6e30af23de39e6ffaad2191728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4e38b0f7a2f671bd9d0de34340414729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364e15e2540b693710c1760c9a1bbaa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97c9da727ac805a016ee29ac28bf6a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df76f80cd954e448e15c070cdd151f6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc431a32bb73cbf62c705cd71dbfdec733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf45475e81ee87aec0d06e2fe9ce54734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cf5899ad37161a355fe29a3031ff2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e2eaa6102d70f6a86bbc989560ebb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068656c9841bbdf4b20e43b13bcf4af737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44778b90a6f78b8fdcc341094207aaa9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017ef802519f6bba701eb362526aed0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992fe32902f1445388b04a8b64ad484740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d9388d1c1b4681f040257878729b6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e9d0769f554d4566e8e0d573e84b2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cade3962d819d1f6a5dd738593fce56743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b84794c1e2868029a51be0c2c8dd9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795d48ae8e082bf182e2cfcb9236da3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8564c41e78abe801c36096034d3bd5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108e82cd45b1b6228525fdd9bdf4707747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb75e1b9631b03fab0467d443faada748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca88f3d21e9d6a40be68f21e16b0a40749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32d053519ec087b3ff6132dba6c1dc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14724348377e980de7e3c2f304d823751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481598684b179a52d0b536dd75d552a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da95b11cefeee89c1d4314a563f4a5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb217ee95aad0064328941454219e03f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ee809479f672e4d913331e2de242d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c3b61b7f7ed64c00686c80759e849756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159d0ea8ad93abecc0dadb9498ecd60757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92410a6686abb70b64b5a2269057568758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0d2e8b3cda91fc20aefce11f1a49f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918d72abc122da36cc08c2d48079f491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774ff90330155b5204f26291a0692702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea832e7012d4f63968b4b4a1143350b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725ca926c8ab6b3f63f21e67267f1744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911d69af6f54cbd2008d5b72c71c7435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f6b0d3bcdfa57b16a5f43e99005fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd22d3ce6eaab9f9e62205a517bc277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c871ae62974c76a8b8815457e6610618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75785a48af114d1a1b83f24769d8aaf29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a67b5925bf668a6520a7757d3b98210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347841da69a4aa0965e60c5e56ab1e0511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001e712778141c9d273dcd479a4486c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11aadf2ddc23a2d2e496ba8d1c8a0b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916523f32257e62307742bf5b8d3e65b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2ecbcfcb9ff2f58cc107043588fc015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6e613bb9ca96b0bb7d0fc77cceaec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d20fe8d49338a285cdf20b3e330a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e3606511a340210c4c4603eb37db918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a7909e97bca184107562e64d56f2819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5b1b8cd1c3599d5c5d9c7678cf25920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06878647c804dec53cadf5d99443e8d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a90c7e1473af604cb2a950d4f442f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf640a61964cfb4acf932391c03a7b923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623d98305d7b3f4a3df627145b153b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9cbab537a16e7b9a0b335e3f9e64c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df56dd3e9fac6b38029728a6fd375aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903e63f5b859d27d2479e7342b8889127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb85f9ee325cebe08639b9191d5f46d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8fb32f5eaa859e223f0be43f2b77329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199975a0ff0484d835a53598874b106330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322d7b3e111dfda01a89754ab70726431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372d6ccd944b0844a0bdaf38c67172832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8c766ffdde34f7e89ee354f744dbd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d55a3ee5fdc0896149944d840486034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123d7f608fee8082518ea594820a68635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51635677df9843752a60e6fa72bd41d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca4e20306e36cfb4fa675bad5c96bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c301a4887b625813fde52408a6b8338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db60adafd2e7967e289cfa0288bf9039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4e4d0d4754b086db55e5646e35ee040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b95b2274b269d7f46f62e62f922b9641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16eb9634a804e9446366e8532b922ee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31d8948d1d13952333441ab3f2884b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f94b24fb81e968a45e0b23f280633a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45806b64a422b6d79191b98c435948145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4ba0e691cf70601c683031fe2f2c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8b2be6f1b796fa5e2643268b9769847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8c587d39ca27658b48e529c2e89a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6009b43a019cfca357653516936fb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ef8d04cf9de74b91f59662498754450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa25dfbc338d285e7e7a93259d461451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a028810afaf0ebe074cdb1fb33547c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863566a6a25dab7471faadfb48b196853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b70553dfdddec32ba287392146054054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2ad40a320eb8e0062ae7a651f9fa655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95565a43ec2c5bce946af6ecce65cbe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9728e11e6b1cbac84e99e9d1f6ca1757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2893f8bf37efe58386f019403c72b5458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e0bf272738dff7aa43a51b559574159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764df614f3302ecae405322b8b93863160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5920d7499ae3477e77a94371455e65d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9039eb228b537294dc1f01d30d3dbc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ea10ceb268ee49441338a20357f6363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622974ff55a141f48b9d2eefdd7443ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585e562fb999567d4b4ff05bb1df7c265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cb39bf2baac21fee3df4fbd8808ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160dc2b17262a3d34ae5259acc5276e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f132d14d84d254e13f799774bd7bdc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783b3b7631560a119425ea073c8d78f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e141aa09968c0f7c22e451146d6e5b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a34f034149dfbcdf14b99e5a493e7971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a73bfa17dcf0b81a5ebda4d0945df772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690727ba5546eb3d0cfe4ef181a8210a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f44d022e154572d6b548a1adfe99174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1afb78139a36a18a651b9adf05f4a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc75c48c6d0483cb3e13bc56b06f1a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350784763e0bf0f1c85ebac8fcd4b8677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345d31e021c16595601dbb68c77aa4a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbce6dd5e3604c7454416455211dc979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87771cb9c32a7ed83bcb8530077a0980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a878837b89560b50ef0ed6103ab0881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea229139fd3731147d3477df90d9718e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedea34506ce85585312ba82eb5a3bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee5c25bf635a5483be1d4ed581e6fe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae54a0eefdeef6187f2ccbcdc0730885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7268ebd58434bdbc7b61be6e0fa8186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86380adb63799a878f41ae05110b4e7c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66208f298844d296e7394c40e7929db588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b564a75d78c5c94ec88a97c09e2bf689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2993918a5fe332c8aaa479b0285115f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6f179d27ab27b6b84a7ed3af0da9a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15198c5ed250b1e4f761d19fe04d73292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ed458570e6167cb47d770c74f852c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb7f2263abddb9f5eb90925a41a94d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713f88095803a09ed1e5c6592c72ccc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e97786a7d75ae3e7e6f51876e9a47796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6ae61c4bcc826cfeb7cb5a1851d7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580dad48700795e16338b738e60af1698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e90ed2528cdc8fa905dbe526e1bcc099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e90d1833b3e90d21630a3c57fa19fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7bce7956c34ed055f15cb4076ad64101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb311f09c7a6413d5ab4c7babde34834102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722caa14f68347826d903af8072a4690103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bd1abff35ec9e1cf1dcc2c2a4c2d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f030f0e5af0dbe4bb102b577a83ba1e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6d9e5ef902819013c2505839fb018106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e397b28a0bb77fd9e7e2d4e0434bc72107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8ad239adaef93942197c3025fd03e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531ea70593cc2f70f8e1e79d25503dd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00036b2ef3ede171050deba7a486a601110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798512da9ab5772d1523d662324a63b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e440f386be3b9fb85f143426d4ad1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057adfc32ae66113382fa0fb010ac033113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81f1a64fbfa0581d52cae8e23d0dab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876eda96b628b04a6d4d5c20654065e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f192a9453dee7e71dc46dced49e6e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40166663c91978a385473cc38e1f21d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876e96f64e4ef516e81a70d0573d906118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42b02dac1322d3762ab7cba809a0f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7798649b6500626b164b1b23a214b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3dcee76e0ac46cc24748461ca36a78121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbaf19266287d05292fbed76ec8cb80122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bea63189ee8d30f773300361508a2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140461c35c49f32bc5d98bc143b8d913124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77e14cccb2a0e941f0a482391e094a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fb5a2de1fae011f59c30ba8a3f8f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee630b3e6fd1ec5315f0f635777a1ec4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4919f6b00a0589c441e49b1cae8bf9d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5740a92403130cd85d5f969996a858c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88578289b335fc251a18b52b3bb3b178130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93c71ff8da9e523b2772f979678610131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682838faa7963437c5788ed81515efa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3cbbd09f6e569259ac4a6e4411649133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7908b441e96750516fcf66ffe96ad1a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647a9796384fe2823f38d2de993fcaa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6aa6a7b6641e883b413cd385fd357a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33bc39962b3fcb41dc0496315f364e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6b7eb26023fa2fc70595c56987e15138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fd450cb45b3350e5371df0e66cd9c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd5c504203c92669aead9312df905e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241b7a0b3f67df33a6e11c554e9083a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859f676dd31d1931fd678a7a67ddc56142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7014137eb766d26363ff9143267cd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0697b9a75c3817fca9f4048f2713f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971ae31410edc192034c9f6876c29c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5c27e0a5daf4c293e8a08f60e986d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb6982c354f91429a50e8e274919e3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5223edae84f3637020795f83b323d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8048b9e5eb7fd8a00eb5958b17c5676149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa05eb1306fde6e68de8a630f8abef0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7de36c17d4989304efe50ed7d7a11151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5eab31c2cc6bdb24ebc27f450770d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366eefa4589cd79861590f6f16f034a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41327f77b68f1776939289828f97e7d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28356f21ad70ef6dfd2e4d7dad63df8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716ae5b133126b69832e34fed91e84c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3ec69460b3836e8d8c6e951b0cb4d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14894ed422ef32dfc78014cefeb0ca65158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965aa9a7cbe19e3d4c7711ee3f487a85159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b519a1bef6d80e340c7d737d49b34a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de926a7bd8da4e0d888175a980ed7a6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f8848c67bd2db690f590dd7b4b3c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b136602b11418696880f063c0cf018d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbda3ed39ff6921e9e75e2277a506e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b08f36a7bd7aa61b35abfa175b434f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ac6ab5ff8195a10ed5a046d43ee74166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ae5c646c80367f964c52611cf993a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c34d275f108b8624bb7c9e8e51b34168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7af6b742b8a41e22e004b262466d24169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcbd20426942ad6b32e881bc932ffa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06177af42bee627c50227b0920cc1299171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5e14bd3fe18db4bddbe8f24076752172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29948a8e75ceadae77fed096c22f91173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f17fd892ebb0f9c4740bf82c5ce65174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117e2fc661329c5524b28535d6903f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938511a2378af5d038c1f05103cfa79176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2eef334db0b8358efdf07465a13d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b12a0f238a4ad9a2d1224f5166fd71178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3f836e40f188594c5aa5afe3138ac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876250c8e566d8ad2a1375a57deb5ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe99566f496bbdee4272dbe428f66f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d4084414d69da421e97cced475748182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8410baec52b1fe169abf868a957ed4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798af2e19d4cd58d106f29805c05b668184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09eb2d99da293ad3725a0d42d463b9a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7db063d8897af20c3ff0006528ade186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089fe161fd9b68f7395ce4018b18f1b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52bf137f8374086694395b7eaae42bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2903327df393de1a9fbf5c49311d10e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d16bea29791a440c37b93b9788bb7c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bc32510543d3adb8316a4cb66b92e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e7f4d104e54df7ba72f9ca82781dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37471a86b2b111eb8bc0b4a22010401f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d130555c83f0f5e88f1f7b71e64652d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7542dfe7ae22c34d96a018e50050968195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c18a3b7b5d1e5b8015d70e3c4ac693196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627fb286ddb2d8fa1b44ee288447865197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a8af4b4a7950c72b3c665de53bec6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f098914d2eac6709bf639a616896d6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d19c1ad910516f53ce73f739bfe58200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74f0744d660a305edd39cca0f302d8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c1ee1e012ba0c5670a9ce2f6a75ab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860f5efd50edb4adb4162ef5268370f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69539455b43e905a491727336b19058b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6830dcd577c25f378d138d7e6cf9f3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b96a8ac8a1082e2cfa4b565722224206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6565b4e7a915a556f98d77a3be424e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce72e95532b55397257bd66bde99a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b4f0f4fdd7642ce691d869936686a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed777232dfa1aa66076a36bab215057b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a4a48cbe9ad0d75462793c041f36a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9d880da34bdbf2e20918afec044f7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806681f1d7c255db2a6a7c5cdcaada1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225dd9beaae5f3c2529cdef2480a6045214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6021fb54883585232d4858b3e2ddcf2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ba5c02a110b245d24b5cd2842349f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a38584bd7115e3cefa0a2155cd1979217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097a4f4453b76d431c7d65e93e7eacc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87872ca7eecf0761af7c872f3a5b80ab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3ab0235ae93d977183e0a6014c375220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5167180ada1924c0493949eaae2361221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d36afe4cf2d27f810f0f4506bbab4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0969a58c35f5f835a9dc6a182635ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1201a8929862ec6a080606e02da4a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e18d7c2c2fb07b1a31c4c80188790225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce79085999bad63e47a90f187e444b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3867036e3c2bf08f64d2b87b8867da227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019231bd3578bd23d9babb244949374228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c638288f5112008b22d236a9ed2090229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c660298ec78a8fe56bb2aa733918b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4975021d861d5396e458d483509c53b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a7f73864bad0a69010b83944e80c0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0009f990565546ceadf44928f66dd5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627939e0560268671244760364018d49234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3384dc38fce269b6039ea8e61496961235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8ed9569273668181371b0fd78d2bb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c030205809be0d6e187cbf9db4136237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fe63320d2f71c4e5e5cc46941d5e0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efe6674371d64d646bac9d53602689239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b850078cacb96df54f97c9ab6e6e873240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52e38d1a000033417b6b1ffec21963241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7178306340f82daf815b778013661c1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9924621350c9bd44b071126e07540243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609309793c93f4fff97458c270540053244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54cb4fdb18838181b3623850194452245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093ec5c6f273619acadaf344099383c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e5e2fdb6b7913e53c5541ab562af4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba2b3ab1c91e4ece4495444c765086248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d11bffe6915b40eda6a0fc5f6e3f89249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4742c89c37d82e7dc66a0280a58ee4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13515a89db20deaee2c55abdd40b7853251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be735c999b034bda5abaf811c87334b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf877243cb6c78bc0be9933c4474110253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66696af9588c29f7ffa9b4c410b1d7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a628bca6f914cc8205ede9208c50e1c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2c516bc13a0503b2b4ead0dc87b38256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631ce1316e8c4bacb89821b797bc9a3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d305694defad94e14a224cdcfffa5f6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b28abd3200a652c873408558cb09a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc6387f9a6bf6facc6298bb318fa08260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c21c36dd394eae1aadf3bbacef9df261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6df54733e2cb11794e662f90dbef6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ab168ea04607c66d7e37e9b4f35bd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d185339ca479e7d3619be9c51a5c0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b04939a1d91dc64e86af95bf5d5ae5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ea2e1244845008411ee3586be4506266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70099cff1a4a82835d03aef2e0ea776267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3635e36abfaa28029ed2b5f9a74a21268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6e3eb9169b0c462d277877aa05d07269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ed198264e0139dfe61f790683d221270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b5213c56de5786ed262bc39533689271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a527278f910002a27dcf70f40decad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7ea650edb244b15206b9d736b43e5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57a12cb36323c63edac0a65682f548274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4979ff7111499a0bb3a8c2aa613faa6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e19ba08b2bc4980123fbee781eeea6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28073b7b897982bdf4647dacc77512f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ecd5c7e84087c1703b79e55d9d207278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246a2f3cd684ff5fc7893651c28eef2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10871eca8bcfef7361f9b367a5d72fa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2284237b8d19d3655b6de59bfc3913281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3023aac867fb164daa518587037ee2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da945cee14b4bd10f2daee1515adadc1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261eeda373b3f752909566f77850864284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cedfbebc0c4d0cd33401f229f1283285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf8fb17bfae87a14823b13f412fb88286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757efa510baf6477d571808e31304e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6124a6308caade02498eeba64082ef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6808d753c2b44f618fa3e3dd1a43ee7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00ea4909c89e42fc0eb5af46887494290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689bab1862c66d61b009fbb0ff639c7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f95d6233607f3f9aa8a9629234c77292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd9a09f6090245abcdeae7fb3e3646293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bace00bcbc9a337652fbea805c976294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b50da4416aa6138340e2f7c0dc223295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3dc6cc9f9890f4e8259d271471cfce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e0b253296da19c215ef1bf6412671297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d7cdb46820d384dd1c1d9a8f0976a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262565580bd9bd998287a8671a95f50b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72446543686bda08eba64a8afc0bf305300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044ad2bb76bd37a87a3d11b3e6432db301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5d4135a3c5f7b86b60726d120cae9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5054a05f6f939050ecc1246149b67303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec51d0ea2975d242444910526304d7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ee1be36ef074bd658ba95e2a6b4a6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eae6ccc437832e95ed94c1bef1b562306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6341e20150d7bb5568931729f52db29307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d59b98129927cfcf56e58e4cf64cf3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe4c0b14156a4555e83a05fa1df32e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e65a6636e54939c05ee2685a79f804310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6488136f6681de9ead33db02c78b8f6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c8a2ae5f143b513d5aa29cdd9ebb5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04485dee5f23e51cc3d628331ebc178313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83b4b3adb588d11b2167b1ec4ceee2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab155937576450d03963d1e1412629315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25072e7f152468be627f272a328ee0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f22e35a506d1471c6cb917bb1ef17317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ae3c03c0306bb5b18f912c574c13f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b03c1adbae32b939f99f485dc9f49f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a4975176f649a3415e0a537b80a07320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bb577107ec6febef57c003caeaf40321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87228360370d78943328d0184f4e1e84322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9bbf9d10d833df27b1db108af5900323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba98f065b26cf126fcca908fcee96aa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d73ee982404a65d29de5cdfde2785325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee2eb119849cf84251fe1008636a04326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aeff9c1c00ad91216a7cabd72dd71e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419132f663a831489704453d05e7d7ef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242fe3cfb4694eb627430cd600083e8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f3781c5a604bbc93817a0ae9b312b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b4cb15af542bfd5e774e94caac872331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8ba2553d2c01b5c38996cb6a2670e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdd39d65f592ce3d365a529a528bbd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd21d7f0914afd8a9869c1e3badc25334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaec4d901a5f81c1ef2c4454b3c5e41335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14147f8b90045cd90ff81d73e38e61d7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f744433807ae060e66a2bb7c936cafb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c6f33f02056317c312c6568959a70338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bf8bc8a9ad92f75e126ff3091a2b5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a132d02844cc908081cc96dd6babc7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc4570f50f2cd845d1c2ec2899bb29341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785076442ecc4f31438c223b029cff47342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8e53afe6599790229535c8fe295fa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd20717cf5da8f18ac20dbd43a6254344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ff8eca019f46fcbb7d69061b9fda7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74053ca56a0e56e21c06f1c2bdb3436346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ff689e4512cfeabdb4e65143cae76347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccf7ca20a91d9b62c41dd52a994e18348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584751014eaa0b06a8f791c4a8e28897349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34637e7d9f1b25876b7e455c90082f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ceb2c39825b7110a3747ebfc08e54b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0f133af58f37f8b01a34efb42f953352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e27ede2159c149b66dc1a5bfc9193d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3f3ebad7dc6f16575bfeef9393001354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af37f9d8e199cba01da259896b911c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14661a585098a3a7a0174cf401ddcd1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c62937c587b10316cdf80ca1666ba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c28cef6ff9c709c10d4b1af311f62358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c972ced47f625d47062d2325bb8b3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d85cfd9008d3757e2cd06e883b4ab360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d941b8364ca9111e20bab412ebae99361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35476274d9caf1bab5307e4b2823f08362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065eed1ce01565b4b11287421316bc86363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3a2e17a857a25db276f768ee99146364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185adb01806b04059cfd8f75361f6413365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2300a163a6c68ce4ae3aa1c84b7ab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb718d05a1d4e8984e73afc6edf90af367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26f59aa5eef2734517a6e354a8c14e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff1193d345041fdaf7041aceb79452369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d1e6faddf66f731ce74cd60d8b15d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ed1441eb75ddc529449712f227214371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96259bd28dd15561e1a59ab01cec06372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff7c5f81b6c50e28d798dab62ad096373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14bbbd5618921b1398f4113804b1f1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141aa4013665da25e987ce8517e917ed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4f72e4bd8b1c9ae20755501a1b525376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ca983994ba8efca2150ef4e83ba32377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581df7fe4059ceb30c505286057df8e4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2548d4c5104ff105ea77e6c1de73ed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928924dcfc25278658040baa164eb0f8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ad3dd2b4e258c0911fbc5216520e3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a6b4871af2a803d630d81514ae1bb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfdbcff76a2009a99c30fd33b9e89a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756903a38414816f9619a340e18108f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16a1fcefd268d91fb0ae2c26043b13385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143576e7cda363bc02b4c5fa1a8266d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb51dc205dba746cf970d9f9ab7e75387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16925449b67e1c5e8831bc8404420561388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc05b444759a87a8379fd6c74643d6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3be3068c6d40c5ee4004c33e14d6d9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83762427a07c9d3090899c0c85d5efb5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4e2aab6373e154009690fa78234f2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a596433420a7a1e6ba8cf32188b3d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233453c50fc0fc76fbe50ecdeddebc3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8df62c9c6920e8359004632e23cdb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21575aabec7faa38c3ce3e9da6a51d28396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd304b29a19f914629a62046f8f2418397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2b3e53a7c3714ad2bdeed34e65b39398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b0cb06baf21206c5a216835fda924399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e7d6fb3c5382b062e3c4dcebde461400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160fd9b75a9d8e316eb5873ea375406401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f52f84ac685c340ed870737ea1a05402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31a460805c13092524ed615f6e331f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9afb92149e352bd6d57c1d550cfc8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedc18f64b97b583e54bbbea77dfd7e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b54c4744d9a4d87ec6eaa91f7913b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5a6246d4ae4376bb0048e4945408a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75572dbef713856af5635680900385a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5cd4447fc9b6cdb13873f5f1f24b8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a46a150c708ebe764b365aac51bb5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26784ae3a34a6324fc024b350582e026411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cfe18540bf1795c6b6f3a10861783412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d2569b9f0b232ac0b3ae883ac51cb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e1085de6099673daf2a31a7cb191c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23841383bb99755974b1f3f78ebf2fb4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764638747e601d3f56afff12736d4d3d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d3045ecb0f34dba33216158bec9f6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afbdabc33fc6bbf42666290616f610418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0795e075ccf0425d5b359a019e9ed8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76254f473174a22e61389caa3f6e895e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095982aa4d72500282f7b25a058b487a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c972b84aa69213e5a3a2e7abe2f2602422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cbac37c5a894800359bbc35c4615d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90138e42cfbad60b3fde033a58c521424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da47fcfb958e01e8b0c9bc64e5aef73425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3bd5d77b39e6a2365d51cdf82364a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab227033dc68fcdf145a04725ec448427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe367c7e8969170db16ec9aab710a92428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edbb8d4d84bfe28fd3fbc72ce8be40429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33a185345896964c2df24b7ed081ed430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a35804b83c70de7d141ca2ce26c2e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70363427d58090f92f7cbdd99e650010432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e578db0176ee2c753172a25f8b08e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b65c6140f79dd222f70179d7063f1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6523d09f7f3c53481d6717747cab4d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899df3ab4464956cd88ad356d2894fa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858ebcc6c41a1bd5c19396becf1528e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcde9d0bd0b1b997a1091b5e433f8c8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bc4a0cd30c988f7f15a501a17026c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8bdbe10e28901d2947e030b546f1c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae77bd5d70cb7e5e07e392f617f977441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dca9a64d0ac4df92a8689569d83d2c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40e4baff5157bd47555a5850b5fb77443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3ca0a8b09e6f9a917d069418ccfea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5b4ded369f0f2dbf2b96162d70ac8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f637c094ef70cdba52985e541f8a960446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20447f6629c0dae332feb4155b1e1bb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef30e9021f61c1d1c5494c1ebba3f8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4988d40419c76dabfbd65deb676139449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbaf2b2dc4236c3e5bb5fc02cc3e337450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0460aa5cb01240a2d1181fc171f08451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8522ee45d2d358457fc7450d43153452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a94315217fc86d99cb63022ae3e98453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57945c959c0d55a187adfaa000c7d63454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e512a8eedb9b7298744c32ccecba5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b6eba6c7a3e338cfde94f7021a0b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d1d1b561d6e98304a8e466f683297457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835bb624b58dfc49849f3cbf877c112458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddd35e3d4adc2bb52e75f052b2b47d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d94909a91b6a68b78fdada9a1a973460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75ebcf5b0c1a5c6f7a842cb442e899461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751448cc66a62e78d65f5faae1848d75462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed24d715a83db8cf5121c0d292df6d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd552ede401b0767c502569d647c70ba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e265b24b32de92eb8db89ee9fc21d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b8e96f5ebc00356e9b00828697cdc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9efa36f5277b3cd1a48be44b9f082467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96af562fea7ec5e9ab0649b1d78df87468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6f261e703c134ef9ca7723b295613469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49d0cddb26e482a300e8989a7be4fc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361bf3bcc377b00ef48129282e99019471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e81307558b1f4790c5207fbbd5764f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb8052edafe47a214be4d9d5b94e23473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9865afa1f9bf3d4e742ab4ced471a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f6b1f4f1fde732524e58dcea0d415475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5e698e5482204dd1326ca957e7674476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8fae559b4f7e3b7c73c879a966e0b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb47f9ea97a8e915e1ec8be63d8966478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd220e008a30cb9b1a39598c3b0b5a6c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f03c47890d3a6fb12ffe9db9f0e5b0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b9129abe4c0ecb99399c2bb74c205481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e97dd14db6d6fde74335d845ffa2b5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b947b28d0c165645314190374a38c0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0004de00830d4497b5c1be1a6eba3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f01f236211c7f48240cbca37c3ee82485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df14fd4dba539d1021c8576d1f142b6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209e78ca9c50df8e319d8201b6f7e7a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f5049bce1cc0f718fa5a1d1fcab24488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae88ced9e3436a5ef9a993b3695ef3e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8328f92a1aea62751e39b5381be628490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1c49387582bb5a57ada87810b7245491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d85b7d127761c712cadf7785a0d1ac492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b37f32d0d24d172b8e813fffc607f0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3603db52682a2a585772ede45e5bf7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104caf45ae6e8480fd98d081ed792b4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118dc17fd6dfb5e6f0feaaec18f26c9a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c360c4ef83fee5ac6dfd68977b046f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acaf6becf8548ea90e7ff688e8f8cb0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea81515178cfbe95413597696f2db9a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26c33bd169afc19a19886113afafa9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cae1f3a8b89ce45583437447318062501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d786993d8318fd18fe9e0628dc774d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a3efa6c0b80071d340f11056d7ccd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8dcbd258a875bc5b8cc0efacacac4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493f5e62d9a842b6fa50dfc6723d489505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05ecd1055260ab0b0726f54360f57f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2fc542d0a0a5dbccc452b56a191ed507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb7a481cc6f9bbd61fbe1782acffd3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99144ae65acdac58ac8dea2305102cbc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b470d0afa86e00fb71a47fa155debdf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acd610efaf05d9f33fc10f47cd3fce511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e67088f523287e59dd9f30080d4370512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c64b57eba8fae554bbecce75712e1c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d9ed5073bf31ba677c0cfc16c133a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ef1ecca74ee41c9484d64891b5435515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0165a75af74931285819a393d7ec3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ceea1bfaf429665466651476acca38517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cf9606543c47457eb2946c6494a92518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e276451d7ac255053e13f5e0dd75804519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0105eb4d9775098f0fdfe1b507b65520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7133eb772d49fbee3ec69814881cd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68374235ff4ce4fe1b70bf51796b3f2b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599b06962ceecc2b3a805bc5fe6e5e1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94290bb44d53e917bcc40d4071b55b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9f0a8af2067dc4ac0bcc0d995c68d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb19f0bde448bcf68b32e8fbf4e7fc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f27247d0fcc0c283606751a93ff5a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768be094ff2fa62cc9853f86123c52f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615836a576980e37e9fc961d50e3d781529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb86b0983fd0b58b33ab2ccef783d5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036162a3b1df9fa6134df616d3d6e91a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decb65918f72633bc64c1f072481f44532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e148eaa0997ec1a3dcfdb71812c9664533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0b1f8fd6d9a2e11acf02b550f65ef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e3d9abb95d7d2b9340b201e60be7d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96025a492cc7625446c4568c65b0349536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060570f0a5d3a9251608926c127ff53537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2a18cbfb2ee729aa7fe45929b8ca2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ab77e56e458a0caf1d35b87433bd9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d835371b902336fb6c9371739ba49e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486af7535fd4e2f7638a67246cc2accc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc05360709499203aff82c2fc590d82542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8563165a8593f1efe13fae6069e30c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd490d354264bf3542191cb14feb700544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e9a549e6532086e37e4541251ad1d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaed4526b3b31b391bb9c32bf5cfaba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c573b049052ac928ec247dfa6fe6d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace442e766fb34be5b9e5c98d20983fa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f26bc9efe386ad237a46a967a800c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79db2141c27d756d1e8087f3bfa4607550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49485ca2e16f2f2b895b63fbd083aa4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5720a844e6e76fb822d162a8b0918552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781155e6abe2f9dbecac9c1d6539644553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6363a5cdd65570169db2b4b025d09af554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45d1242f9ed7cc454b5f2452d6ca08555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863b41e6e585e419469dd38e68ac49d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05521880c6b91dc098a195f939003dab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbad4be3045579a8898dd2f940a5a5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cecbf5bbc8f3d00754cd082478e8a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79912d900eb679344733ba6a0777df84560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bdcb919ac7c6b07278df40a7bc179561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d9aa017d8f0b482d7bda37240f43d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c65a48bfacc6db74b04963350cbe4f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8163a2d94dc2b840b48a409a5c54f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eaa40bd80f6e5321733c378036565d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cc892903f2fcab4ccc77f30b8e6b1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7982c1a7adab31cd6366470da3037567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d03b1957bed4d91ca06e0cf0e9cf99568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8ca2854502288907d7846292fa4f6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e043fa091a23083680551a3b71c8c3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744cf9d9b11bc1309ac7edf3d509e6f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436a9e2825a2d99042951a5747325f3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ca7bf097fcb5360629a56bc4e4b9c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf9f118f6691fa207a3bb583cfa47b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c1a4afd5b26a13af065f691b16d3b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1591d5bc8fa802dd7a05c297277fa0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4351b6a4d48c1281e15d5f0a5ccad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f56fd241938febeb14132154e26fa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e5c137b9df811f0bfab7efdfc6289579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136bbf76a1ae3d617edf4e5decf6d75580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d88da9e8030e77e78a9e5d1b4c431581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb987dea809853c84af2a4f0e65d70e0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fe4a91d46e837716d743a05d3e307583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86bc9a7d0c1bdb504f0b6e45002537584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74e0ebbe3494fb11459188c8f5ed8d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ea5856cf65d72bade5af5d6e4094d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3ac7640dba4ca5ad2c2a45635d29b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aae48ae7ffd8e043ec015782c160b2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf36c0fb2986d5ea8a151b0070085e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fab586c81bf3f229a672f197af4d1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02d7fd6b176173a6b43a6f586939c0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0d6bc78cf4320cc9d8112d828d633592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb29b378f5258df370a99ba0f1be31593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcbf0f10d2a5b0ac8bcba754f1701c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c1bc0a87365e5dde1cf4623999108595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b3c048561f7453a85ce7c9e65b9a3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c7cf044995b159bf3305f458ace7e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b20c518f8b2b4ba0f01a9d8440fbe3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd172debfa4ce2c8cd0a0b95f6f874599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fde01289636f32dbb0040a9c1807b1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce24f30009f0dbeb396ba89bfd7270601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b0efd1a1df8a19d6ef3095f68bc01602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3bf21df7e8d969e02ec3f1ffd0b86603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c03b22889f37535672b90ef290411604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46529c18cc24cea8c1c5fceb1b545847605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4327dcb5ff926eb38ea4d3cc78516606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a582d3016c120c6ce395f72e79d2858607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabba2e72388beaa14814693e544e5c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0f1c491ec0acedd462e0a9e557bd6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814e9897d25f795364d546fb15fb28d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7d788a688be8b994409cfebef9a85611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d86592134f7a5245c77afc32cab38612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f195a1b6ae982665b522dcea982bb38613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b848edd75840107092a6f76b28a10614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d466282b70536815f83259b52d7d7ba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb72c92e6d16eade577c69daf5ee0f5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc853ff12d61157b5fa71a1c2e79f7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487a6642ce8b805bc36ad9598738543618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c638ca69867fa048fc0e7bce6f6915619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c26fc997e52be302936a36cf95a9e6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49642d7dc2940b143e1374bc718dc143621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf793b09d955d1dc1aae4985a1e3be0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59daffc4addcf395d11046af500e149f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e16aeb2126c61a90e7065d1cfea2f8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a151171ffc0f87ba1294fd595f8dd91625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f28a06c91f94b9db2439febc72059f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b47246d86ee8797550fd33e711bb9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe99eb04e2f91f896db50638727918628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86167939170b3757e3803a72fc5d059d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3f95953eddc20e1e171b942b49082630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370672a6a0dc2478cdc164ba59fe53c1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf68099742df9d8e2776a3a4f3d758632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a110ddf20456dbbd401d0a9df182b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6583e15be25504a8422859cde8c4d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ba6d17f7ab8b7f5ed8c49c5eeb6d1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc0ba50bcca5bf6462ba2a1174f75a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88a48e282c0de5e817c55b5c06ef92637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cede9e4622bb4e3722babde4fd639638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2b942628d2bd7289e88d92903dc52639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfab8cc0945945748c084cd3c1076b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f15e99bd7d670eb075ecd024aec336641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ec3bf2664777f43f59b7697a109f1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5ffb9880915cfa4ebde0af9bfa3d6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e363f0ed2cdce1b1033eb7480ea0347644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564af05d2dcbfbf565a3f0bb66bd72a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80399c99199c7a5bd8f3b330cbf5ab646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800dbb87499feb2647341c86bc784b9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5f6971d179d4258108ec3cafce77c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298f131556c04acc0aef90d5c78d124649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0887fccf9a7b2dcfec1d7b03876a26650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0be686a8dd26841a26f66d63b997a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b69efea648e8bd6712407f0e6eace7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb94416a355975598784690db22583c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdd666dae14a227b76e809811b3fc2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576108fe471e2536efdfeaac7aaa08a2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060c48188642d8f179f1b4f1dfab419656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840f1720eb69d19e9cb75fecaa58941657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad9142177351095d092a01b7270733658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050167feb226a1aa0ff9838abcb4a00659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3a59a79f1ee220ff7900ccae46f9e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26e7f0f5a1861577ca936eea66e93f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746e9be7095b2664ea21e777797eb9c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2237775fdcaeb61816716b74f345f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f609dfb023556f917dd741433d90ce664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad85dec4edec8c5449a19f727be34c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c70e83af648beca98bfdf6ffd1388666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83139f8ea60f89f243002288b0cbfc7c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304e399f424fbe5b2a0b44f41c6d9da668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256333cf227930e19bdac7c9a739c2dc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8bfe0117b1fc7533f8b3770c47e89670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959fdc8b2ea1f508ccfa4cc1e382864671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc091f5eb49937a97257a8ce922b1b5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0744219120ba80e233057a42b471dfe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1c3cb0eb722e9679d5c010df587f7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe599144172fc9b7802bc8ece99fbd08675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82255ef5fb24d19efa878caf560cb5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5ae29e34510611ff4abdf3cffb11f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e82400b6d0a54d487e3b7a61f41ff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbde6ee2d309a2f20b7475927a9a0c7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b0a630daf397903e6e805771f4c2b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed46a1c48026bdbc5631859dd4de9e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640590edebb29713eaf6ff48f8a990a7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63930020df73a1a42af5eff31c037020683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd64d9383073cd8a7dd8fd5d2ae3222684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbc2a6eeac7818e22c2a0c88f33bbb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04101bf5e4369ad61572657e17f2d4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c37fd4b848c2110309c2a6993d11bc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bd4f94207cc15c2cf8fb453a388b6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d1b64d3c093262298b673a4b5ced5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd996f3696a9274f2b6a197bf6c7e87690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9a40d364c1d25d3e4feeb8df19c92691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda70ba241b2780a55dbdda57c7914fa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a91c3424c2ceceab1a7f368541b85c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5d4cf5d3781bce0f869917ab677bb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f276bb7e5636bd9295d226bc74d12695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985354991fd5c67f1168ab8b988e48e8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ebfa080f7c7ee8e3cd283713525c8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8af6e57ee9ecfcc5310bd8ab3c4677698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d035dbbd0f35cbe070e5077205f83699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2f10af974e17ab48779f8ad8c30e5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80230fb451cac35a9900c8a5877cdb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4879de261481380f5b5480befa19c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258ba940c8c4e0cd13f2bd0e2442475703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcd81cca518c1e0cb88f58e0658f05704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed845c31ec6118b1e7f8ed6e891e463c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f74095c838b49e6878b08a802f5b1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be62f0f0e9755473a7d988616c12a8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580da6c35c1b356090b2bfad0e0c7fc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf1d36cac4e3a2c666a1772f4fda4c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab9a8a71f704c65b79655859df4cd1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3ef56f114378361481da8e186a7da711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5f31445b7ee194d1d3de12d6b1227712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bc07a42cc0ee6efcbe8c909b55dde713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295501ecf088602021ae17c1adc1def6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a80a4e297084a64725b3410539ff82715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa322611b4b949611e78aed54f6e17c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e119cb65d1e5cbbf3273254286a7f67717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21e65736e22bf59521e326e09febae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f137dcbc1d5e06f8e9833dd70e4f4a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e0e567c156b936af11188f715a1d4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6fa09d74923ce856b157488c6790e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a77b2c5ce1506c3d27ce94cea906d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed401582b5fd68f4920b73cb0b56f16d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e26b1483ca5aa934b9ea23c20c5df724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1cbdf5e3a68a3e5ba312c753c14fa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977eeffdd45979f4dce2421f07b9d359726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7518b987836aa161501c4e5d84a14727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ab97b45faab239fe999bada26d598728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad67d50060b1929b3915c6cee258a3c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bad49c964f4dd161ec611dae8231d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8d88f00dfcd93565102b64d80c75e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb92b52173215c929001dc5bc331c6f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e528fb03e05ad666aa85b9472c4d0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246c7a092b1053b8d6c05bdb0d120f6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65766263b4bc1d1bce7b35f5b54fac0b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb2e60489dd841e73c3a7951441468736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e090ca4f96bfc489a16e60b5b089537737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b97b4645569340040ecdccf8f22ea7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115770506b00614767adc50a94b1b4a9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896f6015d137854dd2035caf133b45f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befbccd903b9f4dc490e31e54dbc370741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533be569e94d585aa40e546e4e8b7ba4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17174ae3e2a94d8fd469838170e8f295743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbe8da9ba80d7479ec2b54d9cffe10744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4f681ec95c2a3db9dcc87731eb493745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c11af3d6c090497c375d90581670b1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07872b00db115e6f81ebfde019fdc8e9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75892cee640a5ca71779a0ad0d34ecb7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf036d78719aa72081539597dc7d89749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474ca200b8458524836b8098fd74305750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c367b361d132269675114301bc7ce751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016c244539929e350c47b6ff232135e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc159d570eb4a91fbe8b1a74eb5b2e2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f2b620ebf5ba8b47e2a26b71cc332754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd147d44163a16657cf0a9b351ba740755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf766c00e1021080fabf7820dbabe7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3b2a314a82a1094f090d1b2d7c250757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d45ab5b42872f9f4fe2528778a4f3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a393a8fc5b7bfef05ba7d9491dee88759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>