--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1017b932e751d889374041926ff704f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417e0593178a2d864c258b10a6840382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719319642f449e4fa507036b7d50c1ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e92d5b352721fffd66cc30a980894a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb641bdd498dc720f3b743efc0125505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d27ab8af37ecd0270960b9d7721f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447e23056e88af810461071012ee5ef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635490e464b26f6f9f5b76940af3c4e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a48a443fbff2a64e79814aa5770619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1722f72abc26ee22f6fe631e9b4534d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27e0e0ad3b720a9cdacb76d41dc61411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41e0a1e2f05b192bd420c6aee75c9f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34648bdb5e0e1a1c00f854beda6c6e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9502130e4757581814372511056cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb25186765445438c8a097ce3742a9015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778712ddd6c19a7c338b6cd9d9816d8216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302c118e093fac428b716634a009a5917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddda78750987c41f2a03ac8846da13818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82b03ce554d77f809ff85ec2a412dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5c01f793842fe9d4f44f5e9d2778920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed672b06901514deb4da7f37ea2cb421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b1cb2c5a4ab2d10ccff06fcaa2ea122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4b581e344a8dcf95de036168d320023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9b63f126d0de791e8eec957e68fa624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7456a14289583e18726113293eff83e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414cc9f3c5c993f8c3a7bb687dd9c7d826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0c2a4d34a20d3c766b47cd3a0166227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed050adf6ef0042e2f693e5dcc701728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbf14f92117843d9f42f864c3b550e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41add9ff350a7790a66e3bec23d179730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff53b7e04969f11202bbdade27a822e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e271ed3ac30ca3d7ba2f65adbdfde032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d7b8215258e56c87849788208999a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77345914b3030e1376b50268fa9bb1c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f2887f6a420c4936d331eae3cabab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345e7b7fd8b92d045f00a64e48004c936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2ff6cc24ebef0ede4e8ff6974f62e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb665ee3162b670f03a294d49f959f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde5b370522df1afe3bb44f52e811eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb69c52abb005a6cdba88a15a92438e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55403ec283d002e48f6fe8fe02a4ea0641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d42756abc0bd122b82c0eba362a7342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052825c0ca0570c7a157be290af346443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db855e10fb73f742791d484b5140e31944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83701af851d1b0d9e5a7885a0ba12145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5cd3ea46a5c03884c7299b56aeb9346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad13aa5d1b4e91c2e4181af044c87b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be38bb32c47be05ab6e119fe0cdc2e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e6ac20ebdbe81fe83add0b75c9bb849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190b4434894f44aac451675b9efeb3450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169f01a4e23eed30dc1eac1a517894551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e876d1dc70deaf5c4a1b3f9ace34dec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9467d6b21135a999b1def76524c22253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334b1f94def578d09f1f02a7322a9ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39857c151fd92fdf1dde75e11d5aed955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c257f0ef7d21d29cfadc45b1f3c79856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59a38b2f892a005116df877ca21f8f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc56b37bac700e058c0a3d5696bc8cb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698fb9f06870b6f12368119fe2bdd5959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e58db0d36362f77f338c06926d24af60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc323a29a5887883ad62440e8f17959561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460580a64b379a027c8fbe572218f8e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddca18d386dbf3d95e560be439cab4963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d41212596aae8e8dc81896771315e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1ed0141e9a5026ac61a5dc5d3035f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a179fd3783909f6e336f87ace0ee20966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db33b5d68ced5554ef3e22feaccd4867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71380e9befbc35fc21ebd708926122c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7c9a15a8abee6b772883d40a33dff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d18d08fc8e46b972f9dc988ed2f63c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035de447484ce1e02c0962ca9ffbe3b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1879ee63bc63340d0107afd5237e17c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1743f9fc09b4d054cb6fbb8b2769b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f0065293b4dc9b2b6569f4eb4581c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694995b68c4193ce8ecdec4560562ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef05f6b02580fee160b9af452b467fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89bf164ee7ddd0dae94bc4e828008d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228df96d46fa6e91ad16bbe66a01cde078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275439e192321e66b4e3b04e23858a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76f6031afd64512f1135e53edcd03280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c91f60f5f8dac07bf7ee79bfd301c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdff537b25686ebfa96e41bb261e3d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a3aa445e4c3a7de3381069298987c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cbb46ed7156f9ab815991a35e6a7b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55d7f08081899721b17f774bb9edad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50416e32293ad1af4e7b38ef89ea44d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59495271a510c76ff36282a15a32138187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76538dd6dc80ad29b132aaad0eeaef9a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0736485619854c16a273af9743ef389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9650d04b3f6493ff06dc22073d1489a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1021d55d6b9e40663f44a360852b491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319299178eac7e0aaa44243bdeb774492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661380524ec1bd5e0e99dec5e55fbed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f76352e36b7bd81fe8a5e2a04775f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c697eb0ad4c3c64f973fc271d0440aa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8028e573d79b0ac6560648ce38b28d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de8906e15f86ccd678d35bd5b0639b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb0af8d1870c2ef7cc4faa8059e13698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c2e4b8f712041dcccc4e64eb4c2c599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236fc309f8b0337b9297725831539ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc4b5447464316bba65eeed35cfd9e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a835b99b51476e0feb65df78378cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3e4c565c25738a181274c6d19e875103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86692c0ba2eef02e5e53a236e878ee2a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a14326d473717719492529c32d8fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722ab1f009d9c4c1446500fcd665a5c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5eaf544b2dec7576e3e80895d800f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6ce8fee0ed55599967006b6abdcf4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcec13a353c295b47ed48fa261f3e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1b83e073f3fe0ec38a0976400ec9f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8404260cc2e942b645b0941b2c19d8d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091917b716d4190eaa1438ce06e2e63112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527346f91be69383dea1a5ff7fd4e63113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1db0ce78664d11b8a41681efd20f0b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ac09a20eb98dc4dd0f1df57ad6683115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917d4686e57628c7561b10c3ddeba8d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06754c2b77116a03335dbef0241559d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f791a86e8f96c7c204e037bd18c427118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9d97908c4efa217f23eba80b32480119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd4a6f82bf6a2dd6f59f6461b06ce6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a698cd21965b98720f5610a26b5de96121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8f63d28795a2a3080875f1fd579bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c58b54d82aba947e8edcc12f9c970123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a56cfd10d418e238bdaca2da079b52124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d4db2dbd90e4406555ee2966d52aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05ec0703ad5cb8f9d16525e17afefc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff27e1ac176665ed7e4c129a4d37ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2ad681957b01e814a610a2298b324128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3294f98e21ff1507d297d6d25177b47129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27452c15d59af962582dbf5e87c5c478130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b3802d93811b1fb629c7a45623ce0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157f1258140e94ff88692d57930d38b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80923a2afc059edb8e5cf8c6099ac14c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b03488f75244c526ef1f8db932824134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5a980c343c0370d9c42d76fc7cc22135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89d509aa29430b5c033c5d139c181f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddb8a9678a163e6f3af74dbeb05e60137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be794bd791128f94eb0cf4fbe65f2d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958459e01bbfc45370676195d6d32a3a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29898c3f94126fb8f003d9ab88e759e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c758781fa947ca76794c21c84cc552141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc958dc54e11de384e312c10c7931e2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbdb17931d685d51eeaa4f194a3182143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4420b2b8f349a9bf9c8ca7397e4e3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81fc07d0ef72de94bf144901378458145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ba46f20385d6fa916a73189c5e7f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45147844831a522b8c92589c0df35062147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6480338a604230e38f20393fe2cfd2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3b94a56a332305ba770328e1cf666149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd32b4f8b6bdb71475ebc253d4b3b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e97358cb8b46e7686c8ca3a1c870b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322cff471d90b89f7dca6dc824d46e34152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ffd247b84cc0b5a79ffe89c1089e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdb5e305f57467bfef1556752c6fb5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7e4a803110d2cd94593c46882a7f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2ea7f95177ec409a7d19caa908ccb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8ae85dbd020b69f9baa45219e17d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498cf289daff36e794affea59fa3573158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2338e7808a41175cdb70292533fc4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab3da9726125fd80dabf484eafb0e8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f506cc7f8f6a052672077d7322dbd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb07fd5403a9cbf051e071b208b001162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f18b2d9a0a69f3366d88dffbdd49bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4162d11d1b60aa8edaee39aef67c261164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a283f25b10d9e514642cad21870087165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248600e432d4d832f3dbf95bacbc9094166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e529b9686fab0629695c26797eef34167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61427f5470c7ec3ff18ee18f4770726d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6a2b9aba1625fdfc1f4e14b91e9bb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f39131c4a6d9fffe28015ee744f5e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6896842291c2cf0638ef936f12d157e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13542b540f41d1a34de7d29a0e49d4b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee4b21b9b3ae39b4a27409e99aec06173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353314f41951056d6ab7c892c8fca135174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126767a959c239445a1fe2f9dec3eff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c131bedff413fe3a56c780dc4a267bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f183ef1a60952391ec9dd2909b6d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e3303b5c3aeb0c2787e7f7b847b7a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b32f35ab27fca18a547fc85271a467179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffe00e531e4a7ba1985e3583d2e042180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da40d8ce1af596129faacc319dee9f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc4ac05e23ed5b3e7b13bbbc5ed96a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7af75f694d8df3a07947e6f0332c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f7ac1ec5094d23ccada9dc21b9601184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec1988efed1df0bb420f361567493d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1512153d5088b5132c874238c52176186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997299f4361d395d8d394bb9962a879187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02247f96ff867d8f11084e5bc4208392188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37770481aa6c66f695c12e677d854ae7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47ecb556349082f321d90a17db1799190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae18bfe98204ce58ac8d3f41e13628d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f798c3f2d1a2d46bbf039f63fc2f7d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5ba90c40f7fd4910596b5078d2570193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0b39d3c72e50c7dbc5010f10827fb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6d1dd4d476e1f1a695acd2d1eb463195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed438ae9470574b176d5d734d87f2f00196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333090cf52a27b3a3f34fab9b8275593197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ee0922390546281e5352c394f56d8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ea84c513851860c22affaac6222f3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d2e4ad83d6ed88e0ad276062fd9e2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08544dce5076d8b309f4e56a7b497887201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db573dd02cb7f2e008a7a258c06de947202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8ee12e32f1280e2ebba61c310e0e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeeac5d02a14ceac2ebeaf60397d853204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe96d3313073f5efa5a22f05c3ac024205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563e5bef377e20084bf874525c26fdf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcfa827367237c77e54551dc478826207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca130166f229c489c56386023ba3304208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e956d418456eb73121c81bc08e269209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea1f5ff3637a1522412f92673a5b04210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab414dde1cc2c26a4f41635a41cab355211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90e15782315371c747c298e5e8ff65212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a71c5d3a32942c5ff3fc6f1b3b7ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a476dd775a55c29679790f73d7ef5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7cb57738ef265d4e6f55c86e33b83f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9463a624d4abb63121834303982856c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4164ba9202a0457614d8cb399f14ff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855ad117fd8867f1d7654d3d496e06e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd962da646a332f59850f1536b8e853219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9222a377f5552425a2a5ccee491436220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f514ed8fd083a6b24c9c715b8f88e2f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3b701e3b0416da66ade1e36c800a0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfd2c482b00aa0af736e36023496eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597888f54d4a2b9b12f01690ae3527ac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2137f0827691154356bcc08a59b674225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adb6facd9ad33a34053b592792e160226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3210689617e97be4d754a25d6cd6b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3057dae7c37e8bc7b5bb45fb7d8a3f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046691c07e19486c8ce4f5ce11ecc777229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a0163c083b905b54d76585c18a085230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d26a1579101ed08e6cb7da108c3c0f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ead9315c7d3de83587f75a9b800a8b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0857275c8ce59e1c79b1907b3db1a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c921ba3ba8b64d832ecd62a611e4b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197920b1c30160de28276d49bf895ca7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185842adc8f41dbb003b6fc2d9423716236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b189941c0757665c590e44883b4fd1f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d17b9552d01b38870f7559c349e81b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a89a3f5c48ea16d5358175f7ea3fe8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abd99288e702acd1731745b45aebff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a2d817b4d3993df45a13bfcf63183241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f71f34838bb0803708620dd4df0c50242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25bd5f2bc5885157f8a7bcb97c0305243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d482050f7d796b38d2885902a155c3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b520195e82c175971228ee7d020dd99245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990036bc99bf57e68310eacb224ec47c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be65141a2d4badeb1461a707c07a364247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52805439f009f467eed9a71f69d2fef2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6072de55dc2f308d941e3a9e3866f8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af613ba974ad6a64faed89e15fd39792250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797d3a283c75df8d49169ade1c88ce9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d8f3649f2ba4bae06c42aeb95364c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f9f3c08dd828f484c62958cd8fa34253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc9bf9748f0b6f495a8ef1705149ce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80e0a6ba1b532715e7f73caf6c0cbd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46a63efde64c4ab2873cab0bb80095256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9983c7360b436f343a4b3e8ea3806257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b0567e258f307250e012d06a81167258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebffa421cd2777fdd7c090ff1b6ae62259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670cf334e3b78b247985ab16a2c25a6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bb011c1ace79400e7f34e3427bf95261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80f15d764d78712a322f2d9a269d98262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74558b9f26353ae867d243c7b9312ed1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107d40df4b643e793adcb8913382f44264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a462d21767c1ec40394303714524ea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db388ce17e0c3276ba12fcca7f3358e6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7f2db5212769ab0094d830d6a5d25267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904e3d4b29ed806caf65d15085ee46c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67fa84a37bf419f356596fb2a3f40a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a238afe360ccffc03fa88e5fb9d0ce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260feda98c4d3b3382b1dddbeaba886271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f558198c7abb8612eb47ba400293c62272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65506f5303a6346dfe7ef54bb3756b6b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdbd83f4e999c02cc0c5e097722939274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04853ff824acb237d9ab20e8a5876e24275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee676fa454dfc0c423030eb8e9bbea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bd476c6e6e6537e23f3969890b81d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9dfcd68688b6049595898c94ff0617278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8bc6041d285d7f233d7a97a9dbdc0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001016e0b8f4bdb2bcc05d1ea4a8c332280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77facd996e264aa3f2c8f4cacef8c4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a609111ab11550a4dc93d5d1960c8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c036733a4a285d98ffcbba6ad1ac8fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f632158cfd84022ef162bbeae11b2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfab1e5280faae131d338142bebfc3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b40cddc866899364c4566bd970647f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab6002ce569d26952df137160696b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a69cb8f24c1bba2d4af9141e7d067288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5343874d988f8bb3e9e0ba565daec15289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cf2d2b6cceaf93ab345b9259e5f78290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5ac0421fe28fc320b86e8591fcf1d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a139bc96d3396b8536c3b019c3aefb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6720a0efd006a4864ba32b717edf5c4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed416421589fff84579074e98539ad8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe68c59cecd2cec9be6133c4697e75d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04d038f39676dd84a3706976cafa9c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca579c8cdb2c05bf8b4d95ab672a79aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675557996d22e08d5270548196c2860298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54779291ad9f613a75c284df6d632f82299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb5c23cafee6a65744a3b3cf875fc5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91862a38cba5817a2978f6b9a9af4256301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1356b60c1507d76e23d90511b64b85302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b825c1dafb5dce95b442d5efb7a1024303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4920015259c6fc0a5628b567295756304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d55741bd4a1befc762b58db165fabf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af8da5963d3e487c5f35d92b6a9f4e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff939c3394da2c22fdd806bd6d9721307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68e18fd0911fc628791942f232078f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b0b711d9d1e3b14b5dbafb61456dd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2eb6fecc5d54689722ddad7de7f39310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5426375425c3c56e0a8f0483b17582311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26071d4c8a78bc49b267d722b160aaf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c3b9f8100ee28c727846314fa110c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a67bc3213b3bb2a1b773f4a3f50fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441e6c55626ebd9ba8e8507e2f708bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339c858a21cc802ab391a3d37468451316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ff35b6cbbca1b68ea28a65c089d89317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6762009b3414cf089707fce74c9052318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070355c5e66154078787e8f788986faf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b06594b89bb089c8d77f5da39d0091320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b15f04ccfadecb44c13dc081ac932321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b561c252f7de8949d3d79079a6db504322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3cf619bbe38c91bf17f70e5a09e67323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb68019f7d1af2c23a63341ea986de6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719ee6a4aabcd1311be94257895749a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef461296942367ba1df4ac86cca829326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80074c298493173dab5d57d6cdf00e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a7b91d4873ecdb4790599dadd0f17328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838690fd04196ff4dcf82bccb16f0ad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c56612c8372fb9239a96fec36aca1e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc46cbf3e3eb4ef83cc0d3f89614a5a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e8d7bbc22d4d176032265efa66814332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e361fd24df3a3780a75d13ab34189333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401f5dbec0fabf9d5fe99e33319072f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e715f0ec18e3a320497e0e99556fbe7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec11d242d1e7eb9008a02d4cccd930336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c237caf1ab3866baba23b9cc139f092337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7ffc49dcf78e7649bea9ae16510e2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c557d12edbec54a80e6f971037f09c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacfda31076e601c5efa22d83361faa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd6d7bb246cebb31d366fad97b9bde341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99d07f2760ae9919a8ee371c3b5bc7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf564169bab488490ef229739294ef28343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770afcc1fa6328100e6efda16536b988344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d76e1838cc1b215d0a8fba148179ff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69835369b1533febb7ddb433b4c4fee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c479136693ff40cf82f8d57a1c6b47f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a90695fabdff1d10babf67b380925348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1aa66d3224e07ec56b391541b654ed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b189c76d1719176ef1788efb00becb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc5dd544afd8dafcd8b5bd0f566b5d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718aa1b1575d6c7d119b145a0d5b9b6a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cae2567cdabcb57c3b19c5905dfe6a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f70fca07d4750b49aa31ff866a11e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d7bd3fa357a3869c961937524e0bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e39a36f9eeecd6bd2c60ccd869b24356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ed69c3006fe160fe3ce8f9db4faca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8296ca4a14a2896f97065b0899666af358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a7e1b5197945f7d2abe098336e109359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933264a640a94ac32471a734017ee3f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6e9d11a1ef52e8311cf66794e116d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc662976252e0eaf286e0d388a1ac2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c61b87a0c5a641b512c83a10774d83363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5691c56fbf9618f22199c438a9d57364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24687eb830d93190b718d8ff20ead1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95ee78dc7b070e11fa7ffd7006c0f8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2221c37b86eedb534bd7b3c183ae1c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674125b8423d09675e9bad3a6a499df368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bafe164b6b0a83fb6411b4759d768369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4cf6886a739fece1dfe4292744ad4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149d8fc53f1bf2d01a5ad60aa63bfa2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b4e461a17854df2ef5a31b634453b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b25f6d8edc777c92c1232510bf734373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99248630dd1c7241893a3e1de10a50374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459fdc2cc93e85bae5490a7f9f7d7d3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723190e15fe2d45eae8bb5d810ffcd7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa9d5762f8cf5becca5681d5a0162b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df6739d0bb75c9b8cba042c4c45689378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e12da840906c659849901f9f56c10379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f638bd72452f1c5214c4afa9c28f165380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7a05f76585a293594e17ff99a7502381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51108491d3254a3866d35af6c30176c6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abff6da86136fef70fe482ddb202385383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7bcf8522d25b8f99cf02fe353c2e2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e91d4de5ad9dd89be674657a40b0a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500ff63887312d40338a5e1d7e9786e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e3de162eb76fc62d36d31cc3f9eb6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354eabb729988ed234a313c2d7608d6c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004800f76049d8ecfbe71bfe9551bc8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343460b5bf867225ced0ea6cb7e33620390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40577127691ecb43bc53fc5fe0395c41391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e28ab42d25dab79196063e51e91aa9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1178821454bbc0df20da58235e38d1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2ea11993b1eb36cc427c483f8ba38394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f982e707b5dad3cf75bb4668465101395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b200aec30379816aabe87265ecef685396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fe3c6a22db52a86b59845dd9e5ddd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e5327549e97494c3c90c8f8be7d07398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a984826e0ddb53d7e0b49ba7867a0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22140ec823656c2cd2e055823408ed50400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a565e4eacb1fd571cf54d268fd3534401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199873f37659fc57bc2a4b4cbf7f3142402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc6861a80036e7d1e689f8be7c0170403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b082147557b1003bd0d07a83f8e4528404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedb1008cceac445402561bda8b80e7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b3592e1ae41f54597f647c8951c77406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71934d05bd78db366bbebe51275d140407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d76f9ac95ec978dce0f82a2d771e7c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fcccf6f581f76f6fd37db835117dc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3e3279edd97441d560ec0877a7d83410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82cba70259fd950667af061daab17f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badc092594250a6466502ccb3f10fb3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea840571bf99b99b9d9c137b2206c7dc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9f76e0d4c2dac659e3adeac661b62414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f0676b1a2ebbc21ceca027881e497415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fc1c0954030cc6b24721c184fe143416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9517e0af12048b5d69a307df92580cc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef0edfe9e19c2407f56b39f225526b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a0f8cb662c739d26d55953016178f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ffe70b872412d06a695ec1eaad30a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df2d57ad689edc67ff9b12f25bf13e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b3a2650b2ecc6fe731947a8ab5a9b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ab3fe74cea2b0c2cc9e92ddb847c9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953704df9c1ad67979c7f23b84539e61424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f05be32a06e2139b19d048cc9e0eae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5f7605a6e5edc780295fa7140dc92426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d65da8fdbd6e5eaf0f040e4622d967427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8f9a56266c38c1ff4bb95854e0d56428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f4f4c6cc76a95f354fe5bff81dda9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de82a5bc281e398cd54b0e913eb6f7b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f284313e28e46bfa98f8cebca19472a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814d5d376251479a39f98b10a0554c7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a31c742386950663ec11bb7229794433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b015203d12dba3c34d259f6d94d3cc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea175fa5fc7530abd45af5b291ae11435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae35e027bdcb2cf53830a50eb13067a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad143a08a78fe49b0ec6bdab6826dcf0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aeee2ae8e7c8027641a191e5cc6b4b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e130c7267f0d45973a587e2b9dab79439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4706e493270b82ec0397f016b220061440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b60125e1c802d5b14863636b637fb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb28ab79b1063e2f882a271416fea0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3352d141a9da481895e0c6b7d6c61443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48835b94d40960e8b8709e909710ff32444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fad2310688e084b7c32dad66f24a1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb42c3064851dbda92c7762ababf902446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652edfcec9de876fc8d5ccd6404de48447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5d41e2ed646e4dbb351e9e05929e0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c094f519446d5979fe04c247d9fdd2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79105bec29b644008f947d33df42508c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b021dfab8224efaa45421be3e64a3b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cd1faec2936495b72719e312d41dd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d028f593af06f0ce1097af4c6b48d33453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ae2e63309deb858f6035afbde93e5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeaa5544b5480f27b2c19632f6f75a4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1c07a96ff6ae027280baef526782d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfe3bfcdc15a224e50c37bcf8ba758457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513315c1474fdfb2bc381dd7211d7c19458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d07fefe6a88285451c8d6ac62a200b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023e7f827606972543f4c6e097f7e2d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c37f7140dcd8809dc64de62e646396461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2716fc70a40bbbbf65d3d03953f3e27462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f20b9e6c23896b9ee694b8110b213e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f161ca4fb9858e976d7724e2a542aa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0edf32706a94dcd330a6b00298ab00465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460867feded5b0163cfc4d303baadd0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e3eeb091ec67dc82c131968681f21467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bdf311fa0a3338abdf2884792df47468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf670254a525eec99611f9c13e7fe918469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38e55243e08705ab8141e3c96f218c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1389c2c447c76bc51ee85b6948107a7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d814d2ca53a80d87d3eb5516232c5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa0d31537bf7a041e051ad2229479b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a4523f0632eaa1e31448e207beeeb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb4309c2a36b209dfae537b07cf640475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe9bcb42fba615a35756cfe84cb13b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be13514413b555e982b9de98ce50c0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8292f69067c2dd6f89444c50f37528478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b982ca260b0b1caf70c4a06db89ba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc8daf7c16fb623243748d5bca9cf2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcaa1a0604c32e94b23644ef9a34bb6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e260c5397b899aa62de98bd4c3c77482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6ec85faed3ece8374e24cdbd2cfe7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e554717f77828b3802ccc2b7297058484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff98e2ad12b8a31470ecb456959d7c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b601106d0ec153a9c684e28b7880a3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632080d6d697501ecd3e65ffbb91147b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f9c8cf8d9c837356007005481d10e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1d030f64888c4e3545f65ed1c609c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93add2a48dc21f25c1548946cf0fe25e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5d60e76d49dc89b1dd07c9f9b1728491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502e47e54c627c45707ae28630fc484492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055524f7c3b69f1796d59dd6b869b403493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0006eb3bcaf9a0bdfe4f246b560c7a1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc371eb0814fcbfccdd1a042cc610e58495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742001cacef911aad3a91e3d6560cf7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba900eb7cd0108062504f12a5846134497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976dd9adb46b7a804524ce51b7ce5b7a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edadd58a9f45ce38131afd01cd0ff4a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b10f42a4119ca612968e575595d791500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2682d47ab9e9f832201fcf57cb122d1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e22b3fbc534e25c368d48fd926ca4d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48794910a4d15e8fa214d4a90ae9f77503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c4e7cd4f3990be770442f3abbaa37504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806401d46b088472d4afe8e27b0f650505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb47505c747dd36e479d3266f34611a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718d1b8dfdad0ab77257af306d6c476507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216fb961ec5fa16c16146bda7afb8e6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0ed4d83e1b0f54d0175acf19af70d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167d7f4725f22a38d6856d1665b60e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcc649358fe6950760d6890785215e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e2ffff0c6d295eed5fdebe19f6abc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf1ea1a2f24cee383b6e8197574a35513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794f9708f9ae404e902f9fcaffed699514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b13c2edb3de0d2a64f4c5dedaba6a7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3b22c97d681cc514a76f4610644d6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76154d6c3b14f0062eab79717eb2c671517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935b6aada9735f18703a19083ce7915518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575357801c0f8913f4e9f94dec888b7f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82797298aa8e14a34adce0992ccc3482520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194b6813a233bfca8fea7ea1227f635521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57af78bec701c9695cbd202409e3ad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afc69436e8ca27b68a73cf32ea68c5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ddac38361fabf618c2e991d7bf261524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9733cff86401021e53a149ec3bfe30525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9a12476c35d9dd72acd747465af6b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0063a00a440d39a2900384297d20c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7fd18f5d41b858be1bd59b2d2f0ac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831f0117097eba73e56c53bcde04a46529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd5c850e2b58dfbd07febf48295a2b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b882346376f8676f72625faf3a7d50531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcfe8ec852744a2ae123c4e8a051a8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb40594ce963c6a45f0aedce3e5a702533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2302774a7f65beec007ca3ccce12926534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5233ea28eec0bf11ae15ed4b8fc1a9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefca3245970a409a5baa72e74bdfb1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80d146144d3257a29be07b876345e9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797cc10aeae1b341bd98fad27bc2e17538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964471851797428d159a67d44bf70d4a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0fd6ae1cefc5c77385692cec31306540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f0259a8e77bd6d897fe71f7a33ed5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d9a8101c4e51386f677c52a729284542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173488d462cb9c238a9d5865df3f3be543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6a19417fade44963c0fea11bbd652544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f621ace1c3f57358245666bc364de80545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba354dfa6b2b293740155178083c2d4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0db6b3f2d75cbf20bf1a98d68a3aac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7dd6fef5a31bb4251b08dd0aca8ed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90c4eb6147538e5b4312fa87921cef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94603b7d92dc0dd03e0e29e04344522550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00360242e2f5e81de8866ea79087dcce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef717938fbcc4d7e365a41d0f10af436552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573389919dc9fbbaff1c74c26c2ae2b2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4ec48e2dc2d4854dc49dcebe5ace5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7cd4603ecb7840015cb17aeff5d098555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e36a0090f045f779b29ca353effc9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c6cb361037fd289e919d97cc2de4d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a46785d193ecf03da3dd270a6f5110558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740275b39fa0870df10b6c085edfdc51559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402229563e6709073ade3a2cdc5f725a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421d28c1a573f0e802bf2d05c113446561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1f35fe809a716c25dbfdcd433fb2b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e096da99f6b8166e7c3b37087c14941563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a32f1b29150b95bf36e6b858870370564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786af345c7bd114edd18bd31d6f953a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e627fa210095891d2b744a76f06150c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29d536391896695d2e4496da8864fd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a777d6775b251ddd8f110b44fd6296568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6741048d9ad95d1dea7fd870d1d062569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ea8f22cc21c2c1a5f17bf23f9fd87570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036a8713e51475746fd27c1d6e0eddb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38bee764223b97d36e4d978584d612572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8433d9f006849001c9018a6081e7bf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca980105dbd0f723a0e887d19c8f790574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7bb2cbdc3f53d615992ee470f2dd6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce5bd1f900008ebd6021c8f2292fa7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc55077505a48bbd35a8216e7ea3d4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2e8efddc1d23c08b52f03aba116c5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6afabeda85caf3c141460fefd2b6ab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a613ee848f0854ababce5b2790e4cce580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1f7ba783e7e3b985cf38a19148ae6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386e74fea7b56b51d47a0333d948284582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475d6abeee663d0dcfc59ccb136f829583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbdb688faf751f70342f9fc54d0ca7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ba19261c52c7bf9de95cdb26a2981585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fd6938d561194429a0df229035a9d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c240277f3972e6122dccec16e85867587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d57157944fce161a98e55a090dcaa7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b757f305c67edea8f889059981f02c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a900edff7bef28c432fa3ea0532379c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4a721c4832fcbfc8119e002473fea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c799664d032c1b4714d9b80f17156b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c83900a3d84287386d4b2dd32017d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f6f22ec6eab321eb085630c0e7065594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c011c8215f0ebf807cdbf385fe093c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd930b50319990a5e136edeb6facde596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efc8687e01e86b6d8f01afbbfb649f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24caede14392344bdbb8fd90e4b3ad598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a664c5df46881798762be00b6a637599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9967efe7997bd6942fe88a22461b74a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333250018e690853c483b1ca954d6f81601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360c9e7225d0b6ef5ac124dce02e4f1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7815721066bdf561680de900db5583b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6a26ef83c334e06a06b5534461b61604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d341b86fa3a11bfaea94fa6796acb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fae0c6a70a8f4574ee55d8b0632aff606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0f2a8c2321053c3c80a7f0acae659607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d259747b31faad3292930c86b1ee4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8531b5e6e7da24213dc6d247ab0be23609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d76d78a1a8a84d56acce0cd39f517610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5153d03124a817ce8d87e7da480b3c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e205e48d3819c1e5a8914186eea1de1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b75b982d63300374df3911027b913a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705f3d1f71beabc6668235849752d84614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686bc2c3fc0c1b10d82c93fed2b7eaf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f540070a0bb3e3cb6ef53c43ba8651616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ce78af22ada987cc564c6db1bdb01617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a97bd3154c607ba10cf1b77b242e6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481e6e21848ef57a83e8d11a78edc56619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0798d672429c4ac721f2f461dd143620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87176e9d129df60701d42cbb26266045621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04121bc4f315f20a336335486b7ffc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbb565dbb9cee79e4c4888618dd102623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1600bafa066f70b5083cebf823ec3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ed8572d5d39c2eef62158317f359f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac811359dac9b3e23519e6416f79688626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3baa72bfd099e73fcef6d90d16ad10627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eadf5f591a4016e2d21dc5cd71e38c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afd92beb11c56d0ea7938718849963629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f2947735760b789cc8ac16680ad79630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add75e98cf0eb5c0ba0aee89e6e4b8c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2866c64387af4beebf559e0391416632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1da783604af0390fe6766c3a140826633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd074a13facfe7d09c74e823e23c3f4f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ffb79e197588c8d9c1a7096475674635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec046f4348a0b20e91defeb7ad2af02636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e413568343917c79b573b235118b1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de836a31dc086046cd9c0a8ab78ee0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99e972843986baf78084975ab82c01639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f551cec035791619b9ffdb476f9268640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af544406fd6f6e78c70f10da44a4046e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631774e9694327626a468ec3c0c0c120642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2751ffc572cd02709990617614b4a1c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f784e31c93de7e06e7911a7b242dfd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1058e196c240a8b218e563a0d0a776645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44a91e38b091a0d5377aa7d7ce5f5a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663b6bcf2f5ed0914c96cdcf0239905647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c97813d4c7db9681db148afa5e7c80648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0249dd1465c083fc49f5c7c775858649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551ca00075a835b6d17c57a30b987c6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2e235b438ab6aba15facf981c7636651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d450fc32a5b51e72e6d3ff3e73ea5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fab4c2869c6f84d349d4537cab881e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cba3d2c1fcdeb683a219bfa40c88e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7557c6f16b9d05ae4c271064af1f308655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f84b709a6c0e209313646daa520b0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f817a5e73169820f2dd4de2a172d9c7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c7d4d36e2054e6bfdb8c58433b6f5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a80085d5cff8f5cfa607975e586988659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d53460e027c96ec1e2c0fdc7e06f44660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c10101700bd64190f3394ba49d71b7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e456063e92af22191ad0c03ce451fd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4097e8a608269b2cc490df80dd286c5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d4a96bb41f37d90b970ad38e87b2b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d514932c6b528c3d36434554154bcfe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc099c525bdf8f608c30d05405f8e4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c431f2f11378189c8dd5d4a5e4be14667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e80af849076f133012b60a94ece84668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1526999f9c8f7afc351ce6b65616b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc1ef7b2b0560e9939a4c4ff7d3d6a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5682cb91f2b79b1818eb246cb40cd8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906fb5a6cfeec2c3a8b3fb097286daa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e0fe9cfdaf479e09cf75282cd3ff8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3cf753df71b4e04516b8b0dfbb490674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e06b8de854a30023525ac6eb018097675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ffa7abc2e7dd0eff7fae75a0fd655676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1858ff1981781c71cfded84a38577677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3b1795ed73f228e20ac76b6a1274c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb3fdae8d8ef8b039ec68abd569adc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e18a3c872325f80bedbe53ba2310c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4c2a1d72841406d0949df01069903681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad8ce839a2d6266c5b087ce798a52f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f9c6ac9a1afd24213a98da0552b3f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23f907d8476e5faddf09ef7e02b2cb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920b55b438192724e61fc7c9b5d7a8b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab390e49e61932c428e23ad8c752bbe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f9cc605402627e5609f3bd8826306687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858c1a27745a9a828f6d0402e7985ee688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf072cb45a7dcfff3a2ec527762c550689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2423bc8bd9c9da9ff44d9867024bbf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba282e207113cdbda88b696c05c466691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f2e0f668f8cb8eca28c064e404283692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2ab5b8bcbd43ee7ee1febeb4522a4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e05c979b75b77a60736cf2cb7ba62a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddbfc7a8eadd69d40293223560a7d5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9ddca042c066f86cdafcc76db980a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372b01dc2ef2a979e55e9819b8b47f9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a4f7f686b876c0c9b86b406c09370698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a7143cefc61a29a4e14c95ad54cd6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f662739923f213dc7474e96b4b578700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc925f6665ef2e4513ebdf0bfc264c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4fe9f34573dda5d078d1c9f37338d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd0ce4ad63e8bf9a72016ca895631f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce100687bb2f805751a237e81cb0bf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44c8c61a48207bbf455726d2c760f2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50005d5234a16cea4ebb28064b8f4796706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d04d449f0199c750a620328f58b5d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185c8d42fb3f06c83fefe51254eb606708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb1e0143d813dc7ff6932164b67604709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a02de40aec63cc9e23e29df715381710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac540a20d27dbb0276d9a425797e80e8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860657f1313609b145a18f64887e663712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1678fd2d86db13f6dd827d44a26233713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57ec0c6f2df9455d832dc85b868865714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22915669ab812c4ca565c8da859b341e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c743725eea5f91a20203037d775852716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754c974420b8e0c6f9b701e099703d6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de316b6f7464953ebd076052d7c6c2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c5d1a74b8f903c9c62cf48562abb2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a847036bc9f651fa32236867cb83aaf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611fb57a0715752200c2b17063c37f8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921be9a3ce4ab4b41870f859278b1399722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1689d9105ee6dbe6a181e3e9b7ffa70723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d87ca93e5fceacab9aa9879e1edf4f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c5df853441beb28ece7d8100d5943725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0338df7a479169c6ba2d08c6b62a12726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6728a3b0dadb5553cfcaf8eea22cb4f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71025d24d79d57d346aa8e16a528cc98728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289f3539f813ae7988e9b6ae8153a33729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ba6aac6a77a47064d6fd594be84dd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12417deddb4947b8002effaf9b195c76731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2dcd2296d88d971a4ef0af6e063d73732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b76dcd37e44aa65e3a0b3cc2525547733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85582f8fb75f01e077c4a509e29531734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2a694839dce00b7850a251ead0280735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3367dac38ee7db9f7b996db11b0f2c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46543b4f656cb51cae7bf462c59b574b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151905caf5eaec0aea2f8734377c8f6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646dde4fae94fdf4f80425a43494661739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41726196bf0a737ef4c438067ff43013740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2e1d67c011563cf1cee27ccf7035a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e711dee04c8a7f85459fde03a27b1e0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd903f0882e8f38c1ab840bb10a571743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b890da3d556d6728a76366b92cf65bb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df6a333c4f39d7afca2d5900d55c38745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94cd33e0683827e07084a80e098a51746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9557bdbe8d33979090826eea85317eb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fa55d091af6ca8b00c0abd81ca307748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72b1ec6e09cbb55e459e43a9f3bfec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98d549d84331b12ebb82a6b90824fd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466d7f88fdcaead0844a0f1937e4dc0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69617177eee343770d686913ea451845752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04105a7d2291e87fb9c0619f27ad1a1e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b318185b3de223b95a24f5923949b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf163e11c3a715a1154dd58426d32b6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d9cb7def8a93eb21868c9b0b7e2d2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f47a22cafa4394248dd4d861764119757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1c975a59cd85952c2559bb21ac68c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc06cd80d0a4230f7985b17b1cb776759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f9714ae16968d8ea76bfe003d30971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f837bb047fcca34070997afed35482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf789ef66d5e4f15e584de605ebb12a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ca2b6da10768bdfcfa9337ece61f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f2c022c4eeb7c36d45463475c12e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd11bd411d42acdf8ec67b6e0d29846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b61d09aa3f323c86cdfc426429f8d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb45ad690036791b68f1c3ccef30118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bf390627873acbce52c8538a311eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1b30e4a0fe225f7786e6765ac6a2510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc7b3040fbfd2cfd7e61bc0f74413711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0878fd2e07ed731effc39600ddd286c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24beb6698ea2865d85102537e0c6dc8313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216c31bedb0cc15df6fdc3e7818b12914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14c3731dc93212b13d96d083a7930c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02f5a39ef1c46059aac4065bd2ce0f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6521e72ae2c57c3772c2e3fcb29d4a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82b822ee234b9c24ee19b92e08276618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56aa2b4c7c0398f4777b9306f229e6319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4d222ae991c1eb7cf2840ae32a78b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e243198f1496b3aef1854d089786b5f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf841ca60b0410f74fd19fd706b35cc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93008171f300848ed9e0bdec297f759223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652542210d13c5793eb7df9cdc713c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca21af2cb6a970b20f60eed20ce45425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316af311712d8c3990e32cb24ca474d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4771bb6828d1a6c2c23ba38e354989927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b59b7af3adf63163241c8753c8c12128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112158eeeaad77fdcc61f19db7dcacea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ed83b0e3c9714273f4bcd89cf728c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4413cb53f97f9686dc20869e50a7c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0a6f8271bba1c36971f0b115a72ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afceef4ce3ff0d0b9db24fd184809833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b81de4b20b40c1411bf834cf715a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b6342fa45c4488f4085179a7424f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdd85cf5b24a26f376a3b542caeae236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f49e7bbb46b1b8a6f53fbb84ffb1637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b166357c559b9f7084e6334f40359138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a108d763ced89e750cce00b6f21e4939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd01545194599f9e93d98e31c3073c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e28d31bda9ebc28d1411bfab56d06541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172849f8f99a8edd99a80bb2bf9345aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0d2afbc63dbf3cd382b4045a77b7243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f2369c4aeb20ca3b76253e0cd6b5244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1d9e8d8706eb52c899ff187828d5c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b61f6103564eb74cf2b9115694744546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073505f06b61b8bed6133595b50ee8147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7170af803934163424f7ea036e47c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27df76109d5f3635122f95dbdb80f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef2b459d48e91fde2d896fe3d1afd050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45438d83dfbfca73aa4e760c85499651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8b20e63b98a16bb8882328113ba6b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90aa04cfba2e2739ed776b10f0c46f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7298ccd052638ba2ba103d9162c93e354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324aff5b310853cc7936f867559d382f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b56cd9a06d5e09c6e4a07d2b8d08256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22222112c286264f0d7589323296352457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a841fa2c452d9efcc67f8228439daa058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75f1a2d45592ad7c705101b5a9254a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4cab45bbca40e7d71d09db6d7f87460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cc08f7bea5eb7fc2e4200b7a16c4361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86bfec939da4996a112f6bc8528c1862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bce49e400da4f68a6563a324b605a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a487071a47e73366cddd309f835c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794bcc0f3f5104272b3ce592318a1a865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a6ebdb2aa16bae33a2694ffb563a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983452a086d38958227d1ede3d373bf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1743f4f306a63331b463e97e15a38268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0307a2b1b36baf716b7e68c80516569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2cfb27f9fe75a47c25a447e6d2f4370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a35e9fc2b00d79e0d6de039223ff4f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f31847b35c22ec43369c4a964d12cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710d6dcf0b458ebae02be961eaae33f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d995e0c0e001207c6efdef53c069674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622dcacaba00764c73cd4b9d0397d9e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b982b486c587ea2a10f13952ec5f8f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11559899d0986e4c122f3ded4971da77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afd9833aa7827830d2679fab72999278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd26d3aaf78ea71abdad6304a39459f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71685c98b4f493becc36e1f62eec89980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d6f1b1a45aefe729f1f25e931639d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920fc988123e73dc3071f303c8f7fc2382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d536afea7e192d8655a97230e86c6883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec872dae457f85c1a69f24a152b91284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a319a2bfc100e14db0e42c6de8a53c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e610fa6433b6b8c50f27d7d9b309d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417757762775c387617d534abf7f68787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bf23c210188aa8597f2c86d4441c788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825ed6b436b65a6debb896d8d8b23c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10925a01867224132dab9f6094e36790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3da6d684aaacf20a00f668c5a8a5a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefb636858b60a3a176c1588633004192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7afd6d187ccd1376bed45e6bf68cab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540be646f625cc3dda3e10d91250acd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f940376219c5bd74d82edffd2f12095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45970f7ee5619b6421be8abb71fbb43b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e6ab356c91884e3f9582e8639565897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893a453a8fa19b5f44a6ed9db5e45e898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce99d18b0ce3a7f4501c89d6abbe80b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eab92a20ea7f1fcc5094fceffe20f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d60d1f435e347b250dc4b150c9f2af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d083a5bdbe452b85ae27a1e8fc641a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7c93defe9a11f1592cb720ab07dd0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73309328aeb7b918738ad2272daa9ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfe35abcf6be1db0d5c3ebeae765aa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437dbb8f5b65a99dffadafe00c50a5b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed163133e88bdaa253df3bc7261e21a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe7dcff66f1347a5b1984967cb91a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fbf7f4e2b210c2baa8703f408c5c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf184cba0a29e96677cf6074ef3cc0c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd7c94642fbb4b823d5344b362d73c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ad1630469a4ea453edaa5338f1946112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903dd5004ed3f2d234c978c0e1c50fbd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7231ebd86db6c18ddf2e8b6f8a134114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8882041754ea16f28606b4e8270be0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bed23b9eeda445ed13309e62cf9198116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf172d2e3b34f663557b3355a6f94f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5d5a1f43e834c627cdd9d3e630dfc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f58f2129b0ad86c53666ca2afe0490119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577131ed301a200041646b99e18ac7c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53879e30e95d4124df39daae8603ae90121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ced7eef8159b7575f81f91a8d43b44122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4428fcbf5d31270019e5e37e87bc53123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9db7f12f576d8449860f9002dd244f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00918b125f29f60c3cd4e69f221d5fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb7ea55d5c7df08e68cc97dac323f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecfd819061351a4042d1a33ca3346c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877a053242f104321e9858a9e59af45128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c82c18ef20504b567293cdc4342c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26453f9dc3570171a8d5f498053ae6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684a558f06fa309686a752cf468f07a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fc38fa816d022faed471f6b1d35a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd52850200449df4a6e41dabc2c6c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c6d5b2bf3c6f8061bb7e90c830f32134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d452ecbb6fc0d8164d03e2e2fc986135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bf45f12c1e560ec285775ae31c0a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fd5e6be5c81010aef0940954ba198137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7b7fd86b03b2068327d49de013452138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b8a41fbeeae80127c09366725eebe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86692adc894dfe6b93e892ba444013ef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ce0f9a3a2a248498979e22422e351141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a1a13e083007644d4b87f3e35ce5e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42708de85962f58e06249b0af51aea66143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a93cc7bae793fc40b72959eeadcca7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4b2ef7a5163d5e2bd7747ee4165fa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606421ac8e1140ff602721347b90c50146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c00e64dfb1951f3a3b372eea44289147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469ca213a701c559f82a5b7e9775f77148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ae2f2fc22c80ec18da3cee7b6fd42149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cb1c657e635e2c900743bc49782c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67c48dd4ffbbe51dc6671af0c17faf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056ba91605127286bf6d5d906faf00e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c4f7be3aa126229832d935e7f46d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc132ce48a5ef19c55a644e79b48dc8f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6186f95dd998056f12776a5585a25f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ba161a5f97db321c0ae28127608b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7b56005d4f6c616f73f153806c56c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1c0c874066cd473eb74252086d67b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af921ef16165acdc8bf275036ebdde3a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665b2bf11c62218baba0a2a9c518258160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa2dd47966b0879f9433c0a0a17f2e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bcb017191923bb8de378d1b6a1540162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e5489e55b5dab4fb949419c192a7a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0b90d51a9e6c29a2ec69eb5250503164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a244a57f9218ca670972a9bda8c3e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e29e6cb83c6731343f404c22f9018166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365d7a93ff93ce87c2c69260d5d133b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c1c66abbe2b6050b4adc34e8e58e7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8769bd6255554b966de6ee0408f9909169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ebbfcb2c4935469eb95496b293722170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db31f7400707080c06617d4d2df6ae5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb09542cc5a6d3f043d7a659c0ca211172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728283c1fd7c8f3fce9e4eca8e97313173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0e4a01007799f5ad33cd42c35c61e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71d5a55ea36cb9815e61fe73918665175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938c1d0ae7d3d6afef29bf16244c755176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe618ac5e50164b726a11d72cc4fa9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7890e11a44cab2b5998136c004b69e7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93492ec4475882ac49010326989e3591179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e052656899ea5067b6e2f9c232dcbb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f25fd772ee38b554f41a6d561d64ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7073b6e6b807ef0845556ed2082f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca36232237fb9c2e4ad67cf76ce3c9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cad0d9c06225793982b721ba28940184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1d376b7094f7aa1ce632d93e3a70a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5f27dd2dc85fa18da7874f6555fe4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2bb335418e35b85435785b315ddaf7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529295a8756f444f5ce5f01a725380e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f47d4e0a050d4141f76380665ad398189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73960cb4fe252d3ad9a65817a52de301190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8110f5a4bf0a88c26d7b0d0a93ee5ba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf57921aa947a292adb68f615b00d21192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183324d0160993634712ad103a0aa3a2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af68db845d92676f1f42479dec17a2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf6b2b1d0129533e5b4fa071a3c9b8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7ab43d50ddd99e6a5ffe1600ea4ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee24ff344dbf40a172ac4db03db99c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced03eca3e83298318ecd0c43a659549198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6c3642f0fb47486c8f1b38ed23692199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb44020c5388bf213de643d84401e51200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d467abf83af2b959adef8f76eb26865201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63002e787d6c4ff0bdf43eaba9ef112202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f7a690ed4f4113f3157713f53058c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df2244b38d9f6c4b421f1dde312344204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fa3bee75ac696fb79fbf91e6d15dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c3a4b3fb25a73520ce0932c88a6a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b1ddc07717a024cf5d545046a7fa7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e665bd45430a46ffb44dcfc2ee6837d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd450e0d81c04daf5f965690a56871209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b1e25dac773b093c6762d9a9960d8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987be7ba7fdc83df501ecac8d594d3a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac80d3f9cf54affb58b158d6e79cd5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb9290b06aff2528316800d6e81157213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673a986e5709ebc7c487841e9d9cf38214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da156a7351d08d7d795b834de846da9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56da43dcdbab5905577b22bcb2f58c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bd517f091e7b4c29f198e1be33b2a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632cf6c1499618f238255d7026bffe5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa821786a95e26b8f98c24784e56b897219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444031a4ac0902ed2d59a468325347d6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae1415ff4a939f8d181c00288e933c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb521609f611f927871df97fa42b76222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77f9ea1e2a0a869b904b13e262eb22223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cea1c2b94e94becd4158542d6a46a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e4fad7610badaf8f30e43963ecf14225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46398a3651d447bfcc6e45d1be05753d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e286729a0304ec3d1119fa1135ead5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba6c908f5e6383dc54cdf3406c46a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f08655cccbd2f6ca22667f8de99abb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87fb8f0ed4855cba80fdf748522028230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f29568d361a669a1921f941c138e9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afceddc5f82fa091dcd03471c1edc0e8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811fd9a0a88c0e6034bb3d15d7054567233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a909ac80cddcb276298fe8e5e8f93234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e17431f6461b2d9994e78c36c7cd5a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818660d0a64fe99a8186af80109a2c9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca46d19da03cad28126eaa14defe66237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2c01546f6b1f1a31091c503a2d5c3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bbfd47b7d48e5d34a37315540af77239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a57a5b2621bc69eba694e9b2379988240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5649d29f7ab69a2aaeabb34dbeb5539241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97685dc0777a065e05cab9581235f1b1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9b5d6bf4d84d58e51c73db53d371d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01201e8779cab7a9b43d34718e4cb374244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530b63ca163855cc7a79193fe9674be245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662043c7722c7e8a44e99cb95b3835f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812330afcc00333a002719909896d327247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadb84f876303b874090135d009d64b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aae73316d3ee5fdf6dfc2a7c325ba5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbb9ed6f817d175d0b22ad0e96e410250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0174152afe79b5e67feddaea3d80693251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd7b82df29d37391cc624b81997c50252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6cc09f6fe22289f2d00326fd3215e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799f4e08006c7d242bcbc6c52b57b06254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15e3b4cba81447ec1b0beed791a08b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1e24fdfafe6a427d8654f5478092c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1e8df0229220d9cba3142beb4a273257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc36cec4717257b768a768b87185c01258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7de65f1a7f69c3489d86bcaeeed9b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c9d313807d9172a2f103d79904ecb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcb9da8a1138ee0b7a1fc5493163c1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fe62ad74c5259ff89bf01f38d28e3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30201432839414675915a75c2f509af263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3dfb69c93b500687af17182f4573b1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e525d4b75f6119cf084a56f33c5d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b04e7f36e894e1ba317e8a0fc7878266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6375f60e6c7e0503a9b32375169c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d58bbe172056a6da805464665b404268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676efcb5bb6bc24adf63c66b4f5bfcbf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2388fe9c47707a1fdda08bcf8eff78270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090b00da386a2e5d9dbc0709592ce29271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919a1b405425209ec890c535f84d7e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe453187fe5decc8a783da30c999e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd10e1d3f1a6165bb149b3bfa07560274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e691985ac3aa8784aa74cdd623caa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5ef2b7c6a177cafcc56986709f856276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22908536a708d2812409a0f4cbab97e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b8111871bf0d1064c088b5c880b7a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1648ed158d49bf5f48ed717f9cf704279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984a4ad60d8e26e33ac468672be9109280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49086f5de4a15dc7e154220f2595d6e5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b2a1138d7b57b0cfcde46854e4582282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca77f877da3d55c7175ac6c050dada283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eeec869e184d14464385bd16b2f45d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9495938935db74d025296233aadb2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc3d5e5b12eb16e30d1a47d53e821f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e1485542afbf84e959a218492c966287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60268208403c8a0a41e1f44375f6019c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0a1e70aa348a3162850e8ad9304af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977588d6ac43ca4257f5b452dfcf7252290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b65e7fd82d874b3ca7a502daa4884291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbafa21e25c967f3a6c3a3ecbf1c36292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b4b26c0ca560295c021f645ea6cbe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766b2c2aea5aa66423226c3e0489b45294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81776afea8fdaf2dd2c97ca851a6ebe7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef09adbc8c14fecd02b2dfd86a811b2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603792627ddaccac2efb67970a4fd41297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c38ef42c18b9a276912740e2936cdc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fdecc5db13a09e46e0022f07325a0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73ef54e55ce114ba0b6f2f0e913ab1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d308ff84792af2f0ab29f7e298e7d5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecabfba9b0e3969cc4434b9ef5d757e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e89fe1f0b16e28bc9edac47057ff8f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efd4579bf488adcca82add86110462304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39552570f85267d3a72d2e884c237f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843c4f9aec7584a34cea229f7e1c743306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accf95ac49090d1c73896809fd8660a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3c2e4df54242945abdd820a5eebfa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d65e2a4c5c78bcd984ae9b5d6cde9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0626eae5da685eef118e33a052a0d3e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43457b51c4db22630eabbdf9d0e6820d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a72323208910fe5f5f201a4e2ed0c1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d58ffd5bfd2538e784bb2eb8220d6b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bce4312fb8ff7f31daed1d7102a5c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe9a73cbe0a19cee4eb6137c21dbb1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596cd9456892309cf2705fc3a5ee474a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621fc49dab9c4a911712f76e19bc157317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd794df3e94b94b6382c3368a08929318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f5a43e0ed21c3e7da8c15ac50b348319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0d576aaa42d3636a2234dbe69c632320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4db5bb5e210bb37d21397de2ff22a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7c85608fe26258d756f4b048f9025322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee64ff7ce8a4d6059285d89b37b9e3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87fa0a4d179117e4cff6ae0ddf013d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a056d53d165f8e343a525a3909f8a6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7712fda165e22940ebb2dc46922e901326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a692a30f8872938f77a4fad534b612327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ee77ecc689a2597f1382dd8e98b5a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c3aa5d8f6065f2f63360777697369329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3354fab13cb6d34ff113175ed271b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655b91eaa7e924f5a7d3dbc9b299006331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8660aa0871858a1ad686eb8ac33fd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088b2207d33e054b9cc2249a45b621a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc6ec7df3056f63268a31aae703c2f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab023957961737137b83da6efba0cdb3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0a7852edd2e2c110a07162608a488336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217e231cc9512e96c6d456f82b2e2ad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd52ed674a729b643fed6b7e333ebf4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3a3c1d5e1ea52fbe276bc1d93f41e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c299a0dea13277664ae28fc2f40c680340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ade11d39f66b4892e329e3e9b5a2c8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c1a253e72ad03848f6f4d7ecf304d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee10fb76e7a5237a58542550ebbc79d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c8cfad36050c3654ccb377de9b492344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd1393fbb6d215fb9dc9e7024d579e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afd7dc2e3562fdbb183ca93a908c62346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452048e386d1c0d5d9c4519fdc88f89c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279efa05850c5a81e31638f5ace08e5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf22dc3ce8eed7d15a10d0751b97be349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0448b49459c299c74848dd2d60ef2d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5647e8be300face5e308f2100afd757351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34740abbcf393470119010178799b1cb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2484c2b664fda8e5b73f586753f70353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba047054f133ce4dc325c6bccda15e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56673d05e0f9b8aad297e9ef7aeddad3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bbe465fa00c4c9f1815db382ce241356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebdbb9e94a6324de0067671c5f1c2a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469efb3c61e56981f1e21ad62c8a84e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea18734f9a83c6b64c668a75fde8d5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d75f9c580d65bb179fb6c9cd90b201360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e337cab97ff71a3020d7a65cb9c9f21361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b149b0ce666a1cd9e77d5f84157b106362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4edb2c621b85ed82fc926ce531a224363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40d8875480046d5e18870be0a6c612364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e27fcec56812038aa35db1a96070ed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c75b5a375f1c2d00909216ddbc9040366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82700517527ede253160204b5ccfca1c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65fda4742c82c4a612d088a8c13bee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4992574dc35b2e56a8df3494089bd1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11464180a89d242a3f9e932aca8dba7a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c5fe29f27b67c7e7c5fe82e76b992371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8213ec95fa11834b12d0ee3026f308372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541d6692239b452a7c937153524d2e7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884e5d27eff8da8b35a4469c006ced9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd904ec85be292312c076b7c6eb49b9d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a246b1cd7a81dcfc2a11092073d19376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97125597acb4fa7338daab67c499e7aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb41e77045b1b60a775fc9f443e949378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfd91c370084b7234488b7357d9e87379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1afb16925d572ce54f7fd2c35e35ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8cbdbdbc74e38b038f0b64ec6a2ce0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802f9b776eb9c6f5bbbec85a6d9edc0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcdde524621ee6f2cdfb5194a2394a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18225180593ca5e0c9168d71437ca79384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6529f4705d462f9306e9b11969a0ed7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96f3c046dd110a657982fd185d4e8f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fb9a6d00f54349cc9119ed40f31bf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb5ef558a872c2d6624b8cd86c0487388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfe4cbbab3dea699098c0ad9353d6a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329da52d69d5ff1b82fe799180d1e59390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb58eec9143d7e6e0c68cdfb6c7ffc5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd64da3009ac881f412b15e0e86dd8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0f4697dfe91de73df451479bdbc97393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86751fef3368688c904d3efd60b51e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c0fb72295b21f59906f27388fc261395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ecebef074f6f95f021ca1b5c7fde1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64040c289101b3879c508bd42fd75e93397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75338ff6d66f931bee5c62d73ec55c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628d050cdeb37c532cce54fe613e0e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d674e4b8780e9940f3a4a56403467a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee5eb140c94669a0f22a76602e1e00401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915156fe7d46ad3abb29a5afb8876e42402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd580b9cc43a24415af6a2d0af89b715403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94f5f6779e429f9f5e95887696d03e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de718de24511c0908476a7906e63a19b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb741ecc4b405a9c0b85918cf7d8ac1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fd83fa2b9e7da5547f9447c28b6a4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7773502be2e5d3d106eb20586161ac0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b96b51fa36b2dd7ce12a9a9371ce1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb0c67950e7934ac7b9f5b3961874a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2bbc7f8d5a1ca7f4e0ce89b9c5466411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8daef221e710e5160328fcd800cfa1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcaa51909ffd1c0ea968d813690ffd1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da6a06ae9c61024b537e3b91ce1107414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e2a0b698b01e876b444d63f096aad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb23ef59b998652375698121596b1b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe15486b4c131168f4dae26a9d3f8f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf262ffe8894fd05e55f2e70bfb5b7c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bee0816bc9e696a02730b97dde7cc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9aac3ecfe76e5014cedfef5cc6489d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614bcc90404224c6764348f34f93cf0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7440a40640777d0aba43fbe4f42f3ee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0fe8eb7fa796584fbbbf2cfc0b1bb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876af61163cc0aa56dcbd50c98f283d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49748441844acfaaef8bb6c24cd1be24425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b03d0f2267f3916113a67dc17e57f6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9961392c63f3098726d136cd9b2cfdb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33f2c82fa08dc0bbe32475917174c8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff4d012b2051613a9a0b52b5f09938429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb7ff2b19a7a20ce004e7b4ad41204430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4d9c15834e1c8ab7a5f909a52bdc8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cc152b2d62d53ef18a2c05d9c6c68432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c117627b6b1b4bbe4cf185f7813f65b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc622738bf8b4e1905fc973a5dab28434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea3bcb187a2ff7b1c6476c550a8b7a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc568ecc3ba2e12c37d6d328a59ee87436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ae6d24d3d310d1a6999828ea5127f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58bde3ddf89a0381ffd8dec4988997438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc158a8388705b26f3f26189a6f4b92439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d483fb28fd627f0840d5f0a6e1d272d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8e2605cdb63df73d4b48deb3918c3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d23920fedb82489a51ee9276ee2c07442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e94f7e52a50beb96e64ac6a6028764443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b256b35614aec4174a9c8802c8117d0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4635510a202bf91fd2bf532efb6b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20120cfc51339589336d774fbfda996446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e28caf7aeae3aba9298e2d311313f0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1dc1d4999443b85978f02d7f2f3d9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a7ca236caf371602757d025081afb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f788937efab20a15cc02d2542fa4dc3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87e74ff9cba5e47472685ea497db95451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e46419c6b9deaf44e97ee90b0da1ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef5f763a939bc7b11a1e2d030976ad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d37af0f6b0eda31e41cd3cb36ba01454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e7ae2b24625c7b8c80149cc987e2e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2dedec8fd080c5f39037b791cbf79456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cefc537b42410c264c3a684fe1151457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4814aa1d361d67ca4476f0361976d4e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e383eb9fae9fda13c8b51214f1bfa2d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48c0a127ee86c198729d9b9e9d428c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3417f10ffb8701180cd323488f1868461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434d9cf3af515fc16aa07061292aa54462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b57e3ed2e322a9685339e9d9992e0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f91dccdf6e1d22a712dc9be92144bf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b953655dc9b78cb0f2d0deac2c0482a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a426a37afdd3f1aa8b9b28dbe91c2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e97615f799135d65459cd4ac54318467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2076edb066dfeb4b982b91906df818d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9048ab1029fefc4b9a7abbe627ce9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bc49ceaf67faa34ebb3a41c60df3b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e74304add7113541df17d55b1bf2b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2736313e862d2c325aa005267ba3f1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce56cbbc55cb43e128840d3c21c411473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955834f1536da86d2ea58c7ae8da2f9d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca186f4e19094bf367bf63d9e392b725475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48425d338b937a626b72264eb7a5e48f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6706488e61d585fe8800a199a03d85477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887a13753dc5c2794424bc67e80d412478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e82d5d0c636f158cf4b3f0f95917c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda7764c52f7a65bf644968b87d0480480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14826292d91b018fe99dd509450e1f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf0c3e292fddeb985222cad41f0ed9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc8736a33b72ed9bf04a557e7fae0b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef67b6e86bce499a8e0d76c31fbb737484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab6795c666a2d2223a6fc6eef23c5d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a47d81212b574c03dbb49124268b9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088eb44545d4b7fb3d6b8c8976f258f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8f42ee5e9fa5304388ed9868bb44c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9baa891aaf6e9d371aa5341e1e5d44d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddd12ee50292e9c7b2e792d4b4adfc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe763c48f678a42d240ea486e7a6e1a7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59ff3d02a4abc38b6a9cf427212981492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19adc397797039cde01f828f3292e8b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cc5ae6c72a0c9c1ede67a53f7f13a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee163330e9ab374e8e786ebf028b90495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20548c70940023bd486b71ff3072a90496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbe7fa107355011a55d2532cbf8340497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0a0a7908b86f5f408b9c8ae867a26498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d38c4830139244c009dd7cc79b170499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316105b1860e97071fc88a7ee544b430500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8ec1ac9e166753a94128b74ac6dc4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4ed735aca483acbdc49539910e9eb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a914b40e5983f6c57150868d4f8a41503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5bb62c720ba707868d10539bd506a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130cca4594f117a92cc39aaa1287bc1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eace04c819d85ded2090d3bfc47467506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8704654dbce735987b1c9751770b4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9b62c311bcc86680a118577688fce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf6848069d4bf1f87c7844e2de2163509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11e2bf9a196e8ae66506fcc399c777510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62feedd8b6748033d72c34b62bca7b2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100dc5fae7c1b9a6c834daed749898c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c189b904c7fe7fd4bdbe5798eb8d947513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4305733a908f1c004798059efc8ad78514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3203e1a0af20f92e5cd5b83a7569d5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4f2d9a4446f258386ba0784165930516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e8a31a4a6bf56e3eca04513396b30517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35501fc9616a99daa21ffd34433765518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e8d85bcf3824cd819c4d8224ec0a4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291186ca8a2a590ebe34da4e3ea969d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b218ddcee3b10133d07abd8960c67e3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40860e43f67de43c01772f5999bfc6b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc5b2828311571ba0f54d988d2905e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcee4e0fa83c19a8cbe8064685d6f4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638c49a9b05fad6ad5ed96b250fde77525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218485514e6d74c8c12152917fb6e30526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c23b577ba6699f2eeb9fb1fc5db9f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749dc9373ca6416c29a02eaf3f9ac159528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3f941523f479cf26069be20970432529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbeb6f72659f9e3ce39dafe7f848e8c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ae0ec9a4509d1f100ed03012273ab531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae898d0718500c81437b949c67f8164532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab5ffd6579a58350bd868e5b86eac6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e007680f26f52e821efded9ed3d40534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2e4fdcfce4d129c47c1f7b515133e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e05fd4461fc74c00eace03ef2f1f9e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21b721bedf3a672235bb97e5b20af7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff90b306958478c61a07a9b8a4b6ef1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce73b0f21c43536417a68bea0893306539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8436a5169217683c2ecc4d1a2f0ea14540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3760d7c88d91fe9e414fc0095c7b4f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b5246b3da69f651b4d88df95d1871542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043bc3914862bb8c160dfe9701d64c4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01467e9c3cfc051206edfd6e2a5957c3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58565a1c98834bb848ad076d791a4d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342fe9fe556092a5b97f733a7af2873546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be409448d09749e782491ea5c9482962547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484e1ca9d0dcbe135e5d76a5931f1f8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495b9a0f8b7deccab94684bb14aad5d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8502e9cd02a99a2d010e92f41efe9b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713bddf3bc18783fd3220be0c9b8e5d8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16cf123148407df6b8e9a5a7b0a4ae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354aa2ef66e678a163affc07a9b82a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9556a4c139ed586a6b8991d52a9585d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceaa3b4f643d92806afdf36d2401ac0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d594e1d8ff2893184462043d6b64004556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e713216148d7760520d3e4405542d01557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336fcfd53643d77df6129743d4bcce4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963768bc4d68b09a4ccb4f88318eac3e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e9f785f3868dd7286789563fcb86a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c0b2a1fd0b61079e6a2345e25d37a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75546f19f0d0684f7634b0adc7e148a2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba927a7d13563be757d97aa2fd340c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977df52a71d7913ba2059a9a4521186d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b97f60c46e5317ecacd8f3c545da9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63b3363d8fa3232a1c81c2b81b66a3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482e7a2b1c82bb298231a75ba4e6d61567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e0ae5ca77fcd20830084f581fb2c7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa0357292360169882f853fda40de3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92766bd7449b7da545debbb4327010bc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809a77752fa8e1e4124467cc3996d50571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3568cf31e39aa46a762596d45f0904572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52c9e25769c381146dc885fe0ebd01573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5e5ea2d8e3189a54b6e80deaaf35e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522e796726b9d0452031660b85d2f91575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410794c0bdaa1babad151edda1476dee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aaf4b43eb935680d4901c959f35070577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb170226a6996498915b55cf575226eb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e95e028e8a27a4011d50a68cdf57c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81af814b1bcf1ff38c10dcdf1ec592580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92fcc6b83a451b7099f213241bb368581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b819a6be7989b45885f075224118e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d848386b1c23c771cc8fcb862367d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167bbb44c24b9828d5ed1b1b1d8edd8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59246c3b32212c905fb87fb77631d6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9257742f61711b67aeefec034ac360f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9c02e7e72cfc88133ccd3f9741fc4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a560381a96091c6b5453653b58f4967588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f7209157cf832088bb2227615ba6f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737555d6b5dd4de00122d6c4db1be3f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3de1fe0da2da32dd0412d34699c352591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a47509555bb61cde689bc68cbb564592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838259dcee7f06872d981bbfd4f0fff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32f46f920312a41b123a201e1c9929594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de506375b61466b102060119d7fb790595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8f12665b82fe5e87256bfc1ff7f26596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa43f1c81099e8c966253a775c44d7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162caec12c56599b3013a508a350354598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425547532cba4e5b31cf0175d4007f58599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6c1051d99536f1eef24d0b10a4e0b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d91366b58da3ac0487dea41a4beb93601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd53283ffd3eafdf195137258b6d6a3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd4d2f52e102c04cf9e4af43df6e33603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020d178a3837d94fb89a7fe9073a455604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905542086137e8487f23c8cc9e8b42f5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79949a1477e65fa4cf6a12001f0027a4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f107abf7b1fc1b65b67dcf5ffd4867607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f660abc2e24ff5260d7f7f1b18084d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909d5f1bffe975131e739808feaba91609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbc78736141c5e50f418659db7d270610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955ac1e9b233ed77eeb2bc543d52b19611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360b0982a6a4d39e97677c41c0d816e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6424b84e42906a1672906a68bcf871613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa85da541c631878df3ea792cb0378614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e75ab71c0814332a211d95147a4149615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2032e6fa1dedbc769dae2937578c5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f15641ee093b8ae66be111e236671617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c9ced2adaf4a7390c22c6ee85a23e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81579f8393b05e1d12e2cef20890dc8e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763da4e8ffac093f78f696db6f336c82620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b9ec2ced36094e8e69eb04e0fe916621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c21a4b143cab2d0049d2671c9d26f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd298193d28dd2d8833830d4cc42e9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f06b5d03e0cfda744f3962645f640b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045225ca9681a3bfe9d88b0898ab9b7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be680f338d6d217578eb1fe79086028b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99580c7e036ab4d68ad53460ab7426a5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857b3de884bcf1c58188002f551f2e3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3aeb4bf65b4dd12ed30d170721bdf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43959ac980e734f6a64e9e9919aaf122630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c1516dc993c83eda02474f743772b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd3bcaf946ee6b163d19436348479f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095f377cafde6a8285bc767322f8bf9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52f184769ccb8174d3d1d751733ec1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7ccf7ae3267fb3a03310e0777d641635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69eaa664ca9192c7f67ad55b3b90be636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00164be4dc75b5afca15be2e3f9556f8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871797c0c0c0e57b275e892d90e94456638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20426f38802caa995bacbde03217ad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3daa1bb5c1ddfe63de73b9ce612a5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c3936bc221d0625767b6636ebbfd3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e49e4bb1eb143c8783386f4d4a8e5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281dfed25ee56212547b60b75cd2748643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e061df8d23b0897360cbe49b534ce53644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ca65d221ff7ab0a936dabe17be2f4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad79d84f901c349d9d40e659b2cddf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f57414b62db8d0bda0d7e79996679647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d95976601edaaef22bef25d1aad8a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecae048a8aef3ba9c1ea681354199b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898d2863b9239cf9a3c46b195708cf8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df864955b6ecc2879d7d8f9f48c54bd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf70246e7b3038594a95a97a9105715652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad1a78602b49c5adcc1b6fd195a963653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e694b9d6cc8ea8e5e60cb36048a898654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16677b1e137b5b448c23f20f249cf2f5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01414e9d7ba13fd2add5c7d3003506e3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ba455fdeb6f2e37777e878c1922cb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5cc1b8570e09a13361a668cbec432658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afc862ac933e1163236eb31390cc57659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d139fd9b840446f1a29cd96045b37d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1d82960d25a530c8dd748bd3ebc66661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049ab12b9b37486a87f00971fbda27c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d1e79548553cdd883f31e1057b4a0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa7ee70a60a7e233c7508e0e669ac0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1b6310f0b6e85cadeb7fc4aa50888665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f2212b7dda1551e8d7b826db7277a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f373620fb316e8273365beaa3d9e028667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f850530484a2d15720b5ae31c32eea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8dd2df167441815613e244a816710669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd3191aa511b49b97a7f3fd02c02b2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e19a3a8d437f8b31b28bf69fbdacb7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe751e3e089beda18ee0002634c2b16672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f4e4fb086787032043be8b278f4b7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c3cad416ff70c2b889004aace649c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4a3585b71f19ff9a57689442bac90675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b499fa15424d3ddfe1ed297af10cc1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae1223e583b964db07187581a933ca677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d812148e61e587e706f8bb70e8af0fe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4b3ce66e9ff6ef755f7d16eac469c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046dbef17e7430481f1d378d281f3f99680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4bb723d451d8b40ab43504b5e846e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981157833ac04de746391327ce971fa4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60faf4c7520ce3b8fe67ba01d67f599683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3e9e6378620397a4db928f66df2c9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17278e4dd66dcbb0c3091eef073076c1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce024ea785a2fd800d75b9f3b872e80686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b664d7e1b4240544f0cd0b7c7a309e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892fad967aad7b8b8febd87d42c2c46688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72469b9f9f1aa1c82b529967bd58d2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90141cfe35e07dd0ee012d7bae652c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379a80426c09aa15304090fe9d3014c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6269ce368605e0674c9bedd3e05cb7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743b082f7db748e60ddbb8d3abef6b0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e90bb7a240aaca2a3c4ccb8e1f06e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f1b88aa334b2c5d567c3d32e861da695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57664c70e643de50dba3a796f80ffcb1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab238553d1f7f918a337ecdbeed19c3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db343377794a8e76b5270410737b60c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa52d369740b5c7f7a1f5600841a011699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763f04e3bb6d791ab52a386f121e3fd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb4dd9697fe169a56cb1d429794807701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167aafeade705145344e6e956a7e7e1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b02df22d4ef33218e2ea79496a7564703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085134354a50c6c09643061cfbd61c85704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2d3a126519b97a1c87f9f0b1b42e3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110077e1e393124b170531ef50c6409706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013d150a6da899f6faffca45e75122c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99664b1c6a4c49dd277149eb0da048a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c56bec8d3101be9a0238684d70ee53709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a1dca8946cf62fe9c9bc651fd5a4c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe2367cefc7ce1b883ba8d94b321ff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1e128092695ac67672e79a4b7f7e3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a948dd4a271ab1ed8248cb62c9bac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916170c57ab89f415ddcdb4d8531603714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ba2d3d55e083fea907a814d1bb26d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4514ac41e9f0c474113b5ec2c276efe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a83427366f916d8c868b614610275717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9bed180a96f3a83e4c08c8c7c25a8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9d7c31591e9030f86e5c470f807a6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c1719aa01414db0920833e7f91329720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609caad8ff4f9c8d9c2e322e1248119721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02131245a108cab3b886e0e5296efd7a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc55e373dc6ff78bf753a2bd568529723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c1b4b9391efe26507b1375142eba3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2ab3b8be8c0b84908fb71238a8453725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1116fbfbd6b049332f18c6741b2ec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d549010bc518dfe5179f539984057b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680728d4ae4bfec38288816059741a8e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c0df35392548e98646ec9b45e7a26729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a0d675db08775c86877e9e7dd6738730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5e0cbd0f9233d1b7a3b1c17885e9a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc143e1e1d4f87fc71c150a29cae9cf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2d9ab99af91fd19b31590c0bfb10e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da453a5ce5a20777d801b8f6f7bc49c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb0548f5dc3000570e673a67118347735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aef5fefb0061f5468dff5893346b5b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50050b75bd52817c0c351ffa81b4204e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a4b0d09665727748eaaebd2486a18738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e395e7bccf10788c8e998a2046a2bb8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09458efc51cf134d0433a4ff0e900fcd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b26e8ea2394466101b584c80fd8589741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb071ff72dc420338a05dd080beba9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53f198087e059c1674d054d5fb912c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4ddddd3917462158575c6573d46e7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3632cc12ca2627515685be1ad7b09745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099336ed7885c51746118502a85b6195746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a9c25ec154af35925bf359f03825a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7093ff8da537efd4679b57cb179ed748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e61ae6d0048fc01d78eae7641b6e7c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f277c7db633c4c18316ea009a5bd45750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cda5bd3b562707c83f5af176bb9874751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e77f1b758f53c9ceb4e1290f95b88752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81890eae475199f8f8a981cfe400b83753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fb41c44fcb759aa303488ef98af5a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18360baa5e1adbf3cb2a740c12f0f252755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567f35444ba5ad95beba8d1d03bbaca756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19647627e40ede049c71f6df4a31d1ee757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07081957459a79fde8feb7a89148524c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee3aaf6c9a17fc23ea0201d4891f80759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>