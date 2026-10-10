--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b79dfd2f4ae0b80573a0408b79b0d41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f90db5a2079fec3f46dfb71702e352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15cd533574fcb339c75b9a667762283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff026143b33ea6bee0b00d080dfe6a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d430cb63d4ebcba8d895579ea271b395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800c26659f0db269a1290d81d03751a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514caab728782c697a2d1270c2fe01787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306e7331c629a0be7f3b9da7288d9218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02dcf3384d1980f6ac4bd1f2684de839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca47f15358682f30ee5a3b2c826ab410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e097a33dfd34ce83207ee81450bfb3a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bece9a64e6858dd912056e6854f068d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85108be54e32522d8cbffdcf2ff8ab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a163efa8cabd30ba545011c48ac9c4414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c21b8fd7c89393de6e97b2e0caca5015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adabce9233055aedc7e11397e223ae916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b69e3a62ac39aa62ad2779913dbdd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb50d39b2b6424ba9007da84780152b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47024a1dbd6866d02e19ddddcb4f0a9219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752009c3c718f53f053bcd169822cc8b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712273d406dc4ddf4a1ac4ce2d925cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25042381da14f58436d5fcf366831bf722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27f26f18aa8c5964ffc0f88cf9c02c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9dc6a387e1f5dd1d8b4a10a430f4e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c3e22ba49c6ff832bc8247d40e2d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07da127d484ea2544be66e79843be3126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738029cde520780d0b1a9fa24e1374627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4a61fb2164eb423982ae69bdfb3c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe86fb8870c946914e2f8382e2586529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815f978e3bb1b1c89a5d1f5d7dd963930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226679956106ebf9a80b5c8f73389b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a92d30ce57b41dc055197beb1104ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1efc40d70b7552770c7238a60102933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8d9a9665861bec9de2d14a03db45234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11597ab57d90887590c1b0923a5fba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893bdfb4d56848364cf2d71787062eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de58939c87eb40d98f83afc1288f1b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398cdaeccef50cb5ead1911fbd939d9538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceea3a6e8ca825e5c222d0fd56aeccf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418499c434f7c211529f4a434c5b60de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c6b30e0a3015b2dcb04b1924cd5ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a57f32285d85d2a2769f27425bc12442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3351cecef5c7c232fe09df1972351043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10fe335e4b6833653f06b5ddb09884b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05fa35770ef6a944ef00443afa7ced45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a215b4ba3827ff18395b1c5c316db946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff45b6a3f75c0b12c3e47e44d8828b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71560d1f7b1571a093f55a052ff40448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6f6311e4b453dab56014f325c4fa549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242b53e3ba0455c12d45c90e9b127eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045383b47ee912ea66d20c80cfb5b44151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57663b1d7ad638a5d9100b0290469152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a651952d4ad561b72bb5f3db6fe3953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598df4bbcf9526c7b210d010408b2ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746fd3848ac24d986ff78dd8c85c79c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f2f9bfbdfaf7c30d1fde06423ebce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366af098e6ec6f9775f1515a88ac99357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852148aaaedcda232d5a7d31a8c26d9c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230708c34aa159090dd8f0abc00041359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a10874d5a80b749ed1734c275dd3b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d06e22c90e2968251f2cedfbde18a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935cb66960df99d2a103fc1e1034fa862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6bf08a78d5a51fad8c3866e913bd063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bb420cbcb089d7a3ad721ea6407eb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2a48633f53794d35c9627788695e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7614dff38c8c91af1dba7366f655f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5da584110404a4c6d17a028359f5aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e25ab39660a68da36bc097f2f12e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613643ec3a39650c4576c3fcc07abd3d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98befccb329fb5d4b4ac9d18654de7cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518a44b464aceda74d52dd60a7104c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe21d881e932084261f985d4cf5d1fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db30c50a836dbc6bd10bfe4414b7a5773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913966f5b8ece5b749c6df7b9e70d10774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279f815d1c39c57e98709985f4b12d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602db5a412bb82d4b6c251df8a6e36e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e81784d6036afddd4f7f45aec922577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05142bb84adac668c655e3d498a0cff678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27489ded0facbb2652830648c8ac3c8779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84000d63d82b18414b17d105b6361b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30928fe5da87a6c7ed8a4d62186aa2d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7a156392ba758491799013bb81a6882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f8032443a5511a1e3462ce49f31d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1054391559eaf822d33e223213c76384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70294f6741c5edc716c91428acb3b52f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6c288e360cd6e80936a4412d74c5c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9661532205a39887c3170541eaab0987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18258681fa087e65a3acdada641c9f5388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a8570a16e597ea85e08fd0f1a474789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d37fd283db2934c3f844a6a9914a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e3c361460eafdf9052b17f00f114d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7332e5b795aa10a84195b7739c99bb792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1cdf4acec328d0d9ac8f60217a1fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739552cbd4a35797cecf87f531bb62df94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2160fb67a399ce9cbb16ef6ddd86495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779ae2b9b96b8ee86dbb5c19dcbcc3096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05acc9a24f510011e8dfb4e3daf29af97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe60a060ae5f5b98a601cd4d8be295a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad3eb19db023798f597239f1c2cdd999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9ef803ce65cf8c02efc405b579285100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6c5157daee344f1486ccd44c9f6b5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e2ebd667da8579284e9be624e74bb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc7abf74d07b0d937d197e9eb3ceed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcef0dc2f8412a4ffdb0f494b094b6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040f58b148179215ac533d0530d89c4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c315eeab1deff89e313f50b452c0b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35c33d5b7aa102a8b4f1232ef8fb57107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28f3db6b42e9e4d3c8730e1e784972108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e98735cb9349c7712d65acd7733774109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518739a9fe4c1a5b4d808d8720d77d97110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e967d02201e86f4099e5069c49070111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71b65b0e5f55551d28c5dfc4aeb2ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416f9687b5b986419caddcccfc330b6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffe1cd7f693f03f88bb806e0e05db0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de448512bb7f6c2d43f10ef3eb8d1c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd9d9e5260eda7edfe26b6fdd19c57116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22eb9e6cd10aaa31896f889a2d602c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511816499b96c5b816e5fcbfde10198118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc0532b8ce21e13d55f711f4aeb752119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170505b3bc32bbcc368c77f426e298f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99625c551f40ae5213c6559c7b0e7ed2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e71adc380d9a9f56784328ce3a19d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d44ded24be47ade67a10ffd93cba6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8eabb5ac14467b5388f9f46eb8b734124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfac0b682458040a9018dcd6a0ff1f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a93746008372b28e7edae210e66afc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d24c65bf8a3a7ab38fe4b6572497b3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fbb8091db5af074ec97759bbae5e7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d963971487abaad7c5b4853ddd2e2d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d78ce802f1530071841bc2092d5bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d001705354b2c61b387970bbc5513131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77404c8d5491daf35296c615b26ec346132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c8e18d5f0de39da8f50d9e02d7526133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83d2070264f68d56ea9a08d483eaba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7d466a1dc78db422a6c51fdb80b03135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9e1d319ffe403e81d453e4a2cb384136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fc06377684ff9fdf788ed0c24c90a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f5a3c99e9285dcae101d18c85c91c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e835dcb0046c45d81b929f914789a7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5911e3691be1d819e666a9d645cf2f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e5768d35c7ebb19c021adae62934b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84294e34bb44262da352726a821bb349142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25bb96a7553a9f9c5814d277caa381143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c3cc7fbdfa085e65721a788aee934144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea179409d9974614c5bb51a920f783c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e2425c1a39cb634a90e36480918cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439aba739cd48d53f03095383f65fb4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58820664d92f0a22524175060337d2dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d80c2f664cbbf5b4ad56f9fc513b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1b73149331ef7d63a93457742ec20150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357fcf82c02be4f56f886739786a1bd3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97dd192786a9a31270381fe1f828da6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fc5c08f2ddfc620566ff1b2725199153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c54996b81827f909d9ae39c8313ba6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f83d105d299f7795c0eef9389625b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb012f0bab2cf8bdccd166a5cd527e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2b5dfd4347ed53131ae6ea1090863157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27be716f5838246df82bc3feb92ec7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1dc0eef526d4e090156f7f59bc042159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88413fc35a229d9fd7985c13e1c9e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45884d3f339296f4804fd921a74ca0f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889862ffee69a2321c62ebc64c049b15162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812450db73796353bef7c4f92f9c5282163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc90ed58e9f463a8d48a59d379bd4b2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c09c44162c05bc6506ed73ce43bd92165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991adfcfb5e1894ef3506eaa4ac02ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca62c64770d37892787d916c6fa1521167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2f20fb45c74ef5632c21c2b64a46a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61aea68957406d2049ea35c65835f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391280002b182c057deb2f71cad4870170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cce593090923427f8e0b8b349540d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131d09c1a7f56b72c7283582460abc4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d6fedbf9ff6090115c1f87ec4e098173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a38dc15bfec33e0c3e6799dff6195174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d56af2d90536120a11cf6e16c3098175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9a22c034e28dc5375ff96db6c2917176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96fe412cb83845b68facf343e575fe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5a6428410c22e359c4260029bb00d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f454ab9c6a3376f065199bad7e2fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85523ee5180f7a0a0d8f9b2211a03ba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a4af1fa7058dbf3a36d0db55bc15b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef8a9e92769e16ce51a87dc7f8936d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb734c7863d7ed5647a8702c68ee8556183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0130ffe8412e350bb45f32f199acd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d57ffffddbae47249b2921729a103185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87965d320fc1f7331811d604684520b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba321e19f833826c77c4510373701cbb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4954f013265c957d64ac9f61dc9fa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4043defd858e7db8baecd3a2aac61189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c558d6b24e1f4391103e10d12fdc6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c8bb93de70f956c3d88d3eaec8158191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb482c5ef31d73dce3c179a341a83e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77e98a0fc7556863e5268c3b6f418c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0effcc78908c164863ff6918cfaff48194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc189e3819cbe83633c609ad01014d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb161e21c49728649dd6432768bddb93196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08884abd776b375524c303657165794e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07f402ad87c8bbfacafb4de6b00f7e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9fbfef4209731f2eb97647030895f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8623acfdc757ce98cb4c343701251200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2b03232627819cb5be1ce0d8bfd20201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368402d89471cf57e150f152d807532202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f53f102d3166cff9e30df9ac39fac7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1b0eab6bfedf2de64bd1538bb9e19204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770991ec4a8058e68595a7281d8ce31205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef62a07cfb59c87cca92c9e7853977206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51021ac0e5005c6ecb5c16c4ad68ab34207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abad0c2aff1af8e46c224a72f745b24208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106af0d94a95fd5c9242939b52b29d13209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85a88262399cc1a7b6b7af7ae66737210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57231b3d936d1cea8e9af1f0a5da5941211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01732bf719b4299531d1d3c8746a9946212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33bbb4398569e4aea27a0b69e46ecf2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfcf89e9046fb88896757084b48d9b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfedf060af4cafe054355984e983de215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45a334d417e776ddc8d38e10448e01216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5ba6186da7af7292453b78fd8b1a1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d801af9d0f9b478f483444a55d395218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5a856afc72a08c9ab1abe59cf11ab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d7680fa8d9199216d42770ead4458220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc3b7e3062987f1513b0e4d3e05b41221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0e2eec0c39ccd8f9a4a7f58894060222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ef343770db237ea9b55fba69f2fd0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37569cffaccf7888ccc18c3b1d0f218224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec757ee4790f872a726c110cd0b9b64225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809914eba341285a96e27e9f03006ca2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a424dbcce358ea3abef14e8adbf9e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbbcf90a6900f28cb454e0d460db5e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973da16f48b070081017f2c52276dfc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffeb92c2035ddd17e213086629f863230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66d67ffd817a38c3e4c0b28e76ee53231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10739e4f476cf4f61fc079ff87cd6614232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab667a78a954bb66143fdd4ade105ce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626f66b82babf3d00d3d458bf759272234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d7e1fe6695aabffed66d0fd47cbde235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c1db29157b2bbe659ab65d761a348236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa529abcb649521f3d8e13800fb795237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bd25e392953a8202a99ec45fb8ef2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43788b7dd87ea1e9e5420e39e66ad75239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66cd90b5ec471aaaa262137aab5570e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235c106adcf7cedc2dd31b44a07fc62241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967a42f7a10818f2638cf5a200fd13d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bb6125182be8e46f2b92b2a6c1d6a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6fed0205b028284302b141e4b7035244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0e2a39b5b38ee814a8f0fd41f3d80245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05134dfe27450f147166424d0c90e10d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b3f52fa40064e7d4f0997ed613107247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265056430bc72bf93ed5b1a30b388e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6bf83339afcd60259e74899a695a2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cf2ca5519591d0b5b46f16d6248cc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4abf6f6c3ce4e1e1373f2e763e9928251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66593d546ca899b707dda9bb126347f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad6c42da0c93ded524551f5ff434cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f6f893fa205e34d4de78a900af041254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e178337c95cda06b5d42a02d5975d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db6d4edc1f2a68094d5806cc70dc34256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456715f0901cf7b31ee24a83d377a99257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2c823766916326738406100435cc1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d089c3f12922c9343d92e81b2bbf3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d735ba0884b411af414034441dbaec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b2eb5d8437bfe71539aaaaea9f3f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f037e68054708129721eb8cbca7ceb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedd6f8fe31d98589167810f862f3d7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1f9b13416b587755ecd356ea2da32264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202b6db64570cfe835ddfa5388333e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4bc52646446caae79a93b22ef29bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471b52adedcd5cbc5f54b554adf9d22267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075144da426763ffd467e46ceb9e14fa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e989c404eed35e952d84f112b547355269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252073398dc6bd1fa99c1a5a944eb9e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e68a0f577ba119352d342d11b2af38271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a728f0b1fe6368d04d76bb6153cbd08272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0361b5b7dc0e5c5dc2e9a9130401149273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b25c99ad85f83f6f0d864214d8ac2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e381782f840d04311277531a9f0707275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b35103d8c1678102c893f211095cf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93452b0b4bd5d40d62fe91464e103eda277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7426c6bd18b7ec36066388d18f273278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdfe335743d4107361e76a094da540279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ad2006b9362a7327f36fe824a61a4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42bb5e13faffbe63ea2e7a3d5474ab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c8cc3b9c660ea2c056b9531efc66d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbed0590c5e0ac040a7c2a38eb432db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065467249deaea8199080bef5ebb80d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76bcf3b88867365aa201199c550328285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7affe948ee4a85b19b237c243b62a1f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe25cd301b28746540e39d097d24e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ad874ea4946ccd6d35d6139d8b418288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490c688d37837e014b4f1d52d135cc6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a92c1cffa1c935a81d8d0ef6d628b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a120f850544a74f54edb8f243892a9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e882335f9a013dc6437cdbd1f55a9b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8ce1a682856590947bc8ac25f678e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e350a5166dbbfa7f853ae449770faf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec59279e317affa0b4ab74a43d4de5c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162457761fb3da7c2a92acc0c7e76e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec652b430f7da91a6d7f6e3eb675d38297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0d691760157a360a68524633c5fad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177b6ba4d9b958f2faf4e81ab26ce6f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2a24e91d17e81f029852117ba77e5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe683fa5707f8da34dd5dcbf7bae3dc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aee8b7dca18592d04d431f21e0732e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f11b9aaa248491f43f4afa42d0980b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ec9cae6d715407c1d5710606fd538304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd7f0ef267d7e3f871e2ca83fd5153305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bced9afaea585c9d23d06c3ef2ee6f8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1eb6ae595ff156e487c4b0268c85ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f96c967e6c3b3ff29221a756ef384308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9a553d7c3f5525b3e0f579800cfef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9de8a49b9cf21f0e6b45a7ae0b4a7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994096b707ad007eefe69b49b26daec5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd33f5460e0a83e5be68eaa235bc36f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b7bbf6020cc07d80411ffee64157f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0c12dddebe2598cd5c3685ee21b92314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523985807f2cfec7e53b4e57f104447315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12de01a6057759f3afdecdfb3c1da6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa987b32a21351f064936c616aa7c1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef4562a6583703ea9b808d89d57725318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fddd45ea275c3c35715d7003c2302319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e26ec34a9ea6e1d4ca36e63fb7387320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37f1bbdba078cc5684d8cf7020956c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0fbd599eed694465d63b6d7bb891f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edf9f13d2603afa5015d94b4b02737323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7c182a3a4f85eb8084a2c1a542433324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84f343c73724fd53452e2685ec8d82325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8592ace1130e80267c0cccdaa5534326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd79138a83e81e4fa2ad000ceefa8e5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b2f5b6e94c6d08004a303e0b2496d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23799acf3b380e8ead7c675a162be7a9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d376c0821589308abbdde2824e89d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f356a513dba61a53ae4d46ff84a7b1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d60bee0cdfdc865dfe4cbce42b7fe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27eeea84ec0f07f1bc0e4d5ac0982f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fe32635b971ad6df3ee7987deae70334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0fca94058059a6eb06431f5d1eee9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4093303501888c92fbbc1ba856f4a64336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768bcc74b68dd0bc222729a21cfb440337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c53e37e29bef352db94f4da6d8d64e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61b72566e4950e7e2f5d728e5bff87339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17439bf7e444782e2b4350c9bd9b95340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c243a75bf5e3850cc42612505bb9a29341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b38ebd391b1f15ff31d1143f74621342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d1eddc5978933fa46e30c37b7ea2a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42958b7da781c42db0073247bd0d8683344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a704e6f5e7460a53d310cd182b062345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2b1c43cd2d8fb5793cf1a77e83358346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679c02573c1ec9d6d077a060eac7e47347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d946090d68b7faf53a7dfa7b75838e2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651e279f26a62b1866bd652f932ddc1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da8dacaf471f823b0cbeb0fbfe47cb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92fa53ed5265e514a0bc2e462e1018351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c13e99f620a5560914b4502d54d04352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7616f7e8b9ac41b2bbe8c511f4546d2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcac1932f891ce65b159ebfe34d286f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e27204ac7ffd5cc42506af26120e9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2a64a88c4ae5190b41b8a878e351a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8b85455c03f4438af2bf41c00593d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec778cf68d4a8518f4a30123952b0e5a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceca1d667d8dd0118e763b29346ebe8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9e4d2dfdc2ce6e453c819d5a65441360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317c930693dada200d1e700946c083f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f00a96881fa882ee6b0e3d4e715a7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e596f4d0336c0c1518d7c0a81927c53363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eaaa8aadd25663bc45d450f1eb2bdd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e93bd292a827dfe93e9a645d23580365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab048faf70dcf2e61495e195208ce3d8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b112bafa4e361698c118717b90d9d3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd682b286eced81682a7cd9a6490720e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a1e2ed121cb49b5954a805df80a16369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425009154d8e716cb2150ac20597293b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48754a9ff159a1d69f9a427ad1d6a02f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51cd4fc027ec1004cfef3c89395dd8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d292a91eceec660a517c8f0a8ef90f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf895e5a4530906a42f9986a0b695c81374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d07900f068725095d0746e3c9e6052375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24eb677e0311384d0710ef11aa8239376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cb09c20eefdda489ec847fbacf48b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146e3aeedfa2d77ce4d4b7ac4d88b5f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c8e854193b5b111d2c81678e7d9ca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7244eda32fecaba9502bc0f988159380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac41f1357e409391ba7eab2d5a5dee2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf33cfeeafe574616c8bf18a8a933dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53f6ea39f570fa4d02b3cb06054713383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0628587c149f6df57f630758786e6b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9ee15b4982c50bbfdadc2004519af385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a3fba9b1c255eaafdc15f1a52fbc8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788186ee2b3f5fd399207d62d7e9384387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735136a5219def599d0080d3dbc37cc8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff8e2272b83ed2f1d335f9e61ceadb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fe463739d99eb80e733b0091b93df390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079afc7d9cc8a960c9fe1af460cdc77391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423def5cc6262a3bfa4567b04deaacd1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940e2cba03219cb733a0bb858543ad0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548bb298661729e4e8b16a5ec22997e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8121b9b1b7a6dd027ca35f8b3f4f1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f3d04af4ba5448722e7e7f0237202396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672f86e0484c5c1a63188acdf7026ad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec9c29d045db13143421b3a5a98333398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2dfb83d290b26d501d3770ee823e89399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9561e1f2b01ce1d96b918a18f9dbace400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500dba5c8d83602f5af03654ccb7c869401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12c03c3eb9ae9ab255368c7054d42e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020947d809386d419b9954fbd720c25403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cdc0ce584fa5d20f508900283ab7d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73927d4fad584bcdab1dd923dcc9dad4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7104e7e222ead0b9f035d3b7d1af0c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc70fc80e8c9ec9a6e1cd5615fd2561407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422212e025c249ab749602f7e53f2beb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e1af1cf925ddef54d47b4c9edfe00409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5a1ab1e1fba79923b19687d84b9e0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f69b254fdafd233325324ec41f91f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19388026dcbe21917eb62a12ab350b74412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8e2e932a76a5a548a96960d926d19413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a0c0ee67c7b2dc6d54094283622ff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5be05eae2eaa813466e001918126d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f1741e6940a80302c9a16f742cc28416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d7c009071347953fb6227b1562add417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9c06c5a19f7168c5fc651aa27a16e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06903d763f851ba9dd463a3ba06c282419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4af155adcfd6eb2dd367c4b9c37a7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359e39b17fb8a142e5061f91d4955f6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb699fdb974baf41dca6ab503d0f7a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf2f2f71a331e0aa8c9616e78cb513423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3610f18d752fd8c6bda41730a28b6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462aaec521a83651fe740c440c63afb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9a45e64eb65bd0919405aeaeeee95426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baff899ffb3a25ac895e5c1da19fedb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2355ea5033ef811946bee444391da428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597fec60497b929220a08f079e1e159429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6948828f08b2f42a13956ac913f0646430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf549d8626631adf10778b647d28de431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9208918e50cd910e97e6b4a4a79f1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f8711ef71c5d0f39bda9fd17a43f2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14953f668dbff01294dc3bc25a4d3865434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7cacba0108770df25ae1bd243a2f1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221268accd6749955cd16cec7cef5170436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa90a3728f844de59254edc97dae20f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e27f126eae9de65c56d34d2d167338438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b026b6a5f50f7f2bb2019a5e7a1f5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159aa75afdfc098364e1af2f32f914a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7b3fb1628e0e73c81c642280b3495441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8cdd67a7ae1e5351dc8a41cc2f64c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c3fc8223ec25adf474d30f783d204443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe49834d487e8608232bf4e4dff39f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23982a362a4593ca0bbd0759d76b8a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ab32e3f657aba7465a9af88cd6ead446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85204c1a87043e69200d4a6df39885447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361dbd275ff6a8b47bd8fae6eb62ceb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a8eee3da4743ba83dcce74cca394d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc4105a6ab4b7ea5aeaaa6db295649450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a76d2de4850e6a919f664e9608069451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6b406ed328239df729172b5f99992452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093c61de8d3fd761a95c1896632885e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4df75fad74e671245c1fb850e1ed7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195390605be7df111751853d46d621ab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4418c93b0015b2460c05dc7ce1092a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b55b54e28748403b5a29023d337eec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ba524a88d5f6bb332ccbf95694219458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71aa74981949099a6e99128ffcebffd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f15da2154ed5ef74f040edde7295c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c817f5f4574181f305a904c5879a040461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d23c0000b80534ee6cf8e44fc1fff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf1533fb626933a6211b75ab819dd9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5feaf6940145a34b92a87c5c717e10464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac142c3a3c8d669c005e50c5bba517465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275bf7fceee87a97f9cb3ad3e54af61466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b648fc9728b5d5c8128729953cea23467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373486c01b8b9db222fe18765678cfd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732ab74b87c35fcd8be311337271cf0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2c76fc854e4c167ea9b1245d95e3c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396bdbaa870f3d4f418c9af3be1bc8f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc61b1ae42aee8cf2dfd3a2a8441e56472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28195dae5af5250641df3005548bc610473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee9114c28f7a9040ce7dbf64f48c61474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd365af8fb992576736314af4a2128a0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09ad66b17c713f38d6906b27f3acd8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed12c4e8302583aeb6d14ce7e3944e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9d65b679d6c66d07c388b432a9555478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35061851c92856ac1dde951b5bd76e58479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864c959cdf482999800e153e489e777480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560bdb48fb54a3dd1b7cf6bb748f3c3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40629c00b7500cb628a6047c7fb12e76482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759de7e04fdc8b476ad9ef278be29e14483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999ad75fc1fc0d82dcc30453039ac3f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2df947d4002d383635f4a6d6af6f45485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49555c9d325713977267e44e98f1be6e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c69996fd3808782a3d459331248f2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f230c29760f7b83b28732f912fc6732488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b4f950a223eb0b02590df4c014af6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510e631b11a1fac1032ac7fb407999c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce4d8245844f0b4d76296502322df3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61275668f4c2a9088c5d758d98564cc2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d1a7e6d55155d0c21c304d239d6d6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98185b5205dd44c0513f8f4de90295494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f781d3128d0a6a50726b9214b2bb7e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8271bd2d9f603350eb6ab1a3bf08e5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d4842b5ca1a17bbe56d1b548be9bd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83aab232837929e03e3211cf22cfee8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeae954383a2af1ab6c0e7a76b89819499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273657fdc7281afa2d278631ff0f4bd5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa55c089b3bd57d870663f504856577501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1184ef18872c9406587d542a2b9bab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ac552c92eb0aff89e6353f14e3611503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7078352c367eba135e997712ad4d1e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b212fe91cdf8831687babcdd68c71e2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b2027bf219a2c3b3e39921a839b29506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a2e9e92544f9256dcfc9c04279768507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c65cbf1328cc841f078f9b94dd700508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215112039dea5b9ad36966573d4faef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba46f2782302f8112356fbe759e4a9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60286a900335d3166c89b478db42e540511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf40c593fbcefa219c8a062aab7016b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d077442b50f0187e0028ecf400a256513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbde1c0f40f80e8776383a0763c92a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5ed95643aacd68f54c27b7d1d591f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13769f2201a0c482a2f6e3b4c94d6d23516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b88830f260be3c8b78266760ef6c5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a390a468e80881bf180695bfdbace9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bd5ad4ed77eab129aac01b75b4062519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66265bb810190e02663c1400de0b905520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c539bd21d9e57e7a7c68b4f99a0080521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4feac6b3daf71c1d87fdcabe35fd3a5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979fc477de0775c608046f6bc13b875523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c09221af0ba6a85bc14bf81569c22524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9e9fdb9dbe58c37f0d8650c7f1e76525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfec5bad4d0235d42c636999204175526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e3b7b04bede92cf4dd954b4526727527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632471aaa633a87db64e7ff732e8c345528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d8a61dc51c8a6634673efd6b1c435529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c66c970ffd987a82480c0532216ad530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d73d352abdfb7e5c42b139aa8e617531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffd2eabd0a9dd81a155f60373f11f8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a49e16bae5af9a3300fafab919abd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6b1a4c55d9914544b8fc39aaed2e2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5155d5717fec8a5fba2ef86dfb19d21535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0680a712c6badb5acf1217cd6d7e7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a52367aa87a365013050d25571187c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4726dac89ad56d9b6684649761252538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745a722d06eb98a6a54669b6037ea2d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ff3cbf4a99c41fcf9a98a43097fa0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37d108333d3af763facc7e39f48371541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9935ec75a2470c2e4bdf1e6b83453542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a36297f39cf2fc7cc73da8ae0e5d9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164b5757b63c67db1cc7f5a232d4197544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9f57f766134c787d4742b4098e8de545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5947d66b420b3571bf6d0076eee7d98546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e396aca6b62e164389c2d16f15d212547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b78711e3850eadd567021ad83f9e7e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17b7d640f160fc47d99380910e722c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab799ae6ea6da0461856d95dd5e297550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323ef0ee7027994751144013bceec9a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca03ce3354a4295e4928f0825379b6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a747c997a27108382185f65000fac7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cb08613a7e4e2c2bfcc7615d7bdcb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50964b3a11ae60a5963ad0239ca1452555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c24ecd29d86b9c0337752e34f18c56556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65767d2e6c1c8e567ba025447a04eb65557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19efeefd0612042163c12ca6b6de385558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705d3e257698359e4a7d184a8b5b656559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4d6f16c4b47aa365d9224babaeee2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9875de6d8b9bb937e539ce9e5625c18561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f528ba671620d1736cf28cb5812be4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b6d0c7ef1630c2d46bf461a998c6d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bec57fe8a3795e9f97677023519cf1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11f9143d6a89d69a0b6832367e6270565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548dbef182296834fb12d035309905fc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be78a0f7e67e6fd4ca9e4232268419b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44238c5ffb79b6d44c828a50aba46d6f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d168c287b58eb2d81f0d1cdf22a3980569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b716b38e68508100c8761787cf8ac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20ef5d7528ca8d35d1fff48c3587be571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abb07548c17e6647a548f6e83ac7e3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6be3a20693a2417d359e15888e84d9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a162bcaa22b2f752a5d670ae2eab6ff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32c9bce3c040627327e098003e76b6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017035da0859084347d77fb536f42c2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a05b17a34e13449a3ebcf9c32248b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34aae56da3fc894adc68a6c5ba5a51578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d0176ebacba79b479317c77866681579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16507f8e30ee81a91d9e45a97665e2f4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b8b483a837d52421486d15d18dc27581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea41db3619c366b3db143311b1e32a3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03832748c6ee57c28c90a8ddaf80eae8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a1fc7072b2f46fda790551ed2ab98584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f1b22a5b9ad1c544bde364b802577585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11486a32365528522d992dcf25d845f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c42283a3a55a393a2527347fe7e67587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abb16e2edf5e909f7d071070fe1ff8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fe35a710ad2ffc48995f0aec1a8a2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a5fd963e99d18ba2d912b968e8ab0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eaea3d29bf80b40abdf4ffe83e09fb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81f556f96b2581d2fdedf5835afe64592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8448fcfc61b20c90178d2ada2d14b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65da673a26a1931d4560b8d8215876594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74712928466f02bcb51aaf4dda5a5569595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c74c70543aa968dcbdc3738fcb51c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee9dd230eaf6a9756cbead6c262af8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18968af8b3d32283f780d0c207cecbdb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0f8815f0645ef54bc563130c47473599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5f9a30f780d46029d2caf49a3079c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d30487fb7d77e1b580a47b3ae0a18d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146341b680a1e5ab6acf620ef4e0c9e6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a76f2a2bc1ad847f6df80e241c66b5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b868dd2b5f8908cdff18a2817a02156604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed88efb216f4343a47e1a19fd97e8a1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fdfb68abaff6dbdeb6aed32566d48606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8530c08d5e24033055b483987c06a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8f8190a21ccc33ee3066b63816a92608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b26db3b5bf1547eb3e955ec8ce6bc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b496bc764a46f8b97c32b302af51dc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d12b60d39f137ff76378eefbf2c2e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98a16ab30141d07decc9fba1302baa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83ef6bec9843a4457b6e4711978705613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb2fbd4bd59748cc5741a320591512614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e3c4f3d01e39ab48878d8d424d15b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c137fe792b01fd3f3b6703baf190e2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2304241276fcae996466b7eed77cc8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413857ee64b03f5753e720215c2318e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cbd18eef56aae5c4a558aa45bd1cf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51206f338fa954f19f97bd3b237129e9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2367186bbe39f8fbfff6498aa3e85ca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c2d392c66e4b8fb002e55d041be52622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049d01f6d0e1d41b4d28e1977010415623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefe30278c6f2127afa1eb661652f32624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa2940b19fc7b2296c3995a7348eb2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddf2ef2b894dec64fef8a89c7dcf2c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e6e658e28715e6b7dad080c17272d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ccf41dd4e311c4e1b56428f170704c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d72583220ce291bee5ae5b2225449629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099a9b81d0e0bec4cfe398aa8dbbf36630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea424d33eeb498c2d175a409c666e3e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fbdc137d98158bacf22f4889512df632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533cb1002f5fd4b6af99053d7819992633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2f9d05baa09dc20d09289003d9e3f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76cc85de59888c9a2b0fe9892bf45d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3ded444449e3fda108e57a5d1581c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd85f66a5abe154e4d2a3d8a74e465e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608ef2f8932c958f83d9c176a1cd3bb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402400e476190ea533849215ecfe453639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3471849b7c4147680fe13884597c0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f619c1764b662275954a973d973cc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896447d4cc7f77303d8a390d2c5e61d4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59c5a683cfd5bc6bfb89308df23452643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ad5f07e1cf122d00f7127716562de644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a29213bb5da1086bff308966e1791645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353a3f842562a9903a69d48851b9d65646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5c7cb7d850e11a9d80f2b0b9a8a8e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93aa118ab09d7c069494678be386f6f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5db8d8a94885b5fb333aaaddc7ccd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ee6e44a7393bde1a44c95f9f6fcaf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642be9649766345878fbaf5fdf7c0ac3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250578cfb2842e58b7f28d77b32b863652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444e69b202aa6adf84d3e8da36ebf03653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b044adf8024f6ecd363fb013a0e3f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcf7631dfcc86d844f2e12ea92cc79655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a012946af3f780b3e68e7257a2b20c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ddcd7ae94f052c3213e19063e9d8a5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61feac82d0792b3f342c8001057a53de658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b23eb37ecdcdb88f13f952a070a8fd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbef18e79c2de8794f663eca22f404660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4040816b94a8c0b9e763c25d03323c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37876d026a7214560559871061f63d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939421c6fe579f571a211c4d5b66e2d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448cef4f74214e0c6799322bfaf6c33664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be279b2aaf833c0f4196cea9583ef1c2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363106ab353d1cbf128cc1b1e2a5d2d9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c35cd484a4c96aad86e971a90a980667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245e450b9ca46f08a454023eb977e77668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511302f37754d28a180e2b81f05720e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8394f672452ab2d7ae6bfa1b1893805670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99aa7748da0373bd7a0aec13793439671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebd4af991de6b8dcef13999d2dd986672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45451a5def7bd5fa111a5911436edeed673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef4f1e03531419c5d5c1e920b67c27674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4e0e12aba2e9dafd77915bffdb635675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c620b30b3e4cf3d03f791b11027c01676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937bfc1421f3f61e5c82cd05dc67d2e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12132fa676ea3eaa6e39ec5322bdb8ca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c2dc89fd43e7edf9793f8318b43d8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955ff3ef9501faf1b9d87717d4b3f7f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cd274528650cec47b2bbd39e5f3df681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c81ab408a213d59645e5d39ee27f5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf71a6f8d478563b5fb3494602094fe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab2b1b7fcbd6b0a2beb60f85597754684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4948a068a4b4fb27f165a0b6c98129d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37730e0f231ccf950b51a14b4598b38686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec2b679e2825829754d799948d197b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc94e4a0eb453e980b22496a3e472d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716360f64729294498182f31554727b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a9f0186949381b770c37d5c6feb59690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29b370746b82aa8c13162f77e543c6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e9bf32ea9b99039d0dc38b651e2e9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf287086752c0a8c94f0e1667ce425693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e09a7c7d97184c3646a22ab007376f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddcb4e1791a92fb6edb9b68c4d39f7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e20b1576b0ea101ec46cb973e74c6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bdae0bf414fc7dec0ba8dcfb89457697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ddff646892040649a3e2befafbbaa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6c4f20a8c187b026ef4211596aae6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfe7b99637dde32edb531dff6795d9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ff97e99df2a2318313e357fec711b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eea182b78066fa2f1de05899da8853702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e63606d73ac85ec2d4aac07272029703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4d0fd008d9a84ae5745517c2066fc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac696fa14cdf3bbe0615fbc52d0c8b2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dec85538b8c9470a88a39cfcbb9993706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ce9e9f01ed092c0a274b75d5fd113707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ad594f81cc0e75fb0c4fa2aa0318d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206de1f679fb712c6a90eebc186d5c9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d6efcda046e58ac949ecf92455ebe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b5c09d0f1d1b1801733b5c331189a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8f0a132040169cb64b5cb8375b02d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b8f58037cd128617fbaf195b443ed713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ebddc1b80ce732d9cd66e8db07bed714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b07d6dfb0f0291ac4db90ed992cbd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377db988cd30609b05fd7cfdd41a228716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a11878e8a8ef8e15ac3f6874b31b3f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e3b2f54ca5e1e753ba993ec41283d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd296fce1f440ee629bb1bcc7e3e5437719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587a776329d016cfb6e8ccca70c56ea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b20bcc973450e60c4407c407007916721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f70402543d403a07a779a85b251934722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e46bbd9c1d919d57764fa88b9679a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf57fa156c2b1945c86a051d588b2cb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf4bf37868f841c76b35c1eea0783a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df277a4d5edc251a55307b495e1a1b16726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a9463951fa193239c1497345fe49c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d406bf59ef710167f864f819bf10bee728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a6f549b12e2654abb38176fd160d4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6717dc858e23ac7828b884a630013730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb8d1a624063c50c502116898f0bd8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daaecec994e51e19f629cf5ae8598c5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6da41ef6d0041ab50f3b5a2e9a792733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd52854daf252f3d91fba07ff4aee3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bbb8f12837a77a9d132998de0e528735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27dcb26774762db2f6a57170adb1d78736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df955d3b5a24e594855b66bef7e0202b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389c60b1e3985996ac8285ff91ad9fe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351fb66b438ac8079c642e6ac16b75a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0635c2f899d95d157d08eaf8607a16740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112cd447de10d74f2261a982db267f97741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c557ce43195c3c54e226ac9251393742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4b5b9226573393c6a5226112b98d5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35624037eed94e25515073e4486cec9d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ab76d703b3a8ba8ecd931a6201801745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b19bec057eddf36a6e1c1749d6cef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ad96760cc50023e325c0381972f06747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f447af6c2e41935fab983be584b077748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5755517538fbd976279d1d2caaeb1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cd8c825a1a9b6ff070361c553ec5d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fa8bffa16127f89a7c93abfb193c5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557ee485bd89915ba2d889a8baa36f9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1979894a957856401f6808d9220273753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21d221a267a9a17d94e7b415ea361a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4f2ac73e5d3381791cdec5a09aae0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c279e3a7b223682eb7c18bc9ba94f9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92dfbf1f0140894a807f80c7e0d1c60757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fa1ff3d4ca6316a326b9dfafee64b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d61c5aca3aedd3888d8bdd59fe6f9a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56c5090485efd8e1ff341cfa51c1ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78629fc2122aff5cdcffa5e5732e96082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e2ae790aff1f94dc31ff8d72c0a523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf8709d069efa9c09dff943b9166c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c010c9fb3bfceb90c30c0c272a704e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384bfa27fb0a5628b965b8a6becd02c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c37fbca6a68206ac528653ec40ff767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7b2120f9b7858247c9579d9f3a65f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0efb85d92166b9816e1908ce65c5039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b8fce042a2a47bf7d6bf55f4612be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae173c958b2d64902bece641a2e7625f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dec63f6faae507954a780866218cc212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648720bfec18ceb2e64e1b0c2f6cfa713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219059a6efc11c2fcb8e18de5055d9f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fbdf162157ebbf0cd794d1d91f6e715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bd38429b35d0113401ddf6b46531c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344db73556529484a5540df336f4911317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b07d90e4d3be8e6d699beb9e1dc7318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec31a4147c9874e1bd499391155a85619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abae0af6c3eaf9d4909c4ef220a71520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b4078f3cbc884ef5b551d4f9c572f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a301e2f8f1e62b487412bcce781d8d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63b53fb347348113d4782cf614d3ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbf06cdb5251f20f5a25e9a177b5d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ba1ee0b231f9e7f71424a6ed7243425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a2ac8bf7f69b96306b2f5f628304e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be309cf19e82e2d6572d939380b4ae5927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff8e60d8d43aa0db651c825546177928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8ade8f8c2a70baf95570d943dc8ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4fdbe367e6ea8aef76f88282ba11630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5068d4475284ce0ac5e87720c8615931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf057baa617aaa63b785667d893a8032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226c89954b1d91795c50ab580901cba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd6062f2b921a1f9aa5cc0d1865f4134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b10aa01ab97f3194a063e2aadb658435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb615b12e1ffe02259d5a0dd210371ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7687edfa2100df781e813129cd4dad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfbf4cbd4bd3961ca96b4f38685d2938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb85ba21cba64456c7adda516c297a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26411f93cd97793e52fb4aee8496ded940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d40971110f81311655faaaf82e5b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71615ca099759350ef18ed98361350ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57a095ceed987b37b4c2bc0daa221143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ddfd13cb3707d3296e3bcccb8473044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669a00b367d3bfba9fd3acab4a6d4c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e1aa297b0567efa08eef93c9ff27a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60fb46af1d1901b811b1085d0b4c6d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c489d4edec0bbb53bdcca847a277d9348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6330306cc8cc08cf001ca5ce7efcaf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869296e1fd1f7eb567ab1a8676c302bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb1aba4d6437c3ecfbcaac5c85bf3e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab3bb7c798fb9bf45d9241fef473db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57bbf43a0aad6a89a620955b1736e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c0b76f9ae8879f6fec6407bc562a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a569981dc3cf2cc01be8d811e46f7c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f9272545dec3a88fce434ccd88af456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a982ca3fa9b416e5d1e8ad81f7b0dcb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba22e41d644fb0fdef521b4be1c554558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c36c706aa08ca3833667fcbe0765159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca604fe9a8508cf51e6882a4be92f260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0dec295de992e2ed3c92f0162b8b5661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2545c2a978ec7e2e1103b658d70bada62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4363c875eb37132412c0df0ed9181863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659769c4711b4cb5cc3a2ee7ab0c0f0364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd9f3eb1bff54f470bdab8f77501e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1311fa062003b82add2d213e6d78e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6b11ec8d86b9c0b3194b55271fd8b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cff1af9a6cdaca87dee798494f060c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b99d54383dbfb40fd56ff108442d2b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6948eee853c2e4be8b5207b95e227a970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af588b29cc88a08a7f203822d574d9471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a1fc21e8041328bf56da36e38d29872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426dafb81bdaa569d94e39123b1857a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b39c6052fa1e880965cf63cef5fa8874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcc31e3323cf8e7f8f01a1525ac19875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccd2e672eb87af93b0b12d3092f67876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960112b4549357bd6714ce2da284f6077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd66e640bcf69cfbf9007a40d4a6a2778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed479d820751e53bf80fe37877839979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e924d8a57e6d51e7bcbdb3be2b29c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6595d6899d261250752c2d418c659f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b7c0ac061b811c6e95495b9dd6ebe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c7a37d44dd5027c5cdce8e819255883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beace9d3bf12c06e96938c1b06aacc384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322625eeb2ed81358c603932ceb5c6c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a50edd85bb8445d4a9d546df7d49c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233fc30001e9959aad22d09b352811987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6053b34cce9b88cdb75a8d029fc3988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca1b2d86e906412f50c7c13e66d15f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b53eaa028043435a7767347c0322cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc075e7d29b4b10342e9e3d57c84a191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e117c383373c75c87f2d142d0d9bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548834be51e9dad8ebe5020e3f10841e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e5ecf7613e3ca8a6bd52c30ab061f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5ba3b1225f8b959bd9470ffef753e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67f6c9a36a82119891fda283005a7d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857b063f9b1219a2a62a203eae2470397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd4425dd99b71d55a96957f140d2c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba023f876a8f07444e8fe458f9bdab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae807c687fea10bcc59928ddfbcdb77e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379c56e5768ec47d04771a927f015f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3ffe147116b8bc0ff5a1d767bf28e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c60e621af46a1911cdfbb97f15702103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f77c79a1266bb25244eee09c43d54e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf00f2458b8968a51b83b1a3a77f56105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529618842066cd5a6b9002c7cf3689b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc6e267c3d55c527a7e550016dbd2e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf48cd74b4a42c04a23b504d438395108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ad9dcd8bc2ff31cc97c1cc40bd4a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a62829c953d490256071452faf95de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86a4b923664f6818fdbfd4affea0d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c00e0e694ac34ce6b5d0eee3443df112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a364ee8648166d5d5d0d667c70b3532113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88983c45f7f4a62163a45cc5bb6925a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3cda7dc6b4738bf92e715238ecad37115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eeaa306325dce16a014addddb782d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79fd16bb33b8cbed7ce72b7631ac57117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153949a51177dbdef58367383be308c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9674bb9ebb7d740f691ad5e1ee970119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac9e935a702e48b6236e1956790a77120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2cf2714d6466f6779873877ae0ae6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab069b16181d27a622a1f2aab221f1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a54fca572e4fc9a1cfb156fe027591123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634acb012ade53d41469a03017fbaf4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e921a66efe0d1d7ed24f05c98552f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82a9152cfdaa95d72042f22a99db9e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800675c6fbd909b03f990de2897b4cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e093a69052f83141147e9c46ed383b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c7e80d36c4387cf8706dfe36581e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7036d2c45f0af849f8579bb200c37130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6ca07d11114da827041899978b511131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c4a653b923ef297efb54a8dd78cd1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5dc467cdacfa333c4733a9011d581133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33191cac174238e3a91a31c8766f36134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741c7ce6bac7d13459925b86d9872fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77c95e854fa1e2959a113cca68a12e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb8d321f34bd5916b8d281000c54b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f07b4dc43dd7ffbf9d9726b131f3b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac47196a69470a629bee6d44d26e40139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec794753fabb2c487115d35ae326a62140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170800f683cbe45a0b9c18a62d53f95141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e66dccbe0c3baa2c611446818aa80b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5b3ee990d293de593c8ba21aa0a4f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c147e68f2752158d499f49298f92d95144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e1446f20188f8b8abaeee25e0eb06145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca753cc7cdd06157795d06edbc1278146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3e23089fc2419019fe1aff9ff7f0c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2babec96897c781b2c14fdcc1163f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdbf041ded392333bebacd0b77b140149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668f08eaa9bed9798115231ede05988150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d3e0ae73d3cf9c14e09aa7e348f4d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf5213ee232a67510d4a47e4c12e7e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f99d5f4571170f77fcde4deecda00153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79092c1f2d09ddd8e20eaae54b7a5056154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74b9f06304cbb8853a02b821e3bce9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7824f96b2d4819c0b5fa46c1cbdee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be95056f811d153b4cb5801e7aab069157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c43f666676c363c6f7917092cb64e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76904703bbf3769ea99bbe1aed825f2f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2cc4441ddccd545987d126772224d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1694332ff6368868bdef9cda57ba8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01216b5bafcdf7920685455d6e9142162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4184ef3a77580edd5d318e30bc8d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873351785736c161facd4a87bdf06fc4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157f0412d936cf91e0cf8167566e648165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5b97d9d47a2b7d819990f1b441c7a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5334205785331631d6ef6a09e4c2563167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186646430ffc1acd1927ccb42113b317168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9233da7ea5df34c1949f9d58dee85169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cfbd9e339dd99d5a0b05289d4b36e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9eb7926557d6777c446cac2c9fefe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8b323cdd4840925704492ac006ec5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74b3e36cd309e2331669244ea40e5a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdbd6a74b0a724f1046bf6d4352177174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84479ca1638467289c6f8e931c834e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353031b15cfe48fd7db53c5b9a316ee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca1fe59417e951b73a9a7a11717e4e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546258df1728a84d4525debc50e55e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e357cef363a8baf9f1e18a25a317c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ffc72e97f79f475d05882d9945b66180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8653b0ea79bfb432fbf1e68887c7e7a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea614da5aa4dcb026adaec801a5065af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac082c7d1d1fcc2511d8b1f32ecb96e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c3097589be29e2791c20cb8f068f8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b816b0d77ee72bd47982528e4f399185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed0627f219d8b0e3fa14c2cb70f669186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0b7dbf10cd341404da1adb64ccdc3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813a2771bdd78137bd770eee8939d90188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe8e4eee91d9a20459b58a604885d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd17d8141d28530daa90ebd5f8c9749190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf019a99ebf6b786226c792f475b19bc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199af124fae393ecd45f0da2f62cb23192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3c60dbed4d1c07e002f892be0ed2b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcec7d6fa1cd80171ab7d054ee598c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0436e98707980da37cddca24ed571e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f3b5c7d07c1ad6a9cae8d6570ea1c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ecb01d3d4026e0c7cf83fceb14c30197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59049b95c77d01a540e8a3cfcddbc1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715df2523aa30aea2068c2e42e042ad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345718ca8b80b200c92156ec01b38774200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae1910df5cdb6e07d46d171d7269ff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb68e7235fac92cdfa2ec0937cd7a38202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17524ad3f07656db2a6f9620b429337c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2528d9fba949bdc10cb9cbcc5f2bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c6fbdaa154d019e2226ae7227e7f4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd2b5fa247aba4717b92242b9fef71206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922a20df90efd6922f061732c1ba13c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aac6d3417b1785365475d06dd92f69208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc2363fa2c067f58631774a115d88c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbcb5116b1b5b4642beb0c6cfe7c84210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235e2bc97e7615d0cc023fb06b38da2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6597a0cf33804aaac6f271a7cd5832212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7e210116c9b5567c90945054b9cd7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ff7907c06160c6d8242dd8d7c7d20214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2baa3bb1234ab8a0f204d2026f7c1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818a6325fa911c690cc682bbb9cf525216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed48acb836c001c3682f92e45a0a3d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf52a043ac6b491f067f73b42b62c5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f716bf19ea443c6eedd348e66109b8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07b820a8e0c3a5a96a77bfc6fc096a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b29803c9b4f7d86cb7bb5a333ed44221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b96db3724b3ba1ebdc16cc6cdc060222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed41b6f9a39cf33a4a258543dd28e06223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673cc51ad63fd8e59f4c83f0ff65323224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c409b4eaebc051c1f05f439639463c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024adc9b4ecbbb2a46815b6e0fcd797f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad477c6408f0b4c5c21be58f4604185227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4eadb5185c39967e7f6ac93c6a52f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90350e43341f15ac7f5b91aadeef765229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72047aee81bd8231d6a17be77d6c23c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c94056c18ecff6194d9a876282cef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd3bcbc6e527d9e836d94dda157fe4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c921387b28987c5afbee6e253c6de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2c573feb9ace058a720eb42d6d5db234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd4fcf16eca8dd57cae538f9d5d211235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3261dd129982266dde000fc0ebafbd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb6a3552d0f8959399fd53847abbf1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c843920dff5849bf7d0e9a4151cec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafdf5aaf51570ad05c9e87432ba7f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a303937df918ab00a9fa2abe89b10ed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60878fe94d96612afd25c018c30d7df9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de67c17e07f4fd31f4930b1e616a724242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8574454bef20792c9271ddb97dcbfb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbc4cefcd5096e8b15b31658a69f8f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf29f669b6123f7db345a629db9c3b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6aaf97348c72bf805eb20f82302277246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3b6040ff28a42cdc9dd768ded9be4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeac8d00d82f140089c7659475c45b1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd792f2b0a693be3384047fb2927eb7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81b0d5f61e6c8d10b0dfd4f7b8484d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19500d81658c5fce4a7e3deec4dd81b7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10ca22feb3eedca3f47ec5cea5bbd8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28604ad67250b859230ef4b46a138987253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97008c1ea6baec26e801bfeaa8e1889d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e256f77cc6217a98acdd7936c7dbd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7252364632056a9e30b3f71f6b2850256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e417a523793ef1ca29f9142931348257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112a387e70268cf6f9dde276d785973258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192c4082aa932bc79b803833a6b8f25259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53e68d0ddda37b960fa3e11a9c2811260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c115ec3c1ae918574b60ff7f529d2f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd2905050ad792f673583bad307470262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4bcd7d5df47e4aaea1b599ed4b102263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b538ed5c50cbaab07f80589b958f6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a2ea9d73792ecada988d22bda6568265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d63d7d0930fce4323c383f92f36fd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2d34415da8b5a71b45620db96f807267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa4bcfcac6658a01f75a90a0496e37268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4939d70b5a8685b7b7b134cbf1a77e3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f805ddee1273899c6e4b3b77c3b715270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec94f7856b28b2715025ffa622c6a6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b44612650ae3d4aebec39444e19fc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def405b6c4b166da870886dfc0ab5ec8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fd5f0aab37c8402da876fcd5e97d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e7af0d8f8b9c1ae34ad15b3ab705a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba835af70dd07c89d336497e1e8a15276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9981af278142e069250b1e367bbc3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e60d7ac359e8f1e6d82c21925b1964278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61f0e08ae69c3e699a78e8011f5c92279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ea87e827ad79f8a622349a8e50720280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35dd4ca1ef40214c6d46c44b83f0f62281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a334b57a895d7de2dd3bd6e0b6890282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890290bf69658c6dac1e421362c83f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1e3945a300fd8653e23cd8158e4bf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459e7d40a4df83ea0201816354fe941285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b3891ab1c566051874fde268f9548286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10528d4eda0cb54977a3a4e3b17f8838287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ed330b51289c462e2cf03754f9f34288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ff12c1d7111aa2c2fb12a03e6a6ac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716d6288a471603417156a8ab6ae5d5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2270bea398d49f8cc3e22a3f9d7181291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bbf3dc0f71944389a8a9dd4bb765c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3e8038b18b8f51e6f47431b66a3f0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f87f9cf54adf480d50bc268869316294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9a24828dc1df5ac079a69b8a52f65295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110db8c14acdbe2b110b338e0146f12296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c089b4aa8b32f3fd35df935eeb0896297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d98431ba23b79e3b86416d0634d6d4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee3d0f172f4af63cb19707ae24f1b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d57daa59f8c944b6c3b6d497d1613a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125d10fdc613f1939cccf6f4f3cbd8f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639579312449849431fba3dd2485e27302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72551fa9b910c6fdfcbea8ce13a7e98b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b8097abfd1a0dc151b48e33c9efd2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ea1c77f1ce37ddf0c092ec1482fed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702e10f27790738f3443bd8fc35a115306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce303e743486716fc088820c9e09dd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5449cc2fd1346e4251177e55619af82308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770eb828722cd523d8da07836a0937b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bce7e97e1478674a3913e85774aab0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9a06e558aadcacc8bed3e937c817d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbca51702d2ba9b325f6ee60aea61a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba8af6c45e10c9246aea4687d628b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6c027a9e6535c9588ad2410e85386314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc23d50adad2f2c746dcd25872969ba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17be69e35ad04666a3c7f73ca4f7ab3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fcf5851e6f33cf7d34ecb614384db317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855f7d86deffd69c9be75ee6f39c294318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ddd89f071a8687f76a3b9fc5cb338319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094a61bd72b22f9311a34d13c4fb3a9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b04a021251066b0dfa575bf2bb7680321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567ff1b77499931c0956688970ca556322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8426b3fc444c582870d324b37a15109323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736cfb3e01ded7e8c3d541fd6a7840b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3742c3b30b96a615310e1f6a71664325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310c8e5a91a0fdd6e372e2b02350658326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d83a125832582265cd3c5b455e0473327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce377646124ff2e0399657df24f1cd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e627a8344629780c71e6b3a7f84630d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6f267601023e1e88f4778eefd4ca5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93d393b1edb61a0f0b1947b897456c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c37eebc09bf778ab79bf8ed615aba0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae83666e138511a7272e8eff9296f9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e050f81fa358427ca7e85b1467d5c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddac9c3186029fbc06d349aa89a24b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa5001ce2335fcd3c2a6b482d50053336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2216fab4dcb14692c138646687685a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda5ce2274891e362224586ca4fafc3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06559d8fdc05cb8f3eafe51a1917dd6b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ae8dd8749645deae935672583958e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b6761d6f76244f51052ca6537a0a4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f7cc8bf48fae8c6eacec3eb4cee8f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b99ca0a58eae5fcdcfd94bca09aeb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc3b657f26984565b908355f4966d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf3e13c4e6f7f9c303611bb09d9514345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e597086641dfc824c6db2cb1964905346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf57a1aa050f281b24732290a82aa3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee3bba27a838962b72f19563941ad1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ece175df4270f75640779939e52e9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9c3b8d92275e46f8d68b085c713f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5652bba5d17caa3ce24a8243688fa17351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075e9ecad295362fd4390110ef61556352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e078ccd57c7e8e466a0782bab98f45b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e69dd605706542430d1ea621c57a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6c4170fea9c8b662358851f33b615355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8bc6ceb30945958e2d51dc4baf70a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7babfa174d19bcfc046a46d6c416f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ff5d9c883ae00aa370311315e8ffa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08153f2116d07cdbccc373b3ff08ac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba9786778d93fae1c2ab6670869633360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd647dba7df748154bb753dcf0386f49361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba74b22ef864d1b5d8c3fcb1c74e0e7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee0e02dd636d1dfb7dcf089bab57a5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22ebc5b29db97ff1bec85c378201b2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932bb3902294731a6ac619a36397fd3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f682fa28282292cb982cd6bd85b452366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20deb29d856c5f687b1b8f2ba15d9ead367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55359f5cf003c28276133fa013a7c446368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d1ee78c8de26cbf4952d20f312e1f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0dfad69cfb6882d0455dd70e54e0f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2452bb50d16e50b40c6c8963cb59a7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f2636dc828e7c93fdd0cc2888ee81372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10271f47becddc3e4ba57baff556dadd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2601459d6ad3147d212be1f271c6a2f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f6cfa4882ae3898c9e72b0bfca153375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939758157c653dbc426b6be21090b97376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee572d06fade88eb79ffe0f3b8c4030c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdaf021f17c2032cf8a99cac62a801378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46e1b3c919fb52dce0e11ee03aafd7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3cf793284e01bbc03112ab9765025380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18d0b500745ad56b17225bcea17c9d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325bcf43a660547b1ab98010284d21a3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615b6cb77316a9d09d0d630d805231d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0413288314faa91ffa49778d9fe491384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7963c1feb4a3a600d6661b9a0bdec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b4b0b70fe5a29a480730399b28788386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4216201f80124995d6ca7958729ecb2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df73de1af3183edcd2877d876603a1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d00eee338313991a18fa7f9a73fa01389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e8ffa39daa40661574adabdf65b12390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12823cd4c66de47b3c53094ed1918d6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98414798e2aa0024c5e541d0da6b91b9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d30346492c2681aa9a1fa6aa0663d7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115e123c29e62e9c8546c7deb7e6fda394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e424dc72afb08137385f97ad3b0f293395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b3c19f2099d5bb7aadf67b2abecd4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b643983506b918e6a113111db3aca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b081812161aecf49c88af3867e6009398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500770ce00e4aa0d0500d59207673072399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8afbecd459a3e0901c88845d90f634400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a7ca9a083a55f8a4a26127ed8d634401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda37747ee3d4cf26477c0b42c2e6840402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ce40fa2f874d82e450a2561dc6fc9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496d5768408266a49b4e9efd72f4ef8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d086697e54a8206fd0e41253a7b6fd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6144fb01e001c434aa8050ec813477c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e8aba912665ddd72f11ad2aa14ec9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcdd71587b4bd4ff1b5c6810ab0105408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ae0e382851bd550897fa0102a2f43409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf536c180f369b7ebf5274c9ab27dd7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819e7f83f6ab244482cd345ef0a5b63411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e0a93af24eb7bd03bb7554d8fd145412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625593a34b844942be07f4cfe39748e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b804edbc61a1826f2094c7fc78e9dc2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badec08fb990c1cd500575bd76305bad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a3274a138615134bd479e1ba12de6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ce8221d7e7093d7264d9739ee3deb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a262243598aa6098860934c37d0fb35418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d813b2bb821071e6437fed843628d77419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5b66dbedcfb9c0ec9b89db9210a78420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3433711dcc769bba94156c48b4d2e4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e9a455ddf08460d6bc96fe9b772d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51327c17ed2118534fa56792cf86479423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b136b696ad5aa9a1c4e5deced1e552e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48dfcc87d1b9375fc685667b824439425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbb516cd25fdd23f859741f958a14e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cfe343397da431bb08e09833f3261427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bd9f5452d7807ddb080ea7d224b5f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb25d114884cad55ed25f4d6837776429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c38cc824fa1bfc7cf6eb0e07c11157430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32dd308c7b13da07413ceb0f828b4c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1aa0cad0e97a25954eb9ebdb7be6f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6359c9ef5d7a36c5375c71f3e6c940433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785d9fb8e9e0edbf7ce8ae189fc8a18434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae5a219eeb61e53b51212041e360d6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8756e544fd87b839fa60991312745436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d17e243567748225398ace8c1ecd19437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd6c6d69c254b108efde1d854c9ad4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a802fa4d973dc518608576aef38f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184fcfc0d238c2fc4eb37e2c3ef4d7b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3af0ae4b8c35de0106db161b861b94441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d19a8ccc9b7d8a706253a83c25938c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd950e5ba0672a7084215776a18eac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3e87ca987781cb54e379f463fde69444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a272b63fbd930d61f4e2d6abe2dcb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ade433a6a69f8c0ec5d8ee5c552d6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b342c9833d3d46b80e2421bc369643447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e19a60e8a2111af3e015c11accad4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e75b7aa96a92bd247dc18ddee27061449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebced87a810b71d7d19c362b2bc0d4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8a70b7bd0e822361a562c81cd25b0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fb48be291b7a74ea4f8986a0ac4e9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1edce5641b99a5807ebdaa4b53123453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f1c1e78ea1ea6453b6d98f9615106454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c35787f2d1ed30be83e572a2f82d1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cbbff4a6c6be2449fa44ca68629ce456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87fe69cf047543266a1cc4903a7c2b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db726656a5889c6e868bb2185f1e57d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953e54f2d0576b6e72988593e49f3a9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917416555e02be4cf4e1f2fc255407da460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b7cc659fe6ee6202411e8c3ad79e0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a15840ef04054d2a9a7ae0b31fc277462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f079b9e803eca02166a6ef840132c4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f45fc585fddd6ad137777a2d96cb4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7668797fac87eb9f83c60e19e095c2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54278b99dd12a8a1a87ec0e4cec83aa5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa8622cef0fda10aaf3900cf1d04da467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e3dfebe1df11ec8ea713c8cb91b6f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff24c8e9f53afbeb2f0fb615849daf2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f80352e0588395c906823b74bfe285470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a983587daf69b9bf746f99f5678c65471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd3f4c51a463b19e2875290e6b04a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff3ab064a008259ddcba202d11bc9c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31346de5b6d13dca907ce032fc190c77474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374143c463054e9c0f4c1ce574f2df3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b70b371bfc66f004d3aef82902e7c7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4134081c0d354c879a28a0c214f20477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123293542a713fd19bbe1859b919b77478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e0c7716019db77436767a3b118c42479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c46e04a27090c5fbe502f74bf55d91480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42bd3e230d6dd700c7f517b41c17e2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca0bef341bd4fd0a0ef3a6b595390c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d929817ae9963a0a2f327b6fbe520483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244cb15d0540415fd3f80c2d2e6d553484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52c5c0c7711fd9f3367c1247eea546485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ce7a436c8f36d638bdc037337dc3f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2c43c7c4bd362f04b60ab03b84d11487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73dad29fb65621a1a51adb5bb54999488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c92a92720567fd34a52095848ccbad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825fcaad4bedd7374f63785ce811b62490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd6359f408f0944e04c28f5d419188491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc53f13ab784b8e3667a3ffa31e4bc6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370bd33aafc0ae797ea527d5bebdf24493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e783ec7066422a77a2a26b0588cc434494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a7ff090e4fabb43fec6e88b3bc91b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4122c264a2a9d9500da9380c7e0cec2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed055b70e20344e1b5fcecfc763dda497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7aac58b0dd54c309593abcebd004c1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48209a80a42d2e82750dba70ad04cabc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ef4dcb6f1e2ebf597dee8a55a125c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d80fd21a425ef6dc52bb305e7d3eb1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4cec9341afc83345bf49b6a7adce0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971bc1012cb3dbb861ea9112638aaee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982d95273aee224f9d00d34ab72e0af504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f770e3d80e07e355563f0de0f3dc12505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f938fa43c8c92b4b7042841de8835506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcf9ba9d93909e9f8ec411a8f4bde4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2baf3e1391a128ac9c417eb79da6283508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71df79b9850c500377491bdd1866a9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02298a2f47025c88b8ceead019f77948510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850494e6b5d2da0087d4ff37a53a2328511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7c4df827338badff4536f1569f3ef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d642dc50cfdc7bd9678a96704210cd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e309f7a01ee3277a75be3a3fa5641514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b3d2fa0612a69e91093afc341555c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7691e345fbc9d2a07bd2075f21cb0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209aee61f66a1ffc25827d3fb84c2f5f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63067ec659d5a5f9ef5c8ef310af9677518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721520d380436833b897105c33281187519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f25ec27dec5f2f9cb9259af6f5f11520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35462b3ac6e1e32c634cb41d33c31907521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73506fca0c7aeedd59ae47bbe2bf921522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e849fd3be9748d186fdf60e45ba5ee523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1c9d13fd611cbb4e96a919703e75d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2f1eac20e8ded2af16323597cd860525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5299281fc7979c60523582265d14c3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0182c517a74dd5ed678045ab48517527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb395156f6a4f056b3d5a900a39c87d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabd03646c1cddceeb4b7e874114e8b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362dc08da0ba823ae111aebc43343713530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1a6ddc4c856e656d1a9d3457050a1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196f7f9d1bcb9fd7137735ed34cdde7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28adb4b03de416fe1014a76e5d3fe540533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092977b05b91cd4355e4865f5735acb9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a18d48c83860283b555c5277ad273535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d0adf1532acad8e7c2adda3149d38536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8692dcbc11fbe986af32c33502b87b9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13548c3c942e48e4ab08709c89b7baf4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a576bae557454afe5e70fc1983caa5a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d33f82060f5fca4991d5875ca305f3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7666508e3fbfad264cbb9b03b341f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba559eb1b404a1d00849633c3b254b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f88556e7691ed4ae48c218a9fd3dc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b4f57aae9501fbee1c1065a877597544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae5584b10684f9959d0a1272cf04b5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655d07545cd818728e2d262bf15e558546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c79f920a93e584a4cf8e75a76f648547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7caa95dbd10b2c1cd21e8e8394d086f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5f0259005a64205dcab70fe689999549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8908f4440e143f0d9d9549a76fb33550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675a3cb35fa8d10185f3886a2c153fb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ace60a11644f5254d7e832467ebb2f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c9f9b54b8791c2494b5dbbc043160553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532f4bacf57245bbebd65a724f4d107554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2a98bde28251cf8fc21b7511fb3d8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7bf764f7319681217f1ded6048831556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2abf29a5f98373924a5fe78e647deb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e9ef2f1871e1f814544c495c734bf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63347c7d73d05c630215f2e8b7d0a1b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ac14836e612011187ff516ec6b875560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083523977d6d886e9ae89f8b943abf0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff44fb330db041f4c8c8fdfe7e445f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce702fb6cde3294147b53f2b42b1aa6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650640ba03f3252bea8bc6feb25348e3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4b6be4ca5405392805727de40d2af565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5804ff780140a087b48b08e68b200b0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313020c331afa2b2d754bc316c1b4db567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5df5dc1fbc12c297f3956ffeae9133568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11dd48b45043a5c568dbfae40d0880569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8980a7951507e25a74c9e6fb9847fa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef357dc7941453acb6d31942e13983571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50821239f8791d0d909edf4e89d91e88572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fdb756f1f90b032f91b716b46edd3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2b5bb5e9029234482a7a15867b166574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d466b7d9823917efb565f49ccac3df575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4adb70d2f119fef8042a1f674cf169576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdf9d7a93459beaa24498d4ce80696577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a6e6ae7f89e6afa4ab8e27b488edf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152883638ad88f1391ede3dded89fed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3558804693c3108147924795f150e19580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e3594dd1b754c3bb23973218c6842581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48365d39335628b27ed8a7d59ec7235d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25deb2fddba63e2ad6f563e57d50635583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb725860e44f8d5bd15a0bbb7ed955584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587c8a22e1ee8359fb01804a7b3f4e7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca5259a556952fef4975970a20f5e4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd3db3e9e55fee92f9508b136e16a9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4408a76aeb13206a59d3cd6fa74db588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb9278dcb728310f904b7f0fb9cb87589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54c434ad18edc0587a85bfeb9f0418590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2fce2ff768d9fd8936cb838e25c1e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e8c1e81f392337dd493213c635417592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d186ad6bb508965737c3fcef462290593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33955577079fead589db926a18e1f45594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abb1168e4658488db38bf2f7dc4200595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1f23707025e32d21e80b7eaa23495596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b065cee27f0aa4c08ac1227a1bec40597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412ec52316c8428a2c72a37012e54ac598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d560501d25e93d30d962f8f463c1ca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67c7f604105c7857d59aabb661d2f7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e75e3c54928b4f1967e8e955e8a87601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27fb3812b7276a744ee0243ecf8ca5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052abd250681486cf7bf0a73bce6c28e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cc9ff73bfb0505411de0b2d15dad6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386d81d7dd8fd04966d7fe573da1266605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e78f0d15cfd5c17b9b07d860562ede606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89979d46b892b29a99c82795e13b702607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda701dc6b5a4184e07e3da9cfda1dd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711523a541e0007045ffa7aa1638893609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bf3d568a1a3f7207ddf8650eb4dbd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029bf2231d77ed05a17a3530e245f3ec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967e23b8a740ba3c1c991a96aba4942612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439b71b9e13fb2ae88c34f20de9eba4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7986f476992c45ce8c2f918362f71df614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf3dccb5486a3d6cb6c3627dbea756615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e83f9bc50069433fddcaf3e23ce4f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bea91b8a76328e8985869955e7f72617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc869cb8f0760d6afa580be98bf3b94618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d563acb6f309d5bb808a9d87ddc8e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fa8d3c4bc6f9628ddc56ec96a9f62620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d908e04420b5570a632ca67ceb7c058621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1687e32fa19e1357dce7ef32abb8b5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c102d9cdb0d8b257a1bd28132b0f3bf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352595a9fb49a7e8c557ed9a48783077624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cfbc390c0ac101baf90b567619e57625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8aeaf11e3d83569c928bb88e8c6b43626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55162ce7ce9fd6f2d50194cce0775b7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bd1193630cc012e91fd7a6728d627628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af9ecc0639e73c04bce73e6ba15cfb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249bfb6b4534e8b6df42d6322220b0d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066638bf0a4e0ca325c7c012be9d649631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a73ef902fb850a8e5a87dbe6cbc06632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0499b724c9ed881c30aefcfae18150633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc917b975b56d62c2ac8fc1f4d4563b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226800e175b3e7f8be35c7e79c38ba1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffd713e104ca6396a41e844498ee1d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e8781700854503ce7eb0351919284637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f3230cb65baa544b80e14774a4b85638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ca045a9af7d1f8066891b8b83612e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37bc149f3abecf66585e1c73030493640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f13e20946723a5c8325a8d6c1af489641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a79b67928415b48af604c749af65f1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804d8b7dc8ba1c05d1ac7ed721910e3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217aadd7f361b36cffc09456406e349e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875075f57b3bc2c91fb8e04146d14fb5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3d95fe9b3f8ff55fe6da943c1294e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb6b52ae7355526b2b9322553fc50c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb426dce490e6e9a7c4b756b91dcf54d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dcc24288f2b9791f04a8d3f3c453af649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c1081af8e63db1a5b597fd3af0a93650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47048444b79d9f5e2a961c886104690651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b617d0e238c63e344cd2fb4b3f7a77652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7b9d00e586240c1a41920c1540077653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25236e840f4b08fd8bbac73bc9ca6e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce82be040268babfd38a4cef82c66b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067a493888e520c15cae245767c32af656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6ab15828a9fe7e41e3e453f8bf368657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63bd233fe404165abcb2a836857aa32658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bfc24f0ff4e3dc87aab21e68a41d0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66130caa678bc24df4d0a3da5a57cc7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041f20ee6cb8701a3c5fabaddd2f15f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729738d381fde0072efbec0af38c70b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413835493d5f888d835a59c06c97c72a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b515186003b32b284ac410a2c2c92664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b6585cb8485b77a60b38af6dbf1ae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36aade41add0838c9a2c156aaeb6103666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94efef8c8b0ad62162dbfd313061897667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e788f4228328ee48898209210b1e9b1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bd7b1653ceb6c13354023aa68f515669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90460d6cd9f62a1707c0f27ebe41fe04670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ab7fa8dc84b01a71951b802b02463671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bfc4c46940897644b1069cf36b53c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb1ca190dd21f6da1bd2aa1dbae20b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4485dd87074b58652fd3bba6a9cad5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a89c3be49f0c07f85a0fca3e7e82df675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8179b343fd84191acc60c118de6f71a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd485dd2d8285479797f98fa34afeeaf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85572a7f5d31512864f29c00ce20b578678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1d00498b23de98e5e86cf32c2d5bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093589e190cce04ee320ba497480261680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ffced3f9846b774d8ebde452d2832681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dada5d16a7eb18a1830f3df00eb464682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e6af2d0a928ffa8a43e7c621f1a68683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0c8e9320a395aeba414103a0da6d7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a7d668be46e2efc13b075df2d53f5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3d06ff3fbdee9b99cb7f0ddeb642f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6525a2d22155d4ec4776e74b33d8c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26956cb4abb2fbc3962b3a09a70ca4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19375e28f6c7b60d8cca936c07084073689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2392dff6713218702c549941d35ad0a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8f0544883739f2858feac6fab535f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8dcc864508ad48b44c4f62d2181a53692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25715512334b5f3f41705c36cb59e90693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf4d41293d970c1f346e3a4dfa880c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad3634a3a1fa5a1be004082ac19361695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962bed03addb97b7f0a835b3f58c3ca696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a97a313af781953591603d404c895697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c193aa75264ae04843ebe3efee68784698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bc09b517a4b3bd724116112e4d61f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa239a3c5b7e7f4afbb5f3be0e28ee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3dbc8f824007ca0d91b0f6af78e0a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5cbe94db2cd11e50cb438bc813655702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08582b9c226f86ebd1953ed8b4a73bc5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753560d8a542d774e1d9d0af3e50bde704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60871e6769a02b0c2b586f21e993dc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c21b40d5839748a72838887218880706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e0e6e01d0d233584b57f36240ec49707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238f5272baad1dc84251bccc1556d1a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35e6cc03df390dd284c4e5786facad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864955bdfefa746501d0b3ee3a08ac2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94aada2f524eb82a0781e88988eb7a2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854953759e420a20b74f92cfa55e067712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072d3903fa244a60afeb82f2039de3f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fa7783d5952003ff8c0b9acd33958714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314565132ddf1f55feaf374d393d00c9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17ea4d720486560d55b51f71980e89716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3b301f5c799d5c4ad409764d3ac80717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6547b2c426d8317a1525ca7954d8a6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a3c30a399143f17f4a4f0ec166309719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a711f76c9d0ca1e518088f632a4d4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5c948fb1e43bbf6edf493a97fb77f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f2dea95b215a5bdd8d33c01ccfac9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcedcd0ea322a1f7e31d69c8c1d055e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17a6be95f0b1518fb992cdd0a2a1d3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499696991675805c479dbb2e1e59959725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0b27db6f2879d8cc5c0ab6ace7675726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8917106e006e011fc910fcda7e833727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fa3a3e581a6dfaeae94215c9825cb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484e7f25b033d75ea9492da054b9981729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969caa80ec382e9c8e78d3a6344b64b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88721a4e18fbbaa2c4c1c4f48eeec10731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed1b1c8ea89c0d3be91f05be902024732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcfd31507783005e3cb99730034282733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30a8d2883d0a71e6d036435363c5dd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecad88ec2c5996c6a0bf147ad8697ea735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b24e3a8a1802218fd75b66c84f9f2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ded60041b18ba7b0400897259e15f1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8060f7cdd00406b215341e8941cbe8f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273d59ecc08936d1f1c339450416ceb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0778c445e9f7dd934e1da06b28a6b6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662114e47e6d068323fdc98047a3c87741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463d9ec883e28f42b01a9f637c3ede9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd969b07da27789aaba7ce1633cc46743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98eea1ff5a98e4f7e1ff4010b09139d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a7c9eb54bf7a01a7a1351f2ad401f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11761646b541b972fbca0f3df5c8ebe7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b989d3d00e9bf994ce1ec9cb58d928747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe19307a598888f1ccb9e1aebf50e6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1875f059fe5050a4dd8c4c3b3b379749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d5837c8d10679ccd2913c1952f34e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96839e6c956a63ca6c58eb1474d26c68751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3d2298b11baa21c2c65afb03cf855752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a12af2b32d945e09aed99e18c87134753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abcebae041a44d292b41179aa818853754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd73ad484d05d2cc19e107d66b414f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39991e8faf06224b31cafa312f10e801756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf7ab7ac1746aa9a5427a23bc43f7d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadce84c1356815733dd405147e856f0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87342e65dbce793f4320db3742dae9d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>