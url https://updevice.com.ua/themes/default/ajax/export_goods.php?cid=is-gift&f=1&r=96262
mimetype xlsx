--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893bce2d8dc9792fd998280e73472bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ff820fa999aaa53c63001ed92a1b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d17c16046ed1e603913d8f3a9545c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40305c366c114882a7abb2f58994de834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed5438da726199bc4108e5691430a05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92519d2d9e03a07fd4631e42615ad76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5b5c1128bcb52ddd79d4f6627301e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88144866063d2287c07ed42f98f1ac518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f63c36fcc92e297ea0089e3fff86219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2205f6ed7a3d406523bf8abe305215b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009fbc5fec4f423b19ba4111c684a5a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b2ffc3b080a65c649771edc5dab3c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c4c4fcd73de2fd801a79fd8b67e8113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e354b33a6fe462e168b6ca9e9e8a6f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ca5fb31d2dd2ac48f12f83614fa3615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c222e361dfa2ea75c06d09abe49670416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f6ceedf4ea44a111bb8fceede050117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29f6001ddd06ca3a2853182245e99b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e818fedd091a874807b795903865f319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7965f463c0e92c604ab33b3396788ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92992c802151538c877cd28e0ea98521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539088bfe2f11f34bfaef025b6db551622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456558c9fc876fea7e48a380479fb2b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d64535e3dd3e17bb87d4b0e49d1bb224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958856bff98be9fc71de88a2a5f1738d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195d7bb9b061dc0455bbcce3962cda526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8eb62580b8a03a93908c85449d17027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1908eead6248630565e6fcd08064d428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29648bfa36f150d214063d6b15c0d1e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb714453ddafd27663545e5956fbe630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76991f4f5866ffde06761f104814c9431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681aa4dea8e5ac616fcf16da0160734732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cb1ec773378de25746643847fac1233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5c49ec10e198f4e55f58b3e71fcd034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728f49a979b048e293b76b5e025ac3535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65189e10cdbca87002203da1541a8e2636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367246109ff09a25f6b37f8e0373113237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109e9f9605b33a25064d4c5bcaed3d638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe4c35ed237b183fde515c47a9630939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c86c47a3f04edbfff5f958d9824f240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2827e572535601678d1d20eaf35bad641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07463706385c56145051c82249ae8642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103618fce6615dd8ae41c35599fa965b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903435baf288d249f2a14705a1021aad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d92ae8aada62df7f42e225867feb8245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d68e518c29ee62929482904f12e1746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827d4d204b24d8fc4cf032e6e13c87347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90787e301538630826b66ac9b98c931948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3326601552aadc6bd607509fa90441649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30febc72d5610dfd4fdebe9a043ad6850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879d4abc4211d7a07262a458d92722d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870a34c5fa5ee0aab2f032a2013f5a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b88a8123fb849fa2f2b9f0404f60953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6010d957f0d76683e57eef11d2c96df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752be31731b2e67f6174e893de18e5e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee37d10fcd5cf0b1a3ab96043332b8856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed144bfad97806d8d1cd1f4c27a00957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abeb1bb51744dff1e30b406fb39b16858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a84a49de0021f25a2c1f23abae9ac759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803d86e809d7196f91d50cb46cd6fde60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45654cfebfd492d2cab637f20ee8a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496dc4305fb7736338f6a333d3446b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588414adf5747d8c8291bf9a289cd6d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0c6b090b0f3252987031ed9c3f1b964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b5f98283889ef638f1bf6e6c4165065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538cd4b2c4428d35e72aff841568f7766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd982ef7c7cbccee7fb099cc96742067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e03f43dafbe147e26a935a5bb054968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02c3029afa8e3dbbc67cff116aa97669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e72516caa449db7cd0d2ef2a7634770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dade2c3c56f374c5113c8f4c7af85ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bf24eab095a237fa893a033af3bb872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896dcda5331a4d3cd0d7d8bf371676873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3861beb8764912438fd6f72d78881e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1dfaee66fd2dce6019bfd5fd6d4bd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492eab5420d89051addc340c7cc73b7176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f19bbd21932493db3933978e99638c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f63798437e4d01984b942da60eb2278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f26c221e2ebdb7896599e42539a45f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3ee83f1e7c5d848147c5457a9edaf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d5b97cc7e27c432fdef53c8cae5e981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d3c4c45cf6dec2d1c730e09f53ace82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab191db04b269bfb73d710368683c78c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a8ab80534e77ee3c4b61eab9b37ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf27f3936106690705b0a7da51746f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3df5ee459df4e16cc9ec0017c5f30886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88df2600479dd541fc370f22809535f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa454ee798c7f1da70729c8c69f4cd788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5832ff9995b8f9b8c01a83b9485b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b01dd6509e548ccbdf7763f1e974a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd253b8bf70d04bd516dcacab4b9399a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b39e79ad4c2746da3f1579498a94292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7029f446cfc4c92b9266499762fe893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507f4e6232a11378ce341bf476d113494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583b7ee0ff317bbc3bc946b66f1451e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75609ac65223fd32b6843bb20e64b8a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf16ce9f90bfeccaffa83518404fd3597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60053f9a6165aeccb356da12aa8aef0298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545020b465b284392520f739072cce9399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29a13758f1c18336411d11371159a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcf8d5b916ce5d43aacb2943b20738101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc676b5a242e2513bdec1c268b482b6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e19d08da7c1b6f22b52e3161af6515103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637dcbe68062663ec522c75a36803a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53332e0ffdf40a726f02bdfb70d3f372105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc22e0c043d01676973c35bb4c9c66106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf01be806cf2bbcace108d4edc4a07a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5dc69687373b3261c0b5df3122d49108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543406dca42522235b2ebd281a71d134109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd664811977255ee28bcd2831013cf2b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874def64c0355d62f1a1db79329ea7d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53195950b7076e4ca73ff82a3c84a178112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78322d4f6324b0ef59e1f784ceb9764d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32abf94560c5e431f83b90472284f9b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1cb76d64aa34c072c91c6db555c712115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a050f8aca37304e26b9001346ce99116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af4273a84b1f475934d6c673dec6a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1c9905a5f412693e6cfc3d1bbf1f6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300e4f8d47aa35b394ebc578d8487c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fcbe45e579df679daf8173cffa23e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c2f0bd1c71bb94dd743f689edc424121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03993cdcf7682ff5bd031ffd8d4908cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5af1b04790cfa76eb19f1f8f3f9b2f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed877a4eb8c4b4d19f37568d0558cad7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1519f7908194247d18641b727820c44125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e6ba1fa28f0e4a5b3ee81f292576c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3691957e0e76dda9258731762a93a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe953cd8f84c682972ef0ac6a0ba9a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27537ca1520d1d3cd55f1e28d47f32129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82636afa1df360a0c97d84cbb3b214c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc2afdc51079c4bd3ae693b08230d7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db702e2fbb182f9efe8acf44a9078f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7486dbe9ccfd75bb20bb0b5fd7a25fd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873b6672f2f36ae8bc6d22bc7cc8f37134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52e8f886472bd4ebd3c75265937794135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3d15d4bc337f6facda78595a50eb3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527beff613ff1d7c76269018ece96c51137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96634e46c5a97f0485424a666d0421c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bf1199e47f3aafac8a3f9c54bea58139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813fb72b2b53886c5d50d2058ac6a45140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1c3081dd015387f0c3385afc3fec1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2bb3a3001d09695198a6c1e61a92f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8f65ec44ed5f0dd77a1868a2a62da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3283e816879c972a1d460dfc2d80e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146009ae87c9be69707dcb32261a1d63145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110528439c85655cf025afcbc76b7344146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6796656909c9ccb4fa819ac03889b0c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da134197d3decc4c15f3c22e652ca0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48befa7381a70fd9eab385e9ef6370e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e75075951afb1d082546246e79b64150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c33ddb622eac8dcf92312b33f7848151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d22e444ec9049fa64aec8e84f51d4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661b294699f840fb920924bde22a484153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f84eefe34b2aa1f01b8f007e43b29154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d81d166fcb4127ad0a8d4817f00c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3aca311b25bbe8c44fc0ac8fdc85da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6bba528478b607e5f3a032006d0a5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25f4f23eea9c53714f1713e20127db158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99644c95a64c3dead5706bd9c711f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80450144a99fe6537d2c254006a169d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868169cfce4bbbbf98a2e0e8f7d2129161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e10acd70ea5cdaf9a41a2f5c729728162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1c47b16bd781bbf783bf814b6c8cd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b102bf28f4cda7ab21390cae025c4a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb90af557a6af000592f333f2a80b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857a618a0913dce8a3ce5ead6567863166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a60fa3ad570baa31a778361604778f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb9ddd394cd57e3e9e42942d3f26f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a16a49ae6baf93d4a6836f789a591a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab54389127f28bb5fdcb96dea45c311170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a8d229f1b9e3f645feb7b0e17cf3e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cfadde331e35fb6d7713e9fd21db7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1be1d2c2d2605d5b3b5addd8382a50173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5354494a32711810f20096cfaab00174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11c1a4b6ee78d18b7daefc7a163cb2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdaabe7658149605db8a68a2115555d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ff8ce0ff45734c030b6e2838bf516177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416e2c94b8aa8e8033bb5997a6ce2ba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5386f59a56e17c37a7befd1b3383b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e9764747f39a631fb915bf96efbfb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5fd20dde50b7d81a8e06951feacb6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0e642983d87b9df05143624ec9982182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f355ab5c0924484464747cdb544be6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efe536b63a9ee531c8cbaabe3ec1f6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5094fd508282d8a9a7ff1e2542be427185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521008c2fef69969f8870f923da01027186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef39089b54007e45c49d9fbf512529187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08872e7f1dfd56f0873343ba169114e8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e280b1bfdf4020a85a9915c5fae81a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90061dfe5c4077952e2e7b412c75feea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b8bc40f84c2ef268ac819d551208c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c74279bee4ebcac8e7403b58815461192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7f2d0b4488d6df27dfcafe23b710f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6f3a0a7f40771ebe583bc34b7b145194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6abd9aa147a6028d714dd6eff1d192195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cdbd524cf2ed4e5f04e5b09de3c53196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ca225f38e3d16b6d4a6af24cda799197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df82cc0db9751bb5ab3c65d52d6dd2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d36e2d941d8df35ade48653a69c156199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a587921f25862a05d6f2b9010841d2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a79ab4e7bad537dc7cd3d07d630749201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46bbd84e833d6311dd98e19d56ae4f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad7b938a630709946fa9138b518750203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db3e52765830dc86455b6f3c1bf961204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77bafe278a30147f4dff4923c9ed78205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5453e5f8c80c8fdf63f3fed4bc48559206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58645509f8fc036e37e31a8361c765207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77544f87f1b42d287bfd103f75bb6a23208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a898f20a599b0bef57208836e0a613209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13604105e592dd2546fa73b4da6fbdd0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08d1a14d619bc5d7fe89087b88ed4c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93942bc5dda3040dbe0338ccd6c6cf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a142b52e54ccf29b7668bd326c28b8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a326cad6798c8cf0ebf1abe672b54da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276dbad2486bf6cfca79de3a1c5b115d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08d760471c808d472fb8cc5f9e5f97216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d88cdd4604d3bed0fe8605b3c5481217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305b34bd6ede5ce631f072c98eb36d7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013b75137d89867dae3100609121268219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f1844f4613cd5672f689283b510ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa541661bf3a9c7287082c8eff0f94fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26235a1d6e0693fbc0834bc512a748f8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac469444b7a917715a938bbc9bb5757223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999868587f943425ae44a06fe900bbb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ffda00928fad17be97f82bf81a917225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c6117ad2aa84b6a67a77966b4716b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202cc99a02764a13f46788e0f2059e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcf97973115434d63e5cd85d233c70228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5d8a993fbb1e9f388e6642824e381229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788ec988e1be696dc017d66db538b4f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6479691c13a620cbd6fa0d46c6f77b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441d32996519854b8d0ae589dc34f99232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae701926ac5c88802f080ab47db8b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03107c5c877747240321172b583455234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35c0b6ca471f346f7736ae5803ecdf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823c1c5879f22c2cdc858c7fcbaf4a3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08263cc5adc6f8c113db166e3e583039237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996eabb42c4c4a60e7a6fbc13172480e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a993d7b46a9ff2698ef974b650c895e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcd13c8643eda21ac8b61a0bb86e49240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73c569ce3aaaf82f3c9a3d0a022051241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be301162aa949432b17e4c4ca5bc64fe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf968f97c6d036614cbb07a70525eae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b76df4ba88d327cf5f67d6883bbcd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac966816c52d4a46f60f51360416fe7d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ad1ea68c0b3da6cd48ef98abc43d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8505c2eb026ba6b0b1f3d23b29fd66247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf215961508dcf51009ffcafff7548248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c69501a0b64a5bfc3e1a092e2d445249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3b188d13abd3456d9dc1f162f2bc2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86c87a37dd4536085fbe25659e840b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4898a825a0358a6f6f7631278aadc0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001197caf307b9aeffe7c853efca34d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56085b8e177911bffe7c305e6743d002254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4228956dcf70b70b5dddc6011aca9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f018c20f35168b7f48f6810a5e39f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1ac5221c02408fc8217554d581068257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fe3bba4b42bfbb95bb4bce39e31a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a42ed02f3af37acb452c458cf6ce17259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bccd7497367e5de969e714412bd40260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4062dad967b07ce2291bacf01b0206261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0efcfbf4725c580c7ea6ae90621b2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38393b973e4b700e7095c548e1357c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a930a1d318c8cfbae83eb6e6f6a43264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ebe4de85432f5dd910308d47abf3a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9b0ee3a368fed5d4521277ffabfd3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fd49d2200a4eb37697491132a696c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdeb6037276e24fc359389d1b145562268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01decbf8cc22ec30d70a1b3b69d66b84269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cc485ff45425168ab63b794164a38270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11705d821e5a238ebb2ebe83c92fabc3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968217cbae25ff1e4fae09d03fca007272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fed69803d98a6f0951130914a8c12e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceaea17e80297490052b2d339566ff8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731136364932942d4e6a4eaa9468604275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae8cda5592f387bc303663da468fc1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282b01080943645aadf72d94a9bff67277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1524913eb617b70e73a5ee3978c08278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfc8ecfd75832e65278020da7b2394279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40af9264e1983e1b2668ba658cce53f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5b4dab2462b81fcffb53194a2eba5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602b47b6b852d59b35266a4fd43fd43282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209f05e4c7b5d611f4d9e4b53b68e28283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb09f13a7d4e92ef0361e4536f10452284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93522c5be7cd244367ecfd5c01cf1a57285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261377c7675d44dba7f499f304f15cd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef4fef99bbfefc9f4cc136788dcd96287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684d816951cfea1bcea2559548efdac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e02376756054d807e708c00d91508289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f041421c685fbf6cacd4138f74e0256290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc79b455f8db6ab063ae8c8426fdf0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18274820f66bf207ce0d3b8999d1898292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35fe60c18bff62e6a3a045470b0451293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e3df61d317fb51bae4294370deece294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea3b5f452bb77edb50ca7f13d0c35c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f3f2d71c874ac5e636de7df7d5141296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277dae54f7fb40400d6e916c18fb16e3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5f05d2481dcfe08d19510dcce8631298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e21bd7d9f54ebf8ccae1f2fc68174299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3082500cc4d891b4c68261ae4ae22300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e41f4d74b17a92edcea6399db73da301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b64e313f5bc749d8f40a75ff93db6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e4f5c2a7b547cc55f766a9f589481303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e84289f6117f94d88f8593eee260b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1f0cd5cfe257c29a0a8b15d9bf448305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067b5799f67780d883c5118dad5fab8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573bd0143f8d94544f309f1fc2e5657307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1862b9d9a0f1be7d93f54a9d3d571308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154fea75fd1a5325326451c4ffcf679309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529067117809a5996f7b84b5ced6f66310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcf60c9698e8d3d994e34cbff9d991311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffd1b409e6e6d20dc399ebef8d1511312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13de0397deb890370db53796aacc9ff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79d5d4955c70c2054abae0c298c123314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58862931a01176526b8a912d496d17315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee34975bf09abb568ba841120baaec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec820b13099b062e7fb76b865953883317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7435a1522228fec03453ddb26984872318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71ca4cc332443c8dcddd5d1f8024ab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe230719783cb4fd23a5c8753fa81809320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937750939a894e22af10a4371fc7f5b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcd53989008e5061a4b3ca4cfa56d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3a8e0479e7cb73e236ca15993824a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eea02b078a23ae3d06132b8217d212324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c01b249b34d374e2ee058de9e1f86325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c162ffea88298371dc5bdfdcac1d5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5eb06a16a1ea942316f83753059c8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cbee0095d3b33eebc15c41bc7d180328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b01d16714bb1c8dd4b014d7afefdf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8618798e458833d6f2b896dfaab41c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade8cb419d9afe8551dd88f31cfe25b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff5e8dabaee6caec18555df56890b9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a754bde0ac72864ad0065176e29ef1d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eee12f2a5d7ac6010ca9382c3666c9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc3af874a11f8eb1823cf2d12e6f2f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2105c2bcc5c3751e32789e7a4df938336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c38daabadf76c3d89f25fdc37ac16f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde1a9bf5b1b9891e50b13e8c444877338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12bdc34eb450fb73a53a80cbfa52b9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a4b76544659eeed13cdd3cbbd4bac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197172a3b97aec84f5ceeb97dade208a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3750b7ab515160314506a30aec425342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65527b1c955c5b976836eef3f1a5df5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bcd79474b733ef228bb908d241965344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b34ec4ba293b121ddf296acc4e696345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160c351daf6192a6a31061b2c86798d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc828396c5508acf7667d1e09fdf93347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda7183178e1fe925dc92561368fa9d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716139e6043dd52e23318df60cd0b95349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc1c9a126ffff468591b36165735b9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23fc5c31755b6fd9c3cff50c0f8118351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fe6c341b15f86d3f567b7b0f7e044352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a573ecd231116fa8428032e23598c63353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce842638488201766a23b4168fe9b2f2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a969308d15ad8dd130f359ec567be355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239b66b43895903f6d387ec92cde4ca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec4b861d04df0ae52180db14f4f5ae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81285da306a0f9c05b604456cc00e0d8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32c5c8da0031ea466b0da3b3bb6b50359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd42af9ae6b45e8724b076e8e608e5d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240f14513f776645b3b366980818b16361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a1116ec0f6f6984ffbd67070c49be362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcdd7be1f93489d15626871edc356d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b79080c654fecfd7c483dce342a82364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481f0301202afe1d8423a14d13dea8e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee949d8f86019745a98121a5dd0f04366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea350c50b23aac5d8041ee8302c7bf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7078463b95790414dd19408a42b96e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409742d89fb468db412cc4bc44bfd96369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e37fbb8bd8e570e894fbf8f48ddba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2468a659d8dc261779fb9957f3806371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721c8b985ce9c086f6ab6e2adcec5ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2f99e3a187c31704ec24cf242f4ef373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f36b0fb7b4b810df6ef461448a6617374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589d7a34cf7f926fd7fc7a58b6561fd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f1481de0597fcb340d76c0a3acf0e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143626ea88954a3e271b7e6af6b3a838377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca40a3da2ceb9d5cb9e7452d35984e8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53a7a61f5d542109cdaaf44115eb09379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be723e0d7534204d801e3d3d3f6e3a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2f6f32d9f5c960c0795e82bbf0ce7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d0219ea85e31690f15f7813eb05ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1552da85b94b12dd25dffce5e38780383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f828dfdfb1ea1a192c4b4d8882689b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e578a5ea64a412271700ae7385654cd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd47528d123b93d9b03d20f4e3fc1b7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45a769857355c3ec63120a9618b53e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c4555feeacf9ed8be69cfd1cf84a5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291d926bf31478540b08163eaab3cc8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c373e9b91f327e66bad9d19d8cacafd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91a32e3ec7ec602fbfb819da4d4256391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c826632ddb318c7ef8eadd9b0ce6e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8c18dd1e723db3adfb8ae4e47f0b3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7233086a27178e539253290343eee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230d68eb49ed10b2bc65457a928d672395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d9287fb36b57dd1f4ec212c9a1be4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d26612842dc1472535c7b78b8a8e62397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6344bad84fda38ce64f7dce0a630f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945902fbe0464fa5a8615f19535ea70399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538ea5a49a770c6fab48fe492337d6b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf8f64cb688c279e21709870b2078a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63bc67c8dc4eef7326ebf944f90f6d8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e724793b7119b603aeefe68c66ef241403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6397ff1ea9b510edd1a0f363e90cf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21530e66eab3e22503a81e156b748a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c114fa443391b6f1660b3a7b432b0a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890e481c644ce14b409b91f1c715ee8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe792683927222507da83b702755c1e5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c397858d42aa86df9cd20b7d1bb03409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e79dc050063a5e429841e5e057294410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713863e420b3f5ec51657108ea3e8d6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffd67f759910918cc1b8f752e6ab83412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b76ff6d48d1968d2143edcd83d11e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c633bd2c58d44448da848288e75fd3c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcca3bc1851886bbfec4f3d2b66431415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3007adec2844a6820b775c50cdedc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b14321d3aaa1087b53977db6702d6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c01d1311adb9d7823da9389c1b81cf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3add7d72348480ef0768b3b58b290419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27466f9b0df1c64d087babbbe5a524b9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a3d404297f4e28576ca21a97cb6d2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75836c8e80e4df0597e641647aa94bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fac9affbe1b5d3bf4675aea25bab8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd08093b9363bb62cda637dd4e6e61b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f5fbc0bbd36c2773fc517ffe0dd1f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cbbcb3d1875686d4fe949c37b1ca5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302bc9e1ab3cf20058ccdb5757fae39427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9611357fe828a27254b9db57e7bbf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444e127665fab49509ca662a3fbb599429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08495f6b9ccbb3ddcedbfa5c0da2358430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebf942b2dbcf9982c01fb3b289db0b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1ce6ae79a829dcb750061b13a0c4f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b40b7fd1d2a31eea156afb2306c50433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271390e307e61a24381c12841e9851e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36937992e611436b8be783336b25e75c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfbcc5ef9f47b0d08da7607bb60fbc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba25bfde4e6c46e2d2bca3f0215376437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5866c4eb988476a1f9ce88e3d700b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532a05184af76fb1e0c0f7f43c9f0e1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd042ea9473598ec51ab5484721f8c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6a85f98ea0bc7bf9b93fea372e645441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8ead5c7412a4f6e26d98e23aa61ff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec965e721a8b61fb33564e7359d93c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0666506ab5624a2b3c75957910c48f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78d27d07c7e8b8f3b4c3dfa3826fc2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b9add46aeffc0dfcfecaba4ca35e6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de21874490ac9d56c8d5f6223a438e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f805e155a22d00cf3a846c5b233f127448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0526d386fa94690c37742281b8ea1e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585ef2e54b32a9be1dbcf4b619baf1b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdd9d38ba2ad875a9bbb99c3cb211c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee4324918a4d36edc804da9ae5cfac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e672f43a0d3c8c4b4d7464a0b31fc4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1593e213739d1718ae236498388b80b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed6c87ad1f289be40f32436cd314e1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f4c9595b98487297bcaade70ae031456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50cb2ec1c8f27580cb0acbad2cd4fc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b89d3432bfc5d7aff7a8ff1a8329e1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d4885629ef37c6079740c1dc00eb0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a89745b72b8c13526eb79ceb9797d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82a6dd323bc9dcc577b47049b4ad4e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf921713863e3e1b3bfa2f95b95bb0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95e96000395d954ae1119360e02df2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa0903739b0cf8602e25aa50f787a7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673883166b308b8fa9ae69af8b51620465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ecd8ea5507b1078e10143b372798f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442a4590632aa5aa133cea96a533f54467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f8f641fb519c84dc922ae6559f7a6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130cd8ba97bcc18749ee4fac420383aa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e613d025cff8d56512b5b9e43b800e7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21dd3e87ee24298a1bf6513a10e60d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0d63b3e8e34d809e0a27a76de81fc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b23b0712e783e7b2e6fdbe6e75e940473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341538da4e5da0deb1a061a395ecb93474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834561113f6a42fd4ec945e476894cdf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde5cae2c8ffd93140692478c523273476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b389eab87d41d54c26587a6ba545933477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7c3f5b2db4656b7fc93de4176dc13478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9a2c4de950649f90048479aba5a5b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456e6c9ecb48b09c695e761e44777dc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991ecac823a27934b0384686f26e4e4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6231fbc8f65849617ed83b03928cbd3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45849406a43b52ed85657f9040a8e0c5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e997fd8edfebee6f7c8785cbf81561484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011464782c334363eabcebdd5c2b7cd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb91fab4a293804f3221b00082d22d0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb752ff2ca476e922e4ab1d9113377ce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e5e1aa290571fc5edf35062974485488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f1e55c62784844f897cd546eacb19489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1895abc485e2109da41ddfbdb6eed0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de0398ceaf17e0962816ebcc4785f7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102dd4ebd79ca957914332c975d690b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e737dd3b7c0e0a01d2537583ab6e79493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f8e4a226e12b411f6b66f254f9cac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9838c682507ee33b7c78ed047aa71495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1d6a518337a421143a171cd98c0a9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e95c92df317de7511be8250ccba33497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926983d32c3fc7f203ab6cb3b10a2d1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722f3fdbe4750b5cde0e9fb99629a7d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874b040966d71da70b674f4d84bdce6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd19d18f35e719c7967bdc8277136a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff567857d59074e178174e40639f080b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723228f3b0882619fd2a38dd63c8641503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c08f21d91664390dd81a68ef56415504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7424913617c32f96380bed2a32a82505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5d69a77687ca83c0b6e2cd1914dee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6959985f75bb8a35b3acc221eec7fc7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1ea4f1754a957f8422b920e5fbc7a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7865cf4375ca6fb7a6a337d80be51509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee629e2056973b607e939906c24453b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24b583ad31e6c32eed1acc5629c2ce511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4de317cf3edb3c733fb9af52bd9d5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808929e89e4705e5da45703cb71f85f3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8c5623c004e9004cf55b13b18d864514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11b0d227e0185d6ae49dc934ee5e76515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5698215429e7af1a1f98c4f646388b8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f00a2e8c8ee44099817e5dc980366517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f602792c66115c8b9f5e5395feb73518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af798304cc87837b4ad61ed1871324af519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbccf9d43509e8ef84163a5a3a07178520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef07004cd8719f7b7ff6012ab72b547521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ac0a85b1d1450056ac13d26ee2c94522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b82c4f4cfad67f1d07d0434389318523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72233a54d15f007aca7d95b0fedd6264524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a0a0d92b5741d16037102324ea08b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97057347abd7e5eaf7ab4f64173cbc97526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd731d892e37ade3eac8fccbdf2a60527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb01f64c7bea557e6725e0c1d193cf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ec2d3f9ac733b414ce901e04ba576529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c66747e5f07686e1acb7daa16f3b2d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5388bbe9f3cd132a8d9b63eb60a212531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e9d04476ddd4e69749c3055635076532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f7246e516ec1ccae835e1d30c19ea533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3049987de2b273073f729b6bd55d7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8976df8f70626aec44fcb275f017a53535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b1d0e6bcc4b92686fbc3cde4940a0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45913e693424cc54b853a7374c45d6af537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58c272336b9fb11351739a027fae1b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d94283badc7a056660389f885f2aba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae117810be7bd7f8432ce63696b19918540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8d2c585afc76e6f6108a048e0d59e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56563771c6ad318e6a23e56b993a87542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43e0b56e003908ec4d33e209c2aa88543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0abd1fec895b4d3a11d16af40de604544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b980ca42d0c2fb879f584e89ecc13545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159325ca9eba5523a929b7fddb57e1e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4d32b97076ac760a692961eed7812547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331ecf76b76548966022cc2c5781121548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b75f9bf0ce3ad9e8144c16bca3c5aa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06033275acb20bc1f1e63a4a169982550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1340252438d847e80cd93437a54afc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106ec4d34713618119233a9237fc09e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486f92cd6939996f50e1e41611b6957553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9539e800182f6a66c44d98b2e2402554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693c093457f34547736107f731e431e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258388c50fb555f8394790d9929ac648556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabb5724910407710ed0ad268ae18ab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57171f6e063f75ac065ad4b3616cf957558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bc4fd8d8f636686234501d3c5441a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a8d19a918573ad2d388da2fcf6874560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bf88b3793e9fd912ce6737631d215561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e44872b3f62d334efa44f6bb45d6c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310db69b83750b58878da077b46a6ef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29b3d4ee8a52a6a6dcb1cf75224e33564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fe7881276a87af31d638f7ca0625b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddfb8020de61172b697197da28f7d6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696ed606efd9e2d2018f281096593e4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc89414255bac4360b20de4bcd2557568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf184fd6403f898597e3dd6825fadc4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191deaeb5e92d02bf68a57815b121ed6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badef653769283735d08d3d157a4cd2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee9cac5be1762d047003aaecb60f6e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23a064cbe9ba928f1cf7bb17d92570573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0afbf8ac212c29b7c7fa5c4614acee574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d98b3f9627df9a0ffc16e55d61a6e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146dce33af4b65ae365d11891e58e378576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7424f84fbb9072a58b3c514c85104577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff494926411c99b0b99b9fb9bb578ca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0442cd1d5bf8af38e8e6b7bd231d3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421dbda764fd67cf45ce90698d510e7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a292724b401099f16eac709820ae3ed581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616c8846959e3c00e6a2b0863756491582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89175c87432bee7b650c201358aad888583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6855ac5c80f492a8be2fdfceec17e9a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ffd06b0f0dd04fbf6ecaf0b53949d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963b08acce59b948bc0cefc150078be586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069c33429dc2f05e2f6e71ae6d4db36587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9739365137f9094d90cf2b480058e7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fd56fe829311b53ab9301a4c86e64589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9736b5b436ad5aae8985fed8c3fc1e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b904b961695695fb36f0b4da559cc2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d242312bb44f62ecb319ee97d30bada592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73cb9b1d9f22e6c223b79e90cd0b96b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d377ecbfb446b992a04f0a7b3c4168594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724130c8e3c9a78ee7d5560beb236dca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e62ba776064fbc5e218376da96a8d1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357aa4ed405e554b0004f458fbaf5d20597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14c56018d176f790a8f239866bd4a9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e86927f3e10baf437f178b21c7415e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce60003afdf8d83f0abcdffafb0687f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c939d20f0ca3b3dad3ecec9d5f28ca3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500ae8825838861ce0be138020653c7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff736519204dc4ff40a84b4d049dc9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d6c75978dca21fe32be0df37792a5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5f1687dacc0c424957f7f3532d102605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4deb3fddce35bf6abeda9ef813bd536606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8fa06e643421b61521dc4294ffe67607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20875b43005abc032338f0bc10a2932a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf86b40307cd6f1f1e568d5c60b641609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af8028f8198a9b0ab3f4f39c257a67610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819843fa2d643564e4dafc258d59ff8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760c9b704f54db21a717db2cbb8ce47612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003742294747622dc9fd584c960f8558613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bac659f0464e1edb560a78dfb66157614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170821b87e30367dbd59ceb515fe12d3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e959bad964666f42ec4f7e1c702530616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2be174e797fc401f2927d84fd6997617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41eb33593357c2133271a4951bb2038618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660e0d4e4bd8892c20847efb3465bad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf34f21d67584d0a3a0dbe775c79ea620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23455e67532751e7f11ecddbe2794843621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0d7fed8ee4a201d3630bfab2d3a0f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b378567ff1c29269109cc1f4b81aa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27451dcea4bd63b4b5eb94ef62bd5bd3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926452cfccb6f8f92f024a02a1ac42fb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257cfdc5e9d514e3406c320ba5195ee626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885275290182e1e7d23719d5e42f645627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4959bb584a62462b0b632161f3a35628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891563435170c444a08a918abd2500ff629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172ef1f36a29c23df29d67474032e5f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ed720b0c72c82a64bb1b228b009c0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a315a18793d348c65cb7deb48a691a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929107ae4b6225d80ecefa155caad3b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de173411db339977b075dbd0ecf9118634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7033c84e5e6b342fcb2c6a9d72d1e0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3b5ba4911c1ae12e29a389e2e5161636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8660f1b065e46b42f8f9add28c31d3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea9b5e9a8a916c5a6d7cfa98a73fc8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0f8091b5aa6be496a51793c6d8715639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29981e4a2cae3e7d3cbbd7a7d32e53f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83176200f24b20711a7662f4d1e71d04641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cdc07ef9c4a6df1008d8f6f004522642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6a13f025b8615a7d3db5be931ffc5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0991e5a338a8f2bfec89ccd24a7b93644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db153c4c994bb1c597db5654abd6dd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f149e750c5a5194cf5348f0eb372d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cedac614b6b7fe914837eba567880647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358d12ae21467bad1ad107150173230648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfaccbc8dcf20fc856c8354252756c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f5bdb656bc286cb16cc0893e0d3b3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891f716c33d0b80b2026c75f53afb7d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f428881fa8be99cd9fe240f301ff7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a626ef87d3ed4addbab5444caafb80653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eba2b44c7d58540f114014fc301c33654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1d39cd32e52ea10fb5a122a7c16bf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a81c837250a9b905de4c36845678f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3560f3dc658198cec7905f4b46125c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc08292a0a1fe55bc45d3db3175684658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb16f1c5e2e0070170ba429724e9d0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8b84ff302121b875a2bbc1eaf6dca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa49b06c872437dc74b0796ab19c89661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da559684b908a35957493dc181cfb14b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123d72b04c89f843888d7c0f0fac6a6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4cc2d690505affa61ee9b272efc632664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60ddd9f642b26562138240447858fc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a2fa79fecd906741fb1b86f1f34da666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9cf59501f8fd47a280bb61082deb1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8654c3a3ce090c23c0a99cb0b50e1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f8098e3f868784b598397b3157c3d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acefce8b03c798b2adaf0b189e45847670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2108efcc1ce27ee0bfb72e017c9c4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95023a683c9f459759112498db07a4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41401d01fb0281d8c405bfde70213155673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255720f91d7a8f438f224f769f6b505674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0d0ded61d35c116012c17a2534cb4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aad58c1b551b3b36177ea5da8542f2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0333e1fd1df5f6ab4aedb9063b329ff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b246582b651b92502086b0af1387ebb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2e530d418238050ffc2d4c9cb9ec6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427c78dd7f42a7fca14e4dfc014a9ae680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87114d98d6f171d06a2a204c9d91694d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119755eb97173fcf1cd3b1813d3e04bc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75a01d38bcbaa38d67785c37c6e57c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de428b689962d2c3c0ec73409f3369684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd871e5a06042efef4c8b277c6a2c1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1390a9900416026730ae830f74301de686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5e5fa1184777fccd9b34926186c92687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258321ee69a0d7b5e25b566aed4bfb2a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed6ad890d18dcab4ffeec6af1f0a54689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4203bcdae145bcb3d41cc5d80f937a7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647521bdd0c6e2c42ed42b60f39080f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d72b02ae229e9ebc16c9a2005ae10f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df29f16c0b11bc1226ccd5dd5a7ec7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571455aeeed6213df0221ac9db7ccd05694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaccbc5efcb06ed32d20385504609f2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5845c76ec9b77fcf9c45f6c2886af9d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a993d4244d5793e10d8a404cd805fe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4907669e98ed1ca0a24fe75725ace698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cbf6542136233855da3612c003b80699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbce4365f5dd4047dd0cec16e34eb4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acff5d918dc97b8700a0c82ea0cf3c1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6b8b1dfdd381a38bf6365f859e60f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0aaa882eb4b263779da88b3d6cd110703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985eda58b287a4390796c5ce8af0d49704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c86937f80f4eccc47d6668fbe5a32705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04801cd229cfb889b53dbd0066cd68fe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1bd4f19545249687438b1593c34ed707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aed17f3b4ba52eb60baa16f68237b1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40045967c0b6a0a1c2b3abc14949d722709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a025dbd0c79ecc2e0a08a1894c9b5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d3be2c3fbed82c26c905c757cecdf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea2a7363c4cc220a616745187b46d3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d95da4690f02e25cdfb697139f31f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef109434bbaf137867c9d471b237469f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876dcd0c1624a6ab7fad837b3587786d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439cf00d83e652e005e6787c57b3764716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222b103cb135014ebcde52c1613632d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51825197ae406905d74971b9a11f125d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797e3e64ea5aba8e02808d5650a049f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113ebf077a56da9e18097e42b6eec12720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f1312bb529e60e3b1380f65279996721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520f49f5e5891676783a5236782625d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1b70c754a1d6ab7f636410982ee91723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552c4b50ecfd89dd2ec65b49257dd84724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70257b93a9c376679c5f7d9f82def232725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4b62400c49060954a98354f3763bc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc359dc81365436b134eb4d31a19d34727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214827d12b61a317317368fa0ab36826728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fa09460b27bfb65bc7067e1fa97bd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb165bc4b8987e75bfbd043df65550e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37c64c1e7bf1434d1f70e977d0d77e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4ca0594d97f4fdc3bda6968c0e0d1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784360cf94d17cbe89e8fe81f8827a1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcb948d9bc46f5089d3f935980f1be734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a7559653ccd8bbba6928bb93d60a9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e99b11ec8903dffaf86aa3c31cd81736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d5993d1677775b6f822b2951991af737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b070b5c73e5921eeea2f68bc0b30c5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3264ff3e2cded193908bb66403a87739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054b0dce7d7c573955d8e093f0bf75f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f216b0766df06be0d7672cc73c36ece741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9b2cb384688683a298fe98b3f8d87742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240ca816804f452a080d0f963fdff13743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d27861e85173c24542c8efdf37d51744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442daba3891e44ebc8fbc4b3f4d712d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32521bdb2ca2d2823f19a9eff74a9c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785ace5d35bae85edfdc3b07e2ccdbb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fa0a6d4b3cbad8902970323b99d46748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8de1c838efbbad30f992126720944749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbe009f44a320c524be22d0a199c8b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde253b71bcad69154df0d98b81fb49751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42724975735865a41d7967c71e58847752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae51b024840b87de84c5aaf0d8dbc06753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c67c3cd2eb9552b320694359656e5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d221ecca98dd96d902545d857a8e5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51549b239c05c229f8e5805603a0625d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1791c6736c79871737b711d4030858757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadec42e0f2c45753cd1f6b832a4bc11758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369dd71f01fa0bab8e1038d90054e487759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9a24bfa18cfd23ed8dd27fb711e5a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405c85976518d7638b94e8d1dfd8ae32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d58a11e0ef442c5bfd32d62229fd93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadb66d007f4b1be62a2293c6a90b0a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8551541db64ae9a1c02d1488c6ac25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502a833a79d574e05fc10b7f1ec92bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdaea2176125eb1f63e1f2f82112c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadc9888f8ca24b20ae1fb875149b688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328dee6be9af01a1c62d3ee70c3a67b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229bb161e46072ca399995e54a237bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b47f46cf5254e6d6fd75eec56be44f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c74a173b7f46bad6351d457a1d99912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7216e389c6b9e28a78a872b14407d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccdbecaf5d97514a6f5d13548072ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c582a0d30b54049bb0df851ae2b8315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aabf2df47158f276d9b6f419b11eaf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3bf7138ac9dffa051812b0016c98117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0430e81e86d8fbac69e830f432867cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d30c11e61d073e5c81006ddccc6a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877a654a89fe23818cd0310705208cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c31b07aa0f7b4ab46276e2904413ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b943642d0932629ba389d872a483fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1b29d0f5ec7ac8444e4b628a82b5f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9481a853c001431f40f6f1d3cd893f224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a940e314c368d65adf162e014b52425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aea5cebc13f063ae6023ea1c8748da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fabeca5294b79fd0e9120bade0d8d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d331d3946955dff26ca314f0c6f29b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbb5f69bfdb6f9b4e3199cd57d393929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a31c10be0f39684bdc254eedc8d60130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da6666c720c00d521704653664de6231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33af08978c4defa3a44fa6e84f11ae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bd664fc6a8cfb757940c7ff56ef8633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd0741cb8adc876e9b2430a838da8234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ef2a20c9cbce345d82312358875a035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef06b6131d3bf27927939d6f1a8e7fb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef268b4806e80422f640c93a152e6d3a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960db4c466f8b5b8745ff03998f563638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3900f8e81f596b63a73b40ee3250639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ccece9b593f9e1698988ee753372840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32ee17ca0c9350777cc8f6f6f8fe6741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c1f0419c879575206b5ca1b0f09cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160c079f0aa495131baefa2a96cbf9b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93c753f008d50f1e13ab88a91cafe544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc23d648fcc392465c5c520ca5a5d1345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecc70ec3dcda50ec16c4642693013e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8569eb893aea2e09b4c4e92a838f79e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fa2157d31c6b6547795f9b19b7dc448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652e29dec99cfa9c76b0cc47295cbd949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46d8081a138add039af2bab640bd4b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee62c638e1881708977dcfb79b8bbfa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5e960b8d16dfc526995d2a81d7fdc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b8bb9a2eb23e3e6c1dbe3ec3582cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2d84d2cf1e09c839aadf905667d5554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272f74294e7cca5a8a980214b02ced355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb70206b46ae6d2b7362a27f618c3f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597ecc9e36a0545c13e3eb6ff4940f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ea7573838d54c08ce341ab018044058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945fc324a337c4d6dfdd0eab88731fc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41765a53066675f4b15397d8f1f83e5e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0b9b16d5c28a36dc1d2cc9f0a343361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba5a51a9cee311729d8983440b54d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad49dadb4961bef4335ed5ae88646563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d1f6dccbb67c151f740ed9a56214864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a158f47193d8b946475a15c516d8b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804059d083ebf01bb6a89b5be363444566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c988021f89f3934ced362a0233a3467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78195b0cdd47109d7a125e91a26aa768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537542d2a32315642762b04522c619d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925cccae2e88ed0b97950741d43be4d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c663748a95c3d33ce9cacae69ebc6f271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8976bfb2dd26652134d7764f5d3b47372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8742a5bd4712658c14a9cc8f502bb3e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ffe0a90b56ddaca554c6a77a7e74574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba26c863b4f19b7d7104060f0a778db75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709731a4621df41ab66d2412643926776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a279fd5fdee62c0db2c5f8f750031277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf3b5529867739bef56886d20851fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2344d4f01c690f5ec4ab25c198ef579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05910f48d340ddebf0867bbd2c4891ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ebf8c2f41d6aa570060689b13b81581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37185642f28a29e97f6562570e6447e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f28028d53ef480ca3be50084109ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9b865ef4eb4e058f63313b4d2650884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10572a30761ce3f811d2f9684b6870dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afec709ca5a4293dd9588ae4a8975d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e6c3156ae406876ffb3f258bf904a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded8110e2887b9fc1d9c3f9685ec92f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a26c78fdfecec8a39724858b5409f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9c36afefe89b13561e101aa0bfd2890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eecd91aacaff9a30d4ec3fb71d00e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c23450d4edbdd2f2d0beb81fea3d9992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916f9b85618873dac1902de7ed7e55693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858c9675cdbd3a61d9074c71055ff3a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82533e030bcef998f772fa2ad6cd48995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860eba98636476b46bf2591d0d2cf6896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747f6a959b5234c33f4ee11939a5ac597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7f7dadcf0c45413e36b55b826c1aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4e6b1a318afaca5cd9d4320c7a9a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61226882400af541e21dc396f802da0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d82ad45b27f79b96daa388827223cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63427011caff747e885d42c3cc982cf6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348fd41104fa57c78580a1199cbd930103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef96393cd18372da19db0d34f3e56a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497fb6b1ccadbce83a5ebd68bf9345f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e713e7db513d2792b78fab478af481106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f5fad479c2986c425e25b97c67e43107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a2580e5690e1a3983a73664bed940108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae45e3ee7ce71258ed7867869470f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ba480536684d34976d9158eef31ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9af6910932a237c1790dc03dd2a68b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0558caa30e57ad3751a1d8c5bcc0c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5104810464ea632ea665dde8b03478113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c1cf413170cd6fb6bf968ac265b8e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbd7e4945838537e9a2cae19985c8d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84544cc6eee61d0e1b1a0ffd9b1d06116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e65bd0bb0796895e2e7fcaf13d94b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b4a1008be5120f7f42fbd6aca73b8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac1952194bb3310b0c154198ebebf3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec944542540ba343c869642db95b852120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27c1547e3cfadfa963cfc6c5b589af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbb7a31030f5a28f0c975f209d08fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafe39d25a6cf4ccff7ef3c817b79a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2e69007c4ff50dea0b51d2598f92b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d68817a5e06c33635973aa2a53a32d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5f2f234134c2646e2dc90df1e2308126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61abf2d0ed0d90332465b5645c5a6c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce1502f70133de60f8b2b764919827128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db908981102a69d151ac1d36b1185965129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53796a41c0324f722d1bfc6d7facfd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429c862349213ad776be20c0c8323f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280c951d6850b688a132bf4880591db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac495c781cd0f2ece2fac26831fd9fa6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad1814e804c8c4f0966f9f5ec688ac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3371b610e2ac0b64ea8be7f5a74bf6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d06ada3b22cba298b733d7b77dd627136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208d80d2911f98d74dd9f293d21ad0e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce086e952277efc56c0d341f6ecff0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc198933018377e9f588d024a5de656139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5e3292cd55e06fccb43d8e2af9325140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94260458f276582b066eca3b973a6e4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c688ae11f1d19e3989853d0d07fd522142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94e68fbc414b4f61b153fc2e6f453a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa8f993627dcd15adb5d61ca05ee59144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a43f8c872f6c46c13f39787ff507f0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ac47d09c4439fdaf1842baec80a5f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442baa53ec63fb13e97d7ea7376002c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfeca635bd1b300174f8e104970a33148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49aa844b053b4a35f067e913b04ab1f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b217cca97f6ce5a074c0478a4fd00150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c695ce3d84d434cf5c93c3027c64791151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239af0482645f30653a47d2447fad9b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda873c385a8ea21995c56ea7706a89153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d595a48c61736d649ff0677982105a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336303bacecee56c4c87e46f24fc21c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6e7c486dcc2e6e15b84c70ab01539156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19908f8baf7c6a3dbc11b55b519d0796157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9415a80b04f4eea2772f6b3fdaa3c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c194d29516dfdcb21ad824cd4804f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06050fa4283465f8a930bc9a7536eef4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8df33251c9e78f43789315251b414161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37442c3d1a2dcc3014326cb8f670a54a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ce7301ab756627db85a8823e7772f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80741194c8e0a91d54fe16748690fab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8112c06ec95afe881193698a92dac24165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df8186cdab3db50c3a91ef86f339d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fea62b0bbf5d3f84c418303cb93af167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39280c12b214d9827b45fc159909c91e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21877121d01938ee275bf7b8a870126169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bbe34385bda0d8bd7755757607f67170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42758c6ecd751dbebcf4a26560029e55171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad397e730a3864a59ccde6d8a6b23265172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ab8b1d339ed837fa8cba25222f115173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf473a91644487950dd8421ebf2bc9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1290e9cb152c9e0d3d98b7cdfc5e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0d058d7b46e8a891e90c2fa491e6b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576784a3beea87718ded0657364424e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767b76d25a3e3ae03d33482085ddf85178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd23bb0047af2046b44e4139d6cd0a9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4d27d5d7df4c0601387f7f2a1cb18180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5ab07560002348587b0a1a25b590a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c41f4a684423b36aaca76d4e1fbd8f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a7813347749c96b2bdb65114d6f7a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dffab10a7d6fa15744874e88d351b9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502b09c555711051b9a33b727d98d37185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbdfe4d06df82e8232e23ec428377d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed793159651dda8142ebe4797f2a9f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73267d1171ce45a91966eef2c2c541188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7634306dd1f00795722375d1165311189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b974e51e1cd88fe717eb261e4f3c0ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb006e3b3ff46e11991400d7c0fb7a6a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9877bbb4054b79f1b8f0a3cba1d41a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cf564440e0b556939795e2c3e80a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5452c9b6967ba9973beee8dd414b2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8e998be944961ba7c6bf755eb9fc7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80510d40e929963b3c1eee7abbdfbfe6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f2733f4bde9fe83b1e6236112d278197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fa17cbe9f49d906127ef809014cf5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc7034a46a5f56463dc97154694a70199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434444872f6f706e43c6496e8a49eee2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d684dd73fdf497c5305f86c82763c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d82fa005519cbe8f19a45c6d53f405202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cba1e546f2b5ab955ea85bb3ddf4b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab915f43697008ebfaeccef6c191703204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bb5ea885be7fc351b1b5a10bd0565205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d019ab6e98e6a18c84453e59de6c5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436ad6aa84348a4fd8a3ad6f4a1e462207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ef7296e47801640e66b4b0ad1e669208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef51d3814bbd85e74c7b2345613d31209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8d7985d69413e2f40053f119d1c32210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74dea03382be12b8345181efc1208f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8300c0ec23f16f3eddf5c6babf378212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210ed9320c9642be20a52dd7b83b4f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717d31ddd0e3fdfd220adb016fa843f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba666be5e8afec947488c845337acb3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb2a50444a5c2c66fe58927ec72afb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c42037c93079dc22e8393a7e219849217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c677e1100523836bb1b288e5ca0cc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e779b16362be96a28ba78b720afc9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4619e96a1aba3bd6d46d8d0dd1bce0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e051730c6593aba065829c0224c4d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef262725c6dc594ac072bf080a096c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b423404068d404c3bec254c1cba378223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985b363c1ef16e4055ae0a25b5e10a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee8440afe557236d7da0ffc67f8f7f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea29d57bdeee13bdf61983c95091144226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed79ef89e4a19ac4e065ef5b33918e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682773c9947ec8d2acb95833337a77d1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a3763fad6a45d84a7dd2f044ff600229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65411b065bb46e629483daecadb089bb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ce49312b43c123ae7686bf8e22817231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a0166c8e83521d724801b900f416c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074556ac9ad3fb06b68da49272f162d2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc1b600a7de3702fc1cc0acfb058ae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487904e951f878c312a9c394702b5a4c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec7d0a8d0f69313a48cfea025d069d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a967994c24dd69a6f72dcaaef017e97237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf4de5d8f23561621e1fee74985d0c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4df5332fe89c4fe552b2bd33f9a8a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235c68fe9a991eef03a22250fd838d5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b2e922d1d1fc00204ca8e3cfd6a8a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b2668d6866dacaf8651535e6a3176242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ed9655a40ded10d3ffcee21989688243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0500594b8112dafbc737e5926c7c93244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66085cb576657801f3ca4c8d493c4688245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd97a391a775c12db99f185119d517246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fead04717d45c0758685da413bac8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f221133d11444623c187a2a2504c36248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e2826acb00a4a788c8031855a0f30249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b120c1a08201d70ade45d73da4856250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9226c27141ab02bf0758db4fb6591b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff8d66d3b3a76b53ab7b67d5fd76f1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78026bbe9d3a09f9afb736cf89d5f45b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c52bd4dab28cc004370e9c7bebd496254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61aed146d7a9d4eaf35a3609dded93e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4311fad5340aee386d171d311d32d7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b245e03af95330fdbadfc2a7ba78e34257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dca3d403ce3ce6b97385fcda16e9ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac23a5cbce1b58c9772aa1fc9b4910b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16a8ab6b2d3b9f1a2aaa7e0a9a2f87260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b36f08bd9fdca5b6a2ab5936d47ba261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4f1d987eeb3d1dac52698486724bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269e7401aa4d3cdd75dc71670f0bd85263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8607cc77b8b17015e8acf690047213264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030a6d504fad27b51f7b94668730aac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7742e4f13eafbb2f83496a8ded5ff1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a277ea2150c54140bfb439a3d6622267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cc6d445674946b432d38ae0d7d146268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63554c87852c5d853f4bf451bbdf0c5d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471977d4c41f937b6ddce5355090a7a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709ff47fbd3ec4285d6504404043187271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd6ad8a01ee02885a2363cb93dfe17272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134a4661563a2a2200a845ef0acde4b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b95368c78cbb28f41b50fd279dc9c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3dee86c629167aa3a43dd2e262baf3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e806f53fce03669c4b9e86fd73a5bf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd6a77789689755866ad4667bf8798277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4713f6c14d432a09882252269589256278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0645045934e9fbaebb457ba71c68a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0e2f8799419610e60da60ad574a1b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce08905e6b105887c786a6ae812e78e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccb318d4b4abbd0403fcf76c69f0b1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68a1d253d873c3ef3777796f5c68e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cb4f3c7f034df79eebd3f60ca7e30284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc125505b5fbc0ae42799e3dfb6092285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c315c9af42e097c30a3b3a0f72002286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c98812440c3d0e79fb9be538419bf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f2e34214a9fb6897696cd1fe8fbdc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140df1d18c5bb04042b699ca635a85c8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21082236cddaa723338aec9d7c176707290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32a5a3548a22424bf8f3d94dfbe182291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2b53d56c0b69b75ab0e2049a89131292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62307302431c87030a020553bb2a5efd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b141c8fec4a8e67967c38a8690c576294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c878a138281b3decf41175c667251295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5488132d5c2dca1f33807e39de26c95296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e78b111e41ba2a0765f93f14823f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82119c08d53bf2a96f44b4d6a2861b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d7f3c74a284fb7ac60141d75d9057299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c66548d77afcc0db34c05201b8a51300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7df8beafcc6b12c2d71daca4aa2e19301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e2930bbc213e5e92f9dc33e95ebaa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c63764bdefef48783c39a7f5c9340303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4acb6ac060fb8f30370cfd36fc327304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d13faf58fddee72025638329d1960305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbed67bb7b1b4190adde51578123996306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540b25ad89078deebd8d8826073fcad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375db696011e7b5b9705fc8c9ada3e4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cce2379d4ccd78718eb02d3b59b3a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f28e64dde701c5f22058da49d1fc5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334cd1537bbc2096a4584255c049652311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e47223351e6efbcc5a2310a8a0ddb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adba6c6bfbcecab13777dba032cd23313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab7e2696a888e628f21ebaf76800ba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e9702ef9f510a1cc89b04dd2297c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc23fe22a2a13b671b92b0d19d20703316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab4eafbb260581d713bcfa27b8011b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3961e753124e614e23c90b11e7de8d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1711bfe0c8b105af27190ccae181a1f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29cc2593e63fdb55dbd952690dd36a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acaf569d755f7316a979d2f528ce02f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16333ce66079de829462f42e742e07322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b83745e79dde63b83a0f3b8f9cc4b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520ba3c0335826790f731ee717b2832324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7af57ba3e239abc354b445abe6a05325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576f37b26f9b77f1e834e8ff8424e75326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2dfab9c035c09c2c985f47c3a56e49327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb1cba875ef3996802f8480e0c07d5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cce296e51b80f56c9d343a39da9abc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae270cef792b55c618d2552f34087766330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09e95b7da2d846245fbc2ee87b01ac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83af46cfec1dcdf0dd20fb8dd3eae05332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066ce90744207fde17e8c98b55d7cd7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547f207ae098e75722a4708c0841df6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af6ab066a804b31fd3410d62d8339a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824aed2528a563a3a6e2fa8e1360aa21336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace59e9a12167fc06648af2467e37cb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e875bf568eff88c76af51aca97791338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da3ddaf146e74e2ad7c917015d0150339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a06b8b2dd27a554dc87cb1ba10daa0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3eb29d9195951f2172cf2e478a025d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7797447440fa28969c0e8e3ff4ff10b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c04db7378823e6a641ad8f695ad72c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ddd75529ecc00e4191fbe851fbc34344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa1bd0a0a4f0d9591d782f8ae84028345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0b0808bc0c67085aa2a6a972dd969346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404f877ae0b21c7cd072eff4356089e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545a615052733962099d9da3dd55ce1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff53ea7c790a6a5355d7b74843bd86e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183fe6c96c5cf266ac877ec0eeff645350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70cf729385d2fd67d6ac9b934d27a1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ca5a0a89d34dc4a381ed2d158ccbf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc31fb67b9fc02f21f8b7f5b2b66af353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f16309de46a2f6dfdf50460a76f387354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae9f23d6004241c5cb654f50faeee0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b337b113f93ba77f9701b55f953a52f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f339585963d8f896fc714a2c983c88357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587b93f6d1f3c63f8597dc32066b7a9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0301c0294291da66ab4377072bef41b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975357a43762d77214ae04dced2189f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cc98b227c6eccfdba1c55b2071e38361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b2d91a13319dee0ad8b69e53e8991362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd98af18c01537bbe9cc727169d3890363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a82961ce7449a3ed5f7773637eab89364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f6e02905e526344d05981bbc2d60a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fc98a9c10d34c84dda8fe7561fb8e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07bb9d117494f5fbe93c65c883d5d1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca56ad9eebb05faaa0d518143c0e36368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f94af9af25b9b307755debe07ebc1e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be387a539ee3c075861b483b01089fc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202a43de3f4688a31790dddee11465e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db43c8a1940d8e771aafbaad4ebbdcc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b16157304bb5f7deb31db831a48f1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2b648b8f6d91775be037b60906d61374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f0d5dda02ec5d2b7c70177f24cd1c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94527849fda39f5da5899cd44cbfd4ef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48582a764ca55839b7ff43a12a76f7f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74666bf2c6494a20185a935738b4f30378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f51613a15d403255e331a004a78ee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f082d601f5851d2802017b4a67ee6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088a1377d04cea68ddef70b3cd565cd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c78cb31bc5e0ab8f8f619291784b9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582f0306e7de12f9d9e43e6725ebd45383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2414b8aa5c65241fc98196aa7ac10384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd012e64b4d3ada5f9950ad6235963385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357b60f935ddf72d111eb27a56f852f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bb9c29be44c6c0884eae35d13e269387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9b636693bb41f4b10a5251f4d0cc9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61717abd87ec2929716795cdcfe2aa17389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734bbd3ea91cc76f68f864151d26636390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c56100eac76f2569eb40bcd3ffe8d4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a0321f98f6e134da0dc0198c1ae35392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4f92b1799773a6b0e48c14915e952393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a184eacc97f7ad187d202697df0dcac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f6de76d0ef05f037363fd5b408b0d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e63c78668965dc289048f30abf701396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc553f03fe8b9f31e6de63ab7d3edfa0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63b5f05c82b7b053432697054785df398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe774e9dc57492611c591d767051e3b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba31729989e08e33c6fdc78f227917a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645148fefe6a32d02d2256e813152b06401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc669f9dd8a3f2a96163a85a4c1d88b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7dd8ce6fa95e0ff2b15aaa431dad4e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4119dacc03efa505cf2dc5f552e78404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbcf4a8f51c7874e322cc62073267a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba40503fd842991036a0ab21cf02df406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24346d9efbacc513795053908a9466ce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4235c904af5005f31d82283417e8aef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921b3e1977b4bd3687bf89fffd23855409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb7cafb1b103119af0c0c268cdcc34410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097e1838ae03484153d8e77eed8247a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71acd0f148fb3a8e06fcca4f2426668412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1f1d230e230dcda76563a7b763851413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bae1e0799821d95d29722170512d10414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024faaf7efec902cda7db13ea99471df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fb0fba258f8d0bf82a8f32896236a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413aa817cc35ff44cbc2277c4e5c71d5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92047c2bfbb64bf91411bad7fa6b54418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce82d84d0cadfcf257973fc56e6eae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba97716b9d2c1dd93bc8be56c0256a4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419426d913bb3c6592340a219c4f238421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3546f8cdf7c15000775ba64ce97a29422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1a9d0b4403b07aa00fa45d2075852423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b0f70d11c841d0079fd2c6fcbfd19424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ed53e098ab0665ebcfc5760a0237d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a688e711ca66b7d28bb226f884f94426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fac973ec4bcbee0bb2cf562cadf2e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b894c5c313333aff98a4cd344643de7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa7cea967975b78a543ee38fca10af429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6c8f60e9925627ae0836214d0b325430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52eec441834f4933d91cad57ad54af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be946591757b009f24e03dae7584fc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1a85555e33a220d72d8afce16f443433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7b810bade7ed82325fbbc22850cea434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aef717abf93f72752019830e6a7069435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93868855d756c674c0a038bfaf3e48d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0970cae1557760190faf45a14ce46437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32c5fd0befc8cbb2bd521f652b158d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d895ff9090330e1084422e4d38f19439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e14f0be939fb0c99341fe9c79ba547440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2c8ef529d851e81e8b03d40b77b40441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd50a68e9a04a163ecc8eea96f5938442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3960f111510ef2bf6d6d6f6180ccd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f86599b91472702ecaf358861ca6c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5706f1746ff23c42ac7c079591d8f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f09324a0611b77a400668236ae4a3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4158e069a94c5971a71483d37f0af447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ae6469d900ff0bf2b6f518f32c359448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd37cd2c94361ae491ced8604ade56a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440165e00a1a14adc33977398f72896b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87986847da12b7f4049b6ce14d695aa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99ac9f50c8a6db1b5a5ff3eaab0583452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97f89337515c6f070b8e175c198eb4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc7e644f8c89c3a2b24008b9e69840454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ae75729375b07a1d00ffb4da64533455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea97be230f548d131389211b09f00a7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c15fe929f0c578101e7566dc7a656b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad30ae4a7a79326e083f9ceaae9db2a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe7ba5c4b92033209d0cf4f25f2ba2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46acebddcedd02fbbc15acbc5815692460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24fa59c123cebc94d30cdd999142f0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab81064beb7d1d6c47d54d389ccf4a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438f98fbb762c45078baf0344c26cf0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14e4254b3395671e0809643ffe6631464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665ef2c5a84d534f9d07093e16192b2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcf5a2e310cc057212b3ee7c032795466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5165e6b69be3057cfb65af4a8ca397c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75397309dcbc8a5afd5b74246248b9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0df05c4b74b7ca04c3fb53990fb30e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d793fbb41312f06b01e490aa751e5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6013ca33c8981ce797dd7586e76b81471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcf25a1560cb0bc1daf7cb08badffc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd19dcc53fa1f40c1ffeb2bbd1a2cef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b85bbd9b8b11f1961ba6be82189661474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfea1312587da38cf45ddbb0d65933475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c261606a447dd1eb8436fa17c4c3a81476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528ebd4035de7ceba3091773a1d9126477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514a9bdba69f79a09661a0422b8f362478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf40a0e2745340688b4aadb3ea782f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd42343a4fe585d1366876ca9bac5d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dce02309794eef5b7f90fe43357e37481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbe3ef5a380c1e9c2f975960c4bfe8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fa83a2763a4bca409176a169423e8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987b6d6a95b8a9715672875fad11f95484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8085290bf2831ca0058297411ed69b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacee18d206459aa2d16780fd162040486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d14abdaa83db1337d01ce784ed381e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3353a68eefaf2f75076725443089f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29268df2b15ade24d6204225cc407e5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022a2e67647f399523d2fa3cda9f8ef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f7ee2798c13fb17d3d5318b53cc0e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c47e8c40aad54ca3cdf34469723cc9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031df702c1298be22e9e5f1ffd9e221493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950292a337598eee101f72595806283d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec60bc5c0fff9389eb1871291d7f0da495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae2e753f1146edfafa4b87d81353f4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8808d05cd86adc291004ff5bf6c452497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a1691a12c1347da31b177cc1a37ce498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ea086be4c53aa6ab2105dfb33e1ae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d483586566a78a25d47b2e87ce45d3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a03c51a5a97fd14300261793a97a1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b8087008ec12e32d9616d633c7d8a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729b252644b25282edc920ec1d0223f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e90636dd8924891c2ab1da0dde2fe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a128351a415405e6d2042d943a2f8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dba7aac6557014766aab93680a2db9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5a67153a7b7d76a26ebe0ddbfc8b2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9da5c35a6be19fbfd428e7c367d19508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5162446061dd46d522c50bdcb76d3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a50bd2ee6f1a62a416e7497c787f4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02084e417f9a7ca728191d55c2cfd4c9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1796bf733c692170db4329c001d045512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c38d2d77d6353c645ea7a8cca15173513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88916750bdec11ed6553087e6fc8332514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbd81a35cec1e9914c459166d79cd8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5c691bcffacdfe984726a85b62018516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82eca9bc52bec0b36a0bde0c40f9f2f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ce554c5734f48f425d4c77bc4edad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb47047b13611428c8a3188f02ec7d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107cbfa458e1825a7a688a6dbbe66f2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293dc21e92ef99cf10554be256b0c85521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c706bbef85cb1e8c83aaa29c52e2dd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfe1b6490ee88ecb7f1f8527db12f5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808072088ae4886f2c86b6c41911f409524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2435a4a7646e10d9e0744b47403b7b4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439b81bedb44fe800354741ccc35e14526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83587eb419d8b9449b91ef8c932aec4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915254df126541a3c26f1b06d22acc7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdcb82ab8c1df13a70ea5efefcb48d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d59ed49dae23d4276720bf1255211530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba400383345f1a801b4a77aad50319531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc192a4efd003bd00c8dfdb47e3650532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6a6d4374fba6cbf3c3e6affc6afd0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cfe734dbab2dbc1e8ff92e058d34d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16086628d11c04ec42ce09bc8b197f15535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2a8e91635e127aed2e701146a7bfd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac75a6a1f9f0ba9e0541c96098acbf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad69c419fc660b947e15a8e9feefae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8da9b551ac549783a349d33c566972539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78648ba28a087c3a5290bacdc3f64dd2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c6c554d10f3f78340fb2137db744d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37820e50f76fe020b433a9389753442a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63920fefcd0b12197b607921120abab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b626031a2450973e6b15a74779d6664544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5eca1911d6ef5da43548c6e4efb793545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993baa38ebc558c2d46244f95cd154e7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4672e945bf40abda99f47ffcab829547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb94c7b4f8c886c9a7b7d500e547627548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a564ee6a1b7ced69bb5c8660388c26549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aaa9c66090bfd17dac2b96b9dc93ad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c7d21fe0e60c060d9e87661dbf59d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba955fc10a987d20ed27627ddd4943552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b46a3f8a51adb121a5d7e7c8373143553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a79707bc31b1df487177339549e6e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bad83dab51cd893c8277c5cc58cec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a7269927e4a112ce26d15e961e17e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf72b0f90a6d4f49e2e714b36a0d17557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1615ee9dec9ad823e3ab9a30a68531558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39eee54335601e04259246ca923ed71559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676a1bf5dc9a9ff461e38bcd7c0473d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb99e9bc1bd55d7bfef3918c1ec7cfc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365d148fbfe005bcf5563eda716b774562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4163a9ee5cb112ba13ae195b827578563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8503368440cf9233f17c2fb9676c6b0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f1299c562fbc32f7c8931183af1b5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23433e326982b6b909ebeec46dda70f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c351938abd2dde37589e84fcce28de0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9799c4c600d6a3b2031e3edbf7cc448568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d07a3d52131cd9b2a481ae296ef334569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688eebf1084d6dbe0eb777515042df6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec1a4a66a84a071c61419f943198f3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b899ba08790065ab806f40d2c51f1e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5c04dc1d2be161abb626fe1098714573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78eccf025be959936b3ae79b407a191574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551adfe602f2e7975e08b67388df6b1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c94bab9b3eff7fd3321e47edd7107576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc1d142bc537ca8c42f988bc1aa7fb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02906f170f4fe6184469981549379960578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8cf78c8e9360b66d15d0bc6b6c4e7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dd4814be876d848975d9944a9d5d7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155b9fb556c300741dd4194d9174f13581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d388e7cb684411a8e295e3cba98cc6f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68bd0e52d44276ca06c62c876b1e99583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4b1f77409e5512c711168635d5980584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d06366b23604e6f8c015f7f8da806585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2434405b56ffda60661d3675f306fb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2a4f458fbd11769a2cb1165738f76587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819c4178e7420124d7a182d8f157259588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182d78fc9d2a582654ccf3a3f4ca464589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7a15628333e71fdc20f34d306a55d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc2fd18c638eb4c5e873ffa982f709591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20655a3fa79e6d997a807dd72219e7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67257259092d2a6e4cf5eca8d910db79593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309cc65ed5ca14b2552ce9137a63299594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46203d797cf3300c7bc3aaf4ea5d92d7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e46109ed007ef474009275058c998c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb879248a317f731444eaa21368c521597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47102294bb5b8ddbbc3fee6a6f516278598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec035e6980dace98ce38d65487711555599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf2708a1a02885b3d27a30ae597939600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ffec0301769744ce6f948e18cd304601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6773e706981934d2165b087d52e1791602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7dca0599c1ed9d6a9edb11ab38c52603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a1d69c4f4a46cab83c62b87a67470604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238353c9def52ddf27fdb675dc01841605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc02244077573a61369f3fd8572a44606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe482a7332f37ef8e2b9480805a1eee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32b52e6838b026e2fad5ec5f17371b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befc03ad122f6c1634156159b6ba555609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd27066c9c2e98616340ab0b0a5306610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468842adb23a678f2c8c25a962d9254611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8327370bc9996b2790d94aa763d9551612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5d8f01ae36db932efe2622e47ff90613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acff488c5448d25e2a821ac15ae211614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37205bfa2fdfdb241fbc09d98c7406db615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668cfef954c70081c2292955bbd8628616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff289a74c0bbbacd02c8a867c6271b14617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1488aa90938c722b8cd7fad5d959592618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafbc8f4136c8e98c6817272fa135d5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4c340115232730ff25f38be7ea0b9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2511e0763e95effbac63af4d44bdbe2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c5fe8aebba324f69cfdecfaf9dd34622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad48af24482cb23e89413f649a4770623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6898062f468dc0cf0869909815c98624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77f10be797e2b8ea3fa92dd288ec52625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814d4672ef613f199340610627baa39626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5a41c9a471ba8d1870b823cf5ed97627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75a96d36bc97b888d1b8bfcc2789b4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70b34032e052602f0a18d5b3497b0a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590983d4e2ab1f9c07c2e08ff8f0fe57630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763522cfdea67e9bb5649cfb2290d7e4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805805c6a71cf3250f5e9de80ec44d6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40caf6f7a405717e61ca928578d99c2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913633c3dd36fcb9405f7135a883127634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfd862be88f4d3d81bd6c690dd1ffc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b298be7eb7602be8c3a14aab8a968d9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f67c69cd5f3c740d7e3d380f25ce0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1ded496f246031a1b929ce5f78753638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5baf18452b0898362ee5c8953f9db639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2448dd2a528c0714c51186428496a1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea549cc793b5c9b259dfa54ae88a28d0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df118a45341de8c98afb26270a7f94e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641aae779b05b39df6e3f065607f4b4b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0140af131e51acfc4f3d4c99a15e58644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112af7b661b40f27665ac1335afbc2b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fec0cc4714794666bc3d807b41a62646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdea1990c21d00d5290999e19f23cb5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f5a77ae7e10d014e114c82e570f34648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78e80e26c4784b2344c6997e9eac86649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa259f3f4b202ba1b0dd851006dbf80650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e91211c274960eaf0e3481bf7ff05c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d61ba6a3fb8ae953c009ace471205e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe74d949db63e8e642c253774ed69e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07968b05aa11e73693da98df357a3cf9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52170a5e7f67e4ded3e690bb3d355ca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80540b74734bb894682ff7370ff200c2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6d6d0c51a7b6f55868472bbcd7f8f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9163181c22e7095c08a7087757bdc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832c69410e6d9e1ceed4c53eadafa8a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca2aeebf6d1ba1ebd0bcaf3e8032be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb14dad6049526fa0f633b6ed43cd4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc655f41ab2baeaafbf9acf1940b202662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb59a099d228e3ca53954dbd5a01cd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7e439b7b4254d785ff1bd5c5108e7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34df1ade33f21b8b21e00bf76b4c79665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1751a12637e25be12e2f3b78929050666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad471e7877f52491c1632eb06ab74cb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdd54907cdffe8f29c4dca07d8aab5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201d50ff74685b42a00608fc523ab1d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd26a08129dca1e9a4fd7870028b41670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286eb8cbc818bfdc1a41635951418b5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31422dd9cd9e084b42634f8a191c8ceb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a0372511ab838acdfab887a906885673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e8e5a6168ce58928faa2ebe87c215674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31526dd8b1fa4586c9e53f2f58c2734675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3c87028845356ab72bc73657d1192676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b572d8ccfb933a6a39d65ec6295a7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8052cad022fdd1a1cfbf64302a5ce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688bd9f94eb8ed76711886ef4fc6525679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987386d4fcf1c7f081863510beec977680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4c3f21831ca7d5f888675541a64c7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d3036d86a1532802552fe20e382be682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5bac478af955d53c68430302d3f4e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41467a6fe02810d144dc07ba86b4211d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5a13111fb031677cd6ae7a6d4d387685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8732a6df8bfde0697f76c66d0e994686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de92a3aa69f9771751329b1abb7268687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135ea0b3d321db863df80aefaaf1b82688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688c76e9530d992e0d28f111b0f9805689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f99ba24af1caa5cd12828afafec8ae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864ac12e498afd92a3bd951dfba61f7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6881649aeff3a5318aeace6c79a1a1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745c479f33c79420aeff06c7a8a61d8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8980e27f27ecbf2b6aa99dcd19e0e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904885a380b16cc70ef0f122c209c48c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94873af04f9cfd1f25f6b585cc49b7c2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342947620dde1d1fcaedde21e629f6f1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290427284f71f508d5f38991b811afdf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f25b97fd9c3ca7eab98682c1061221699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14249f4a40f05f97d380b772c9fefc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4f2dd267b3771ed6127ee4b2a7d76701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cf236297afa9b5aa93aab10a43b0c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e03dcbede92bc3c5f939300f5ac5b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b31c321462ccf22112e6e3a9328b0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65626689210460692f427e4604b41f6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26c12bfd6a4d4e256b180869f27a11706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514146e9078dc435efd90b0a0a989dce707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afd9b38b40cb1dde60d316d7d40aee708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04f62a9394080dd7f5515c8aab1a69709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288e17de93065f190f3cda6263550b6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ed6f51859481507e7a0821d6bf5aa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9697269962a57d9ae82fd9c2b73463a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c9e9b1ec4129937fb4c3bac3be32a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a47a2f9d4d213e3fb8f9230c3487d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd46cf89ace7e417783fca72999c1d5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb211b0d5f8c9d0e05bc43ca9dcabcee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c29e25ee56b5b09c86946b1f0c4f00717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c304f010cbde9cc37cc2e575bca2774718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3b8061c0167ce183986e774c31b90719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4ba539408d84e299c58cc57a9f55a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8d9efafc398182493dabf39dfb0fe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e3b6ff340489fc881f28d342dc49b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357192b716d277ed96ebab787a6ac871723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e85ae56b5822cb81155dbf8649883724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527f70cfa8c1f40ecc09c0be28bd077725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fb257b2bd78fc55a2908e7ab094e0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3f6f4cc91dcac51f6020adaec53c8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccd7e048327a11bbdd2e8fff6d628c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70a7a3b42959cef23faa241fbbb726729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67006e40cabf9fbc2f6adb8ca04cfd15730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42016e88412845723e32a9b5f5f3e7c2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475271074096b7920efc98d66df7792b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c8c3070677e1e6bb21333970efb6a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c28c007de403248227295efbf5110734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df825554aa2e41b38166d5c36cc26fd9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac58ca45dfc6ea51f554c95168e59de736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf5c97d2c25b669f9a3243183f3200737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515318d5e8d187292ce4d4a8b4671759738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8fa1bbe4601abd47a18f635393e97739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf53220bb47566bdacddf67ae9bc29740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4c2bf4aee44d8fcdc3fe5a6840629741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eaa06f444b4e0cf814b9c89a87e74f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6766486916eaf4732ff349a9168ff8a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c663dee7b002af7308628d8db39c9b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da206212db418a0f8a626c9d2d88da1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164d120b245da6e73a8df4bce3ed9cd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f34c280711c22c5fab4b7bf703b01e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cc906fe2a99aea6e65b70a055a577748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cedda338707bc6ec51f3de4a75cbba749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3047b6cd659d59c0828f281f8f61e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e53b796e4d8db71d453e5fbc334d0a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939dda49ffd6eefafe051cb3e10ea66752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276f391b15fc886a4f5c2696d5998d3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc817392c0479f2a7bb61c34d147396754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15526e9be77a83102105fed321764b4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc77bbd5c2cc73a2ef5f144edd1050a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62e06f354d61113e936ca50aab8d23757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b2b0e022e4fddd2a607b82381832a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d2048b9c90f9625b3b37e75bd6e85759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>