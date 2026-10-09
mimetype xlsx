--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c96c8124cc78be4eb51a7947ab8351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751e1658b968c102ccf6028bfc2273d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d577dd77579b0431f9b886e3ba67fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fdb5faced718d07ee3f6643ae17b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85342b8d1676cd603624d7ce5ca57d245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bcf4deaee1870f96cb25b71f2fc4f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ddb1660278d3b1488e9d99694ba54f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964eaf5b7eee9c79cb64f50f1aa81238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3c23931d6de0b528b661bfac8efd59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8754d0af4ccdc04316051a641aea9710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413ac22568917a2042f0029f5ca545511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e67390468b5020bfd6ec791905a2e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b875fc19b38fb8523dcafe6c8315ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00501005758c0d769bfa3d73b4d9d81f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9bad835193baf84b10edb567e44ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8770a19246ed633cd5d818d38661d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84877928c6afa379214fbf3ca041d12617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b279e47e2d8b6f48afab798eba64bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf6d5456e603f60c7a238be0b5a9c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695455a26957bfd606263b0cfe9474120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73d4eb9ee04ba1e053be2e098c250821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a1088ff9eb7ea2a26557d000d347e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920034d164938e2c55d5ccfb21b4d3323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215d49d3c6dc7c78386d7f841fb39c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef43b2ea0dfdcd2c68600e9b43e13c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a374be2f6e14e346b70f87f272e4a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175630fe0f334b37d418afff9fcb7b6f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824620cce54a3121da49f237e93a9cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4283c9569f3ac6125baa0fb45f49ed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20c6a6d1adf21ce373fc3fb411d9ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b33d97babbb8883053e48f9e0dff831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51689115c9b7ebd2b18d51d7b4d06532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c67b3c4fc872d5a1af12e33be60f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc642e13805d783b3a1b22d801a552934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049fcf6c7607c49eaaa4e755244b61d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39676e36dd68645a4963c3fb004aaad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636dfa8c7b357fe4c437dc9714173ed937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e96c7c10d87a6b70f34bb0811c90f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197a979acfe5d91d5e4dbcf416e075539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138c51ac3d82f1466696702212d2cb040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e244ea7e522748defa2968a9e34b641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3caea47222b24dc3f2cfa28213f61642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c9551ea5c47bd50ce92f1970d891a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53319319aa8e5bbdb21f85bf218f305f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7712cf04001b71e079b943c2115cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc9c1d900f938d42f987b10063ef6746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab13d9bdc7977fa040f3ad1c677b26e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f71f8d3aa070c678905fcbe74c26448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc916149b9dd02542d118208697f6dae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3baebe13b8c51931e9e981a4cd027d250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de085b2e2cb2ab0a402412c5d94bb3c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771ffec818ad60c190cafdee7ad898d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d7d705886587fd09beb146a7fe1aa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6227dd741fa57f42a769cb856a979954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e7b9a9b78be7fe1c4e909f582f76655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad58522e6cc28f32c224e8febfcbdaa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c80fd1194c4aeda2b79ceda70e4d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d294cd637e6f73b0fdfc5f4b6cdc6d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536640a9008777ec53dd348a999a29059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510a6a27c822c5aacb140e3226370d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4415beafe64334339cf5a0c63669861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e21e641e0e3751a7674f947e5f68762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01dd6a4b67b757e6663abac45e64c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780c8e8b44071b74f422c4757939e6a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2d0ab81c9adc423a4acd174012a3a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbfe057f424c071c1aab8ef48f8c7666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152fa5ec37389c06253945f642da2d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfdce5990a370136188649c1d5c4a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b85a831da5a77820a09b335593ebc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095cd1e2c38048787cfb14f194a2a6570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f5552630a4cc7390e3623a7d477d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108eb08f50ba062490c7425de69370672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65cfeebc5d4750c80191e8b6be22e873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d25f869e47c9f2766b51b6eb113c7874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23b6c1f421d5789e03026b83054a9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34901493fae862ded890204ab3c78476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7b93483272c78cca0c5f1055539f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9464fa4caddc65fc67fd17e712bc178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeeb3e7d9d5724c5e05a7997dfe93cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d37ab102b53d00142c0f4e947c67ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf56c8eb42974a9db0d19208588e86981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e854729e4aa72c2311679d8a94a9282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478eac89c1c92c2346941a0d45b5031983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c8fc50d9a88005073c49512132b8e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e5369a102b784dbc3fbb0ab4090d385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3cd0646c6cf6a2d6b7a19f1d4241386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57015ad9fce81f238889ade7bd1e093487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f5b70cce943ccc402e00ffeea1a7388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cb7894f6a56048639d4584a8bfac389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a27db51c3497920918507a0f3adbc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ae56903cc0819328d01662978683b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18eabd7595651b60e08cafa0b1c33092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f573e2b44ac100988ebcfb1e5e82c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd2d0ca7db6ca22763063ef0009ef194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b0b174935aaedcbfd5af6575c621a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cebcd8b3ac126208591b280eb2d5296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406e1269c3a828d91448622b544d5d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44d4bd52db73c8a1c878b50843dc6598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70a87be819091c22f9fc54495020ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72e4f8a7792bb21f4714373df2e510100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0c50fe2f147d4088785b18277c6c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba640ce731a14d0d6256a51497ec7651102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e24d82c89258173a740f63153ec30103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237d8c6bb1e41e487ebc1f7b6c04dfe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be800c30fdb302255a92cb952f7e9a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47671962c5659caeb4ee9c6d3f4702f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09094d8ab08baadcbb6f56c42a30752107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33882daf8332a99461882193e4f2896d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83ca0dc68766c3bdabd26d27862cdf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7797257998228bbe265c90e52bfea95110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1f1f232728f668e56b2f25dce5889111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c54a3c8214dd6b438235222746681112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c880b876f49394023528cd728ef8e5c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922c5909697772f619ac14200c06df2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d5c708d5d8aa301871d8aa47d6617115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d6c0ab26a8acb0ba0952e282f6149116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15bef077bfb9e1cfb03812e95a6f53117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e582000ec599ace4fd15abe363d8395118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ab154136ff2fe8faa2c3a43d4d0ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809e275e61117b0a3e90121c572da7a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2e4957070ed61c139af54a163ea39121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287c8fcd8af25bcdb23bee0ff78e948122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0addb96f572f80be0dc1bf28be042123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3da23591b9dad76454b1abc45d3367124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c114a45ae41fbaac54144be5504b20125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e2215ff41bef05ae4d442b716969e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06692835061ef7a00bf30f5da547cfe8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252db1da8487f138085f1937b2fea1b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe281319718df3e7371b6c36a17c2d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f1dd98a25021a12c18224b15e68da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a9d4d678e276fdd36123f6b8d738e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660141184f518527f488b3076673420132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6adad3ac729938369cf3d55e1a631133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738701b28ace4079b75af1706d14f9e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2a25fa0a85172477a9dbaf0cf14fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabebdf56deae462a34b83ea042744f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9817706d000f3c17ee64b105b8342b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a8547e849a242939d7273b8e13944138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266356743d66dd62e6c4946eb8f07b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f11d87d1cfcb92c51251abcc84a50140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9aeaa5dbf679d32c67664059dbafee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7faa61c44acd2252fa75a5e61d62f59142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7169ae9bcc703c9b9fe5cafeb6175d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2815c8bea92032c907947c241a4b688144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc3c86cf968d07404009f8d93c0b12145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda99e1d4b496474d837a0cd9adaaf43146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3600c8096405d92c7eb9a4ab6e8b74a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc89a3762d38ba648e5b4621351ae45148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd4db841403efb32cd418b3633bbcd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61306322f10252d50060501a70e2fd05150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62508cbc08960233247bb843e98ba86a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609aa189b1be800ef87b39e97f6573e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c7494732b5bbeb81b4a183833c211153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3157e7d6e199b95395372abe6c5397154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2f27f2a008c0705de92afc1d2d526155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5485083b54cfb77fbb825a37212ac03156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d91da34e0687af1fb8a8d8aa6f4f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443b61ac30ff427e7e7a86767f72256158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6eedc752dfc68cf383f7bac1a02aa3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ec77d14cd83544163ac46b1c5099c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57a3ba5575ddaec7695512ed6944f5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96137caf55ab3253fe349b0c1a7fbcdd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994b5092303de8ec51391680335b74d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1cec77a1d3cc7ac7ac496d38f27fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d85e1a9845514a79fe07a3d57c006165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2f270965dd3a592dddcfaf1b53136166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a0f57f6a79805bed2e9a82f8ae73f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229bf0e79489806f18880a0c5663a8b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3f6a8479fd489152a584547f69cad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41590aa509599da626a3b4137b89dbcc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2077f57d120bc9d519a0415107ec861171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29189f635339effbd697762494f6cd9e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b251856a8e9af7934eebaa87d47c56173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412404f6bec62b58df475ccd4348dd6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45ba60c016b4c80165d982d7a2f80a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd3c0ec48ef23b0299a443879df96e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54051128089a2bbe28098dfcec46e9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a86450b4f954a5e35add14922264e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855fd686457753c97c99533151b2790179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b2b7e9a3e4e05854e423df8ba7015180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885b0f81c7c8dc8db985592b8ad5c03181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f292c773d50ad41ffa21b1d222702182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191c4bac02d2e37e7ab07ea220bf979183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d1bca3f6f9d398066cf17e9f0f74b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a94a442ef1bf1ee7742293dd452f94185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81abda166aa2935b6d051ba4aa812c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e33a79f155986850c02ca809baa059187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f433f164529bae664e19b0eeef45bb8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364fe40e604240db7478b26e96c3b76189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44188617e645e6b5c569e1f7a54a15190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3cc91d928bf00199fd169aa99744b4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f11778a65da7e26a2f570e491dc585192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d9fec04ca6baf679fab06b0066398193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4d3e3cec13e590e67bbdb4f2e465c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e61b85a496302aa6a945943a6f176195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e35ae4283c933ecb63bc802fb6701196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233d38222521135c2ae13ae7d55f495197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a27dc74a4b628437ebef15a641e40a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62982dce63b2c596b267c311bbe557199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6aac37be9797d5c35e4db038f5e718200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5117be628878b1ab5a86308be307af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ae3f29f2b3515d4ee6cf85a136e5a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eee9e6e3334f3a217b98d0dd503360203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751dc674df27c5760f6236f2fead429d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6d73c8383620ffdc6b014a869305f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd4364691f94af23560411d7a8a334206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfd0a994d880d8fb81308cf9705ce3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f6ac516d2e6d24afa0ac1b0909c4b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4d7b4e4b2de969c9935c328d23e19209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe894a158fbace92291acad99cc272b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4774e3733978eaee7649f9838a8fe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b315c346405e9a64bf572aa245b20212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b21a1f17a23cc729a30bc668edfec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007efdb70b3f70c20209c69c7f0e1a9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789aae22da56f07aadadcb9d7e9be0f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbc9eb567960420b8397d3d98d5d4f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315a3164e2cbac43ee767531649de35217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9ca1a4eb386937b482f3e6ea53b8f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34131edef4ac05250ff58df2054512b2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc0f861c8a3145d917b2c3560f740e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07739038f5c5a651e7fd640ee7607fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ccdbc7699525ed01f32bbeda199bb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bee640bd19bc7ec89e31b2f905a8d6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99146e78712fca2a386f065647839d5b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ce3cfe4c4d5f974721963b8ed18a2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abff2cd2a437d7b39acd687dc284738226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258a4c825dc292072d43233dc31d2b4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f403bd3b1c8b02c02559dd497cf98ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259926abe946d3c7844ba1cceb7e5e93229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d8ca941781ea05ddf9df46f99a38e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacaf4ab053c6220f7f58bcacfd2cd3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb908aba2fcf00e3612b25ff3aa2fba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3aea0fe1f20eb0251edaba4dc1acd9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fb0ca85236020889f77d88c00a710234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b862aa9792fe3c1caff15370f6ece90235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db470c7ab5d889f248aa35cb40856235236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f74b26f1f2c165662cc6ddb941b781237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4edc59d28dd09324e82f3eb00ba09238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961ec6f5e37ba2d323a813fc8230333239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4a509094b926afa0949f5f1978ebd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37168cb893e06e50df5975255a1b09241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fb9a957893a2a55f59b6db9299591242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d02d2b07597e7a803f11a00459bc8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde87e8a2edba36e66b7356925d7d02b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a24b5e64c3b10d92dde164dc5b163245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7db06737830604bcd1467bf817f72246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4f746d66c201817db44a1d93b7cff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d89490ce490aaf51fb406e08a8079b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0d7f9d46cb3c04aefa2dd6c64b00e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a053d95d96daffae73a184761d42c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a007a1796e8fbd431fa219fd4fe4a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983b6c87f106e230edadb2b1bc9a929252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b360ae9aee23f3377a265a4b9234a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832459bdf755bb8273fadfe6c5be7812254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9328300a153ed1b24785eb0fe3e8667255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea4145eba8c613b30d5ce5ebe5c33f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23b96ee2b16689d414926f67c1a947257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390f5a50518325c6b4b60e6a654e1d9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998618121d3677a7eae993053f51c7bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a12af9c4e8a98585bdfe3551819de260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a39e55fe074b1e483c0017d1b54e3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc893c23eb1d30ca2e4f4a67c02d1d3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b13e1ba7ca0e5ab1f4d9ac28e5a06a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ca6e35b9d3b43903f4a0ead64ab98264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094a66828afd6755a62e344cfd4dd59265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de38da2d5d6da117065f3f55af971aa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5e87a9998f9ed5bb22bf2785cb762267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d77dcf8b9bcf48a069da6340825c0c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebd82ed5740e96b02bf14c2d5050bb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d60588668155e41dea880eb5f4e79270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0abd0e5fb39579d28b9eeec291d17271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c304245c53d41d00248cb5a3b909d6d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f225652e048770c4945c464ce43921273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572d328551fa3cb7b64008318c635eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1432834f79da7e52f0669437cfd0d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e4b02039133fbc0813d266733cc44276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da3bddd65599ce82b2a85aa967cd2f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977119691c987d471d43c1fb1da0cb3a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef45e4d359d5ce1556bb7b69a1e5b2a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222e8c2cac0c2d4504777a394fe1e90280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb0f0808582d7dd718edceb0431a86281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a16b971e21999b6394c07a91d8a1f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f964b2ab3509fe75bd9b0f7d5933c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f821abdd1a76b65b2054a8fe3ff9e3b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3b09947b0bab1a7bba315c651d769285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee513a6a1d53981636375197d622c7f5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e70d23a143432abb5c3c3c8b76e9ea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e9394a3184e5d0892a700dde35261288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027cea1ffece2dc37da4836563bf484289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570514a67f314a62550f8f709dd71c7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3db4c53d5895b9df0c9bb366cac705291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a00e5124c4dce593fb7a1a83ed574a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d472a8efecf4ecb78a069daef3b0310293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ff18b9bb839c0ea69ce45deecae89294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445e3faaf861f3081104fdee974811a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaba01e8df041ba306f6e28009d394c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13ea31a815f7095c661afc1abe897c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233697a0fbf958fe631fbf231c8044d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300ee91d2d213910aad6ae753b62c6e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160a5c8796e81d5dcb6f718ce631025300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc562350aba75f85393c3bbc523008a2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f701d9c9e6c54376f5d8247ac9694b7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02b4b0e9282db5c99addc790abc29a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea521a0f9e29fa4a94a0aed5f266b78304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10421afeec7d17cbc1bddd6823b063eb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3303a879f6146bc0fc73f3b07a33f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaff63ad031142266f6644a488eac41307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124532b20a260100149ac353e21f0d8f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfc265e57da2ddf310f4a9df20dfda309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03466195dd8a35157aa75617fae3c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d31a1cd18426dfd1774989a1af283311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d2016f44d6a8c20128b34765b87ac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643291dec03af66f8d3c0c958d471d19313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378c627faf10d293e495407e2095bfb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51338104471c9f096f75d25850f2250e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b8ca23f03c19d49242f650eeebb36316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5c72348d8618af3a461a45b72dd88317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e41f5744da46bc6d1df522eb8babe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176272bd9129bcf5a2fd451a9dad1a0d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cb24963e9b8e68eae31787fdfd07d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708a887f7525dac217a08bf031b44d4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68f557ac7083b1eec8e2e51d7253e9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db71489a5e05995e10637d5ef57a2d7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16e1f562cdc98239c17935d29950c7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f9e1e9aa6c69fecf20ec7723bfd9c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db553944a83d9d1918c62265c3eef664326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffa421036f4e0a42281f606df57892327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca10463a91c6f36fc1d6fe79847fdf0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40f282ee21ae30fc6784c3e4b41958329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624d892ce8b773bc10c1785d94aaba5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561742879675fc1d93ec6ba7137f049331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930b3edd22c429549a97bd49abe418e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf65c479cd1c188954fcdaf64d315a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95eae1468eaa5e642eb78929f4fe5a7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01833266e81b630a5fa4a8f2fe78483335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8713973b320f9d0bcfec046b8428536336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d122f5739997c6df9d14289519be628337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83188fc6bd86c185b3ba7121c4b45dcd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffe6c2248d56e17e5172936ef80d84339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8df8dad2e6b0f83d6fd8994a0983c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab963d7eeb2367bd6a2e340b9b1c7b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f3555a1d810712ae4fe6e2859590a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b513100251b9b9de9dd8b25649add4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bfa86411c0a35318c62adb6af3537344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46348cc42603f8f7f96824f8ff7d26c3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61b8f742f9eafc134058463b125973346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96b4bdb55f36691089e968c160fa74347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf6a9769d4982228063eaa52c28c61348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b9405c554ffa000bb22074a5ed952349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfcf5860861985711ceef04916c218350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb954262f2aa139b848b9c5a35988f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdba1a3545fd4a78d4b8b45fae979b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b5b19e688b5f6813977674e49fd8c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fa410571310fa6c468d201bc6cc80354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583e7d371c175825b58b1a4b2330835355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea6de1cc799fc5a4ed9fab0caaaee2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e392c5c422abf97f34bbaf5a939efc6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d01b8a066e7162bbc6e4c40e1a6147358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a38bad5f893fedee25dfbb2ad53d6b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c59994e22fa945aa073a44462880d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78887de401a96459080d10bcb1d21d88361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb50c598446bb86b1808b7a14a04a3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02177ef0880557354581c3ca5c7a79363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3070ed57268feca35e8110fd75cb79364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9ce88f100b53d1a033cc2e1a44afc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b9ac4cc1b56f7a9590f14eee52b4f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b5e8e53c9436ef62223a3044d82ad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4010f073cc6a8c5ab4830aa4ac48795368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59686e1f4a2602933ee800fe4497cccf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a5b4d4bfaec77c2767c98f6fbb08e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed99682b6055cef7834905af5d078e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4e7f65b82952cc80e43f547e80a7e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8cef78f3a206ab979e69a168b8a78373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91ebedd7c79e657c8986c2c8519ea4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b36bd48c308cdbdda4a8ec475bf2b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40743291708b071753ce5d1c9634203f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b2b2b33598365a9459d3e9344070c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4957f07f593fa729bcbd4a6f22567c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4894645a7e9fba713fd6de2b3c570379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc01d9dd0a965b98eaaa45ae11de3f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05833b1aa32d723a517a83d8ef015ea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddebce57c9d7625bf07beba294bda1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7efa2557aff0e93e67e25a4452fb28383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06017c901541055b0ef5b9578df8e652384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f13cbbf88f68561048fe4d43a09dc4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538bdeeb81e6dcc70fc4e8302ba02e0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf4fa2fd58fc4ad58e5af7b1409e09387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3186d7e0ebfb6fa9425c97fd756706388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27388e27f39aece0dc203a275035b07f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a620f4c3822e01dc59d8e4264d06b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21942a5c6e34c0fbaf358a274f1d77b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa357e48bebe7898ee9346f9af2cae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cae980ecbc91ec1b460e1991b260ed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de41003c38a54050eeb8995718a305394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6020ad11d52a61280d303832ea13c60395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179de5c88cdd56ae97efd1c1e049033396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027f223618d8974c0347075f8734563397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd05c904736d6b7ea1c5d086c3a161398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3c97b82f98ef5583faf0ef9474f0d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a34e000fcef827a1ebb04eea35cfa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba97cbfe016560c5bd616d7913fa87401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287038d0d772df1a1ebbb9f58807a303402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071f2c37be9813f61a59de76e58ec87403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76746aab5a1d9584dffa158f17fa0008404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0110acfef651fa60184d9ae261813405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95033330c64129cece9dcb08c8c11cff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db77503839ab94e2ea0a09d25589d95407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac826f0a29838c14573b374ece2402d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0befc9f818ba696411369fe7e8d59409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1acd4f8913179aad9070d4e371dc87410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3112815c38d10096fa9986693a2af3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb4c8cbbab6d76570930f46c033983412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442912a10988216b3828a10d1b6b13c8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243d505a710aca6d0c62d915c4f75fb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a852145453faf8b3cc76d905bc1e8a8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388419e8c4b54e458e87dd7f5fd6a1a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63cfc08fe4850fd267996a72ed7af2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c8b093f377c521f088075e34c0dfe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021258adf73aea87118462777783c77419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2680e59a0c417af878d84b88b7f9fb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0364fc06f29359f1e0bc23ce9032c02421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197d9777679cf70f4a59db3eaf07ec6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dab097ae201389ea9e11def85d3e41423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130c3e1cd98e82b280dcfea943259f2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98479f8fa4549f7dab43ac78961b3e8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434d9f932b7b760334f090fa52a80cc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aebe967a726d1af0089adf810a5fa4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c817e6186986b57720e9f561033d6d3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1dc6a7bd1edaf71b51f4c3c6b97446429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74612b299683fbf84e523e562bdd1073430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3054aa99afe4108d1fa0004c4d17f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c353290866bce9b653e4697c0f8c55432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8c31c615499ae3a6a4fab747e1ebd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb3e5ba218fcd107ec590a577f53d3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123abc75da5cc8519adce9a7a440894f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c8e70cb85de80ba95251094a2f7aa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173f537c2fed896e8df08ee4c4b9599437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db0c62e2ac740d58e18b29df6813fc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118453cddc596b5a836651e864b5f0e1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c9f4fd45862081fdf86c9dc5fb919440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d06d1119a63c5e673ac5cada0bc5b9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851436258f0ab0c64325a968f59da126442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d095524515117ac5c598faa5ec9b0c9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e522e2e094e26d0279ca999e855a3a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2aaa87f774f0940511dfe1a829a4c1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f6f4fc65252f31b3380c75af5c86d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec67de3ed1380ee2aef0a76fb6a26c4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67902d5153cc672f9f51b95a7faa7a5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b3db56d316b11ab2fa66c57e09c89449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125ef5facbbf8845d52a2bcc698165c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491b4030dd8780f806e5beb9569a657451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7be87f71df153610343c4d462dea7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca95b29a57099ec1eddb46556f7460453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd7b618d499e930d29af7e9603de31454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ad6986ce3cacabb6417671c47feea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4c2e04627074020cded5ae99d1aa4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf93f02cb1aae0ab40ea85073a6bb5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f40f9e9548b38298e20856e8632ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd87c9ca2cc86e58f5003e482ec163459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a41218a1cad6f202252eea7eaf76c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f23c950c8daaf26139ef3c6dfbe577461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbdf1bc51d1f1cd4f757c4badbd5ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ffd2fe12d19dbdbb40a394a72c25d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb712cc6551d78a887f55821090a4b4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07821c0f8468cadbe69451fb2dacab40465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ead203438a230f42574bbbb0efc0b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2391205afde3c04547fd82e2760ccfc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31ad64f98b70d945abf6a33a5d64af468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ef08e27847289bc4c91981a192bd9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2467029d4d68faf3c31d5053697487e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e19dce64191e5ded4d8c848e88bae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6d24e64524cc38c0fc54085799ab4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172d7ff9226eaa5fa3d1a3735872229473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5844fda23933e1fbf117b1195617e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac4868c26061d7e5bb04bef627968a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b983b7b87fd6a3a417d7d350f16ed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc48b58a2b416bbf60e99e7f02c5045477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89429e8844cf58dc78f42edd11cd26c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6157edea39d79b02c11b74a1f4344d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a8b947ae674996eb4203676639020480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71bc6b7f8a89409e4c6e2f800bc8a9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53c75493238d54841cb5e604a7f54a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36983d3cfe33dcb0698f40699dbcd97483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51823f7aab5cfbeb5464e3959de69e25484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988f5ab30bf147e92324db0b23ba3ad485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b62175c988c7fdc7ebfebe5b75c2a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c43a0ecbd348b6e64e99bfe497231487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f4a448fe653892828caaf1e3104d4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d402941d0fad3a3b63feb1f1212bac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79f6e49ce956161d6a3b5aee778ba5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93a5309aae27f443623439e6b88bff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbf4c679467d192e449cf6bb8a5ae7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76d5e93170f1fdaa557497ecbeef76493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf571d23622efa2337a45dbe04240a9e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784500ed517d33c3d324d23be42e610a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbfbee17cae2f69da97502fd666991496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35aa19fe1794547451bf70a7861a358497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3370a3a2e3e346a316744f59d3f99498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd523ab02140025780b663d96c79ced3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14620fbd669883574dda97da1ee42f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4db7bc588ed88d0c3cf645a7143d8c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9cac329ecd066c936a8502034de24502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af275c15fcd1cd67098fef2443f4a1cb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1333aa180b67a6d01d195980a161b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8744116216202d86bb6cba230aeed75505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac13afe54f0d350442c41b38360dda506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a41c21685c4a036b1de6fa51ecba76507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd25ae9c8fbd1a36b1538b8cdb88db508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee092088bff9523ce369b1f52bd950509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0dafe8e5030a54fb4aadb7d048d737510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c991c31467c49436bf211769cd8e3d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a170fcb473f19fdb050a8f3ab7cc51512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338b08843283dbcfc3eeae98e5f3606513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30ca27b37f763f9c5b36d56f4e43d6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19962127312b06178f26ee77dcaf6b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f834e17f33b8671d705a68b80fc9f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f8a1c923b1f3dfbd2bb34c2af5bb0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e43abad00efe92fdf76dc7044f171518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc2c5ed44fb3a0ef758d942ad7cad3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8323829033235c3cc66aff68309bc0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a49de03276bc6d906919c8c22fe7f0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85f702da4fa9519d3f36dbdb3cb8db522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfa37de1ff88eef102707a26734eaf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716ddebdb3545c596c729bae45ee652524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35d264632166cdb706ffb2460fb795525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dba24596cde4e09ab7390ed7953dcd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15c0d5bf34e7371fa7b2f55f189217527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fff69804f7b43629c0aec8a06266bb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04654114ad8cc7be12546922746d4acc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01952917307b2dbca14d6a9cda163c3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53caddbad6dc397cc6a18ee8c2765651531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfff49fe2c002383c716ab72cfaf75532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc4b401e6118045ac5b11707c09953533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d56a3fa7bce8664d5e95984cf72cb8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c560c30ae74b0c9c80cf393d8faa729535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cf64d07914b44db3aa32937b86f8a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9eefcbd97245d7ee33eed66cff2708537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ad9dae3d1fde59d029fa5c7ad276a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fada1382c6104d68b994a5ede6f3d7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9a3714fc9372c90539a2c5d329617540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480f208b738806571f149b1c96548d9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d3e1aea6dded01512755704f60bff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e580808608aeffeb05dc396061c267c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870ddfd3dd8952d02368d3799dbe054544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497d1aae4e552c00b0195e4ece291d0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477f0142274f7c0f4f11fa2495ce7c6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb47e48ba7851ddec235dbf8dc57d2e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64b9a48610a8c4733fbac4511e5048548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103730dc77466e3ae5c6f306a990b4d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00563058ee23cdac5bbf12108ab10770550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843b94e335d163a1dac538dffcdf207551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca7dabc39409eaf296543c00534ad5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb24327f5c1edc806e89495f2c7f92553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ad121788c3164493388fe388cb1cd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f26ddfc7fd34158756946764592f88555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31fa029d301363af031da80560d1f1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e89931823f66b56ababc38c0a8edcd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d2869a4cacf744a22692cbdc7c7e5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff42766d4c0130cffbb537d200b489559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66684e1440f4f16cd2150ee9b00bbf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f346fbe64d077d5e1909a4095423fe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f9625fbe1bcc540ba0a0cdf9501d7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fc9de06c20c8b09b355a02a921bcb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766d5d35e73d017a6c4ebef57751622564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cf85daa55ddb6a84e60d8e4005c65565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab80c5d2bd5c7c149a22b53cc412e7d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dccf9bb21a9cb1e6f35eb70ea74169567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf081987f37b2abb8c045c9eacc888b1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f125eb77c399bf1b7faa76663cc1096569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631af6077ea2e11ffe04f971d4f46dd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309b5fa0b9195f7cfffbb2664e4e3c0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e91911da8f93d9beb8ca7ac0db6e1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48548b4d834b3bd4f2488bde50384eab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363ce4c89895770ceae10787ed0abac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb7c1048278a456ec88208c6371976575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732cf69f81b35828b45bf8eaf407425576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3e2ee023f6663ac9fc7a12a28a372577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4489974d447f4bbbd935e1babc69e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1410c78a38e2691e1f673fc2f8e888579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d3abac9ef0ac2dc8dc0430571cd0e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b058fe625c40a6efb969160920a135581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9a20f7e7842fb6aa0c6cb3716fb78582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebdb863a925217e8b4595760031fcc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f605a9a17f5cfc5112aee7bf2da27584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be452f5077720540ca66fbac5f816cf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1506ca3167c22f518f2ac8d0c1449b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e25fe7e57bfd2b5c5cf3e9aa23a3a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3f68c67bf770a625c47017b14bf79588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc884272ea7161233c83c8d0b4a4da589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db24ead19dce28d2a3a6c2f2aa79f1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf0014cf2cbcc141e5c107000b1aaa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a2736ba05b144f8db1464862f1dd3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e5380c853bdd202c3f2d42a09759b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9bd1ffcad0cd67d9dadad485f5da1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48baaf83843c42461c3abdbff350768d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7cd6ef135cfb789585ab4a71a52aec596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67800e56d1ec8fe6da69837b2041858f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ffc23bb0b1292150558589ea66f40598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157c414f954fa8a21967ce2b45bec04599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923a9a32cf33d325cc221e7d5bbc1f7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd009be571c3cea851bcae0b2a84882601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fd1c8e26777403d340de7d637c49d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7a0c40cfab186c5e292d5ba2d6509603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4020357b2f201a80b8846e9079ef79b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8197e329a60b58c9b26e6f61bdea4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5708c6868eeec8d0eddb21dd00d9fc7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e6469c92b51d1349aa044824e6b83607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aeac0b4940f45216f4b9538b14094e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffdb824b7f9b40a05df93812b00a57609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fd14034223ce400bba142722f3fa3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe83df6b82636f19e32a6c9ff95e2a6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416abccde736e723fb19e9f84ec26d5c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a82b670ec89bb51f2627f5e78f6d42613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373b6ef3a3a2799a0eea52cebd698ef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1b0610516a7d437fc26a22cdbce1d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27445372e793ccc393d87c8a476deb85616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316b8675523a728e8f30c0ef3565183617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f492232833e5bdb422df45534c6c41618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160d46548c9199b5e4f0a9bdf8b145f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7adffe24478ade20ed58d4003a8e64620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1127a9a5fd630ef2bfa6bd66962ed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9f7381274ce3c17b3a73098fa6885622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da05e97f59174969b319e0dc125cc7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05829bf94a892da2285025d00ebff7b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219eea5f4f63337b2dc023fa3054d421625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230bd0b0366a7098f1fa892e7b16ab0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7899030bfb21b6e3e6bb8aa0f7ff4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9788caf43d5ead144d885b75d79f7f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503785b74c23b01b34436a98d82455c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28607c13045ac196251e3f4230ba28630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14980961069f202ca5ef36b94af6af96631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41cc2893152e7e32b345c1f56e9a0a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2bf904de6ed388eccae64ac1d67e0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720935f4bf33ead5d33a21213981960634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede0a9dc0fccf389b5a2fd48001a387635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d647bcd76631d1cb2aa8af31e9c31e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ec0fa9797852d9d97e222b993e3fe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95513ec213b97d8b9e5e96c8a2962f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b5bafc43563e5136487dcdf2953a8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3fd8c2cfae2a3b5f63d47c94280e0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa54a8332498278dfc857105fdffef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d0e50fbb024bc7a0dadcc44f48333642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170e3fa2037561866bfa486e600d2fb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bf96d46c1af6344efdf429a9af4a4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb98aab81b4b4c6847e72337dfbd6e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8da29062ea9f98932074d9726d23a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9bde4153ae10e5048bceda21ec00d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db767c2847ce3c0edda1eb5951e1b7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6e7e78ce16fad7e6124e7cf6ca975649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8071f4021ce4f0711f227389aaf55650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f699099646eebf18f9eac7ff18680f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899f2dd8096fc325346b1dc2c1f8dfc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00113cecc9ae297c0f59e9a40925dc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68bdc0ef7ab1d647d28891f421668a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48288dba85f0f30fff68b37830d89c4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac95faa3624604f01cb43c1ccd92b7f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4ed77aa11faf9488b8d90860a2963657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79294e032a53a9686e25041ca2857a92658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c5a3073afbdea772f2ee56714676e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11bbfd602fb0bdec0f491036a49522660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa2a78faa4cee95a3b8cc59d50bf25661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa2d94020ef7621af242d53edd7c34662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b44b62d91b0ae25d882ccfe597a38663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41196b1f0c6f65e35e8a1b5de31ce52664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e15c5d507e47470e2300b7ecea26f8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2111f0d95f3042be36145a669831c00666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76e1d0498e173c11ef916dab599128667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac239a47f898928cd508b910624ab723668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71189650de05d672c4179ebc9882a757669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacf2faf88c79ab61ed2aa66fefcdf6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f1e572d73838556bfc53ee2d44434671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9319298fc9b51676ff1e18a65175a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a9d14da63bd96d2ee89257ac0a453673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e2138bf8505646da1742d8df32332674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee29ff3d571931103da31a0ff7cc83675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3114a3d280347853342e0211af63d3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9efc5e92059f7e9f3fafbb0969d5f3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f43793bcc1189a413ecfdfd02e0bd4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f4339f3998602c31f96be527325a7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30c2baa3b7aaca7688d9c62538a0c9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40faaaf358b342559772e3d9a44e7b45681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5e8a066ac15687b7e714ca8207596682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000e5392f0243a307b95d8d302fd93e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937299a77e379df52109fae2d84caba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf43460b16c387bf3e05fca36349975685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554278ac328a94f9bdf1eabd5c79e9e6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ea4e9ff04e76926ff5693597ed5e1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef4186ceb312377d42719fc3a0f8e9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ea92f87b2fe8e4fbff204ca269951689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17408ab88b31d5c4fab905f1353f1b18690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee5a019e283611cb9d9d2c13f40eaf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957c751a779dc7172aa51d21d0b7149692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3d58b07057f9106bc1a8c63be7616693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435a42dbf9cc9af0b69cc5411ce23b5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d29e0a48a75ba0bc7b582c171691a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a3c821a5ddd834b2249601898ee6f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53fd035eb8e57396ee62794acf49f5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f3cee6295f15084ab9fab79397d41698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140fee4d80374f36bdbeb8faee239f9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f58a9cdf73867fc184e4cddf6980dc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0e851f6d9c059dbfbaac30a609d83701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff70d0567ac812b4ba9a64b1f54f532702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4a7e1e161ee806ed97dfa23195704703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa46fc4873c61812d077219b6795775704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8296aad73132be20f87e5633302e432705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e353b5e9327833f4dd82e2308d244aa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbadbc9f8775bb6d1adf2b27f7a36d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3980a4926bc8cbd99b664bb768852708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8240622b7fb13101c690fed4731f3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee791f1e5cb774e9673596c74e1154b2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9bb5d848aa997f052e2b874688432711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23d3e1d5c2b1887cb72ad80dd8fe84712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebaddd1a6d871ddf90382cdb643fc4a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fcffa487d7b7f10fcb9815bf65a5c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a0d3d22bce2598fb005bd35f5e3d9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3fdc61f8905e8ae590defed9697ad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9213c47b2f3c77d5edc1122a9c642717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891538592080a086068af8824357933718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e769ea5cedb7fad378d1c805c97093719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05bf5b333b0f8b5806f5b9813249ed720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409002470f8a598f667ece601b31d2d1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f523ed27c9920d6dbb3aeabd8fb7f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedc9d1a14f185c9e6988a1feab8769723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b64d27298edfe787ed34beca6736f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8d93c4ded052547d8537409623801725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b1f4cd9f48a986352955bcedd03e0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c4146b0b4e811ef5a9d167bd276a0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942eb851c1432ec5978be4f6380c52a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9ed1ee5b0ed001573112c22f42558729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba06fa7bbfd3ab2d65e0a4fffb8de0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd6ab7844f33d9887c05a50e9154c3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73194baf533d4121b5b65ce54ca16a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35b860266534d0af7df398368751a4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bebe3239b160e8f055c25823d9b347734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30917e25ae882d79365e186ef3d77e1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ad51ae6d4227942b9fdce2552be8a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a561de228854fe5e46f93378ddd96ce737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf73b08ca5490d5934b6a0f8a270b0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741268bc419df7673dd089e9e9328d57739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7520277bce64621287e5da892fef3ad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a805423ad4143d639819b1d28076c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb16c2d7b27fa6ad4e23194febb735742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cf307b973e0888e6c14df4c5040e1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d5554adf2b2350b4ba7a2bb9f2562744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ef2a727e4059bf2870fa719dd1fa6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294b95d467f2a4ffb3a1be2e70669ec746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99de80bc64cddb8bee6a64f9708497747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e708927e60fc3f10970075863ee5053748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cdc2fbc97b83edc6ec610bcc2e943749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa56f0425d3f79f06fa11a9218b7ab9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b01e13b31405fb2a7b181733fad7f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f883331b2ea18f5c1f6f3e6f70595b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb71e1127ab9893a5de74a723a8f06753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84af801dd1753bf121901147a116fdc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374430074b78d08afda561311e5f9e9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366dcb33ae525e2a16a927e3f7a5db5a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40add6210de3361ad6027ee356ed4b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4ca9e6305830bc4e1b60030eb7b1b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae306c9fbdd7c07b03140cc5ef4019ef759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7bbfc77b450434f26ebe0aac75cfe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e726fb33b58ca817d2f589c2d362c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4899cb7893cb50a268801532f50a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f9aa62da1bbab13c4680c0df8b2e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415840f32ec2c395d63825129b8b23f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ac6f2eee892ceca9c320dcb8ce10b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8146b44720de1bf2e1a04bccc0ca7627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7259f9e920d4370a6da6049f69cc598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fa79db58b0469098a750877e862069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506f98176abf9cc6266b7cd3d614a3b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241fd458428f733574574691382999c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1d2675d0a3466cd50957266b9be1112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fed460d44eaffd69d71563e98eb21f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf703cca43a78484417a05cb77e9c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd0d552d838588bdb9c27be0c065b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a5c989cb233a89a45015f8142dde716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb89e60531a581e5eb5c94435352da417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ac1644184c0997c8360354ea0cdad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5808c99bad20f9f95a882de40167f7519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad21bef05b6c3714bb67bb2b1a2838820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d20d2405666f323bb52f7da11aad3521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a61e93824f05b01e31e4107f30dfb122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a623ea873dd7d3e5acf296d933dae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb349fc49eeea6a027d741a91577445724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0908988087958183ddb67ae474abc225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013bcd3586ed283112801ce7a70815926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b1a8452aeefb5db3749602d435fb827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e1b0997556742276d9f5dbb3e06a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b46b31e15d972f030fad373c9443529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2792526e2e28800328c72412d1b0a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c68416bb4a5d13c10e49b27aa7c4931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e641835b596727d015df63b113b27c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7db66f8e153a13e32e33801261c6bf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832de142dc9639a8f69ba68e6c84775534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0990c29b127e7046d2894a4fed26de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba082d8e590af412bac119ad426fe636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1a31ad5639252606cdb19159e2eb737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee53825a9ed3466e37f1c1253d667638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1ce9601aea15f62867837e18031f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdeb6813110e8ba65b8bbd77eff79440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0b4ad3c786b7d6fdc6bf738871c9241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658e230e81d5ce5aefc3f180109395542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf34682c3a64aa10f0144883a4f45243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d5346a02dff58c4fa53faeef68fc644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bc73db83980156b27832bb2ebc5b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cd0460213f1d709868470c325e0d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12515ffa3e079007be6eea473ea23b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5a572a165a8f018147b91ea3b078c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e7d603e821dd01b7aa48e9c7fbb2449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf905a48e66f3274a4fb91ec3d0766c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206559a3dd4c5cc5545546bbeb8e73b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2f0469af76823d1d881f3f9e6367352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236316fd790613e8d491c0c7cb2052553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4769abe58732e0fcfc3b806b25050f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96d70a0d19999310e68e87289a688855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced15a5a67008902e58c3c466b5b8e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de4ea79711698773c16be2c064ba8b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa695685cdd6682cd5fcc44f36f261d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db365ca33a677f244e63ee7c119d9eae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553fba2f20bf089b43ba23bfa75c3dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c767b71ba3c578d330f296609f27c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9b41fca972684ba6a307675a42d6762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a03a024e9cae0651a61ee04f8229ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cedca6b93df275da1bfff49bc679ac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc4bcd66541779f7f7a83246a8f24b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c28aa88bbf0b6f513f61d29f69044f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c519d23df428cef551870e3c5c0d6167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b3b012cd8817a28d96908dd6810fe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9791404c13fa6295c88d7f1dce2099e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9cd78bcd637cb4b224b5a275a08c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572363947fce06110d0e8009967f63bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374d79f0ba12fd8e05b816b2931bbd172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bfc5c8e69da50bd563a116ec5902c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a411bb94c3146f4bdf4ac04e58f5974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec740ae5613a4a449534c912294e20d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b4f3b58ef2218251cb2b0c8d66b6776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c9ab3e54d90a3fe0c1a4a729bbd0b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5abe0b68852fc1f3182a1e6068c7978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c320fabd9b92e2a7b780b4607cc302e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e5625a1e85e69279a335eff374bc880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc1c58ef271d86f499938f4a64159b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1e6f12e44c61a5fa22cb5be32f73082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab468f4434ebd7161a95c5884d50b2a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cfe6f0b91bb6cb8d19482fa0d0ded84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3981c53bc7e24cef8ec1eb477fd3f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dae4f9546d4b717735c4b9d4c37cde86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19067dbfcc6128050909d05e87b7fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb21c7b369ec13eddc65c8f15f079a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd0d02209677620a9bd7d4adaa52a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3641138fc36b20d35ab9733ec4edfc290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b76f664e8bb5d76a3f6d20642056291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108d3b08bd8fe8863d54bc8a78c6a6292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42857ef1fcd6d7d6ef2f6b629e51e5793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fae8cf842841f9aa502c566c27ba5194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d360db5f0d508816e7c60a7f763396f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbabd04f3ed10c542289579191359c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80a3e70cb70a3c3e7cf567c8c50aec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d34a676df1ab28b723f3f5ccd7a9298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d5397859584fbedfcb5d346dff5b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10554529c2a49cc713f49849949a6081100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efffc5da365027ac537835e88cb0a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc303d4d560c102171f6ef8d23d9a5c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fc478b867297eef1674027adb45b1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0711701fde90ebd685fc5acf3a383104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e526dfc71c14c06755f572e544b160105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc967da862ac28fa29056cbd97bc7f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdbbd4c4654ba4a35f169e65c87605107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a8d2655348b9e1e95db1efd14cabd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971f4af8141c3f21f00566d68cfa0b5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02963b6fead5589543d1b9af3df631c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552116ab5618bdfc71b0bf833622283111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d922b9683571dd2009a19428ecd80112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2271b6f628e35bbd0d6d0d85cbc1696113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211e40c00d390c49aa445bc345a7608114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f80ab1bf49dfc6066231af246b4f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5d12a4c3846f28aaa5108bc1e3fdc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3fa466e35ab0fe45d82ac55e186b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57732e1e753e457c8c93def48b6cc9ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c483f638a7125abde6d5ecaf3c64e9a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80000a792c0f1a500a1dd915fb4091f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9f43bbf32d89ecbddd66d02d89c2e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45751a082604f070270512bcbe903a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ec7388fef566ef49a4fb8420bbcfd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b884df8b416717fc3dc1efae4f607e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548aba5d43c3c3e26fdcb3568e23dbb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9011231c8a687353b6c2ca680caa8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089ba5016fc5590458511d0fc3e766c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777887b65a34c099b7ca6b3a9cb8b7ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88127b9a4b211432111c7724be9d29d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da074477a92028508db82e231c31402e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26e29f40916d0d170583944121cfcd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef85df69ed4120cd719bf463f29ed7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b177f6c2a8008e32efed101acdecb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f69d82fa9fceaafb8c4ff10336530134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8d8ec69bf56b83ec169ffa5f4f033135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca530651d9d60264022a3d44e42032136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc7d7fa48ffe5c66b7414c1832abc3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f4a317856983e0759952d5134501c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae5dab4eb695ca8c5029b7ae43f134139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401030f494d500865db85498f7ce09bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d833a911d3fe4cd8dc563b6980d50141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a870923b15a1156ba48b1c4cfba98142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d73fb75b85f412fb19b4127da33fda143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f232d4835d6a1fb706d93f99bf6c7b9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf761555066154df1f11756791a05ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94e480f2ddc29b06596f75368133ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea1936eea973bddf30f11c115f5baf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c565a1ec5152b8bd83063f353d37127148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b5d251bd6e8fd61402794894034d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf8d629a87b09a44e213e077552f24150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ec708361935219e18c46adc93e6be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ceed485086085879d14731034ca2b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677bcb0703464449f3f61626144f637153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0aa63e0653687545f65d3409d00ac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde183e2e96e342d0191d60e0353707155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed688d85a7520c2251311128be7dd0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de09f711eb7f73514139a1dcc8889b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eac64df4dc64c1a9f224efe9102685158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f01e15c36dcc5bfcd112e886bffc0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fd0773ad1c7c02df6c803c2576a64160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15962d03d4eae9969b325389e4ac4f94161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5c75dfe1409b247340c70acf5bbc8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e7bba794e4ecb1bb863218d37f433163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761b1699e99a7a23e6f7be1b55de1df164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0156d9b854ae70737141090a4a0704165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054280ec5df502dd00fa8dcd815b5c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58e08ffb5401844e061b7464b805a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f005134362bfc140048419438c599168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e63bfc2a56f068d3bd2ba0ba967e80169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0a9019c06c3b74378ecd737ed8dca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77526e4ae7b6e864bfdc38ba5f2b9da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da84763e72e2ac608719922ec25649172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3abd6d8d1f93891c467a19e2e8f35173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f47a3ed779f178b3ecc08714e5eb6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268dc2eee7fcf1869000dfcca5cb45ed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d947f493a870b3930eb9a2088ffac1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5885c5dd85e3977e0a0106c61bce7d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30619655e6fa9e768d985aee26d3ad3b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bcc2da77c160e9256f19a82901b34179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65124d7aa73a191f4b4aa8db75f56611180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e2fe7f8a3219f1a556237d93d8cdd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b358882a05a0a8a959019ed59a376cf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e28282077f39913d0cbad9e22067d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba88a6cacc703d0fc31f02f6e90187184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3515ca68558902516bd759b1395c0b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f32e7296ac82e85975a07575b22a46186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c890ebc3b8b38ab6a4e2b15206709f6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8489a37b7c5128e09e5fb230b92f0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbff16bdc8e3d56aac05227e95fb25c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf45b8fd2caea98bf8ea3e361c101d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afef7f43a08181a68b10a97df450606191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934279be9b7e9b5fa45c776a14df126c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14c856b3b92c7847b9915272ff9c09193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34015fbcce2f5aee1f2986b33efc66d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5489b7a6bd8d75a70581cd7d9bb472d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393fd0a17cee7d91a9ec054a69c4b95196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac1b423c4671bc0bf5919f2fa35a68197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03544c47e657ba81d0c4751148e2a1bf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669488305cf0b54c7296753628b7c38199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6cc10eb7d891617b308fc0e4122c2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4dfd5011824d7089ef897474bc495201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e56ac3a202d8c136ef7b66748292ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b20223d3ea5a9c3d4a42e54c26940203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91990a37c34bd7b55698ceae84898191204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff1d3d8a19b6ea11d96580b94b0735205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eab8b88a6f5280fc10bbdb1dd12d1c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa0ffd7db31555738b601e3e5c6add207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b41b26a72400b4978bec8e346600ec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ff8f94a0bcef9e9df653dfc077b84209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e902d9b41d490d16148d504b31dc3d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fd6cf08af5d163da188d7dcfd0b88211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f5d2e23b33d9765050b9e4343f251212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6bfd1ec07ac6758de5948213eaf5d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5af04423b6ecf59ee811cb1d6785e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876eda3f4e7fe40b8883387e67cd34e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb1b933e3fb497074a8c99e3934124216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8c2918812a42a51f70cb26cd623d3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815edc265b6761a2b7b4be45c5fa611218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fad8ae39fb0fe8d16b5e914c577ef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8933d2dc1c0a7af890aecbbff07b4f9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268a3bfb3fbcb230556978fef7670a3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1a4a7cd6884f4b6abf310b7634e74222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490cc2590a7eb9c700967e4fa577739223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630fb21e3da1f1a9434a406ea05e3042224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6341e1fcfdf2da6b7fbedaf68985da225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3720787c2449c7a6fe88f994f4f83226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16c89db0980ab3e5a35445595426d6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a9b08ad318f5fb201b38ceaf59f3f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff3baa93f7b747d5757a0f15ae50c0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631bfed3cf8c1f87eb196374bf2b54f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c2d151d5b50414e019d421a4bbcbb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110baf5f96d27e2f70eae84e89e807e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560de6cb9bd5b6749544b4f30a27461233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bb08a3881fbf26ce3e48402c578e8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71137d288ada62c33b32fe4c825150ee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec10bf59d35e5430209025e2b7fc00236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fb7d8b0721e1190ab4028e11a9310237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aceef73b227d900bfa9fd33c09f40d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3425f4436f7982c9ab8bcf1ab3cef5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa967e56fc19d0653f287817f40580ad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17336fbf6de3db95774d2dbbd5bcbf6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084959ffae3c0dd71b6f9906ba2598c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ff121606059db15e4dd731a8e9da7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0323c4f15193cae7464de7989687e26244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1312ad28399a1ddb8175819c692e1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0556eb86c2e0b6db41a93f63347a1c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945965e9df8a258a5bd474cd5f36c8ef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a6aca94f89d0a28ebe289b79a1f8a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd647f31bddfb31679b090b5bed70bc6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfe72d9325824f87cfa34d1fe001d5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81293e88b11afdad4cc67740129d01e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabc8d5c2a1343dc231c464e3198073252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441b470deb085f0f5b2e0868da1a1ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93811fb30b7e52902d169e028342c240254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c62279fa63a14cc93e5acf93cfba38255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfc352e0c19d7876e49ce39ac7090b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a251e8d29e3a21e4c18e855d896f1c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a798e462c128e5eb6ee0089f771eb6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6e71430da0d32e60279b3f99f2cf7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31acdaa7d3f0517c9e13a422806064260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292213fc69fd6b53164b8fa23935834261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac191a8c9872ab4753bb5994817099262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69d4d46c0045933f5f522282e669cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2b99bc20f4b5743e1b5452d20f7e1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c27ba24eb2cbb61722439cb6f0fc25265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4add236d94363400da7ee5ae8ea65266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302c4fe5a6b443fecf72533e865e34b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb079e69316e16531a5944e47b721a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd94f8a8c6e9d29b20b96b47a27fd63269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c29e968b79229434790c6f58c4bb06270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aae4b3913bf0dfd7105823f1ea50d9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a36d0d280b107d368780570a2682f2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70d1b2bcebcd34e9bb6cdcbfbf9ccd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ef6300e536df5cd3166f10143b567274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0734ce356a28fb0b638528cba3aa570275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90097a322a0de6e9f0a2e4425906adf0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858c16df27582b2d66e3dd50fe6b59a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a1670fccd60a9873bd32c19671da5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcd0308394ca92a80c380e3a48bcba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca506e2f9b5e8dc8e90f82a80f3439280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6c28949ba5a79de01aeeb863ea91e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afc3fde1c5160c8674d97522ca7de9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b7007283970a2ffbfaf4c614b2b38283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c38df2573c79f006559c2481f002d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87cc4d85bde418f80e3feef7b9c331285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7b16b4406fac1926599df6cea8a93286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7bc0bc40442846c7ea7f7847c5495287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45061b9efaa6f89043fe124e28f3a35b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f3a33f90fc845a476c1a6bb694a2e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1063b5cd0ae713fac75c1d273cd4c70290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc2b5d8a58ae0756c650c6bf230afc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b50fac7346241ea21399dc17cf3c3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091f4a107c31f9b150a494e75ca34f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be1d8284d8ecc0a5a624ba78489084294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566741504b3bb8ef3a42cefe980f6c48295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8412c23e983a761e11f00a0022b89296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361f18dbec4c937ee6522dfe8630016297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dadf29879f9fbe874850ed91ae1b1d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d798731a3d2cce3532519f1e63a47299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df184a676fce6a27bc792191772516300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce29be9fba1d420e8fcbd4ff57d1e13301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22faf3768460bf885c35fb3d7ce3ddd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b825b026bcbaed4980f508807d54de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0326a61792f18334d758d300cb89da304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ebcfacbed479b817fa3ced791fe60305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012a7a1c6f01a91fbe2734272cc004c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0756e6bbc8423e9857cf3ff2b49d2f7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191932f627197bfc068b25d0550ccfd5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e463a000f5db25229f2cbc8f10166a1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad215579341aa94b3988ed92869fc7e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2872e7922de3e1f925684a9de776ba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f037d1fc4bd7e26a1323469e32a48312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6f4c3c254209f6813189f3844bd13313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7aa358de3f75091be519d9901937d0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416e662f6d84f16b9a571e14b57f2fe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855795e8bd52dd220de9e5b13f18f210316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0537081ddca13aaf8107bef5b36008317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d9b92749b8a58ff48c73011edbc53318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9a30067e06686ca648cda6518ad42319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86399c2b3e17ab2b60825fa6db1a724320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee56caf25e0b7dd71cb76d75e013c43321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbc13c107237cda5633e63983dcaf4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8821f562023509c8b3e1de7e6b4f2b9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d287f7b9d27ca6e790cba3adec0a3e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8d0495a1eca6c655de553b5aaaf53325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5553ba5f65cb0a33cb308c9b7339b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460ad2e41737a4254d0a4c7c1ed4fe6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77be05664dddceda1a20c7cf31e876328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc49de613a31cd400b2fd66445a9484329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b8da8574abc6d958f493081f73a14330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c55e23c0ad2235cdffff80ee104a0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d01a26cae7357793f5d42dbeb90019332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f450f5bbee73e55f7e62f8ea8b8fc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b3a7257520bcc198494a812861ca8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fce6ac5145cf02e255e7f3fb059fd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d0101cf6920a83aec2422cd028bf9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206e8133f6cb3678899ba6f8fcf1e72337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f201f5f365dd2218285b116e5a146e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241b4d05d8f0f5efa72f0aced0fefc1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0d98830009003055acc47155f6fd9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ca81457be97c4e2b56772d371052f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df82497591a848c4bf0c7e3f7ac8f4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fca912cee535248b2c33343b786e6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd146f46450abf13c5e795c72c5cb738344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006caae3f27ed25c32ac07ea9ee9475c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ffcc98aa2b028dd279be4e249658a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee04b21b490596d9e1fecb1e8e5d3d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17e921d0abf0f335f3969784db585c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0667f2bd2bd25cce6b32ac1031178e5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753c01466a732046abaa69422f922fa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7419b8b0f35ad7cca10a19d28278d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e2510a566ec876bdfeb10c4a23691352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb985dd38c4f1092b80c8b42d007e2c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51b278b251531c3551e1362d642930354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fe95461d9c4c805598215adb7ff63355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912bb7b6d0224f711da5d23adde513d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848e6ef9f62b155282d12065361f90b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c545457edd0fdb9e47a0edc2fa5cb8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda1bdcae128e5b64bb2ff0c7ef0b62359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b50522b84396f7f60337c7a5b70326360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7d0a7cf8e4b5c259e5e2f611ea562361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a47bbba9e075d47e050e54c23f7fe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a511e7b3f721c112860e3def97ce2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7a49c4f32d79d005f4a6c599d89a6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25aecef1e1b62bed257642643283bc4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c32efa261056ea05ccbba414b3560f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f940c89971413bca55cfa1ead6629f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ebb39525c7d92c605997d6cbd2125368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a4f98f85f28c57318c94a5b342246369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8649c97ed0d0752d637aad79740493370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11470a3c955680f13548a6b1ff4d58371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0cc9027afc9e1a22a6524deff1166372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbe7523486672c91c3b51178a8bb37373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefaddc53bb274bd8c267b43e009fba6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f67a46c5c4588575ee10e822b621af375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e72916587c4bed5dfa38d4d043b3e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2442ebab1d6ee81d3045d681a954b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce14a4d303ed2bf794b9572a4606cfa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182bdb406da5dea2ad958a335af76e2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299fef89187d3504c84acfff6975e93380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4429f1683c5de6d2bb51576a8f5af13381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfb23946f13257147d3025e6106aa6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfb35f67a720183fa0e1be41f9a6c1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aab1c40e0398e5ed6530c3e0720bae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cdf00e62eb4b9748ff6659b948b5e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b0f98ac0639885c9863e2c75dfe0d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764b37a08c6979ef8a83e46999d8c3f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51939f37bb74d0ec291c805b434e92388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5343e164bb7627c7413f7fb9b2c47389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121515ddc19adb07ea6f9a4b8cce85d9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c9db431ac5cc231c418075d659df5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772c8f1b9df09cb673ccd36fc2e55ff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8dc2ae3e61ec4bf6ac240a0622b0c4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d013508c707464e08c0ea675b11f1e0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2af9abbe6a1afacc037858da3e3468395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47494ce64411b8ccd14e450b27cd4a7a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3cb5785452eec9015f427cb0f5818397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f701038cd17ef2dc442f9e2294b936d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0bf466d1f9a8a4875f39f7fa62657399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a19563400ab740e4a47efe56e5fda7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc5f9e9fbe0a0f417e6bad219751a5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8db8a013add524129fd3b39b0e52c9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324ec42396c57246316a9c7ad73db45403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29579ee019a564045a29b01dc28ad86b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6346dd89890589f72698ee44a1d0a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e9a6321a6a20c14e7a15325242160406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825697d8bf9cdfc10538a1962f1cb585407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8d4dcd726bce1dc1036211de87c37408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8387ce475e3837a1f12ffa7d7dc70d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e05e2a4c20ec6afc75df0392ade19410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e757508755f4dbf2f033024c9b804411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f1109155bb119edc824892034e654412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb818738a829b12aa203434f2d029b8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090420a18ad3e9775d8159243f5a5a4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014806789ad24c729204f28f1477cfc5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145fa51ba954ffd2f05913a117f6dbe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05f199c2db5e8e9bdbf56c7433fc4a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2fb1d7e1240ee73a1517c77d337a3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a9d4f2f74b17aba911ff1bc5df0ae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13717276085a6b98ed30fb0b42e23acf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8431c27ab3a0b5c0e8ecc665f9dd8a9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa5fb3542a720246e1863b18ef10fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fe5eb263cabf847e0ce897aafa8af423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8655b1c9189b0cbe09120d54e7e532424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2229bd2bb03654d3438d777b67611425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9177a109aa0e0e131fa101a2c4b443e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b6b06e237d81a294da759dcc378eb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb00f3b675e5db73d8092e428ec894428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930ce4ed1c28fe431d28a607a120ae0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602224446e7b38218ddc9ef6c2e2553430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a28122d5493179ae54abcfe888ed29431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448672e9e6567eacd5440627bff8e7e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a3c70048720e5de59362f153b0c3b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643aff617f41781e930025fd796e0734434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b460aca9691d85edfdb7728a578e327435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d45b66730f9280f7a807353bc2b39436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e91143283443c7a53c2278c8e6973437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87840bee5c1f4713d808ae4e36558b8d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a87abd9f9f4cdc9fb61a7d7df3ea19439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ac8c2a22787fdebaeee15c94ec3c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9d236ab6aef0469a152a486ab2b8c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bc769764e966962fcdce3921a6221442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2038bcbd2821fd2488928e3ab2b8cb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106a42c1c1a5656e2f56d8c290ccdc4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a2b7be012950b211e7c1abb15a92e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ac36c318e3e3f15701b968ef1fe92446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9135d292f17ce3a6152bbc4eba693c5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd397d9763008f72945d2a9b1b825d77448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4732d40cd10ae1b968899a2f758936d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26f6bca5756e243c393989446a9441450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb577a9be5a2b23421742b3a4dbec578451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474efb4213b088e59aca184898aacd0a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc27c4bd3abdedf1cd82b0fa700c275453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce02895e91c9429b5b2c91c2f436de7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997b3a71f91367a60d9494b60705219455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef60208b083f555cdb9c8f91f0bbbe7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c104d61665bf89b50bcc197cd0b4b7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92edb2df753e0d2b0f1846a6ddf859458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e74b3ca18ad6d87b50ed351895f1a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f63c3a21917ba3040799a88e369c50460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587a47ba95df1dc32430287fb67849b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabd11adb7438f195e58535ec79a29c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e49342763b36854056f4d668e1b361463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb97079cf1fea539c30ee0d06a0224464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c180024ffcfd03119c0f6942aa250465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98df24605c3ff5d80913d24349de8d9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8717f185a7821ee5fe7ae99f5932d1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21ee5522f1fd80b73737c3a214d137468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9352fc530925c3f497584736ea9da469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e00f48ffbbd49869b44642bb5cfeb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff5477124c54e50a3df79288374ddd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3a7255fa500f8852b75c6d9cf30bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1f0b38a693bfdd7a2be3766d0bc91473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafcaff63bada3b39e109d1b4427bf4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e62d8d816d1ee8037d8545823a8023475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fe58608f7dbaeb55963eb71e84994476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcba41fe251ce5e91d13a0b6835207b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124cd67c4958509d5dc73e754ee9a59d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761eced6938fe10e3815f6c7118fa4f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9a1a58b6c3ad9aeed4d9dae4f4028480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebd8346669dd0977aba3e4e3599238481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa39a254b9c43049e5f2973a8651852482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8be0b60d8846fb556f46d8626aba84483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc413103c8d12f2857742597d085f81484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5979fa7d219db6beed0d0fa7fbacf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ed99a2d29073adbad89480fa8b155486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8b31096f940c83f0b132d7fdbf4b4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee48ffe204fc53ba56fbf540867d57488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518526cf9bdcb4aa9b61130dfab24b1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5d46f5feffb1d48206e39f1278f71490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631961c25981265453cc82e92659e01491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ada8a54a0ba151d0d3a227d8ff477492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f2b41c31759d272754daec0fbfa3b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31384520d950c716b1e998b40e8d3b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5b5a27462bc4c2e722abe36f47e1d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e4f69d3ec365ccf58fd26a918bdf4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf5941eb2efb7bccbdc8217763dca6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684212e2e557a83cc5a94a3b85903121498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60b9c3effbaecfbb3213116dc2877e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37773d6c5aa7e86b809cabc02c47979500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e17dec9ef4051356d03da8e5fc319501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ee10e50d5f7001db7b50ead892b5c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a3b37c90f8c62f5c5a6b30a430542503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46aeaa379ca78911f3bebb8b9653269504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f515ba595eca43bf1f585bf1960c8b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ed2fb058e28977c69fb2c5433ae03506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730290e390519f9b1969fb5cf676341507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130206b0ca3c4bcfbe9e51b25901c5cc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b940d8cf1e68ed5f9ccc957223b94509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cba99666e6ee3fbf38106585b2340f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab0ec4c6c9a6862c1712ad647e018d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f49eba15167a2a922081206f712403512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db84c45132f47f9f17c30daf100f9f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084f9615cbe8e60e6911d8b36ac5f40514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc8944deff6744ed2c4162a2d5338f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7d1225e66727986eeea87c07fe448516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57b0f5b39394f18b6bd1b2111c0b32517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7dd83383eea61386f9069a68b9e02518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6b232071b7d9b235002d37fad4a26519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15833eab87c970294613183e56a401520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83768bd4eb5b8d88df0c0661ed4f7185521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8247917490f22f0e45757ccc7f35d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d31ad355bf859903b71ba5c7ef065e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdd49a4270372365aa65ae0290acfa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8086fecfcd79cafa8d137bf7df0be525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee2d9cb27298d4c5ae39998c9b08b2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01de408f4c1eb28cdc25369817a322527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dddc9fe055a593ee63e957003b86bc6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c416869f0faee2b925d86dda2d841fd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee377f5c0cd13e12d1192472da241e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e452ae873c4aa4134e4f0bb77f101531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34aeed788af2e1d7077b794856d7c15532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7611286645da7454a73ba31238982533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139060c8db17dad8cdda6edaf7893b2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30d8751fa0e54aa9485b3deda88858535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bc4588eae3b015d71595f842b28db536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3f693c9abbe068525e1a6616f3a5d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b2bace1a6709f89f93fdc0e680a0f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549b5355d4e25183da7ad63c9fc3aa4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3c23c2a741c5cf2709b6badf00949540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e727e40e5eecdd7941985955fd61e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f99507130b1b90a468f9ff1d0fbb1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9be5d389d1212f695405151a10d05543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e9fbd79bfe1a0f7ece93df828b7ef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180d0dbf335bc7d7fd7e13126fdb6bc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa8b9060f686a6897d8f08d9dca789546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5a41ac3deeac0b6311f772bc2da0f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54601608cc79a845f381ad028d044e64548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1ca1c30c44fb96bf33f8954246e65549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471813b9d7004d9e37822e82c129819d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4693ad1863fd06a33eab839c7ff8cd2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9d6d7eba66148ecb410b98865db7d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88215c4dddb631f6f291ab2b4e403d0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd1bc5e209c0f439538395693107ad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662129d1bf33b1972bce1b4990c64765555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09718b20b3ce3292611e1281d7d5e19556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4583d0f805d05ccf3c6ec3a8ee97a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b3e3d1c3f08ecb68f4aff9e6b74c9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c39c53978529564fd82cb0010414e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362c8dcf4f01d75350bf7b81f5199c6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f488b97e8424eda9c57eae4dd37ff68561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ffdc543355ada26de9f9bb68dd7f4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608d473af1f1b42c616deee5bce8edc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb150f68226c8450f1e94b1baad322564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e723cd8c31e19a10d0ff6be23cae3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6291bbd8ae800be54b0c543ebf75f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba334342f3bbedd7063fbdbf6a772e54567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630e41e83bae7a3ac3f09ab9ac8fbb2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21568b0d267dc65ce32d1225e7494f49569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9660be83a6b3c14cabf5d37934a76fa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10075a87a8efd0151df07a3565cc11b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ea3d5cadc3a264f0b63ef588185be572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ed4e185dc0499ab824d0319633fdf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595562ba6bfc65764eea5e2be898c93b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f85c94a484fc025cf58498ce4085d1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5691ffb6cc732c4a59d4739d0721cb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fda47b5e8c2932351fd556faebd517577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21515b48102e82b855cfe29510297f4b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bcea057fd541f0a165f6edf91877b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab90ad9005ac926454212748548ab4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ff4884d05409f1d5f2d5a55b7909a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb49a409b740db3c17fe3a3cfe9aa67582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed8b09b487a899ded36df0bb60efaa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c77a9e6cf18d71db8d318030cfb7e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244a70b1abfce6e61b53008663fec69585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcf02999157894036991eada6d7ba1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9c6f405339334c6e5ed4775a2806d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f0d5f3145d358bebd37c2d9a4311b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6317e1babc1c9eca79f4c56cc7fe21589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d90504e7901e8632153d1ae38d0c9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab0c9b62e82182755c0a835f03a5f0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f54a93e2201a6bc75315b43544f288592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaba219664183469871f530541ef6c6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cf1dd0f534030767cd7c796893c59594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14f4874d01d453e8c38420c68a9dff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1463e6229188c69a0412aa8ce2ee6c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16279e8ab3a91fbe69348f9528f703597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5982226e47cc97cd8adde31c650f05598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdef45738680f7bf43816cafc1f3bad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99f61ff5878ec395aa5a39c480b8ac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbe97f3637e2991916e3607c8f2747601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de96608318d73d2b328ea9f92591cb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1839c760714d6fc739babf576781666603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a960c99e4e1b49e7da8e5c6e79cb29604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991e3a1a95518776bedf0d167519963605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc789337ecff1d7781437eea7646b4f5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856990b4dfcd55136901440b379e4688607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7299ee468b382e2f58e402e1faa1e77608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b44ad4cbd652c406f8caffa9d1d28609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f09dec233beae2bc35822ec9692ea610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c703c2586c09b11aed05005188ccd1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c6828c62a61eff79d90d76a3c7824612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add66acb2d3a3536ffdddf81942775db613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402231fe77605004f7cc00b2949fa050614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24044184bfd2be891f77621d515aabd6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24a12d66b7f26e99207d4f410e6c25616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccf490204c5d8ad2628fa6b82ff249617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd8edeedbb5914a9eae05404579956618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd8ca34a98a1e018a3082e1cae76e3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f3f8b52256c5be7e76b122a7e64cf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6071e9de66fd126b12446673f640f2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8742dd126b26ed2b4f0dd064da9fe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2d3be1eeba320bce0f595fab35727623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c245d3b96fb990763f088b8b6aca1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f6c111a3fe920e6d3720038cffabf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5466dc3415e0f6421c3ee214a9763e3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b33af93e76478eeab2417af0ca102d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccddf4b3d8658fe425102e97b507e57628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc1159570e18da6d07183403a0995c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a7f0b61ca4cb11fb7c3f28e3bd5cc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e9062edbda6085dd3d5aaa2b35100631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163eeb0323711d484b3d80f01cbd9452632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373719f14611e698f98d69dec370251633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e72ca7cb573303fb65c4104150808634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b187f1f29e83a3b9866d5ee2d55d991635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce78a877c910de71720e7a2353a1b62636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad49aab3279ede59df951b15e89968637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf811c954f22b42f474823270af97d22638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715266287acb2746766f421e1233c5ef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07347bba4867e8252b3e6e78f4d2c8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93a3052f5b2d405718dbaa3681d537641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baeffadadb27471e447b71d89fb390b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8f51470092f576e7078bbf5605caa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d31213373784d3fc4d19d6794e0beb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a5fa2f7d0a6c60708930d99d567fa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2f9a71a378dc575254b87e625e004646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90548806d5b77e0b5a4f23ad372a345647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c09a23bc27f4cddc393451d6f333f9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492be0f9b501122a88131bfd3367789e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c4550b3b4c68538f6c5809384168f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8066d10db39c9df916a7cc20da57d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263e39c0131a328f2bf478e4e5588bc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb512afc33147c61f44dc6f3bad846e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebab43dbe71a985de923c371637b524654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd698490e12c877086a92b5c3206219655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3615d81567d465635fea2947aa206656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2b34d066c6c84fb60c0ed091f1690657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5442a7d2455b6c1f6b6e88e8326d1ea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd79289f162260e1e97bc5c74ee44f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab6d0b0f1604d082551f8793d6cd67660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32e92b2b5fc7f64f8b80acf2f77f6a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bcaa0bdbb3567032c71e5cf921ffdb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700373dba6e5790bed376ec24ad3bc8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54774db9e05a15b2b034c0b6101822664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3703d8db386f7d090b3b030dcf3bb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832143a22aaff430c3039f50b41baf4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c078654105975832927bbbdb98eb64667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4cbc0ba49dde8c33b3f48c42385f0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f1ba211f3a612f70646e11d3d3ef5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b878f7d58f09f81bc76513f36bb8597670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a111d1c51bfe2fe7dd02abf9252c2cc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5c393c91a3d70a68ede54b3280044672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9224bc28414f910d68ef68c8d3540b2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de25db2b6338ebe9e8beefc512626f5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48671333b39df6cf4e3edf1fe3ca4c4d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb8ab5e052fad4550267fa7b823c79676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f688cf68abed333700cf13894a52ea0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a50c2a57ecebbd585092b32ca5fa2e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870e11bfddbca303e6edd0d3065dd01679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870584e4d28803733f4835d59a194d86680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddecc5a36171e6adc201b4f05c3d2f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0d97a1295fe56558fd77fffe9893f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e590fd5050247dcd74c3054a0aa779e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60598e22b3351927efe314933cd941a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b52ec10b752ef69fcf9c199f86d3ab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abed71ce34a7bcb37fcb8edaaa1f40686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9b8ea88cbb36684950495b80eb96d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98d8cdcf859d516bfa0b0a3bda9663688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ce0b672360f9a04ac42b0e69dc832689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfaab222f94bbb02970add4fd7686ae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf5e53f3be4a2fed362b169880c5de691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9525ba94b7951cb77b17a478fc320692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8c61aeed94e50108bbf18d53abda3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e98ea656663497a20262ad958fc115694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ca0acd300950d078a582d6f61ff50695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbff5dc001af927a487d396001d4ff0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fbc8bfcb6fe19ef63223051cc9d76697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc234fb0f71c960d96bfd755ef5482d7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd894918e741bd9fde59905e01aed8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a44524fc3c7c73666d29c27b31a5d5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4fbbab3ae033cf1ce1c0d219a278d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf9322573368a8876713613f7c29a6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db316d50e581e1147e8fd54594a33244703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897bb0650942987ac35bbce43bf2718c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2614a1b3dfecfb55874204f28de06d7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08a024c64e2442d04964091444e193706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcda72ac5f21d4679f27904a207356707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcfd05cd31b0589de2269257524d7e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f669405bd33f54f6cf4f64755b0001a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab7d14c45bbc6f5407b3a9993f42e2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d42e25b1ae343fc0dc1ae84e4d5b4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020a5adf7d5b5fb001971433b429edf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcf64d9cc0f75385b8189a45301349713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82359f78b5f8c2fef4834eba5800ac2c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2289a2935d5c3f3e889568138d97f6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15a8618eb414048481b2f21afe6160716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245737b4febb4e0b8100666e4788be7b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46c23b080e1483afa47cf42f83d70d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f97617d7ab71a5a858fb5c1c076448719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf74909c86f3a6cce9f1df9dee2496c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c260f97f097b10b05de35f7e577fd73721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828b89a721fc1fcf0228cdb1f5a4a1d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e0648cd88f80d70235ba89ae295d7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937cab7ae24675b89670f4e6988232d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfc8c015922e2ca3dea2b8d8ee0c60725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea2346a9192a532112042440c2d21e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161d5a9457aa8c1e94a361a617bb3dd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f26021119ce60502d8fe8f40b7dc3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264393890d168f1846ca420697198fda729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9155c839387b5b323fb4ad358172a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943883183fdaf27b0db4401c7c7d4e4e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f5b80b80526938956eab67db8edbf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75271a707beba08743d3a8549793bd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580903004e61a53103b105d450c5e69734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e089360602817b52d93b78cec13c4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0b853d874ea7db6b3cf43b24c0065736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d10176f99669fbee6a6503e92b4af737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63ea0c16c8abb93b6c4e42b1157301738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3afe26be33cf0f57d0a11dfd7f8645739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0fa806442f136c0bf0a82c8be3476740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f748d051df033dd1b151233e830fe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78753b6854514b9abb49bf9bea69bb8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630c9a77c39e567550840a3540cc28b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5273c2cf52c36d4c28f12780ede4d58744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee860e0b5e4855a5bc2d567e1fd86c51745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0f3df80122894d248dc3720eb874a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee86f64e1c741cfeeba42e36549251747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46ebdadf5da931ca29585cda069db4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dddc978310ea6ba2b964ab114a72d8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287fba02d5e15e86075e34e9cdcdbdbe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149017dd26dc9cf51d233ec93e84d0a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc2b260a7a6ec8e90472275009a3c1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f70d10d0410e9f57caab7a771cf919753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e209242e73324d6c5b836b9567e708a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8a7669df1b01210e98ef13339da74755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f5dd40c09d8b2194175301ba9a8e7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621e8c2e5311e0fc5791c818baca95e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12bc2a227a846b4e6de6568ccf2f25758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128af3b5140f02383961cc03706ff70759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>