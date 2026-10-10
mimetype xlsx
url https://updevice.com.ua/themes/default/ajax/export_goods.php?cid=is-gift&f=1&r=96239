--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1202,68 +1202,50 @@
     <t>000008277</t>
   </si>
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
@@ -3346,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fa9338fc246f1d5a2e96d9472aa8f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b00b37c1a15310e14f1d746c28b4b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf418bb2724005921b8c2ff80039fe193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e0dcf68a7be8262a2ec0dcc8b9de34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94583094f2f262f1d4d01d65e57dcc425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2360e9cfa337f869edf8bc04fe15fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804dc8b2d994db81f5b457085f192df97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ff630c2cd34aabab85de39383bc438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbe245f5435f69b941b2ce532b26ba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e15f4ebad99939c4abe2213b077c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f02409b1471ada89f7d2e3364122311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0f7a8cc070644f38e72cbc4ab46e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243ab01f264cd2706ce82c1a6286d7513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8dcae7ee716a8ad53ee72f07f85a1c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80adeffd9d32ed9ec0bc8af9a1a305915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39e22f96eca8bbcdcd702a3caa422b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcbb59c6536a0073541e8fdd0d50df17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477551a2b01557fcffdc469f1f7301be18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb3283eae0b5dc28c05dd507a9beed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc9cfeab71c62053f232b25e642ccd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f648ece8d2126800b5a8abdf16abeb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff921da7c705a7a9c6de5db7d08d2d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1970f5489fceb806d7e4e69a0f88a0823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fd7c465e9bda8fff1a8fd18afac5924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40cb13b8754faf5a356fd08476b78e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6aa6c6970e8b729707370c3d62b81726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df5fa2ba9bc4934d92627ead00b6d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a9bb7fd93398f349307b82021bb0328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71333ee95b8fbeb8fe505d6ee952d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25439f08cfb0ac4d87dd114a0ceb968f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990f788a661e707ad50e5c6e4f4ea7c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6b70f0a106c6e5e5378ac3bff5c5932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f975ae65a287e499ee324532ba7a8533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceee5d73b34f6f85ca4f5f188bbebdd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561c6b727b72acebddd83dd3c08903335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f0a13c524a08d99ff0df6f324a57436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65be90d422afffc0e71d907159b29037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526cead874ecf9e5816f6fb8c64aff738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6426d9f44e9a06c6b94398fa2315539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4bac309b0bbd2cf2b6f1344ecf40f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedea06729be850078e200dff46c13a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac99eba9677088da6efc266635070ad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a80e752dfc8f8676c436fbb60b277043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cacec002da88d781ce926ff696e4e4c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119152f80eae4aeb6c820ff935e3fe545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fc98e726578aa6c09b08bca488c7946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099edc073d092480437ba8b5ab6e4dfd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f397d526b437f14a081388e44a20648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d346f8a35f35297aaf93940800d0ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b696944fc19e9290d8a6e7f466c789c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ce4eb9579f8ced03f4bc43138f81751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcfa641a5e2ec85e2bf50f17259d1f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67104ed3ce3041629947dce870e5e4bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e38e8102fd4a4efcbcd6579e6eb5d654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e716bb47088980751ec6f2ea57fd4455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731e8fa29c5bb8a7626d1b2dbdc45c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38a4ffa1c3c26a4a1566564fe1e57457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99db85e55b804b9a810347463fd99c958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268902beb48ef714c55b0eaa522d38859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cedcccb4ac15824f6ed26b7ba9a649360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48c5a67558be96badd5245412f405761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766c3e883b606ab546e2858e4f13b5562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ec1067d987f633d5551c35dad6dbe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9c39d95a59ee7e703c9b8dbec6e9164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e0bdcbcd71b24aaffe8e24d14bb7a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8406bce207801ca8dfcac8794a1f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d5b44c4cdd43ee6bfd62c57c598a667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226f8ea43adf01932f48409bbfe4e2a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2fa10377a101ff686e7b56d71ef3d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d7a373a84d02be328ff6a40ee043770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0b1b7c24c50786d67a88a5dea740a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006108f62b3d2258ab7149817ec2561772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf386fd2f7b1e0636f9eb6c826696f973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873924a80c47be3625fd561b0aa4bf874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bb891e8332c5f3b3a18807623021075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d7258a4b10315e2e014a1d3aa234d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22a80621db141f19b825289f4731dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b80c788fc3b402a384b4d15dd45ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0700f645877ca90543cd95f156a2b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60221df7a38d54c0e49c223b19adc9ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e8444d6a3d0c368cdd0966747c1ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1403dd001594d5c55320352b344c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdae9961c6e9ec0eec19d4834fad32583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76787f82316ad043fd4922b1e5a2a86884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df06bd4fb9473f5499cfca393fb6fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918ce18f7a14025a44f4c6e7074a3da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917a0578bb42649d9895b7c03acf3dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516be9c53b6015b4414bd6eaeda2333488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf23912768a5057537b81054c6ccff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf94ace7abdd65efd7802f72deab2d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af4f25a0fa5655f0de6bc4e690897991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac7ab57b10c54731c8f42ee7c1799c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f39817fff9f1846bed10757ea6e9f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08635b5a8f9ab20da0ebcb9d3868fab494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a96ce15fc2850a570001a579a7e9195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22268ed1c7e2283fbd9d9212ea330596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4874b716490779673c1fa50afcb288897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0c4e1bc63a1e7f6611d385c21477698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a548cf2916f15a6fa2a5a7293aa8e0499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b68a2d4f7434c8d0ab213b751a4b63100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefb3c801eea1ab97b0a406d84a3dbb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22963af104b5380da1e0908ead14caa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b6feb0af674a123ad17e9f0d46156103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7b43fbeb577a8138fe42795268516104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bbda0dbb2c92cbeac9c581b509b28105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12323b18bd5e686ef98db80ca8e51750106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f08a8cfcdd24eb277fe05c929abf3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332554009474aced9080319e914ce40108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152347a2804b01f30f941fcd95cac301109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e31d337dc36b50c2fb515a0e48fe0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713824023bf03e69b964624abd90355b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e4d84e7151f5e064820b9be217c8e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af607f769afa5f0f6fc326901fbfef48113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b15ea74d76fe98b3afbed4e6a6f21114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbacfbd46a57ac2f588ae9ba62d1aae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a72144750e73bb7f8b938f1599c892116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4d36cabd41d86e857d355c532561c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d680bb23295d1056c54fff6a409fb1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2449e19d9478474d29124403b0f0ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb486ff6a116da45699185bdb74563120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca59e0a275f81f07677d260a476d818121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67069ffb8f6302fb8a74ad82019a72122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d4de034fb397f9900b5475037c5a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1058f98609a8932f6ff9c5313e9b17124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6065d9a2fb887e9bd39005e5f75e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad498071e65079c3ea389d11d40e4db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825b44c10fc19e53f06ec5dd1dd68f8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d0348f0fe6e16b5e9303acd03c478128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf3cf9db663c2da00441d90e82dc92129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdaa87a1721eee9a17dac76340df4be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be43ac935de308a7f923075e3fff71d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cd5518394eea813a9900f872efe46132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4d585d1cbfb9b0226bee907d0279e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36434e7bb123187e10a2d3dea6984b61134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277aad776f1f6e9aaaa7237db5d860b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf192a32c12e43a33f9ab8a16ce4d9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14fead44aea85a7df81d6d811f6cc6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3db135487585cdadc3810bae6ce7e0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efa3744d9f469f9c44bbae5a87942b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb50bd78c15144f0baaebe3ae4c9c62140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7911766fa287ebdda6454b4728571141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c519dc269a6ee4a479bcdddf7f5d98e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46cfa964f6500b78c64941009e0a37143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e55fb267cf5e50a3e834906407192144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8457e7fadfe5903879b629d5bb96fb7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f476b9714e498b90c2e4a04807a7e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e78faede0fa26a482244c9afcd8bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5020480b8f79d1ed579586b95f439df148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c245b08e99f5d15f8720db66b4f2a6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13285db3fbe78647db835105d3f43815150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49348832f3b195e0c746cd9209cc561151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65365e4fa6578759d00310ba87e4c73152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9f76791c19bbe254d0811fbe21cdd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f0513da86865b8f22c55c82f91797154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3173226fdb73bff5179040246ad9eb2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea8dcf3ada3acca1421890ae3a3891156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8721881bedc17fc0f46d1a2388feb04157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f916440d3bd2d3692da5417007a357d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05763b8264947270b8895f02c0d9237e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebccdcf9ddda51af281a623671daae4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105e8bf52a46fde7bcba2f2f9b54a90161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e1318f43e82cff47010ff299aadb8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fca526d9bfc200ac543878a803e9e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809646075a86153507a9839a687b0f07164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71160e4fdbf94e201746e90433cd8c0d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890dbae540130c8720a3bb3b61584004166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f15957846abc577b03562640d0feb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd090897a524a941d97b75c3626645168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb87c2d97958eb2f34e9f78f928349169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71fd04b6dc386eff7c2bab1106bbbd5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647db1725839021ac292ceff677bc615171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f78c465159691c8a9b8bd800cf3e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1a500531f44d4b8c71572ee4e8d64173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477934f4c6fbe7cb5e4b3f01cb8c426174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43386989a8e4278af4f39daccce00b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843944c8b24de3fc78ec0831f8467262176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad10796f43f49008e4cf190f1aa357177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a4bf159698210283bb007f9e0acc5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771f2e2d61ade42c86a3d24e5c2c6ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61f75b17999b8850d587996ec26d0c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fba4514bf038402be319748f4a914181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fca57b795829f4e03344d08889bf4e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f530f03cbc9ba6f8e0c8875339333b5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7ddf53da28782894be87fab896e62184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29a69421c7072248ac9e98dabab9f7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba6a5b796c2880048ae35d1fbfea31186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5dad6e88689d36b80b1a80be629d9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e54892f06a4680376f533c75b6993188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e8957a3a179cc16db5fea33ae1363189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545663b684faaf50be5429a475222a40190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799557049aac6ff386ca310c9e4d4f3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b284590d4f226d7032f27957016735b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924b5d2ebb7c9c8c97bc18ebb116705193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f2db0648cc892857b0d04cff0ad98194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8971b8dc77378b9fe6d47f8e9cfcee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680b3b882a152071b311357d6f8cb45196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5d5fb143eb72b9de250e7dbf00f4a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86625f9c77931eb6bf6d14c23b2301198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a785bd37302adf0e77a91441e51880199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f7f08bb876ed3b868969fd32ca2f5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222912de2fc9f57a53fcdd83869f52f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3af942a788c5b296740df1c67cb115202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fce32d04aaab160b30c3b988340af203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d567fcfd8f611d8085370960b732c0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce0460f118df6374f812b091c1059b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bd968f86a97324bc4827cc67e50a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127abc6c2646ba2d95cd8f2b725d909207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab282a34798d5f3c704d2dedb1c588208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b5b9c0b092940eed215809cc5fa87209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed56f091693c179e217749a5bba46c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9204847b9eca47d601a0697da9f8d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cc95af4ef495834099ae1566f9951212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9523177b01a3cd3dd5bf11773756a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0761870386c000913d8dbe2c9eeea3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d2ddd546b5ff1a1c038cef48e09fa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f3bf333669468186b35c7899efa28216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf17b86a194e53c65af5e07c5cec416217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31648cc518516437e8b7921d8221e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5f5dfad9623a549d6c62579214650219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c59bcb432239c34d6fde8db97abe4a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a701e0e76ccd4236cb0bce4881664fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2bc48ae46daaeb373ec28bb6ebbd5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23649976c891afc1556e6003dd4ce98223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c315aeeb7eb9ffb3698d86d1730e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e91446a63d9d5baa6c05a5ac26f40b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407c26404edac243027e2ec450a5edd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217419ef130d668eb3aa04b7c271de1e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730acd88322cd4913b40492df3c40454228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e49fb920b689ab252069ee20c999b3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748c0306f52a34a12682a8dbcb46387230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de81fc0747234c3716a27e1865ef32231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa70c1b2bc7809ee9f394a2c4a30fa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226979261db629538d3e5f77dee3a811233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50e3d25395b41a14b655358d42ca1c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f4f3e57109d1fc5316b8b59e23f3e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381ddaf38d87d362c5fdd5b493fb03f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52027acd7fe79b235c4fd95fd95861237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb08b4ba834d93721cebdc99991eec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a327295029022ca8e836131d05ba45c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6f60c609f8360ef165110da9aa593240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b621838272b5a52388c0f12e17bdfd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310c6aa4a3493acee832ddec7b2133c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d60946616dd5f4d797015d43162525243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931f441815aa799f7d6c18c440ad9e7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafaae4493bfe2b5909a7a493b0e2571245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305e82531b5abe3a9d000e797e52cae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c2cba07670a5ec1c9f5b8aa9cfa16247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b18e06e45929ad78a0c64cb4c690d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1067a5241320fcbe2d838276c8a10249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa64dc60dd6d4a148fe72d73a73d6bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6851bd875c00d2b6cb41bc376be62251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4beb2b73f26ae28bd05adde552885252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a8f0411e85ef57be2530afddb6d20253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14bb6b3347c5a44a1d746fa05be79c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2444b5a6f47fed178a4158a7b2d6492255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8752df7fbc5c54425bb8676e50ea59a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d10472add8bcd7b37287c9fc5428c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640969dbb0d596681a76e5120773e9e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac38871baead430ab135f449a81da3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8c308f26cf5f52fef554fa37e452f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd1d75121e7ee8447016e23ce4bd60261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdfc04ff31d067ca8be105423f2854262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0834d655704d0f4d13de21ea7c360263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7fcd2a738350a32e2fe6c8b232677264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f39a8e656cc149e6cfa2d64782747d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b0261b9d849984ca0ba4332402e61266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadee275eb199d2d8ccafc03fa7460ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddaf2f224155f7bf483bc029e3f8532268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d8f17903778643af63e520f00d4ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24d9a545cff33275a006aae9b0f649270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc3f15b0b0cb73357b625ab422d5bc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda2ded19504478a4c2a106847584de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1856eba7bc5bf355863059cad5b7d69273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23023b31fdcd3cd043c928fee3b20718274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a4351bab044b972823672cfff1b26275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a14d59314ca47cf67808cc88726b5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98696f622243051897cc415e8294222b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0829c60db0062d98134f5b9feb8f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9cd8db96774dcc6a2d12ea4f8ff07279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003d35b7be0a4ba22668023ee0f6442280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165912cd9b313d856c0aea5517cbe80281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d50777d95dd2f59a64d3db0ea02cd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2298954b9fcd0ffed21a3bb2ac347283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867d17a5498b5ff4b41abcd12dc505c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16d09439bd295a73618d7528280b34285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a6f40c47f8ceed881f344fd28a611286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1980c74361b45cd382408a80c5b2b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6bbdfff2a3a61d29aad30572970b9c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e918ceb44d9f1fd646d02e3ee0fa8d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559ea3d4f0d9f18ca6365a638c0691c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0641163f4674a582c513f55adfc38291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802167aacfde7cec28dbd80f132601c0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb04320b6f07f5d532b6030259cc70293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d780f1e0b719711e838c6a7f6e976c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfba1848c61e48c7a6c9588652fabf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6afa54b6e4d3afbcdfe6f9c41ffe2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcfb21248ecb19e2eb000c6ec30031297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815f255db8fd134ae354a3e150bead5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bea2d766625039d84e20bebecabb9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6b712a9c74f10484a32d4f53cd6e6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c159dc9c83e8d7264eff87110b2e3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31815210afea034e79098aecd0f776b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54cae73785887275f4c8fb5b62c6cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55fc90399304cdac510895caccbe5b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8c66a904ae0ec4d7bd281de820091305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0386452bac8f64a7f5283fd8e4d9e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7be58fae08d91b2ba83f217ef63ad5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199de29bd8e674ca3383a770d1ebdd58308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0a39159537a9c06fd6df4093f06cf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e59ea01af423df42c34492d971754f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94f97cc6153ae76babdf4afd97a1d6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45914d5ed3275ec38566a5b54a7329312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7a4bac3cbfa9287e4e36bda8f0939313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d0eedb51a8e88f4c300fa51edbb1b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ec9493b991739ee2c8b3da3c9d2b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe52615feebe0b970f21d0488c5730316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9d0011d88a468b6b70d6d4bd77b61317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3d13ba1cec60a6d934177aaaf48a7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113099d0e101a5e035650ec01ffc601319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440402588d2e939a77d1111ca92d975320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f32cd14558b5578a86f1d42ca9e2d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971cf2c03db603a64b5397aad5761c7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835461f304e64ad22565d9ebe4c7b89f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9669fa76e92b2af6bf94681ee5468e3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094a2130faf60d454712c662168922a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0accb2026bd4ca3e1614b34b638582326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c9f3684cd8a93b31883a5a9c9f24e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae6225556c48ebd25481fb02714271328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae71e629bc5ed8dc4d27f901f333cc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08541c6fe95a5288d159fbbca39007330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5490a956b078fedbd39380951334a1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881892defa88efe9225f3880bcea3b6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d9d3922e1e67bfe21497384e86c69333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62674faed0a772cb26440391ede086ee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf19b3ba3564079624e3f59b171355335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe482dc0e28fa71c7c5512ef4760aa0d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb8596d4caa4a1242a6806807905c5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b27649c75c3dba5779334f4804d51c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1eab031a141989e25f4e208453cf16339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3705422e0862c0cbd58beed931059d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af38bf4c94c3aa5b89021518e19ec1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d8fae09f6f9ecd7e43508929c976f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a160e87af7637d1ed3def951c9f996b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf1e5dfa6b05f3c6f96b0b8371ce7a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2130f64f7359c8ef7986c1a9fd4bf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff81c4c882bb68bd67d4769d222eb8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6609b41874e76a8fde60bc9f1f2a942347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6240dfb5d22f3958ccafe74b7877f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c33d5dcceece5de51d54f540379f7f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491ae81648d7c0556c80d8a707b419f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96a8a30931e92065c39a666b17ee95351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95242a1bd8d257e845c73d630c45ecf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56060721c8afdc3c3133dcb8995058fd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337e19cadbfe63451d6ed74269de0a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db68257f5d67d48739a24a6f0984c7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21efe79626a729a51831f4aef6d8ec4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034000920fe6261cc54b42a3ac93233357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10403d22a68dd964183964df3667e3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373bfa8b72bfe9acf01b216d5c59f9d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67296474d42ce45ec4e9d7232e2091bb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00addd397322342c6fc8d1190e01ba36361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3d82809848a685aaf103e7da129f6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3915a49b27187ece0ffd4b6e9e487363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d31759d03c734dfec5d05b465ad7e0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804324179ae6fe93cee0cc52a391a40365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804105197e87fdf76f692f8a6b67c818366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d08e9e2a6a4e23c01450a75dd3212367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bae146cea7ac316cc145e0a20fe71f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9a5e29171ab7b03c5d1652554053e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fab562dee3d07c1bb9bd00b03cf25370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9856c5f3ec274f4fc954243f7f574371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a218dcaf7a0f57ba66d5eee810fa426372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227cc1b2251e549e9328e84458a76a4f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938256fd84501807c5091ab8f88f621374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0e9872d451dad05036013ec3b5c8d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c65f1e15d4744951cbbe74eb90eba7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a63745d4a7a7e1470e41fce6cff15377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92767ae4eeb1b2dbc4b8754ff64f54378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d0b80cbe860b2f5540f93e6e620d9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72229ff790b83e17ff1f5fbbb7c027c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713d176862debceb43ba3eaad441cab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a5b120b39f23c1f47adb88415528e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa46f475ffa2f98c0a16acbcc4291aa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9621f83b7eb615eedb40f1e4c5c1ba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af66e83ea0048e178045fd131cceb1b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844ae6f7315b936bb78932817d4da7e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc8617647108c8ceafda4198f09bad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1d8e664f2b197b51a02a152a04bb0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e95105c2171e1321a6b08875d0e849389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699b0ebc20a86359a9d82a39bb26c85390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1f1d8631fb0ceeb6bdc052979b489391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594431475d2d3f28598f578535d72a6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460890bb28af46066128088e2bbc920393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49ca7c0a6cffa9e9ef18069d274f57394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82eaec1ad978fdb7a5c8e3f1842c841395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f116dae5d7380c6e349c0ccffdd71b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e144aaf8c0b9db6431bda798daca4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba652cae70253c174bdd9310f6e737398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2c19292981adaa8cea0b3e8f77aae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49574e5c4bdf6b5ad8f361caf1086b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7971e5bd4f6dd461e0c300ff5db02401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586dacac983cc88fd7d9c13b190f7a64402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e41b9825fc968276dcf23bc1a5f98403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665db630904bc9d4bf776fa15cab50f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6830b0741e34febf2d4ab499fe3bc5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec2ba658fde858c7cc86f83f6c2d45406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dafc7328fe349f541d48eb093dbd60407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2722fd6d512ec2a2fbabb8c47490f9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34165feb6e3867ab3bb5e0cf8ee4db4a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5f5b05f9550ee971b0c78e8607d59410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f58ee1594395a59a38d74f34499990411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f91ce73378c064f8938f16b4c2e208412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24bf007dd8d479cd4766f0d5554c3e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03966c79e97ca7a0560f972b177171e2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b08799b51d0b4ff9094d76956f6eac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246e9c243f526ba516f1a7953303eb2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ea320f1225d83240eb0d54d69c7c3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27302a3b5e24cf05f14ef68bfed77cb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce2f9a4cb406259b2f2fb9ddd03ed1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95df7b4d6ea6b9ed0a1857c6f3f79e0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3daa8a49c8333868cff2cf76afdff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c09bb9f04c675cdf77602e9193a71422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad63f744cf010d756ef754d3b6d81e4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8868add34006710bc3b881fae1cecf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552d1f484397722f54465db76f2cc02425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126d5b9a9d06ee2ba3724e6f79d61ed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c44916bbe0547cc52baa950c4cc75427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656069869993a87834409d0b37d2b42428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe59e33dfe06800f886828fce4245d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1918ecf9def9413ce5652dbac99c9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4439c1127e8b3c76921cde01e8a7c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57ae042961df4804f1edbdbeb64a70432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1e55b21c5f1c7364eadb296c81eb6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70f2a50e20f98bcbe981f3e1e0044f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ab6339c7db41e74a8e5525239fbf9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68929ee90c88d4892a2f93ade5cd0b99436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc897c6b4147d0968b3446b19d42f86f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bc6e50ec571088878fc6688c7556d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498aefa9db6f779e7b6b5766bdf4efa3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64caf93ff534e74e96493ab42259b9a4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a5177cab28247a39ab0d79ce4e6bb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129d49e5815ca8dc900b9fcc684b604442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c25300ee13f244979d40fa409211b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a72d5b2bf40d1edc2f0484773f3be3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4149271a5557999a84a19478f48e0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11be20c427d78eff253564a225c04b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40cc0ada12993d38e3d725ce29b548447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f304c6c38f669a885ac47590c14792c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2edf135488c7e3ed184faf9f878e0f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459bb7f94f5a4d28cec7e1e835ab5d0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92252c9220a739098dabe33c9f86bfbd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d9a6c46339841a5a62ecac10ec107452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e58387e731e2c151dab94fc616f72453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06795621edec9abf3cf4fd52d5c60ba3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686eccbc25268c033cfc954ac72b6d3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af38af1dcaacb0a8e4e0ca104fa61e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd448c6897ec87fb2974ccc0fe8f458457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ad4d822e80c57dad6a4e36f2db8b0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cd4ccfffa006690b3a2c3b0a76e45459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742bf2c0e89d1681e3244efc03cb0a5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7cbd83fe3600f6fd3a7646ebb539e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8ab52c9118be05cd73c9fcb821831462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1221a8bd865bcd25f8acaca5397710463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16af437a2d6cb982ac0b5b95c5d8bc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d15c58c3ea941611e3331b0b3c761465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cbc1216575d8a3cd2d9aff7d2ccae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434be252c05a450ad7f99ad479afda7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d93e0751afe4e6414094989276da51468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31040851cab785177cc69d4d0419411c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a7144e96b553cf40fc40547c6811d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d03cb5e4666daab917ce4d9f2f8ff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad5dfd2d9d0d3588ae11a4434adcf6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece7e009a536a30da0d5449ab0feb14473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfe698e9a01d6876a076e476515af8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f666fbac19811faa69869ec977cb7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58863b6785cc3b250a06ccd261a39c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050f4780418340839a1d7d8e078fb11477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f05bd935926a8ae8952a1ec947fdb7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb588e784c82fbabfc8dbc2e0da67b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6b56103b895ed55011919d61f17db480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d35c14b558ce3ecd76cd1139a5f3c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6836c7ec17b8068f741051f261a33482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca224acec8b043c1b2b380dd77e77e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb53972960963bf5ecca79b88a5f0f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b864e6c734a7667c9f000b9b98ecf7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec373a30baee229cf37f4020827ace486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcfe46aca74d1131409f7cd3b8e710487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe821631e6cc2d998be862c98f665bd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e10f3189720dc008bbe3ba204c71b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab01b6414c76bd62250a3842a7f7884490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef2a082038e61e18db7a1adf00ac1f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b09d09aa0c6c5a919cc3bbf9784ce0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351cfb97c7a1dfc7323c7dc83867dde0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6314557090bb2b43a73da2ce9862e1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d082a662228ca687d7b08b7b5d7ce495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adc91dacfaf1682b07587506375fac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ab86ce7206f0e9bd9bd4aea99965a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecb187d7a178a427873f80570fd381498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c4218f442d7c1bbb24e7d0a5c49ef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2fe9560fae98350c4f497b03211c3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3076d3b94acf024c9d6f4c92475603501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13426c490afb8c70c2febef904f5aaf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847ad846205f501748fc0aea27a4ebc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6df6ba5f5cc824cf2de5e4b8a013b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e529cfb78e8ceaf39a4ac89aee09b61505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b46bad0b1edf31f0f2bf3cbe1b18d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32fd36758446388f2bb18316863f67507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0d9a5aaba998ae0ad1fd2521fced2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f337fa01573e07f640533672b5a21b2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0f24b1e02c6da251aa4573c90baf7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed32f4dc5b15a8b5274ad67e1f974f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78b994696aee32ac2da8c1bc347872512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e9ef8b4e7bfa5816cc88131a28e30513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314889d5207d8d2877a943358ac985a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb010e5229bf4cc9c3cd18078019b79515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512049c33b863c62a1c5e05b693ac28516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbd637c1dda074f0236a5bb1520a9a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b0264513cc3c49d4016074de164b8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad819b514bd83bc8f0d03a60e104180d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275fdfcaf215a5966ef081e24a8eeb6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc488c11f7fc019758feffea0d57b209521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2394130f086ecfaa17701453fcb1967522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152617b407337c171848aaf69743ab5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cb2874ab323429fc988113195bc31524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4c240417606bb652164f172cc1f13525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f4ff5407d680f86dc1699af59a1a5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84958b5e03f87a60a0e4c7483df29979527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b66cc497ce98e74ecb899e26c497ff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebcc1c68049a79f314738cf26c3496529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f0b9987c9f059407e1234496ddd1f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab2a4bfbd82ded93e3bb876b94e7c9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28182d026e6ca0b3de3aace6e42b52ad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a0c50427257cbd8e91e576748816b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073bfcc285601d018108005d2c72178534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e3110e8260bb23b90a46ecdb28b06535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19b5364f3a6a8023680453e4a9da0b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74adc4e5581c1a57550665cd4ebbde7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19c14664a07770cdcc79224743eaff538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f398f2b2c0c6dc28bcbc46fc243a3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca150a1f6cefb6df7752aa1a115b25c2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e8715aba242370c49ea851eb55e9f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868568147f42d50956e0d34eb58400fd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a7adb9e1e1999b34821eeeee9208b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470400690246d2d7e8579c0d27b9b00544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf252c81363a867d98f8636a4c3a8b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4bd9372cf8109bc428bf0aaafc1cfd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad55214b341c727a488bda1967a5587547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ec9182050a4ff8e2eb5bcee91463b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854333827a5548ad7d4c61422e445261549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e340918f91ff6e408487a1f82945df5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a9fc4e58df98f5a27668df0e2416c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e481969ba5eaec6cafbbd344f2253c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94e078215737d6d019475e263da264553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9214fab20ae1ac59691465c8ea050554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce745aa75bcd417cc6bca2942b4a246555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463e2fe46d2b37c38657876a44c7f1d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abef4e5d4fd8be1079bc9f742d6d4fd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a60da243b93700727f51b76484d742558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a42cb614d9eb862fde629d8162cba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37f1511055a94f6b196fc321e46953560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff063908dd1315b2138bb86826a4677e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc788b36f24db5885bca2276cad69f05562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55ef91c8d2106a8af3a3b8913ebd3c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019df8af6a4764dfd55d5547ea4637c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272ad539023dcacffc4180b9dd02d3c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fbab26a537f4b1586837232d64b0e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f41e3b2e9d13af479f90ce7d2c1389567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d85f8035f43c4eec93347c135846c0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4477d7276732051a6e70b15e168860569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463b07ec127812dae33b42ef868ef3c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd22ae8f146e8bd7b623023279ab7a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d302b55dd8fd01148b15e354a1edc8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2246c7b9ebcdd3c655c64f57988a40c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9298d495df2b5ce3a8a628f4100bf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20758cb6f46aaa5f542585962d57897575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f3d7eb94cdae35b453772b6318ce4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5c7b4d5a5ddb9524d6f0433489d06577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96cdc572131b69a5151bf3a3043249578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce20a515f71d1d9b97c698d352b8a50579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebaf46e7bf863f0fcb030a6ddf3d88b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f05f34f9a2327b0eebe771708cff72581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763ac09c3a5de50f3f4a5537854302e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ef5c52881ee3ea7ffe02f77c81f9a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044c5130a0546603eed41ec14a8a2a3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a77fcf41194b17bc6aee369e9dd42585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b25b65db91752b518568dc04036eda586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48ba1a7af4245d8a6a9fcde4897a20587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76e7705da11c91b477fd8e9ff6523a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fded6f0ef37c1b9224b2496953a20dc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ece9a59a9a951b49c023bc4149415590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c12d283078fe5a4decce62f8f13942591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a6d97b803416888ce9f3a0d897ed4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cf194bad9f9f23939bb1060007392593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8741488c15cff90153205e90df597594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ce82c65923785f28cb006209e8b45595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7300efec5028d34f505a05006cf2f0f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b29fb19c831a19bc86bb0094119f5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2495ae13201bc0e84ba12194a0a300598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42597b49269a26a14517b43b24bce5ed599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf295fd797eab61772a2d832a06d18600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464bc37d20224e12f234e7bc2a7b6de601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b229ab984dad8991e21fdab966aca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110a7a6cc4e8b4494dfc753dac661e4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0ec139f0a6606ae202f7ee4dd9192604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d7c238cab402a8d6558d88b0f7211605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc13ee482c87f57ed645884f9a168a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895f0b3f18313a3c0e1114366e3e2ae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66df0bbff40012c49ea061746e05697608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed4f03f8f1213fde6636201a5d0e7e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d5574ecd988fe5d8a11ddcfc42953610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f11b5278cd08e627e9714bb31e363b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355c033ce5d49d3f3a2a34e39595d56612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03de73fc5b6d720f6a49bb82310b49c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe61b54ac3f0e9682be69203e70085a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20609af7dec0481d1937225d6cf3fb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c69a8650e4a97d8969c58891be05c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265429f0069d084e8aea583948d80b3b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d94bdb7c7db764bef226ba093c065618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c32c59e6fd66bab7b9824e3212c79619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0f4ef8b26b86d4fa84d1fa91cf9b8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ef8f3e937da804a94caf112642588621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f79c7bddaad35b531ab8051db105c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102a44e2d206c24ae1f94776e06989e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ef6f87e2ffb56e363c129726aff7c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341a96aae2e386890b8516c72bf1a05625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003424c6f3371c9ed45ed584b89b8ce9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4038eb90a0c7ea72815e8585ce7239a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d774bcd9661134a8cd24580f302aedf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576b9acd3122ad92c174bcafdd9e8f7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d34fbc6b6292285a0866160ed949f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15748e52a4276ff866d45916bafc2f74631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f5dd6cd07d22b5b890333d78fb1d0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214d9da042069c27a30acc482e76ba4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43e9787d0455c5ddf902633fe3a681634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d3dfa552794dced5fe8257e1d9efc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387169805969dd7407e374e062f3214636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd020a46aa744844e396dcb64af769637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c5e03358eb2aa17488f4977b0ed80638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916ffc62b69e8788292b0d8a22889cc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74762c471662d0d58e57a48ca72dc8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b2907ebaba775d637b94565d0c5a8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4b191089adfd5bc8e3605e8976c99642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da84d3d0cdc07c5aaa6ba09659f09f7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b2fe48d8835cfd0c4f21879786245644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab61b39ad893983106c0d46c83de79645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833ba92d03f8cf686e20863e23ac7cc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b7745afec575036a38dc563d7cb7d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aecc2abaf57b389e87ac20ab279333648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123541cf2e6c25bc90319c8e196514ed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db22b1f75dae79dcded129e7d31e94650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea6dd15557560a3e3a856594894ac5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af0cdc729a806355dde2181a701874652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f9060910c1949f4a3f3769eff1280653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc88b4d82f209c5ec25857e8fafa022654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ae7c150ec56d847cfdb48663308c5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bee6ead401dd7172977e74a0692105656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d2c4302135471e2cc5ffa723d3a08657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2de1def841ebe3ddb7fb4f2c9d30c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079773a5c7411282c831c0d9ec9dcbd2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fb905fcd4d11067436ceda69e9c77660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880dd4e3150368ad1ae2217c9b80671661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52023447f5f33803d55cfc51d7e5d7e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22138dae734a5425f3528f71685c4da2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3a79f4489c2a93448bdc27e7c3d6d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c42f382cccdc21799126ab01577f12665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7326f8cb8f7a697281dbc591c5d6b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b48afb49b68a4eca8260e7f8ef199667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5b1e659798ef837f0c552400fb550668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a547fc0427ba39924a711c173226e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd7acf2ef38c9a87cb9e2e1ec82c34670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c51ab05b0c21c60b7d048af88c85e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c86b4a117daf7ad6a521531bc795a7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc864287c01743d154f258895507748673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2be53bb617072ac4367f5735a044b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdee895bc27f6f3003d793dabd0670675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04244051672b3740f6f7b6612d567a63676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0812a036d19d942149f0637f009cf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3f02f48dd52a1e63b5fae56a01771678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8a7f016144724d9956c430af3ddaa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f112d175d6abaf8d8fb72d524a2f7e6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c265e6ed1919a236ba9e8639ca6cbcc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6087fe84bf2885efd74a8f03ad289e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce4525483bcab4b4f3f1923b3095d7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f9d3ea038039bc971f173c878446b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082639f2159bdd8c3c9ab592f9f5aeb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeadbd68c9f059f38a800f58dadcd17686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb582569a7939d67257296a29dbfbbab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f448e2fcb5eb5b26c129cfd72027c42688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e951b865de8917012d8eafffb8021689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3deef735227dbf472ebfad1539dc3cd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a5696df769bf6a033c60b14748d01691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c139c7e3e3929e7ef438908348a99692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0bba9f6c338e63f87edb0d8869cb6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa116387dc6b7ecbd703f16431384c7c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c598b7fc4cc4997f25df7a70e4cfd79695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d615ec633e404096a5556127d8a381696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0e3f6c7a510d12c03ff0024bf8841697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6283e9e5fcebab7488a07fe2b4527dd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1c8ee58d9d73c464326bb9846918d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36348f18c49287172736eae0d6d5c286700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f08bcffa3b43aa3e196a5eb43bbbb6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e6e4033eb0ca12b046e51e64e12ee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f47ee4822def0d68a9040534fe1806703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371246f97e154a7de9af45e6165a567d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54bd1fbb90bc795fa9203c64ec45c29705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67acced45f88dfccdbc6d4ab9fb7561706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e29dfd568997061c6ff311fe27c2c7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e068f8e88c3c0db25eb2667aa72f781708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b73c52fefb0d620b8dfb38cc2360fb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb0f688a05696b215bde567f4fefbe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf8277feaf5bf4865ce04edfab3252711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9e610ddf6c269865c4a89ec39fc46712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3272a215480a18c019d1739c32a63713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a90c2c7028e027d7466109dfa70a4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63992fbb677d55b8d258c8160460e2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e385d39ec96d96b48258b1c21a913716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3813098d85a747338721116fe02d2a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d113adfbf4e0e629e726d9c79b978718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d632fce79a149b8a0dcd1cb5d9c01b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b754d9d179ff1c3674b68eee91b17720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b35a1ca78fbfe152a2cbc3cd41d7e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9529af8cbd7d9a4722effeceecf23722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892fc4c417b447f9ecffddc9f635a64723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2927f25441ec0fb081115b21276cfb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f2a175abe7f28d22b575b4b6c2a1a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ecee2d8d8d4275909afc3204dc419726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35f383b2165ddd84b44408f0b4459c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91194ae21c3a21920b58541d95deb9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce35bb9d09b0bf7dddb59092c8c433729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a051d41a1f82b40cd89e2bbe6995f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cde2ed3cdb2f3e1e8068375547e4f3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254324f984ee65b957a16f1d6143439732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b398fcf5cb5cb96ec058e7b0fdf51733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa70613a88d1401b47763e42b09db7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc326ea3a5009b356f64b8e2e927123735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ae842fd26dc1ff29e9f2550571cf0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478230d12dbd861d3e015b56c3ab7a5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99869bfde768cc5a6234ea7815c7873738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33780dec0c84c5ac9d0bf959173c59d1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068c9248638835ae9d1f55b4ed4caf0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be466cd162913767a3f92347ae1b48b4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2ff6388977b0c6585cc881ba01b4b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450105b0ecbb835d324e5ba9da7e9347743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289f3104ac63bd6006957961bd647a1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed52ced8abad8b2dd4b40d0d66594a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fdf3223745f5819e6272daf06177e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5a73c83a1481e9242812fa7cf6ba6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590ad4a6829d9b193b62fa29733014e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f588592fb570abcf6d699ccb9d4d2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ae6994481ba3e3cd8e1c3c012fdf7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf142412d478d534a6a7f12263a54c9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227ab77c386456b0a4f41556322f948752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fbc1d6087fa0eb7c987b6a6874b59753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f3540c3356ba841fed7f6cda045b3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac1392bd20e94cd093d7a1683a591f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474e4db37253df813e5089e5f40c0fd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8773393996cc6de1277f2bc89797ecd757.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba18831537b764b639583d0f0040cb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd536d1e5145df20bca837a2bae81f1a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71cf4c49da5801cfd7b3075c2025a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44208c5a2ab11f6cc3621e0f149975e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06308a29ab48a25568c44e3ee314ce515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721b02899efd5e4ff1737c710a0d1be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799b5755e317f24ec1f1081f8ad3b837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9d327f429c5730ba18f305f468ec88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6409bffe6321e4bd4e2ca88e4293319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc656ef698c606fa6fce7303510a05710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20848922e72705120c68c25d50bd6b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2b00cb51de0d44b44d245a0c3f39d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f788255f2df6ea5ba1b2de27859c6fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c9d66f359db3220bebfff2e168ab014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a04f99c5de2b4e432950de1f8935e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5d68ed0c514dcced60ba4047024d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142900d7d874409aa3295ec23d9833ad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4be35247aa7ff59c39901c91a6b0118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f62b0708e99f1f60f63fe8332568f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fca0bb82e457c2754b16ba4c8006c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d8c6ff7f9ad3f8bdab781c7ed2c0121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708897ea1fad4c661794928a39ec862122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce400380436e334da23c126f1246b49e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8036b7d844fd6e58f7d281fb9dc0f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029bdbf6381e1e7daadec4036c14873325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed343721794ec9bc79a5e9030f049626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28756e934f7bcd954a8210645c86dc8327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e2c971fd435db04e2f60dc298762f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cea269ab06a35dce61817075b73bcd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc5911630a56bf0fdf2fc4bdb00cce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de2809784d15e8cd55fada55064bb631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428c6f8524fb5379047dc99257ae9ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637e81310a90164fa2eeb1aad69b6c833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906e9cd2f29c6dabac5b7585ed3d47c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f40d3fce66263628b0612a1ae96bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf27e04362f6fb704d391b4f772184e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86210a2153227e046d208d04808879637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9f7305563c59cc455fd14a776f03c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb8fff227e3db445c0a29f7f35a87739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95dee51a8e24de03cca6c7b32e343740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd70c34b9a826fe911208bdd163d84e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c45749f51e19aebc767e747bc087c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fe01e782f4c536ae0962a1917b17b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810894c93adf18f17a16f14dac135a1344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42842474826c026fb67e7979157f9dd045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1689f2e328722dd1c8e9989c337f1fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbe29e94ca5fedc822e1057e4bbb4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e383d24d16a61385009b34d79f58448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193286c5043ef842b26032c330e8f58f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dea742484b0f09cd7397a03f990a9050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c70c0a58e59928e2aee30470ecdde451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e05f879a1ac09eaf6ba42a1511b5a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f9826e7805093f33e962c0437248153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc439dd6edec75c3c294020bee6b2d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683eb53910d72fcc896ac07919c3003055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3170ccb93715b45f30851a1329d3cc356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054616038d99ae7123643b3e3c9409957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218ac0c0e1334c1b1d0f48dc1d6127a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a72097497fd4e1265a765b36b1fc459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1196cf5927c3a2f26df2f8f17f8a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb047bb1aa7554c96d5ef262baf9fc361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585577ea5ffe2e3d5af605c2776fc8a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e285c748e59992e83438d8fd17a193763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60e6ac4ef4fa9abbcc93e00eab96bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71ce1afd60e91a1b005d5233007da565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbabca62c34ec74bf7ad7794e378c566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44c66c61b79e6f92c037d6c77fd47f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b126f2929efefd3a4791066f4b898d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84559236e862a26928197e30fe54dd669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bac09d23eba9cc0b1f5bcbd6a7b8bd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befab09912c5fbfbe8fb7c45845f9f0e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b5b6a066e6f32be7639a03496700f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd9693df468238c248f256ec55a80373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a8fd96cf69d05b86a29d5f40c34a874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575717eb191ade0cf4a1f78f83e2de7f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3a766a35062cb9a5749de1477449e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421e91755bc13be2e237e6858aaeca377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509f68267c9b8ae9a85eecd1c3b26c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba51523e354b5165c812db0f465b4479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58a4377c206e6f899369cf83fa109180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c1938dc346e6e82d134ba959c95cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc098fc895a07b70de167c66264c37982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b842bb2f9fac0a3468497c6b652c74f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7c3d3a269c7aca2f0d9829cc138f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096bce9f053c27c59c26621375095f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e146afcfa4419ba06e7301b14673d1e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8698b1770a00aef5ab007a793227f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27d701156b4e9c4d1f9d72d90f793788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8757f82bcfea46cdaa6dc8449f734a889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f172921a58d01af0ed9980ad62d35090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1160156cfde70c9b6adbe94db4e30ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d217f0d9a3e03ad0482998e3ac6d7b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbe9f0aec81ed4fb87111791368c3f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac01f5191106b1588530121a67617594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555952722dbb75e572fb6f386efcea3195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87343be48893dc05a4d408f08581a9a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4b393674276b1ece3b414928e713b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d163171e3f17d0a817ecb8f3507a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad78d2a17ec2104f1089cf74d57779799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea828f820a8e1484abfa444863346f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981f0d5988c51a969aaa7fa742f0cdb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bac26700675bee7b6170acf9f07a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ddc4d92750c68efc57252d8f71dc15103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982d99fd417685376bcea7eb46ddcf8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52656cd7d40cacac60f48aab15dee3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c9f8d1aa3ef6597220e908ddf37d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff445e553c446b057e253b0a3f5748107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62354b33fe0cfd33a423874b75b1fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86941e9be583582ce6023290aee55a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22dbb2c097b61cbc6ea1e5dc7b01ad6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321558725871b1cb4f827ec9503659b4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a124f6de78a7df3137ea8f13d0e53112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306c1df3e23f44fc4995603d3ddadbd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531f3df04e2335c0eba202b3d930eb2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36dc91d58608de4e0e8d990aab91a74115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2ef9b5830436e4fb155d1fadc17ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a158b8ed33da675616debfb1059a0a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c43e51a09fe2b01420d35efc2180f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c935e185acafdbb59133d1d8ff070119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bab56b69d38f0e1010eff35f5870b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786d886e91d10d0693cf338a2451a68121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314127f630ee93c55b4a8acd5ba76653122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19243516306f01dc0bbe3ece4b72cf9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde117d5f6f05e4f4788d12979094a61124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19877bfd1e56899c0079ec0a8a8fb6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf6e4acc30990d5cd3253a7b9e48ca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1013876c5e8aec5c02a1b43b8b3b2b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93390ee9a74d6975a8f8aff06a23417128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e09d95393724c371f89c45c2c5bb99129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fe6c89c64073ec91f8a78156a978d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782939d2b0514a577dd9648395bd8139131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ecd5a418339c5fcb5e35986ee36da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a28e1587019c656c74cbb77f62031133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff90343b4307a9f4fcc8f9f8ab7ca80134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6384df062150617e8f3bdd20c26af135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d375d0a954c3d2d604e8dd0b6f881136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1a5002231e0169c319c817b8772f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0a8f731ebed99a7b32717d62de1ca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52724c673b5c0c7f7f29d31b7d4dc95d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e0a50c2cd5408efb33ea97b9983f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486cd94dfc331b74927058b3ece0612141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad05fe431aede65b9353de7424029ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1d70e2fb1c0ffc3fcef7acdb420dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12a5337699fe6e597daa65021479f6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7183f5d6a30e0137f2ab7d748a32fe0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227cab5c3ec313674721365375aa7d8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8611f9b40edabd78f28c988d27bb75147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5cc28d912d5e84655d4cbef808b5a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779785564f59478b4dbfdf5750e0f796149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee38a988ad7cbe3313e86c87bf5d64b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382584b556bbf7cb35e14b5427642ffd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7259d1fb1e308cbc09b017037a334152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e268575864aa1c2f6773d1beaf40630153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166583cc0198ef10387ebb0750e0e928154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b86d28efa42b04b0474b87c5c823a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac90610013cf291755b7df0335e7ae3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bafc17576b78384ff16d54858f9110157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0585ca45e9e12d2b702febeaf045140158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ade4265e6b61bb4581a294f97099a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32300569895e02b52521651b8df05d0e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b1fe6e3b0a87b517b9b769601216d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f60813893e1f43a6f0a94a7a2b248b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2635ef72386911bff621ada48032e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d3bdb011d501c397e6ec0319c2aee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895664a3a176948f74ebd9215a30135b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddd13799365072fdf510ff564ecad1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3a85324c306e77b9d724b672a69ca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85488d0bfed0b2bd0b4cfaaa3a923962168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09660b49239a7fa39976bbf29bbb5a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a966a8c37d164a6593f31f71b752c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72d0b216cec1890fb681d197247b17171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50c3fba514f0878e52169b5553c74e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a352a63798675b9a8d706211036f3b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2990307eb6314c0b1781d8b1ccb1044174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d9066863f86f8dc9fbd6c4c6ae066175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3b76e236991482888296f14a8322e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f2fbee6654343f15bce5169caf082177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4264aa3db9cc34a9aec3651cf5f7da178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c7bafc61452d95e1c3246fb70cdae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8a00b2ff985475321632173033e02180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f130d23516720c4445e143838396eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e00abd050230158054687cd87add7c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d6c468812ba648e9647111092678d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d735cb27c7bbd04d97c61333d3f12a3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769bd123a13a53f755868dad40c0d03185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e8cd5caf38d76e77391c9c06c89f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45349126d6b1aecb9f0813e8ab4bf4c3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae531d947045eeb0e0a3b94960e096188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5088ce884a17252517f4235395c6e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641b6f133bc1ed3ee2e7461c276073b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3170eff1df9e6d3fed6a3feb4c2b57f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb41e5922605b642b4cc5d20b66041a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575c628f3962131fe55f2e5059d4b03193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4cdc6aafd5a937ac580dc6b48cd108194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0367499321a44cddd06f079a171487195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d6c5881fc75749315263e50bd448d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185d583800fc1234b4fa4f892486678197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd13838c6889360b909f477598c9cd1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af368fc5354b1dec625becbb7f69ba6e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e98b7c72c2fbd5cbc4de53bf310b3f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02e8e876dba83d5a08812dfe5311cd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1870696555c51fbe18581301664daed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcace3e8d69ae3b550a741734e11d999203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a244d992c0d3260c331b4b55393ff6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb81b570e0eb6660e834e0474c8c99205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2db7175aa8691a50e84f9247d26805206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba5325ee962c016549d50f6a7045a8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47257aa7089461ab3577ec50454f18208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48ce4eacac469ccc25269119099be4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd5d37378a038db45795ab2a8e81ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13484e6362f7902d519adbfe8654695d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d926ac0946809e5dcedce9e44bd3abe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672880ca352db3f1a206b0420555df9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d809c5db48924e874b2a410aadba6c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22976a6d29ee701893320bb4d689a41215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691eee7b5d2dd51c11fcda7b4ad1c305216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcbc68131f24197b47d31264816ce6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfbf8d8d6f10ce1c62c3359786b23a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f738176e5bbe80d2c9537996d083b8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3d2a9601918712ea271758ba0e4e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f90e262fd096c642825bcbde5fdd8c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e936405c6eb5ac6c9b38980d7c5c5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1f2166039074f30d659551d51b9d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fd76ded2fa0999e759dbcb9c665f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c6a420d81740c5db71846b2871362225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530563aafd1e9744f9e9ff068914da2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97412b21accb777775235ea10ca9ae1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da473d32a9ba4a150b233eca450e1a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22a5aa1f3af72fe55b0c06c21c40f5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434ab7684964e3338393763344fa94c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffe334f9f0ff26b802e42eef2946d8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b55dbecd1e47afd1749f14a316a9bc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080e5d67cb30babe6399ad79c943e76233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dba4a209292a4adfc3ea1727284c5b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287a5a272241a2267310351eef7db01235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4835aa8c9363a69f414e21687c839e2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43543deeb53c3b14a3f69373be8786237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab89f8133f11aabf89ab56ce13737c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff66586f52470d15cb2d5643603fc0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87bf4455d06c4f87d1f56348bd704a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6154dc9256afae991bb4a42f9c76218241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c897c5bebd962e33c7b8d47c15e4427242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974fa8432a1519b47a3d863625cc396243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464c5f7af7b7ec0c6d50ce3ec34565c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479ace73808f79483cdc69c10ca9aab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fd38194645526bda271ccef91ca40246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cadbb8dff80f408df26ebbaba5721a1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca09578151aba7bc0ea7ff1458e5717248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd14a3c2c51f170fd0a4d1ee62d751249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db41a9d912a1af4abae4217098d69ac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724ce0ce1748a1de7a04e6f59cf233e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4503a08313e77b2988d21ca7aa3ea6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d1702734d3c970dcd30e897d65dda253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fb3aaf4fe89b5cd0081be79ab749c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660a4f34e70efda3115d0800843d0af255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c14208e4f56370ff89d806313a62c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0d0d0745a62343b53ab3fa07827f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019fc697bd8461f48f2dfb1488a2756258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78580a4c2a66080fadb5ed95e11329c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95108a08d33db7640196cab36033b367260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff50888e2ee3ab740091f5557880646261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6480ddf9afc14250ef5381fd5f235262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8af751aa4baa76f7e82729ebe6a67263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee947197eed72ace52a88c1e3fa9776264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56516bba8b8dee47da72871b4a8137265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa2c2937ab72447588595681f81acd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f8e1c382f053e718fec9c55a4b83e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95774995f01698021ab85deb083a6e00268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274dc09806996f786b58858415fae375269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9229131a9aca661b8464da3e2ed80d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174344ce0e3385c1184e9a39b1c88ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c133cdd63efa0bfda8e557dca488320272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22c82bfa8ac477f302116a500f59d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc5f9959bbfaad0976a24fd6242885274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933c0d984015445aa5f21a3ce87bbc8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904d1d65abf5df2626ddc2cc5d6c765276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69d519272f62afe8e493f8f831e4d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b3c78ee672f278c5cbc8734992340278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7900b0d78a3e182f263cee88c9eeda279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7dad74b3b62e1f0ed9749fae41b95280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5619cb3d4169fb1a085229a71450b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17659342bfd375053076080f5fc9577282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6347e462c559095240fff37372be0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eef178730a010d0f6938cad8b03e24284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7783944cc16aee76f70324e17463a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4a6d7be48a0dfd7a80c1b93be9d61286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e09b7cdf8e661df232fc4ce0d3e18287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff4c1d6789ac7000d193e907d70c20288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b7d14a29cee039d74b9fdbc7dfec0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599705339408d6f78499595712e48a21290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54970a3335e3a9e0a127bdbaa4ac4066291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090b21ef23c11d9cebbedea4a149007292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4125525e58157b52455f987058d4d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab566cfad5ef526e1f8142200099c25294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e714808d16f8a0222114032b88e388295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a81d68d1786d1b0b21587de0fdbbd4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207511da35686d63ae29b9520b6a6249297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5832e5d679fd90154a5097dc88ba73e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013519c9f69b649260e79c969764ef95299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abb28301fea13bc2fde4d3ece02557300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fc7c4fbcb04ff70c8bb5375916bda301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08f6110a2de7cc3178dd2d0d217905302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0a05a3130b3346ce5aa03b2090dae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbed154b01d86ff8f57e0c99237831c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e5ef0b0bc8751d43e5bcd1ecf3712305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94636717d34f61efa0cb2ee086a31fcb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5ac0961e74f3ed521eb409c630e82307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5685c8fe8d39bede877354237425d50308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f2219b2855c7f8eece4ba8003fc11309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d4cfa2c91b8efc41d1bdd78f37268310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5066d645631f885ddf8bada97ecbf2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f36d8352124c4191b795fbc42c88d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3a6c99ce50ef753417ea90b3046b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6129c96482e3b64b8152b67fe2d22314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1ed46c14932f2543f0d82979a41a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102633e6fc58b78398bb2080f8ea6531316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d56b4bfe5d4884e4e7b75c0f3cac43317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f21a88a87c11f8425d4f8f2a50f3c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e19f00bbc56758fbdbc7e5369be8fe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de4f92865f9d804f5e315ec2569baf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f635137dc5c59e3e77c943ec0349da8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdca5294b8fddd3a322a7d5e64c53e0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7e3cae237ebb4577dec35c363dee2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d76e428dacb0c07ba81d97a9a3294d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234915e37c8c2e46c0d753cac875df5f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d97413e503fec2ae1f61b7c6b933b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d2d58ed373180da22bf44a7ac3941327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f079787b608c7c36de78817639047328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b111f3cde97f5115ba54717036441f2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43752c26e46e8c6af53be93ba3e09d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1838d087cc7cc5bbfc1aed13e5845331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cb383d41fb5514c479f2037534130332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c517449a9bd31f7ba8f39371c347ecd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a79baed03f3740be91786a6f19c7cf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47708ed52b4f471f3e1be6d71b2177335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d03ed769b4aeca15780006e7f4931336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be585a6dd67c9e84527161787e835e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd59f18879c849fe039b435e5caf57338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd271c6242b99fdf60c5064c8598a5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d80321306fbd89c08de0c3e379d80340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff499e51bba3ab5aa2dc1b8261e2e5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ff8bc3bcdfd50ba7c83aaf08e4e36342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196f0942ffbf1a1b06da2adcce43679343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f44dd79d7db7c0cbf60c58a7f4e915344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a7dc14cda63b688960ea2daf3c6ca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f794e8c7d7897995a5a1fcc95053a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfec5b81782bdd0f0c9fc14a184fa7b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c566fbe8c76adf1003e126c557737b2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cffb90dba45a52d40e1fe3ca2eccbc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f3e78dd734f010b5a85ed4ca740d9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c821bd33e3a0759e424cfc8fc3d9af351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157159528a1bf223d16b1e76d07cd308352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364ba4224349d767956b2206c805512353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc2623677d303b2306d4b39d2242d8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852db44eb0aafadf6c7bf76d5bd648b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06a7ea3119709d00ba8c750c282b7b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcd94e7f74b09c0145eb463fefeef8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefe8d9a9eda9c95f1943db42d78983358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272ac77aba4147266de807ff4c10458359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16caf9e8fda85d791995da5acec3b626360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933e9d86e913fa1c8a528eb50545bf2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2877ce85392bddd422b59030a824e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37602fdd5472cc94d2c7a18dd1f2cc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf282c5ebda269bccded6190f1249d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ebce1e696a9d76efa034762c2df62365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df0654d0344ceb8ee6e3e0f9b9c788366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cf60c5d58309f3082348b200f9502367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcd132ada4c3ae70d86d6336ac0bb1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955357948cac4587a65de4d0a2839a3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a240f49b3c7d966b07f09561c7dfe1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac00218ba3f0886c6d84bc56625b593371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbafd51950f61b945665fad51531bb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab00ced11c7991cd7a87bdd4d88394373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004335c81b564582a0904343b045f70374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c5c5d1e80209b5afc872e82e6c704375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccef79e06d5628fff5704c4dd219fb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76c998a13d66c6a7a244de2b11e34f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc30668bf9d4d064bafdac232fb32b0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c31d0b070f8c0fe8ff0d77fdbe2a8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641b46f052b192806aefb8982e3f053380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33066d4693cb023471ae9f4b7dffff90381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9126b4b2abc70fc74eeabe2be73fa50382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b8a7eb120d32b93205049773cc645383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeba0ecb18abcfa4642e850e2137f36384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeda61af974fb8e01402274b7ead140385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea71c8d6bdbc55d71bb2340eafda5e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58339f654f2bda198e88b567ee2e06387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954741624fb04f8a095ddaa8ee74b44388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6c6fb0e31b8d71eb6cb72be3f955d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2587d415cb97568b941e8c1c1108f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa9e8176853032b004b1163637d7b8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13f8c80350bfe7c83968083ee998e5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059d4737ec344f0af0ba74ac1594518393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95522a903ebf90e4a75be22d6548d4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91db576cfca2307e170b9b314bc84e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385f640b6dee0657eba635cb7ddd9c3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239902ab86a307bc697e7e8af7d46d0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25403cb92a06239f71265418a251e08a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc59a5192392d7d774caf077679315399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1349b9caac5644d4c68a6fd4b636e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3876d4ca9d9bc20c5a701dac23b80b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67407df90478ea8e0a726369e3927ebb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9703c43a9f579c44ec07f4ccf9f8b86403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b28f9d713ee6f72be1330c3d27bb7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022bbe5324e5d49f3c2f6d45b8e5ae5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d8fee2ecc1c505ae37843b1cf1720406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce93dc1f49289e6ea1745346059f409407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d42aa6affdf5c624116b90dc44e41408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbf01ef52b44010df2a010121b93dc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3b45e49aaa8ec01772b3687d35998410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e7e9a1b75bbcdd2b1a0df18a34e9c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244a569d54307d699b9f4eac099d7ba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab958ed92b790ec8f9e5f50c3f642826413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8a0ddd4a229331cf2fd70f4f70fce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fe633f663aba6064420cea06c326e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936882bdfc16e685b299b303b3cbdbc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca3bc3b6cfd607519ba9223ff8c2e5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e8c781fcf9ca7251b35e322ebe808418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a35aa619a5d93696c61f0a593b48f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e0d1cc969ae97997c70b274e09cd0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4416cebe804e7addd28b6e5e39c91421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005fc99a9ad57ffb880d286bdafc304422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be335dc25d45ddb111e99a840c844a6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f72582bfd487fe23dfa9cbc05e1c9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0197807dfd48ffbf0d20a85aec775f1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d859bc6d892b2d60d72b436ff6003426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385083fedb3981e310f42c15f7f56a28427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74381f1567e5cb3e07f1cf0e6f58b96e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55564cf6f8e8f3d8f6613fb7a6f9599f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f884a4e38657bbe19b40b9eb1aae68430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd909ed82cbfe765407c0d91c8ae8f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce824cbd4438693bda91148cdea8d080432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a41d7b803fd03986245f2defba21ca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b18fd2550a7c12b76b9e6713c9a1f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab32b9a0c52cc46ff355e6a7561e85435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557a5422bc7645aa93c18877b8e6e45436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dccbac91f5fb889187ac46674cc0e3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcc0de27ee7b53f5d30b0911ae4e6d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1932a5cd4be786dc427d5dfcb4fe5fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b25152014eb1f181c34a87c0e1fa4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a953fddf911049a129cf323ab1ab837441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab306724447cde8c768cf1df1caacc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5da9afd7ce8feea43d5db09e04f5e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777e080940853aae0311c9ca43a502c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576537c5f7107576bb1ca31cd04d2312445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d657833bd63202584f9ee74de56743446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50844298951bb512314eeb5aee1e2006447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c6df67ac353109085d8c0a4637a13448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0332e193507e3436eef3d256fa64f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f5a5594e0db340bc4bde6be23e157450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffd34c3828a8aaf949c9e651326383451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5d3c8b10db3a3383b6183652d42ef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815a5fe0463c8b12829c9446ac801fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffeef71dee87550f559cfd436ea5c2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f375be272d2f88e7e64e8395d11b8b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8115cd962917ab5283dd9018185517456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b006a5aef5fdd32e12b7e19208d825f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa75e736118157b091e091c77d6235458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8abb92861da12b33bd99c7e9fe346459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3664c78be1b8be8401ea26f9822bc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5936c476fae4145292c171bb00cc0c3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a806f901773fc4b0ede6e3f1ac0337b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67b53df9f97caaec153cd40e5d86bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cfb162d665d4179460cc6525f2fd9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912c91e3bb89863672798a20f659c92465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1737c4c4c5f8362be75d02fc9ae499466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9f48e31a6e53f8afb3e179c84e114467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db948f40e5bb8e781168544f3f41cbb7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9497551f6ddc860a9bed2f073615f4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a46db7e049fc5d96632c5223cc166470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78ba03734cf51291a3708d1f4512b2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbac86e1378e8efab04bc8976f4f717472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b053113be451540f53dada0e22820473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988fabe639b72ae6f8956971f8688a4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43652a8c753721df53f104fc346dcb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5aad6f4a79236bc17f5464bc3fa86476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd742b54f480879a266131567b7c455477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2069e3b14cb7c4240340f94af234f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aab99ccdf08274ad6195d64d84755a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0982f7699b8073723d2343af454408480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768633cf97804add93fdf3d5bf36a80d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db535bbe25b0ba9a6d88a2bcc25df3a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0febae3a5173e64f7a8fa1c4830fa0f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc01e66fb9da6d830088c5afddb0b4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd02ee341c17c5c0967dcf8cd4a3a95485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5fbefd2e1fd3fc0b8a361b3009c98486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0cf680b720ba92fc8ccd1883723d2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddd406d90721d74892641a3f78f54d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6996d2ff838cacd4e0cd8c2f5edcfa6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcd3111cce36c089b16eab7facc820490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3358e490769dddedd6471270be01d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e471a2c9a4497d3999dd1eccdb20e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aeffdd3fe2be468972b6141bfdf823493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c752cd1c21b158181bbe03d2a3b7ac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e274887565b4063843d18f9a8db43c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f630a8f235923efd123977b8066a1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038e988a2ef4f7ac71f18e016d3be35497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea501c3a21f0aaa6b384e6acf9184f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c5cadf8174babc786ab8961bd58a2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5834bbc5e1f6d52ec307569d29e34d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5533e7272fe659a8f95d9bee2c0719c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48b34535f27c105995bbbbf8c123e5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849289bfa488c31f2472f55125392f8d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404459d147c49fb3ab6f8f7db519cdc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f309780ae8b19436520dd0c0c3264505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94974c53aaab18a62d707e1bfcbc68506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403899470ffdd4d9906b3802095b501507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5505eee49603563de6069dec26e68bd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210f51b2c02b5a03fb3339354444a47509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f337c54f2c71fabe10855298b91b0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0fce739c49ba43fc5248940349bc4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e75d8504c62f1fa41e552f1d62318512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d993a4021ecbd9deb55b6efcd49d456513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d4297db57cb0c41c7f225b9d6183d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93021aa3bed38077e52af03168f28a78515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee0a85ffa4944844a51ca5f527378d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd5a8fb3ec08a23375ccc3ff568910517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8db6a40fce4a024c07bc538b5990c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ad8c9557f78a3896f7258419f1a62519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582fb9e4375f1689d3ef0d96bf80829520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba92f9d56d0bc7408159a23687488a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e9511680b968d3af2cecc2c7a5b92522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd754fd0f3da038394f97b67567056a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667fbe1e2a66cb764d383c13ec5dca4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914b531f7b1e6865391276ce047e2d1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8cd105b27ca162e4b455df062900a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645869c8cb57e5a21004bde3cadb4e3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7fab4d8d6a80e62e2b57190a3e945528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37b8acc316187e8d12fda82116b685529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200622a0befcd0534ab1838b42cecc4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1767dbcbe041595080d746f6c5d6862531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def8c75af8838b53c7594e772323f2a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906edfb3643c485fc4b278ac5e1d5f90533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff5c3efa5e88048800d11b74953ce8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51868283675ac00361e1a45754a44d12535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503db898f67343421011cb872aab435536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab850d312797eaf819aa41b1f033e72537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9141f3c427bac40745dd7aaa6eb9972538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9ad91f0991b8d56d3c55a7cf42b2a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1738c84f33e4d81c1fae392a9f872b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c088d3c0245ec5869be64338456a0a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fd91f1cd8aa939b28d4a69b6942e5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc441b5d99d7c12b0af04410aea5df7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18412ab0f0a6a3536c7883652568e20e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361ca5f5d4c5f3d9b7d579e5952fb34545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c86106bacf40a4e6ea65d0f4e8f02c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3792a898dfd62d9255dd5448c46d3c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b059c45f7b68bb11915d96359e25223548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16dbc5f93f55204df1c32870e371cb3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01450366b9b8aa297c5b509185c75c60550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755181c6467de47b75d40fb007bff830551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd1ab50306065ed81e9452154a6dc6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1902d7ee51d787d11056a33ece70c30553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa880dc4bf4b204a0e1bed12c81e43554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc39ce3b23a6d103dbb4c56cb35e20555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3e1bcdc4649da52bd5c59c90ba94e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119d6b3f7983361a19f54dd1291c59d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43d644b674558abb625fa6b4d8797b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50592ae064c2357b4127576281802b7d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502a04b3367ed54cb29c76ddeda39ba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e2cd020837c7ac3245a2b66f9f47f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf159fff78e78a76b662bbd1dfcab31e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883a5e927573cccc3953d5bb3761249563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0633e4ad6f3f9fa4bafff7684dd0b88564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5be00401d795e11c37c7f2bf9dd67565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fb3eb91962cc331815175f67e3e04566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5313386f55818d6bae690edf0e0805567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189280413d5a4dfd47ad3a54c63c02b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5609474181de299d9bec73cd1969b9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525fc518661c14cdb4a5a3cf083949e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54ad750fd343d3679270835d0e251f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc036f8f0f7967559b51fe38d9e1ca572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f96078b3a268ad241cb98c0a8ac19c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad8e5f2252ac29ac6d5b5405d53fc5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a506e009951bac14cc677fce4dbd983575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cdbb9531ce467180997dc90c223ff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62796df797d0ec71f8f7b5dd65739ab2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd429c3ccf6c8798c1d34bf9de6344578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef4ac013234fda41d1d12e4980f6e3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c259358fca153b1543123da14cb1082580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb630321630a8cb4d4bd3a5118cbae5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fde57f81a92dfce153c3e44aa9acd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd960b78dabb1393bbd47558238254583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4739d22b206a5bcfd8faa968b9aa4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42784a81abb84e38da774f34eb9c72a6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f9236c11724140c7d092678584534586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf90792b2511b09bff0807f816d6d7a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b1d5a9762956b44996230c7f12ecd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b94c792d4e68c46380028b680ebf10589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3ff4c6839a34ecacd2ac1ca0802ec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd57a9f8f0df04559c23a8dbd19fb8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b126378faf664c681c9e46e0ec6725592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdd233f52ca508e1d2b685d1f467be593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1034448b5ccec4870bd74ff05c1e0c6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a829ecb2d5119aa3db575561b507c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55541dfe02fcfcf62cb22cd8feb90f3b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480d5de4a4b190f21458c3b20bbedbc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a209a3a32b8ad058365632b10f17f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165c29ac2d044d1d26289338aa32b84599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01cf689b4b386fc11ebe3044a8f7bc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea3c2e09ce7d4e0fb1ce6b6174c7aa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b2793215f51947c21bdc8b06dabe9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf0ef851336a94a2730bd2e1b9a615603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea2e9764a184260fc5f32d97c28a98604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d09203d7a117d75e53bad4404b6b2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51184e40edf296ec90a5e486e20509606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bc2905d4643f633d3223ed69c3549607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e14281d624e7d335cfa24cd20c5fd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e2fa03eaea57422d753258f4d637b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627a530af6c122261402c1850e13463610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ba0284dab2205fcb4c733baf4f9ac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c9f9d9f0d2b12d34c6d56fc7e0dcc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d8fef75224d5021bcdacf4b85f80f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ce30344621f4d0c2ddf117647c277614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36221e472a03141fddc9392bf39ab02e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd57938ddadf22b1d44e858bb60553d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e061c8f1c056fea5d00f899bd24ef38617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9e1de1e2ee2437304e80b6551b9ce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64885215b1a212e4d20f981528db7e34619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584ec8c639b36658faf5da16b35a249620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954a5a2619509842e20e95ac259c3b0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb44b07ce3c010ee833a5dc3f13e345622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81f07a60cc4c38e2b294d8bb4edeac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5b7c337a3844ba3a4731b3e78dc0d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6e8a10f15ef3824c6af1a3955c197625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd816710e6cefbb50421d517dce40c07626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50502232ea6ac1c9cb53539dab8ef9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f80caf461b3924674531d72b86968a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e3fbb10c16e85db043abacc904e85629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265d16a231764969b672de23914b344630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6170d1f067596ca8a6e647338a37f5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c61b96db9addf6f8fa897dba99260e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d98906dc7b88e7f2628da1145d94e3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb55471776f0b9f5f0b8621c9e3454634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0042a50a3136030df54bc186401bc92635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc83836608374daca4e38004d21c94636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8c0d53c375bf9efe67b55f48ede76637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb627dd5f9cf62e31eb0aa22f5d04cfd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcc7d097793daebaabe996f76bd23e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a0e5f9a257cd703f8dd3f72524b0c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d743c0b85e144e44dd130015bd1c7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9733ea213f87952a46d8c4b2dd003642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300009d4972304535e410ba98d7b3be643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d690e011c9f01b85bf4e50b8af33264644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5a4aed54cddd3d656832b575368d5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977d55672f22581835e61633f05df57646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c31ccce0544735fab980bda7b29ee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a03acaa17a72ae9bb77da41ccdd3ab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204e8fb011c6b7bcde02ee1922f9a93649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac268fdbd698a8cc7aadc91550c3e21650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837837036932ea15a3d2ab5e62c431c3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd4b2d4ec1fb6b792ce2dc49f48a38652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0ef4cb16d270df9ddaf6d1c2c359e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9d414652a284c5facf8e9fdd44f38654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751861e71df069623b893b72dc2fdf9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e08e7ed38beea5ae1d60bd91b1546656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d08a7ac856537fed241d4a5acd418657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b39afe1d707d96b11e3d3d7aba2ee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c7b239ab813525f1ec6f51bc0fd64659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b8ce316582697799a42591e1a42ae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89f43115e6831ac424a51d843dcc0d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8405504b43bfbe02ffe87186cb1ea3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96563ac5c74a78739278e2e3f29264663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c804f09453fd676161338acd97653d1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f2342499debd6fb0fe5341845ca98665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f697fc80df1797747cacf75db9b0625666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c589c036a695937bcc7c5984684e98667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6648a11beefe1b44477ed1ebdf96d9e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e6d2637c02aad24627f1289ba47e4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0cb33918dd8f6d111fd13aca518c2e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba672597dff357e54c6a089d27f2f7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d8381ecb3983740c39380d60a42eb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1245980b5df46e4dff2dec66b82e69a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ebc1f2c226712f60887a29ea7bc7d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3a3cabcac5fbcae7c63814ee3562b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1f7ce604aead31b5a1a297d3f8021676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6f7f70c91fc8d842890e44d6921ab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc100d84c8ecd25281de358715e4a3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46337bef406b2231e6a456dccc5e34d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65272f4faff078a783acc4b2df524949680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ca083b50e8ab75b1cc2cfa44bfb70681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30d8ebd016d697550b700257575e0a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46782f64d04b41cdf9b7ba3fb8056b60683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d9c799f538a4a4bf55dded8d2c09c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899d36079603e852d3487cd3c20ef03685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fdf53627ae0c477ee663ab331ae12686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b26da0c6497b87e375ff4c9dff912f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3d77cbedae67162276e9448e081ee688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63003b0e98407924b374a139233401ae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e9b7b5e555cf44fefba89d5eade86690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49f73730d28d9d9d67e17c9255f557691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f38f337c6596007ad3924bc0971acc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77491f4a1b7a4aea36c4b6ba21e2533f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83acd692954d85b511458041c0ceb6b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57097fecefc2a3227805f51dc5b953ea695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d4ba7c63bdb1b23e8b8fa2016be11696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418e725dfbc501496aab9b2979855ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d31e01a6d930136a17ffecbc3a0e92698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a524be008387379ce3a11c8aad47c36699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9713ef9a88acde0fc1027cfeb97b9f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc05d5722b353246d98b7696b12be8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f57db21890b9f935666c9acb73d0a3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802570534bb23738364f8b59f24a75c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e344403082c200f43c77153f60f7c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22b4335b3e078f21ae693a81ecef06705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d2a95ac3345e26c1e3cde076ba168706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6ea8d832edb0cb14d9705e35285a7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07760b87241f4516d95ba1e8956f2b30708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b44c0b42dec8f8cbb82ad3d03c94ac709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e827f92beb73c3a7849016facb34df710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cc0fb9f4797c03cb7c60423b96283711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babcaaf71e3442bbb58d08aa0e167c5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f3c8e9423c2d628984fc1e6b28e29713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd3495618f7050d6c4a44ef092bf47714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d3f9893e7162ce4be31a3cca30e02715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa68d6245b1a1f042eae7454f4ee6a2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ea302b8cb77bbb3c4ae422ec0965d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9664406b1bee0427bf6f692749dd1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a00b572d66b96d67b55a7342de732719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1636a4ea1245ecc3939718cd8793901720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08feeaa242bd608d5a721ddcb007f482721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25a7079a794d9316fe777f04af26d4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860f85129a0b36192411cd03769aac5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08324d7d89e7891904d946bd6139cedb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7336370df1de3b989e5c93d796356d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b521cdd070b8cfefb7875dd4ac219726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b4f9a931525ccf93bbf7c9043229c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7645276bcc4ed120e9ad6bbb2d636728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b838e47cc70ea14523378216236b5f0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe82a8c201f3fdebdec7d47a05e87d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826bab329e98f8540d466fef9dc133c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cba97fa32a1d1f2bb12aabb723e433732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ca4d998c17573ce33a805517bfd3a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819b6a285dda3ea1008a23a64085f65734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a3203c1cfeab40647503087049514735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e7dc9cac90f5a435a8e8e04d7826f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da191273e1139077afb6cd03e56ebed3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d4c780a1eed933e621b135a074701738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935af033a77907509e58773ce0dfaeb2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5ebc070acd2195b9ff093ccb82f11740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e1353eac5985b17e366ca2cf7e78c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac5624dc779a709731037c47600bc8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3428754f8a8ece2a924349ec93681d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9b14f7da5b38ff7a3873c320b0d5b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ccc4261380f3108e12efaa3a88498745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972f9c50b46bc6af2435e3d5a6eb202746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d546f070dcacce8c3493fe690d51d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838f7e8027dfce94fe16493a43dbea9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd646dd5b1379c18878ef682a2fb6e7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127b8389dedb81042308103e9658ffa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d552cb878fea08eeeb49eff9291d84c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c37e5629b02f6163f8112575a3ffee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ab41356fed890fce90da80bb68d6d753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23938,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24058,51 +24040,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25928,170 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26358,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J381"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29607,6317 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18148</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>6.7</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>26425</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>10.15</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>18150</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>50.04</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18164</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>33.8</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>340</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>26470</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>79.06</v>
+        <v>16.72</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26469</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>20.45</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>18172</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>16.72</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>0.5600000000000001</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>577</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>18.5</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...13 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I195" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>141</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I196" s="0">
         <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...13 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
         <v>589</v>
       </c>
-      <c r="F199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G199" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
         <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>595</v>
+      </c>
+      <c r="E202" s="0" t="s">
         <v>596</v>
       </c>
-      <c r="E202" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F202" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>29</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
+        <v>623</v>
+      </c>
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...13 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
-      <c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...7 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F218" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>643</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>677</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>699</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I240" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>701</v>
-      </c>
-[...13 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F245" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>718</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>29</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>730</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...13 lines deleted...]
-        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>774</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>798</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>597</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>55</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>800</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
-      <c r="E279" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F279" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G279" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I279" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J279" s="0" t="s">
         <v>802</v>
-      </c>
-[...7 lines deleted...]
-        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>830</v>
+      </c>
+      <c r="E291" s="0" t="s">
+        <v>831</v>
+      </c>
+      <c r="F291" s="0" t="s">
         <v>832</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>838</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17514</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>16.84</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17517</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.91</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17520</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17522</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>19.72</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17530</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.96</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17531</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>50.75</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17558</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>3.34</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22103</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>4.74</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17564</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>23.63</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17574</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>18.53</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17576</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.37</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17586</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>8.68</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17590</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.619999999999999</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>17.48</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
       </c>
-      <c r="E309" s="0" t="s">
+      <c r="G309" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I309" s="0">
+        <v>24.82</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>887</v>
-      </c>
-[...10 lines deleted...]
-        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E310" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F310" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24396</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>892</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>24.82</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17608</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.49</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17607</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.32</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>909</v>
+      </c>
+      <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
-      <c r="E318" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F318" s="0" t="s">
-        <v>912</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17618</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>10.72</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>26806</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>18.02</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26807</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>25.62</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17623</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>31.24</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17624</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>20</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.14</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22115</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>10.43</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22116</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.82</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17628</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>21.04</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17632</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>57.39</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17633</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>20.22</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17634</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>48.2</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22124</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>7.22</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22125</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>5</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22127</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5.02</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17645</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>10.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17652</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.65</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17664</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>20</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.08</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17662</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>4.05</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17663</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>22.75</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22139</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>14.23</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22140</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>12.74</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22142</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22143</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>730</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>21.33</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>26831</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>16.22</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18252</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>85.31999999999999</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18255</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>18.11</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26850</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I352" s="0">
-        <v>28.72</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18259</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>16.68</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>22150</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>9.039999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18267</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>872</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>8.119999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18268</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>10.9</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>26865</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.34</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18293</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.74</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18311</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.9</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>22161</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>65.56999999999999</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18320</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>19.06</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18325</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>34.94</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18324</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>16.29</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18368</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>35.59</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18369</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18371</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>29939</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E375" s="0" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I375" s="0">
+        <v>23.09</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1074</v>
-      </c>
-[...13 lines deleted...]
-        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29940</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
         <v>1076</v>
       </c>
-      <c r="E376" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F376" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>9.539999999999999</v>
+        <v>15.32</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18379</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>23.09</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18383</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>15.32</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18386</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.64</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...48 lines deleted...]
-        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>