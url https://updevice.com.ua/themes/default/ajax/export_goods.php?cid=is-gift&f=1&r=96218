--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5977c26e882840b5f520ca2bfb0d781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4854057981d3a2f790d2dd2c67267ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15064af0e772558b0fb684f8a0c4f3943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ff7b460518152ad4ec34291b4c3b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79423ad5507b47c5eae8c5fb083f50155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502f450f819ebe0d39d6cb1a62bd2536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990eb2c30fa929f868d4a3be78ca17467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe248316229a345f349864d326d72228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85cfbb197225d78ecf7a8823fb89319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630c02c26d2076e5122692d23fef1a210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71cce57786d7d26f1fa9bbb39da99f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2500a6707e444c05735bcece18c3b6612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c92eac26aa91cd65eb96fa3afad75213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709b924853949395b9122e4d4742c9514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7a001e5f4cf3032dd183d53421b7715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c105b6648e57bf4f2c9d3542b2c3516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0a991ba2f25f40c4353a165ef682c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf12f3b78de0cbeaa0a9b6c9ece8b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02534d42369e6fbb4608f543d00f42219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9d3ff977bdac7f92a5949d6717af520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19a2ea3980ed3b67b48ee6d346b19c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2882ab1dd54898312afed889bc0ba8022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ac13a437e06502af16f553c8c8c0323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f14da9a6a42bca56cfed44b3ad292724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ffbd0e60f427ff85fe2776e948da625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d524d37f92c181c83de627e5186466826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51874d6d33d92c773dfb5834d7867b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49facbe1600e9f39d3106068e5de58ce28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0f78a825126d6e09022898c8fd66029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fcbf52af662a00e6b059a80b48dd130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87ee5c21fad8158fe10e04a88d790931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9325194e5de07c04fa14d4da43853f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b84f34378e720a05b21f99f8009a5133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13005e0c610b76113ca703df8017d2ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb647971eb05613ad6da87816d0ab5c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aea263972dc77bea5a739ca2672e7c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459955a88d22de0061535e381eadcf7d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ea0466d90cce417d36bd10fc2695538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562195474b9c279aaec1f6001ae4ac439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f77d1c762a87fb0d45f223d7906b2d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096bd9626e30d677f9a09157f955749a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6832cd0a6bced15da36222f8e9a11bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e96b2af73686aa5088bf397813dbc143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a7847738d3fb73e97648847daa1e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a9e20d6d5970e5e94a7aeecef744945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115410b8951137ee7d953cef10e713a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81e65791bc1eeff51e8a90fc0b2abd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018916ef5616c759322aa0b58be1e85348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07c49b174196cb2109ca884e34696849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527a5349201384b57e28a9079b5f4d050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82189afa71228f3239fbdbcbca8ff6f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9d4ea21fd367355a73d2e82b0597252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a6b096774e6a8f2288ea2d2fe3c5553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e62d6fc23477872c58bf40622843d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae96945dc8ecb225f6c8a759d87aa255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523947e7242f6a3b7ce1c5a3348f64856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5151dd168323042142617d2240787fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2ca81f794737a8e53b1115c51522c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234129989f6e74e31a1951544af488159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c64ffe102cea9949bb83a302a342a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c15ad83dfc7a8127d912ed77944b6361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa042d4f1bf15194b5e397b5f4204c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace44530e4db057d660f7a8aee4100bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931cb725664b88234311b986b23058964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2e09d13ab831d9170052060fae43565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65455340296503f530f07b4ac6661966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195556b01d019df7e9b301aeb90e5b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d2123e974b1afc8a057174de0064968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bfb7f30ff82ab67a5b4e82c1957e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d76ff9084fb2015d188d3d71518ddb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097383ca5026abc5633460b79b9deb8471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdef1710195a2eeb6c3575dcd35c37b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73011628e7b0fa4e202844f6857895ee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc6e88ee8331177bb8dcd2c2584cab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b173feeefda1b8ee95cb4db811e9075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33615f3dae669e344432479fef2f1576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45349f824528ed0c9152292761c4191677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da39ff08ef74239e4a1dd23244fd3778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce71f660079b2e4fd6d0137da2805579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898b71c2815a35c28abb22fdc3b192a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36190dcc4670660128547e0e50c90a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41adcab3116b61892dd0e754d39fd582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8c601eda29cbf9ffe9d35a82a1dc183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916b97f7999d764dd62f84494645a8884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbee7188318cfb5f72ed920c4442c6385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429548db0d7220afdb48f6c378d60c586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51618ede36cb1923aaf27838cfeb1fcb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df612954b4eeb8d813377f34d7d912688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c7ee88f00034a6d7068850094c5c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69a35ef96d98c8d861ceb87112ae1e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9434634fc6ba1248196b7ee4b683291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ce8fbb974a633223fd99f298476d292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f42514c49e501ce8dac76db08a8fe193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6c7ac6797892793434fed632f467594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4cc8afee09b0d1c7933f28c7b1e2f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5832341ce599248d8e9226ce5160f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff24cb42e4b68ca32641f9bbe04614f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbe68926fe35c3c976aacb7265e95898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13013d147249e5064ce7ac7ea594a09c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9732e307ea2c0ff70e50ab32d2631100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e65cc8109f7c7f1b4f379d9419c95101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13665227b8733453ab271656bae87cc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13db191defb97208091a0df1846214a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2b2029f9bc2396e21708e506e2a0d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73d2a11c03aa55d116bb33e4f48542105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b3ff540017d812b022395baed5845106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d733bb35cfd06aab9d5388eec27dba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed076694a4acf6602105b229f169ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae686e8e9d1350f3dbe1e637409c3e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ffa3b67945c9a88b267e74fb19cf1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff10afa2683aac9c35776b83e669af1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290781185cefa0e1ac8e628cbaf11ce5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a9e358347f27868fe9003a62bba33113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15021a334cbc17861d4708c03cda59ae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9c61e95e03040a331d70262274881115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8253863e2f3d7b06f489798afad4b35116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346ac6c8f64b49c9a08c71d5c9318ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a193ee5f35c218f1c095aceb64a01118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9558235ebc502ed23cfc6acb553909119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6cda172a547590e36a279f954e267120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acb49a1dbfc4d5a5f78d9b45e0d830121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cfab0e1c37bc325fca701dbd900cd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c730e5aabca57f8c5fc0e09a54727123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b48617a67efc405bd08181ac41084124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3f50725baa5f1d7deee87d78d46f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63151f331dd59a19177fdea46d24d24126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7206641c82b8944e6846360f2fc2ebb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c26248271e2c58ae614bd0bb95d6a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba8bf0806edf33e0637d89cff7a468129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c1bf6de5af324da9290de7cbae187130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9110e108d99622135135f9446d914131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf429848047f26008cc8ddad5d33bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd6a5c91e543b84b722045968a75a3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b984737cff7753e1a6d22dde5c9ce8a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af955dc1ab4b6ce42c2a35d02dabde135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58ad0ee5cf8a3e8565a1e287faee8f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f9a13a979c31281d99eb4b29a42f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f346536e3ceb2e3905baf5a23043156138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb7057188ab38246b3f06d940fc0c5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e95ed743c9ec807550cba2b9092f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87d0b4b2e516b55813341820495fa8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b290ec38f51f5066ca52d4bb24337142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2b9acd12fff8e3ed1c77d722f6cbb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503a570bb5bc4f83f520494f19b0ac6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa113ec4871590433df0b29022a33fbb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f148863810c9207f4468f8a8b8a56146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423bb9545df74e9ead8a9e057a3d4ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9d95d7c3a115384ccfbf306c2bf90148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9dbef86a65e835fbef776ce956734149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41c25a31cfe45cf821e4a468ca4ff4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947ce88307e1d5cfe3847b847d0799c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad3343dfb419644056b032b59b326b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc635576614272d8a6fd1f24ba95daf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b077b7156cdf7d284d7db29eab7445154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bef9c59c38ad2f63f4086ccdb4d328155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55f813849dcae85f4043a2b780cce3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e600a6f55de6a40815d7dcd2c5b13157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa54755135d40cd901b97566f95daf3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1061770878df25da1e921dbc35e0657159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fd248647a1e2860f38780e9553348160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6200c8bb5d00627e4d7dd6acce2d4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb890b68b8c449f0e63551a526aee05b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28981875504ebcd7055085f107d61578163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ed97f30b7a41df4b3771ee2a4f9ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8b4d2e05b455fdb94db36fbf54deb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8955e52d3b4ca08c1dcea8bb84f0614166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58beb1d7ba9740d4439c62370987d8f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739b2d64fce15b693eea3ede590ac85168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b89c8f6727f9fc7f0154cff085bd3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed650dbc2e8316b6b70d95563f8f56d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec081937ab660c6168c6d20e7ec17ddc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf8ccdc05facd57dbce54165129261172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c68985fb89f70ea808cbc40ea2a5a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72035c5d4d3634ed6ab3a5813d5d71174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f54a72b4b2623074f2ce583b0f0f6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7645b7b744fed12b98dfcebc9fe391176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f02a66078bfe774d951718fbde1cf5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e7ba9da801c7f0ffb07e351107699178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de385845431e6fda9513db8b14a9f37179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88091caa8cc3c320b671b1feb0f26f29180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a1372cdfe6ca0e1563a9bb70c1b9b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6255082e6bfcb5111c846c481e0317182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da7c935b73ccbbce320758c019493a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a0c0fcb0bd4d451e22d0f339bab59184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768ef01b613176a6aa20d2071184b6c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bd9f0684bf1f188cb206ab1a549a1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ce0643abbba7f41bf2daedf2d04d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54954c0e3787d63a8b60a5f41e74e0bb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d9a7aed04967c3d2b5235b5abe99f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcea1515bfa23ed2ebb6d2f9e05d25190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5b69d703aeea4d2ee09c440f05922191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18ae6862138aaa0e01334ef25f5109192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b67f16c36705249abf7e54c0ca7db193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100ebc4ffdc819665704006dca1deb7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9ecbc653e3143a993ad9d3fe62556195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cdd48a10b8eeba1823c4090d71d4f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6643e24fc181fdd9887434cd82716f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35a3061c64ebded7b9d6b39650027c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3d83d56b95efb09994bfc07482de8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea3b21d1ed27f90e6e80df039c4f8f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280aad51dc8254ba7c2e07c71df35f1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259c96e92650aadb66109e49c04bd01202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f23cfe539b4d51f7d3a74a1ebf5378203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54926f46f21cecad0eeaac5a4a04f4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4bd8fafc25abc9398132759812290205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa623df655de2559c9ada4ba2b1e02ac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed96ec3bd985b0a40a61b22a6c36fa7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610d5fa502c60f71aab69bb9395eca1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6add0e57f2765cce3a954179a43c8e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b616e8a4c0640c0e6d7f812b653d87210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8dada4dc9961e1e880b564e7ac65e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c9b1853c8842a655d11a6686903df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694273aa35750a5d88ff77f958cb0de213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900a15e78b5a28fb0c42fda187d358e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b622ff0d82ec914aa0aa294c24d0cda215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070d435a8bf0df53bdbed3ed7eba5d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1917aa2792483a78d984539f14739e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1a3f5577e0cbcafb933c2692d93f3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da854ea7d99ce930f55e75503b63c56c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272e2a45aa1a57deff489aad636e782220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483ed87e813ef2ed5944f650d6d221f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d49ece144ded415038934b2243c91222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0fab49723781871eb3ddbcf5a66c4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fc5ea0e3e6d5ce84a95dd0cef9b53224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8337e24ef830cf572fa2c0b49d955225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a1750cb1c3a6c32178d648c917e43226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808c44696805298d6015fcffae83891227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a0cce6d70fc57e0fde302c6b11b1a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954eb123535ccf6746399e01ee186404229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58681dd17c94d26321fe440feabbcc98230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ad2b8b00ab180fdfe2f1ba9ce5bc4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5643470f9717e0ea146d9e9bfe5e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472bb9af0431d346cc98a46dfeccceb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406354d1cbcce34e6fe8f23ae68b3888234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01686ca03f30b8ba68e568e86402b0c9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ae1cedf6fe7eedaa78017ae77ec9c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e8b2298edfc5a5d308f1436014aad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455db8a0ae153a64c92cd3636c160271238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567cf19fbe5353d33114c07e06bf834239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3e7841ca9de1e9fce05c079cdc9c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae26d796591295e5cf9d522e74d910241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f754dc22eb7fe51649b63c37a32a269242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da8bb465be8847fe68625631d12315243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0e79e1d86e43872cf729a0877ed9a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e584c1eccf3f315727d7740efd15c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18366d40294acbfc55238fa607bf11c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbaa7e3f722f2815d4956f58f240fc8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf2604c53bc7dee6c11f3a102912ed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ad8b16fc39b04afaad2ab41e51b2d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69842e0f79bee9299bf849f9e9eb5e9a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fdb6663e6c6eeda5e72b2df752ac3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505de2646eea105e2ad3a0b9ab499400252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f08cbbb5354b86398b3cfff64d3a31253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe25ae2a1677fadb97d784e50e2840d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e200a673281a5305ec401635ddc035c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fca4ab65f17f03900b6f5f5e618ac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ca5de0a242cf8c511288a29737197257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275e8993018ee0dce4a8d70448439bf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4459a57f4643928283d427f32bc0dbb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb10095fae28d9b462dfebdd30d22a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba2c24cbbcd840ce5ed74d486db8fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afc892f9527e2c959a27ffbc11d7d0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229ee485734e0ddb866ab755c4f3585263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234eeee8e80d1ea89539277bcaef6a38264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975fdf23877768ffab4a67a77d603e5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01933cff3bc7b25e2068e1af73557ddb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e91010fc294cf2aa769d226f596fd8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733fe2bee6023bbf6dcdbb9dae0ad91268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d318b724afef2195030366d655e5fe9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6315a20a0cf286eb28febfb465dd580270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ccb92d197bcb6907291aae031c4e4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f72cb2e0950337d7534c4dd8d4c9a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbc3c12b6c7dfb64f7e814888c3cdb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde176e4c6b300bb8e8f87dd64172bb9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133703cb97efd512b32cc765853ed7bb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ded3372a6df4f76a4ebfa28979d877276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca38b35a64286b3e936643bf8c037fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8195985c4030698084b500a821e92b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2177650a544eac975caac13a0120717279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4944fcc111dc170aa3ea44d807e5a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1ef0939895b12056616a3b15c1ec8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca12c29baa89809ef7c211bbe4f6fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339f11636a897b66c7d96068114bf67283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f9cced47d219c7c0c0dde28f8db48284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f69952d2dbb008460c9d3656c3369285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21d4c45bc93917df6eb437ef15a910286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3376997981a382f91fff81ce10199287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956043774e640e767f6a7f6e84ba3f49288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbde6d6cd6edcbe7f90b94ba05a75f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c65428dd1ba4e800e9717f6a7a5ca290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe539c6df6c0cafaa4506c8a3c996d0e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa70555a09192211d077816ac172d73292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6ebdf11324ca97739354a33db9fdb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07746836bd9c3cf3cbf9ba93765a9397294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868454d9c16a044d60e22b473b33d07295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421c0a5dcc5b5c4007d11cc1dbab34a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df2a2df8fee009c1139c936500039a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a70222837a3242e6bbe7e2110e895298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284cfb21032c542a9667ae250f1f7ce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b1a1eaca56bf4e1a6ab5640ac8446300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514da3be063c814881447afb01ed6e77301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431762a0c93624329d048fc50e68eb03302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f68c9c41986202163c926377e4332303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b696ae7ee7cd70363a55d7b69c979d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8ef689081a675b741c8b3f5f79865305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a30a91a5f3ac479b29b6d0552ab55306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b070e0cb1d1811ab0873304fe470f93307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94b2b21039c7401ac594a4ab6f6ac3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b8bb11e0a860209264903e3e3af89309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ec97c59f9bbecebe022fd924c71d4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e5c0b4ef3656f58648fc6f0386751311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655f6be349463578576bb67243244a5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd74e5dab193833e0e9ab10370445b7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e958ba3527924267c1096df37a9d15314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd09ddd79c6ea32a4a132e808699574315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3b0892e5c7c9dcb776ec70943e08c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0705e7d0f5eb36d7399860a3df659317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217ed017644b751256eafe60863e960318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf48e3a5e833cd2e1c2bf522e99d05319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cb22f5c1c9df4882b9da7fd8fb36e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4748e465018251cd78d3d22aa0f0c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85557ad1d74335b97ccddc170f20f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9f2fc8350e9e484b55c82db19750c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7b90da90ebc574f077ba4312d9e32324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ac25fd614eba9ce4cfc7291098523325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fce038dbf9464cc7d1ea9d928c0b3c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3dc2e73a8c6c328be1a0686576b3b1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86a17e684d23bb1aab43e0e02d7d2e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313bd694efb81da1c9d4eab367a58c0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93445e5ef95e22ce38915ff5b137b1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b02c01851c1ea7f335d5246f917bc6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66509ba1d6575830c71b96de3250941a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88442b2fcc15c4d4756e478e3508c2c1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dad0fc2d7c9c63fe8924d0a0cafe3d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffd573275415c236d595dcff9232fb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cb6dd7d6f7e3faa1b11cee0cf5e67336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75ed7caee5707ed40fdb564de2ff87337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd37ce486b33bbc812a74c673361c6c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99ccb80a68f83b572c881ea423bc6a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdc73db6243fd6b54f7b5d4def3537340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73a945f103868db19b9e7623e69da5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49907085923562fcfb4ff7645260cee3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a498f5a3d5605bdad6999fe8fa88427343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b048040e6551cc816ffd72922367b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd74ba0293e355be0bdac0471ea616345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1954e9ebed55017a6fcc9a9f6e7f4f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41baa6609415984b7dfd582147cd56db347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bd0e2a8cd8322a5946c9a5c750c1b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b614455ba07b97a5a171aa23ffacf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2452cb7efcd64302131e226dccb9f99350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efc94e1477101d4918922520db8ec3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bc97d31c08654a96d63dbe5d1719e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043680c3c6422d654a06b45397e3f2e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1b22be3b55d105839970b7a344208354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb256036cd186b13850778bec0bbc7d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ec4bd5adb228ec992fa75a8a7741c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32a934e336e6a0b2dda7b408f5727b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfa7d574076e930f9a1f573c5268ed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dda407c271b15c0691cda13ad9396359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941a1c348d91891455d191b52b0aa9f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3e7402c8c0a92c0786574f61a846e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8253544f0eb207a9798c43677a826a4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38bc1e0e85b915a03f59ad9e049751363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa9fe72f88969382490f8d90b5d053364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ff45a01aa6806793dc08188671420365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df097a68a71d4e4bbafdc1ff56a31c96366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0761f352619a17d784e634ef343fb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6d4c4dbfa5d7bd1ab1015e5f02144368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b3b1d728babdb107022c6aeb39235369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf65be15d1022ebd8b82b8c98761afb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33312c4f07273f9cc9c678c54c17d3f3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24516912b885eba1c1236a36bc65549c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77840ca4ae512359904b46b3c1bff80373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5b523214760c5de4e8712fc769412374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b9e3668a80f1b55b4b7563c2f8115375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff2caa0b9b09c33aa6893e347905ac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f28b611be9c766e835a298074e795377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16876706491932f4084d8429472c177a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea17ecb1fe988e0a135dd9256fee88379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60b54e71b7d5d76fbb1ae7ef33f468380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94633db286478da5e9d5d52e476e26d9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff53c7069eeff394a9eb4731b935dae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e446c518661c8d8405246f64b9340383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5e36dfe68fb26a30e9ec040527a43384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcecf31b063f8aff181683b2e8fa8ed385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018b212f21c55d9730d1510ef7758ca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55b977024c8f35faa7fce3c0fb97e0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ec90f2c3efeedc77b9c39d75d4852388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e053a13770c81e696817ae490a908389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe0814f0487d53c6b5224e584e7f5c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd2c7b8584a34d774e6b3c62c1ea7a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b34f976f26b97818b0678c428db97392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445949356643f1fb97667f9d29a8b5c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec7397f73f97af29dbce0b7bc04be1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3ab47419035cb1a675c387a35613e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ec4d3fc4f7bd1edcb4ee49ca9fbaf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee4b98898e8b17e520fb24b4394ad4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a105698c08f30d7ae7df8f94cc9df0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea2e506cd656195889ef8e266b66e9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149ee2cf376fffc9714afc917eb60a2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a403d475bc567b68557e17f65f374ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c2b0e9978763c8f058fe9a316bd34402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc09f2f089de0349ce20bc030552d7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6a0dfa65ce171fcc420ee61d9cf1b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f470ad630fcb723b8ddcdd07eb5524405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95604d6c1a3711c1972c300cc80316e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4873942898b291490bac8760aab30407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024d2a97c51eef4751ece54d5820a8d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a76901b587e4493cdf03a1ca099af2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b07c0f70dfe7f6e7681a9b09d6401a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724b9f8563f14bd460709d7c7a7756b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d22a8627d0772df3caad04a43a7a1d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6250423d2c81073f1a9d57c1f8e0c7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e4854f178b9865fdae132be3f061d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3662ef0d93171871c74afa4290645b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2b38bad136abd4b1492d58f6eb332416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f391cb581cd603cfc8b58a20c88679417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e147691038719c57880f77b7502c3ba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7c8898bb6be50fa6a4d7482bf2bda419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f9e026cf9720fd82ddb598f153e90420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e00fa18148a82c8111bfd3eb80490e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af71ef792cc842a3db411b6a1ad6335422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3baa56432b67c12cdb37bd1d2b760423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc3f3e1fe01d0325c26a69e66c4648424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebe52eb8271cc99b268e613b9ba389425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc3ef9a3227006390e74b700ed3b83426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d13f81f1db652db92981717d4306d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c12b3d2e9910d5423ae7b758e9f63428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79aa6f2e911b54b15e7304a8a510863429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346cd332eb5333f154454c2ac4d0fd3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c00fa569444d1dd193428e8c23e4db431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8d0666b232fa4d1c652a304988e60432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a5d3b0784e551a490f60055ee6e48433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5a990bb4c9a32811cc2059fda8a38434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc321dc29807c7b219c42823b93f9f88435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c2c54cf6203d36bef4a72072ad8a4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957d9863429f49ca9df2a3384aaa1a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43c2eec1c2cdc6cefd9666cbdcde7a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a084a2d9fa6d24d5413bd9901ffc6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1268db1a77fa09f955f90b0896639440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89804a27ad485f9ab4dbcaa633aa5189441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f5bdcad9d79c03f0188c6a9727e34442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51263850ff5a8228dfe0ab4363af816443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b47fba7181d401d67122e904830661444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8a86130ad3dea53d25409b8cf414e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb030f32199634b8fa69f29664718c81446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a85737a3e92ff1465005bb9311eb5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eaf2597188c4c0f080b354d0c799f2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62200b79e4c5a69f17e1637aae1693da449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8617b5eaa9059fe28148cf0e1dcf6e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec670eca766d16408dd46e078a3b063451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800e748d1d331b770249743ad1ae103452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2cbac56c7906f8ebad0e574c1b5e2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c61f50df31158e0f34e3696dd2b66454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252a3514730b7d59e3897f5540fd820455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7c132c06c57cfc5b71518914a872a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f0c2d3622a4f36db7711bd989d4d0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc5339b01698d9dbcb635825586045458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8dfec7cb6010c207301664eeada67459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922819d2fab79b2eabfd68f07313cd4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c94fcb464b62943f7195748458e905461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38857b577b0a148dc4bc0b7b72af8228462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf307288a03b43ab4145e480dc2811e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdba827ae64edd2aec24bdf171cdd5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d11393004e2527c17be0eec0d8f34465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548406422c0b4e571cad4e557a11082e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8746319d4380bde51202ae21c67484467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4fe77f79579241a2502dfb2a5594c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8751be5de600635a290e4308dd5ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f29629e48045749ec55dcdafcf833b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c832de99bf8930d24ada36521177bca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f7862cfe4d3dff725ae86abf95c91472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c19a33afd9fe496011e430acf0114473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b484cce166f531eafb7b64abfb54aa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de115b33eb440c0bad4da3b79fe8701a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e8ba79c43418ff8b07fbafc0d4937476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294b503030fdbae86f2851b63465c34477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead8aa1bb939d386686863fda081bde478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a9dbc12955913a79cf99ff4af397a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa43589a7fa702ee1f3cbdaac6196aa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebcad00fdb1ecb1e7074e93ccf21738481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23110219c76b829cb2f4dbfc60494204482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943246be233ed20bdd10198dd71acb78483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d01cd1eacc4fe9859b71a15f67795c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a79cdc181100a2d67372ace51f9005485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb2f9af39e15142d04d36eedda3f28486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7dd4b7e24c2ed55ce1830d48231445487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96ebea81959a015529eab574f6efe1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f03cd12e95cc99c1da0bb50ed2378489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de92bd8c6f71f4a5cb90ad05096694490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265a524bda72a3ffff3d33c416ed879491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c51ca8c153be1b1c4827515d885b2c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20175aee07bb6b219c8fc3bda87ef4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aeab7637d42bb2ccae9f18d450ca21494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bddc15ae88e0b252313d86bb5bd18495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e59e179c0658b5e37f480a853d704496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c76a054aa0500f2633e22e4e115748497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20a1187c0f50adbf26e1e8179726d6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf9a761719e9254d3932722930e53d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15518ce2dfcf425140e826d679d08251500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce8d12875089a8c1d5cc392fd3ed4c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952b20177382afb5bb0cc1ea53e7c89502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e3a88af8eb52db67db71278fa7c77503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51ff9e611973825896749c4e355d81504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb605c36d5bf024c5882706942adc08505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e37f0ae79d6b254f35edc0e94f759506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad752e7eda1c76dcb0f22c68ca3dd622507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da285daadafe48c9583d397bf40cb864508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31a99152ffffc5fd8bf6b8d3f5ec22509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048d1a57a1a00e38284385c1eb63e8a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ec9211efe75f68394551db83aa310511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e189b89b9250d9cb0122c3c75e6e7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9827cf5478d979d4b1b6041545301c8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ed9c44b333fe2456eec7af7fdbfcb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300f10ac4266f38e767741b501f3fc1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09605a969a08ec0c829e2e86a544c101516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79b5fe8bee5ca98ec40c1eb88bd7c2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeef35c2fd3aefe37bc17f95322d192518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d1ecc34690a0e9808ea2b4fd42b0f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65a8a8e9215c37733d37301bfdf162520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b111a94b506292665df9046d47836521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f7493ce6fb42cca640430367dbf6f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363714436ac06bd572dbd166f72c165523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501a89e92e937830c5d6a44d8c30a3a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c4a62c46fddb1d642b26563338ca2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d097246bfd00dea3685e0e634fefec1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ef3f37715b5c4d0b84ed7718a187f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5b07db9e7b4feda5de05c3f9cc5ce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1c0ed637f6036b590a24b7f1fe5be529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf728491222c652bb7615617f46aaa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732f0fa667ae36400086fdb2efceb02531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66094d67c9ed43aa49c5c56efc9aaec1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddc362a7ed038398d8a9ac400d6614533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5b6abbbea009b962b386836ad1b95534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0a3e989274ab1855c116171ea6e98535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afc437cf8b470b1527972387b62208536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bb1d155a967d41d07bce4b44de56e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51859401942354d6d4a50f2af37ef62a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c8167f71ca23bcf90d23c61b02325539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8cf08ccb2f3cf6af7fbf6ddfe2e13e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57cd09c1472b2c4be0d5d58128b711a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d78ff15169d40e9163ada9e6fb7e77542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43620e50e32927622af535105b6ceab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1169ab567c32c7d91cffbf4a37035d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0c8a741f1b6d660555271b670badd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc861a4ce508fb408ea85de7fd94923546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792c08d3b45ce7c7e44a9aff186b9a3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4abdfc8055b90b2d1cafbb5a73ca62548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be8df5b3973c619dd15173d43c9f46549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ae36a002f8d0e83bf90341be1a06d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f1bdeeb0f9c5c29fa7557522ae04b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbbe161ff8899bd7d618d58ada6439552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8eabed8262d1a947b83222937cb49f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb72fe71e0afc1df6d9a2b2cc4c722a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feaf536dc8814a50e288669294244b5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cfc47b51937277f14d035915ce219556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad527feef8a2a4949783836f3038c2f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65180d81243a4329d79b7ea73ff307ea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9535a359ea320dd33db131bfbecbf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b613398f75f59ab9969d38798ee92560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867d81912a1c51c60e020b9386bd6e4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bc6b98481763ed698ed9cfff57c5f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2de90aa6dc17510fb4f1a22494bb48563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a384503b26e7ebf6062b2428edd953e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfe7baac330a939ca713637d16ab3e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdef88bd6096e338bddca4e10fd1f30566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da104ac9b6360ea99b92ada776278bb0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc853561100bf94ad7c39f0b7fba7004568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551343a7bfa59d0c20cb54f1c6ec2ecd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164bfa3bd94cc83852fb187608a94a3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d08b14ff9bbfe65d9ca0ccc39d56e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a14c3bdc9e0cf392d0cc586c706d9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddab97e77e1a54e91130b56fad36cda573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7ce3becb33b67b958aafd70d14705574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335f14affe752b97dd6bfcdf00ceaac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea11040b3f3f8f94d323055df819196576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26895eb8b790c530f28c73c3e65d4b47577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0d8329adbe5fbc54f9b38bb484084578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9db8bca47d861992a6a963acc6325579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416eb4353624b4af6adc23ecb94ce434580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99aac8f1c4adbceb340d24e351f579581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771043f1c738ed1578efa1623045c174582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c5b2c71f2e116d76f60531fffe079583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b317ef17c39ed8dbbc482cc23e2aa7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f09f2362337f0f80d4ba6fa123846585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faba565456ae96bb9dcb33fc3a29d5c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0dbb561bbc9af4024143982ed99b7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a27debd20cdfedd801c731768b2601588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0d61d635ce43fe54960f61c882c79589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73cab23dd5649e691ff3bb6ff699ba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e50135a91fca6f4b9bb7b9bf753ff591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7d8bc5cfb8e86c86a5945e20fef25592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b35e9bf0e09c3d59e5bad2b58e1d9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a7750c55ba52ceda12879612db498594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296ef2b8ed4a1f8334afdd4588e5061595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533520e23ae3cf0639148ccb5774af13596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d43f13bb3f9cd06cb83b5474e10450597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcbd9ba8f095a08df61a071355c767598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0d68bf83b6be9f21d93cdf5ba718d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b7c38b9cbbfefa494384840ee5b56600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229f8b2740866ee7783ef527c62d96d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86398575538152fd4cddb654c0755895602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698599f24d4e34c46d9abb1f72859a9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05056db87bdbac8e9fcd9ee07f678014604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744b69058341f9f153cf755c2a614c5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c3f2a09faca3196612bcc71cfd999606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bba4ddbe7b0f2c76f1be7bdf429be6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c048063c972989af2013d4c52dc3f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff84487c6104a2fcb98e75c046e6b94609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347977aacbb8762b6bc6892bfa3812b9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21509d8904fcd297fe7c01e1205f4526611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f22880ba06ddd4bc4ab0fc5c354e87612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa88e1bd0ea2abe50be5c674e15006613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12256183229bd7050e114a7f6c9d7509614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b66c8fa0ed186e18b580b0e3fa1cd2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5661cc52b3a6a25023fb4174930d4b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939a3a35e20a97c2f0e66c55143d6fb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6faf800a395d86678aaa30edf205d1d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98869d0bcea053d7bd329224c887f36b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ed1aa46292e2286d617991e86173b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc468996a326b1f874bcfb5226017569621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86a35554e883d7af2c3753befb9a19622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef083a1546d63f5e41adc919e0d606d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0745613ef643c04810686c5467493624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6494223f77f876d2f31942196d83d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944072cb52e5eedcef9d6e92080a1a3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c163cff068d9f4a25f10a3f5e3523627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82cc3ceae516ec042511b0af3922e88628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a19ab8949dde8e9ae12c0082a9a53d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bca0ff2f6bfd7d6a8e4fb3df3dcec3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea442e6b4fd3f0b1308d0a28d8959f6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a9c1fee9e6962f8e2785b8ff91076632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260ecbae91eb24c729a3ddfae86f984633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee101de59c8329ec04402c43d1a192634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8395b38338a932f4989e109c87c08635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfe5948c049ba40f06fc4cd70781ff636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4c4c2507ad8957ade46f76e4e11bb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f69ce37b083ef09b1b1c720136a97638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812da3f3db8e6e61e7b5d100ab01e2d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c73acf638cc949eb39aca3210dd31640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38931557d5c111aae9bc62f516274a2e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42e70c81190a152d6dd769596741ac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906291718d9a9c22213142def2f47a8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb0c1a83c2d9bdf35714578e29caf7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4d354a08efdb66f1713f0d37b1206645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592abd4498a8d6cfe11ae219b4a43a7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c6815c3a1c3636a560ac8601cf200647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fcdfbb322a440a906a77152d40a054648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81556755e3f0c672a58cf8d123f1de85649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba332b29b7cdf90e47cac497a1cdc34650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddde515bab0097b808c636aedf9687651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0335063e01dc41ac3ce97c7fc3e81fc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7f207ba8fe4f450777a67e8572e77653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235007bf5dd0de7263e0af7d63dd3195654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b46042ac74b7b3b93db28da23960e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420d427d948b683ca620cf278568536656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42849d6395857d7731a87289d47c271b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1306ea2bd932aecb7c15f5ab89337658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc603f7c68a5e5d282a74b005ce9d1b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0670dd25cd0af5d43e789375dc8e6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc81661fa00ef0f7a940934d3b8e5a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e5052f394cf301061335e08dc9312662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716a67d518e9b5df414c7b1df077b74663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32a8352c8183c08b6801b4d61e384b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b695c395c4666a9ee5264057a61cd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277feaff613f14c6d7d795454daba49666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf60243f0bb99b00525698e1749d8f5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24caf6ec48f1d053eff52a4397b503a7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635855462bb025095d40444eb2c9ccc5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3f1a2fa1e27962158e57d5f58c3ce670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78d8b9b82cfe8f6c136347403a7c68671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028112061b556ea68509ea45ed0ed4fb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f67b5a626887770485123da74c9235673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28bdc96f04e385baf3e7f46a4ed2ce674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e160e8401dae9f9b82ad83dc71af3f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673332b339d5e21228f4b9832badb75676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f088dac002b7fbba1386ffcbe82bd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73756e97e2bf159c033c2834f869b72678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a60d94ef9664aaf00f6368aafcb07679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333a82f8dfa72c9390b0b8aad2ba083680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7e14caa7236cda86d6ca8acd227fc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db60a354a03c15200defa9ace6cf75682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff794e0e38d5b8704da745b27ac3acfa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4e9bc0fe683081f7ec8e550c4d792684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c61217ed8ffeba0a5d137efc568a6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0641395e1808e6e8f32d1430e87da5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78d124bc44d42fff5c7adff4296707687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7babe3826f815f61509a26e40c1a1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f987f5bf56be28d089fbbd35399a0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731159444e96a329ff598600cf31cdd1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d431eb184ecd08d50f8d046c81477a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54a31497de4bf40189084e180399b0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261e10e4685014b79b523fe1d901c49693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db5e377f253f31268c1578ed0b1fd8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1fa00ec808afc4811a5837f185923695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52141d22fc6a23c785302bed20b22a7b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6e5683d15665a9e93de4ae621aa1b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead0898b4cec67f4842c315230f1507698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce13513234b46d133f09cbc53ff0b95699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a385419f60d1916cc37083aa6637b9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f18a209b1efe0e6ed23287ce38624701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a86e3d24032871752f8cc2981f0c7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30e994979bfb94741f1c6990246248703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e92dcd9267b9ec8490a720d6b17362704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe72cc33517dc80ef418d4f49685cdf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927dc17613f3b0bec4b267968a7be1ec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9912d42b6bbff524f33e03eba711e8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8332153408c3048032da1f651be8bd4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198003a22eaf4abe2ca1b57b6189489709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973bfc798abccd3705b328f1a525c4e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ef43b888ed7255f378d31354cb85d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98daa5c40dbf0c0197eda8e1182217712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41ee3955f2b6c8b5405f07bb4dfe41713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f8403bbc12b7f2801e9b212da0537714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a32ea25beabc301bef8b57bde0f0fd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444d4d36ff9418c99f8f4e052718354716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27addd78b67051c105a55a20c7fdc6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9d852c7906c5d55ed1d5a55f7b1c8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0b5ea79588ac487f5738ee64fa345719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bf800f012b3507ba6d8bd46c7a24a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c00f7271768b0a0a1bf1873358f17721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cf76b45dfce409945aaeacd215298722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84b47b00c363c66c2e77485adc9da3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fd63444ba860146b7c1886c96c188724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bcbaa17779dd6c7c34b699ac2480b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94cde9a04626024178c39dd9227cd5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cdbdd5d6721c75a4e3e3520216f57727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ad18539c32977a6e0c5f45c3c42a3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1ed6a294374bab1bb8a7481c92a79729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a2f3c4b11ca086a65469045e99d89730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cfdd29b3b43e95ae373446613486d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fd97fbad700ed576fb17eb5c0ccae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48818457585f602d181821ffd242ea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c346aa966d7ce335d5508569973871734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324428fafa7d96ad1743e3e8b20538f8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ef39eac3e2b986cd94bd9374a551f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cda07c611e74d7dbfa486c14414bc9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeed12fa315b35de2c2ca084503f38d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cdd8823b6d110a95fa3a19485ca1f4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f902ff3a8e8086aaea50220409b9b57740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc60f6e229df06d121c4c47f805f7d5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de79701853f9cfd70500975a3edfbac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fabeff8ad346f5a6b9fea69a64910743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600f417f7881663d4e93e60dbf2f672744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017f7347ce73ad4dd66b7d2a4d34d78745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9231ab398301c7d24e4ef6df714440d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002589693c929495158b5f1445a347b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df314ebdb6ea3c55f163aea3818d66e1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8260dc1f78984e94f824e5662fbd820749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a243b71c34fe1ea59332bbd58a0fe3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05486cad5ee9cfdad9cf704716a7698b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e659625bd6e4ae06130da3b147f18ec752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3636151205d1ece650e477a1941ab753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc24a5ee014fbe0681d19ac8ff50f20754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36599b62cb618b5815de4d82ce24b2c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de8d76f52dcb2508ea160c874db320756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11148a082cd148413fd8a4acb802794d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6ed99fb3199001d49e598a66a1af7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6d9a6ca11f150ddf9a77c2e7fc5eb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee245f1b4ab180388d1d40b8d0eec82a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c5f8cc1d9a3aa472312b6ab0879362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348e948408eef929a4656118ff0df0d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca00f1a5707e329e0e7d7dff518999d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af6e8505cc70ba528c1d65f088e67b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db365db140042ddbb78ed2adb4692a336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35697721f6d453c15fbc673724e74fae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334ff979cbefbd3e08e147ee1257df18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7fbe253dc4e79e5b99f444f055d399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9af1586feec85eb25eb9e5381223a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed248b61ce1f841ba541371201ac3511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c53967f709c1dc4be34b2826987f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3dcc9b5260303e3bb579ffd2e91f6613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a40494df408ee5ce370fb0f12ea9114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53b0dae0cb14c2ff07e999d321573b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de3d2c7a65dbd9a7acee60975d9c7b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f72303e7b9afc18b3180116986194817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c696462d3057988494776497ba155318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3727ee545ed83492027ae58a96196f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af743c8113176be1ecc06f68df29ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601543c75c803d891fde06eba71f95321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e601e89079a79b487aabc29f7b1ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637700fe67792dcc487b967baa8b1b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3559ea9bef23180e609a63f7ed3b17f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722142f67d8eb0ff8ad7d9851c8b560525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1028b8228059e8f0c0bc980461f24aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844aa14a0be80f4290a4b606170088c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94aa7d3172d8d1888bc49a24dda09ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea82ac3669b71023260c98fcd40e14a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591877ba86f4f64f11a5e9c2ce8393830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189dcb97ac98e1ae32f8f0b8ffdbca4a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7d10c7dda18cc350ed61de3437a9432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917abd3b07c001f4d5b0eb9640e8a51433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba380249135997cad7460882d89db5de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4460b201ceefe99b33b49f651d9f1a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4ba0d10d992cfa875b15c51bdd00836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bf960d3abfb486763a1911d08114837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb5c8780d0e481f51f72badbb657a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f38ca3112d976419af9ed02ec02aed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04eb42c8e3359be3c13743728529f3740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab06fe7360b17c9ebcacb1eada8ef741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301206e9264f7997e4e933e55f177ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a87051f202ac0f4a4ef3da346686643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77715b494ffc2f7b08b1c5535eadea3744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304fa28ec7b97e4b5810510f53d395a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11ed35063e98d80b848b885219eb3446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972c0307d30aabd0059284d969a41c747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc202724a8a182c02262d254e5b8e3148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b04008de9949e2293fee67727dd87149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9ab6748cfd86e5769bada462448c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434fa24f31fb579c1df32e5efe4e83951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f75c015fb3850f3d25c2158b9912a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4737bfe34f3d459deaa640212c04d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296f459c4f52ce23f7d3838a1b53ff154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e592e3ae02c643aa492861a03bd45755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e0e2c6d2dad72403f07fd3dc9b8e556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b57b17c485c1c5705bc2afe9e03d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337659bd36ab4923718632e2685fdfb358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1721694027897b8ffac2c6666428e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769eb70db2f40745923c14bec791ba160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10c7e5577ff847abf2132c35f1da9161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7a72f81a32e2de292f0fa40e5d2b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc04fa3c61e8afe3679d7cbcb0c0f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f527591391203c70a3f3b667006e3e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95bcd34b4bf28d8de34d7f0753a4e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab781afca9610ad481b8020e2c84b366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926124325638a7dc764c52e2e73c4a2467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931aa6cfa62ab37284c847c3ada234168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac025235927031d672237a7dedb63c0369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906f6908264359e8fb9a575d499d9b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f3b673325cb71a526cfaa9795137271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c4dde7b0a0bf380e22ffa556716e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38e49a6c2fa12554051438a814a84973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61619c4d00948f81763e79b7cc54806d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b43c3c5f2408854f2369c6ab96a9cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de54105afe80a73de67cce68b4711276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db74ad7e8ef5c3878b1243ea98cdf0777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5541f6b493ee7befc28a2fe0876ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acfaf386146a26f5fe56970dab606479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727693490db500393812d5b16a622cd380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3943352a1c6562e2d6dea8523b52b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c461c11a805068af0fadea7594c9082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cf4f7e8afa199c649db109a40cecd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fc44d497af84f2d9a5418721ccaaa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d67b9a94f52918c4105e2efba029bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc6e8f6bb343ee8ef4d10c2f4bd38e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baaecf80dcfef28eaa6ef10a592111787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5810798afacf4d518e9beef2270f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d1f399cc8e11c8c8fc933845b467c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd91f48ecc95894de020cd3764499990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78323a01744ba5eddbf1caad83c861d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011b3f6f8b82069b552e8c8b77892a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ed81c4119459dd4c33419618d85d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac93b11c96db2993cdd308167471c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046903e7007441850ee4453be69de1de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8cff78e71c3da2af284131fae4ee096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c63933cf0828046073a9c0a1f79db097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9dfc85ece9447c8ab8c68d08defa198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10effaeea70e170b233ee5a44ed85ed199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e11554e4eefa7d722730d1243f2db6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e013f7c53d2db037290d808e96a28101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d114e4b45dd62c2e84b66706bf860102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a19638ed92160dc33a9e1a4e08216103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910f911123b3b1a8122d4a2ccffb2ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cb3fa69fd5cab8864f405d1692558105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7999187daae12e3aec392234358a9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db19596766c4da4b1e063f83f2d439107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5e3b0cda41ca7dded1299aae40841108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab2fbd95b4cef146060799c75b6e58109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd54153e11400c17a939cd939e5112e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e114d87334ec36781e9bb785ca08a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb30d05250523a43a0f02a771d34a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3b910c0d18f63c36de95fc6e2fd42113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cdb8feef4c6a148c3980f0ac4c75c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58532971c36016f5917c49df971da0e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9819ab7cb29067b01c7f924bec457116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913ebab6c1fa4bd78f455a958c39d1d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80fe2d484e2c5edd45c9c760147c06118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135b79a3c41346305a0fbc189fdac0e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23856a01759b7bf4c6a8374cc163d95120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c0a9f2b32a9eef3e53f0c3dc7f98b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9272713667fdb383d79679493e477a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209e8a9139d67b80dd610f1c2098a92123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3f2fa7c67708833b787174ff3a026124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bab3d48655e1950de6f61857d777c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565003586450d2fe4a6e9cebc4c6ac4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8243f14513c5f0fc8441f7be9ad059e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605982936570c16bc8c95791a802a5b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c9d067816d47ea66f5dc74d504bb9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0af8fbb9a30e07a29110c2169e907c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841f2f73cb5dd2288179895923fd1e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b13bd4fde0e65c570703d807f1bbbb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a43eae2d7109df139dd14a886052a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9a5302edd976ead720cdd66285b6a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef8667e37082d1427694b9b14c0bbd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0f11a27bc53fae1de2707bda4aef4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106f30f399524a6e4279b638d62b2d3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92e555614559ea77c72988597c26c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff597cbd313c8c4c3d9e9c166612bba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92573fe183abefd8071aed8044032a71140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed64d33a77002abb5839e054e18729141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9239735b416b3b1783bc282a662d0d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a457eabd07e8a9f99bd4f5a1eab1c6c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379505541740e104a21ca69049b31124144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97d19ac3ad574c936a3da0490cbb29145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb01ead157b4f639e3b368789f7c8d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3af20729fe546106d38198fb865964147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3dee3a510cc31f85efe525a04f7fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d913a2c4a94895f94a545810551cd0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d56e5e07846d9a4bb6c56e22a6f9b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634b473cbc2437ae23b0d27649a0ab6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82514ad1189b11f7661475fc07033cdd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9886e3b1feb1ebd43fc5072c6273928153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49901389d1560b42ab3299ee3475819154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d4810f2b6374717d1af997ecf7340155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae8946347ff3b1f9876c0087acc01a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9910dd89a0bfe2740a5c87aa95d73157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa0ffbf0c3cd248b8e547af6a96ba9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6b8c733f9641a9279fa62073307f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb16b7de56d7b26b122144dd21993c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ee11dd72b060cd36066ea0e30595e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2c71bed698bea3d06ba36e3d157e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71124a270e51e89dc8fc9422b35c7b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1870e451200232fb1fff4c27914d65164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f720165181901ca113fc406388981165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7a55ea91d183e584fcf47ce13e221166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec07e8afc6628f143bd061ff8e5d19a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aab5591446c03699a342a8f6efe75e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073027503dbea2e18beeadf78925ea8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41715e6554e0fed9f88b80d36e0fa2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0d69327f95ad77f150f56e27c0306171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818110ed1a9323646e00b8a117264f5f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebb76bbe0be3da4e0bd4e9ab63429a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db5af44de6ec1d6e672c5a677b7ffe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc224de9dcab80bd2ad8363298bb06175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a83d71c73df15c794586a5a8401df0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d3d2970d0bb5b2882642b410db42c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b2a4602b7858653cfae9e3c410faa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68416291f0bd59573ec73d0d7201340d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4262470e70e7b47b60d4b24d876d2e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e6b2548a4ccac58f48c72f54905c6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064c910750811afdee106bc9b8a5ae9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0cb9d219045da259a31510084f7b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1725f8fde053f2b9d1d80b8c7812e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8296ba71f818898179500b6bd0807185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befecde956b630af69ba87b5090f05e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851af859c37bf0172cc96b1e5e463b6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c571567301484db04f8e12156a0ac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a74514f6ce83ce358019f4ec182c43189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354553bd92de4c09899ab737250d1fe5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b1eb5f78ca095c6ee1ccee0fa1242191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d60dc8406b8ad3233634ad67402abc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ce1cb51719143b1f55fdb817ec42b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949ca139dc5c6b4fdaa5c62f7353039194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a656a7cd7c4480d503c79c94de3cc0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c5fcaf15179c28ccb1468ad36ebcd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf55e4ea029aa2efff34cdc1dd7925197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fceb099fcb1932b0b488dd00e5107f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970df4d47b7c07891b0112e946dff293199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f0c13a67996b7ace5b7108b4597a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d9f410983888078c44dde10b787a9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3f11bb00f7a45229944b3662bc2e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4524c614b51fbd0631dac228aedae0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f3a443b9ef74e549e9e7c36d56a5d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc32e6ce022dfb3442282b52a37509205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6b19439597f2903217e4138dbfe83206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a396b7a14f9d1f77e7a25d1e23a7c96207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbfbdccc03dbeca36c4f5c0b06694d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca056878165ace04ba639984344f11ab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68a9aae9ffa220b1f1779b7cf8d419210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd886035475f72678bd6204c012a5fee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b099a478134d84cee6bfa1810d4aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e25359eaa8f3895170dd726389722213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c6ea9b656041b328391ef7b0625ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ebe4db75cbcc07d7a36f3902903d1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aeb5f41a1ca0f2ace262b7203839d0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a902e7ebd918ffe3342e5630d99df66217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aba3d607d417660a8aa2480716ef4f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095b95e066a49c3e9a518fe73d57a22219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb99318257da266e572f6aa16f73986220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbd89b3b114ad644ee8d78018a52db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7c2d698c86c942edb08bb0f19f02f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33cfd2612f66743a88ed929fa38412223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5e6cc25d4b02e201ff89f6802a4e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c97732ad0e29421e4777c3d3d38e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1bcb68e8393c71cb849b280aeaf89c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eefc2148413fca0ec6d8df4780bd42227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162737882f95119ade8032a049bcd80228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49454e24abc7345dca3575d8666fe49f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4536ffc6eec0efdb7d07b1f24447401230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cc90baedb5abb55d9d98fc7a472a7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3a002e05457867756614a578f1fc7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8efd2e655210fdb3c326d83cb7ffe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac15031b3ea053db8509f9059b97d9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a313560a86f8648af1cc6b6426e981f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d413d3a1e76809c543c814b2e7f58236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846426697e661f6f3b44bb57eaafc65237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05397d65898343e964a41745e67b234d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0c42cf4790b59e1e623d1a1498273239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943466f5d512b56d1c4d6b3eda21f5e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947cdd3fa3983281d54918e2c312975241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560742b514fc6b6bc8f52cebef766440242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb2376ac596264ca44ea06ed4ee4d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cfc0fa4de53b6df435eae644e8a56244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb2f2dbddf5d1b8207b6550e86dba9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d317b574927b6cbf70386180075eee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00defa0c750688cb0554343662f1238247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1dc81c0d043c887bf9d2a483a0d102248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd5d7d30be6a8c40d776c834315897249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034525b36fb9aa9aec7696c1fa13c26250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876d66cfb72217016953e0b278b1930251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db351a4eddaa617caafc3709547e7f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbed96f769f0d55cd09bcfabdafd869253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e77df5cd98175f0135a31fa6c279e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592e97ff29dac7b908d69d4bfb76ef6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430c31ded211903639d214dc7cee2f0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8486fdbd0a564a90a268e79d9ed22b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2c598bd56214b8db1966dc31bafc6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af16caa63df739f3340fd87ebdf7e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2656d08869152016418faac41c91c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df487e0a317ba0dab9584049c1b6e53261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143e9f272c6da32e95a9a85682118fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91951778bfbe685d0525914b0db1a7ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c412c3c1d9341ed3f974944727a68264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191a2ee437931acb4c68cfc440d9d6e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fd4e410418523465e87e0855d3008266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab711e51b23c6f96a55573f7dd91a2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f01ca337c70edb8345236b21a05559268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce2001949369e377225f413870f331269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8a930273222732f9928f3495e18a6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20fef9a517a41aee1caedf9bb9aa95271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dabb4e8f9ee44a2a87a06dfda959a0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460b0657510c1da7d04ca8413a16d6b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525fcd31dddf6f2501c95ddd4edd952274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bd9c5fa2b8ec0064263fafd8f110e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8349a2d218d781d653d7f9d694595276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b18daec576ad5a3c020aaec79d9587277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57810ea87c6e3ca5be9169b69356f9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1c96677d16f3346d5f1edc0194f86279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9613ba87dcb9f76eac820b339acb03b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0785fffdeffe5c3e3b94cc9a6f9159281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368088d963a6aacd7e4bb9c5272cb4ec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48eecc7af087166f84d45c35c11ef2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac021a83c9c4768937ca916d2a34463284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290bca75cbacf9cb770740d41f9cd59285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af581dd19a2653d8ae976b23df8bfa09286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7463067f9f3a4d65a89622a7e43dd2c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd86bf367483a03587036d0321c5562288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be13b1ef06a1cf42933c01b6b76a3f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f8260d17abf3e9020446ae0da0641290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e05550d510e2eb3ac51456facd2e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf526450819ff920cdaebeb82c970f4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8efb7c2a01212c8d9cef52ec78603293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227ba2da3af5cd030ca31288b2bda08294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e79e1ff26ad4eea85ddc394350466295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef288434d53f3b25e498735687f6284296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10246c39fdc9453975255a4afa33ac52297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6b85a516c50b2fc0f565893b21066298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8d24c27ce707358b74df2808e1e84299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6686e9c5614650bcca2b52c3805d066300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02396afb27112b739f36f99cfe14bf99301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0138aff8036195b5a25284f57a486cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5541536e99f343527113aec4008659b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8becd4dd31cfb32d79e53c5c6c5b64304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0d8eda18561d79eab8e4ebea1f46c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0714689ce0120562f32308887742559306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968f68eeeed61fb2b05895a886827c9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f16c6aaa26020bd2ab28b5e4c0203c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39c272ddb4230b7a5d13bc293a9139309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35a783aac2f2fb1087bf4f634a869a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2cc3654df4872d6c403fb04730cc6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbc33c597f8656851e9af89c058db7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b43180cecdd83acc3f1eda010a21e7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9959f2d17f4330cf59193f272099c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ed8667f60335c6dd12333b8346843315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506f32e5bb26452aaf79db0776f7389316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1c0a20afd0ff427dd9f7e221ee6b1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f6b7decae39ed20a3a0a23d918c94318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda0fac14f2ea5024c50a3061894bfa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9dc2af0ac9e51d4f8c98c53e71d32320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f26f76d468f41699cc4f4f37b645a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e9c93b6ef29d9a8bb531605250b2e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43eb76853e18d461933e41803fc2d25323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84815424d2431c18737aed77e4e096324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc597d45e9a748c915b6c68c9c79c9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae750196b3843a003545631a710004326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35e4bb0d0a407e005a9949343a2a2d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30f8e836af8f7ef6be30838db96086328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b01be3b6354128944949cb56c79e6d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd0e122aa22cb544ad4f687a6482fc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67606ccbb7f64fb26996ee16e46cc310331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9d2f721d34faa981ee7470b16f444332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b931afe4dd67d4d6b2cb694af1042333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa419aad9d7a6709efb71d6253c81027334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62bbd503c126f8056720e0f5abeb5e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec648c36e74073d8831d9451fb0fee72336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0699060939b1ca0f214f98323e979e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e75814bbfba5ce2f249e1a4ee89122338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bea590994ec0e5139261ff0688b85a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bded4fad307a67fdb646da673acf00340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367c18edf10f7f9e1e378a7830bb2d2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9a6c11d863c6db67782861a0e5c05342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc785651ac0c8555c51b9a5180cf145343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba37927497646401842f06d4e1e25e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69d57b711695706196d19ae3af5e86345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83884c9a9f1cb82857561b187d7338346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b8fb0729f18e8c20b2eb4185fa951347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6661ec1658d6588a6ce6ebe1ea2dd38348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15a8a0745ff2cba1a5121e5d67c51b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c03b1e2242b68c2d6527a891e8a94f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87892a1b2ac48a8bb47223ddceefb099351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22343d08c9339fa166dcf75a66d3952e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e967c9f61fa0d7017bd9db232db558353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f40b2ff666bac4e8a30a1c173ab9f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90faa5553dc53b2d303395d67b3d981355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84df1314df28166273e9f3a319cb82d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99da3c54ba316e8cf87fca1774e12e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac56c0f9252f2b352b5d4b490a9099b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1cf68246bd41ef7da38ae2070ad65359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bc0d830a6880570f81d96e07dee54360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c488409081469c8aa800c04900ee2f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13728ab333d0359ad10de5e5cdbb3d4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d109300f7f062949dfba75522ef55363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410ff5998fd4289ef47d50ecdd13d80364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789da3e7a7d2dc87bbb58a49ae70fabb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55036adbba995693a176479ecf7d2e6d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7f04121d43c61ecb6c8cb37c6808d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70214f6f5603eee55ee296e727bc647e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4542fdecd98f18792d5205080ed8d16369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ead3f974454319c97f0b59b085c39e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d007c222edb01779b8434bf1d1f0c5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d11a81bb28d6b0bcca3cf48ec2c82372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9605f61e8297a15364ed3b9f80bf76373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c82da762d48c8b8bbb5a5ea1b31d82374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17841e978094e5b488a8851cebcceac1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257baebfb296989a754b242107c30e71376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a746ac21dc4f663c14780df0afb9c7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303e61bdbb444e3d0ae658c6e43e062378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f39fea5062649928002cff4edb9ed5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05368dc5b815ac13301f48027c41682380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c0f7d51591b34d0b97149e9607c02381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d02a16b98e18d8be5ff04c22c2340382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90065ae3a3b6c6c8c535c54a9c94b325383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54eea178b0b1dc0f862e818233d50b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be781292a580d1418815ab503364c26a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3ba59313c74028609c1800a7fdaaf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549fdb1834b5114522f5394c30408cc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcdab4426e176bf75ba36611733682388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d930e0c6f990cf2e8d4bea408121e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15d4c1f755d2728eaeaff2ca826c77390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33444cf19e95f03aaff615a4c05f54391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def89973eee92e4106b288dd551bb41c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b8b9916a9b323c35e8b2049b4d52f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f6fd0da7fe15f50a4998e39dd4c48394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945d6660566c6f02a04cf17b145c059395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839d5bf3b6a3cc61d32491e26b50d6d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6daa0049fc7e4accb7434a28f190037397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57613f0c428503cd071284d0806d2367398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50050743fe482b84245cae24586677d0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6eabe147bd1eaec051fdd620b0f59400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f031a03ea34d139171dc36523f3cd2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b624a06e88ce3414a28640efda58a1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf18f404f8c4f8e3aa958f3bad32c3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3c94ad16e5182fc1b44ebf6e171e9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02289029f38c858c715710fee76045fd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0336d4ac443fec13277b7a0669f2f6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fa8e16465dab1f79a9af016918830407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fa8141df7d228c236c1673932b302408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757a39d21a465418a1790bddb1585d9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b18935c2f187b64db3f0d558eb313410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aaa2073336c88b30399f5a6250c51e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb9bb624da5f916ee5ea1fb9a67727412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd9fe229765a80d2ad4080e1e2ceb7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b0263dcbb7189534b01d8b9f4d18c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867067f3805bc2d5513aa25adbd2194415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe701ada2989f2985081bae315bdbf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fe9837026275c4eb398bd118da08d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee955e40c95cfdc3c8b9e1cb6f38c8a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac941e9477386c9feac9c950fccc3d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884bb853a13350c0733c6d5ff78645f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90e73ae9faeb5de766ac8d464cbf43421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7130213093b81b397330c84125bb9d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922bf27ba96a1eefdedad5aac14ec02423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95592fac916f1afa5642b8d6b93412424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e393d826ba2d55fc3adeb67efacd7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9418f29f5ac51c350dfb3252f6e40426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fdeaf89a26084f79ebe05df2642d3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6736fbc6385bb51b943d9a927cb66a1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83163faccaaad68df42409c7ccab90429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f091f6412ba5704b6b92e7c1b3decb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b403afcee5e2e2110d578652dca317431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcef224410ca65f2f67df840c84bd21432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b396fc9e5d961444b8ebf1805c0bf23433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6134274b4168f65b394860f73a7b392434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834077c9faaad364bb13ec24b002735435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef92f7a16514ad42f44cf80ee44da4a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af15c93b149e251d7346ac0d0cfa62437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55943a32a48c09b3fe765740020eed7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1346cdff941fac9b68f909220bbe03439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b6ead8091aee3d70efebd01eb6bf0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e024152fbe1ad0f13e73afcf788d674441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f5365e6479473bbb4a713c493710d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb882d590174e5f1454e5b30ab5098c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8edffcc2cce80a94d8ffd115ee9914444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc520bdbb2d52da2668c7494fb358f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80e333f85a8c9324f0a4f616f5762e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2db64ab7e83c529911a0d52d30b0a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2f5cef6931a80060973f87879a681448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d8a56a6ca10e9f6930f08830eb8b0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2e6eb5d2f5909720c450a6826c99b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f8b752c8e8ae5490e4ad9031cdd77451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c49db91fb150dc35714fd8101b2d8c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156235946589f0e12929539fe052bd4e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f6c0f309c945329dc241f62669778454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041f21ef4ca81781041c7e0ffd18090455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc46977ab2046754ab101a034328b77456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebd284adfe80c93fe8720aba10420b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ecad17c72b8dddb693931ca1c8a07458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f40c388f2f981031d2149dd14f90f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b447f94007665d667b14624ca4b3097460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332086fde5c4cf3c0dbb55b4f9df73ff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d219945a63c3476a4ccf2063fde88462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50670e349d41396c5eee3d233247eae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ac9006d4773d188b681ddbeb8ce99464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09a88cddfc02c21eedaf37ccdf9b79465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b16ab963401bca130cb410619dd9d5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f30bd312a86d149ad70840c522538467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadc8dfe73cdbc03b522a12dcbae47e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cd109852a5467559256999503fa44469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25347493f5c7c4a32f1f4c6d3fd9d0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa1bed1a8b0ebaf361ce0391552e00471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117f6c5fcff9791f44dcf31c3f516b2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1ffff7d50d7acb6dbb734f877adcf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38cfdb19ff3650e4b12afd2ac45a41474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1daff262ad197b33ab780dd39bf58475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74637482f5d8365a47e02ffa3ec113c2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9a687ba81188f9205d5e4207afe0b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38407fa9862913d22f2c061e5a188ecd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc9469fc6179880b69123befca9843479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f58971761d90eaec9da2ae901290d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36596c23a9423910ba8b4167f97ade3f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592fbf1b6cdfd576b7a2abe90f5b8c8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48508a470e6965abbeea8c9bf12d053d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5c354fc578b56a28569cb7769bdd6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0d5c9e9c04a6d37d687b38556c7d9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef1082bfb30bcab30fda2904cd7a15486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f9c072117590465e494a31c486109487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4272b183209dab708577593bf6b04e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2ceee4661898167dc909474c57263489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66811be0821a213445a62de645393421490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c63c3da1f9b5a3ca83ca8e7c160ab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de86b42fe99b46740592ca9772234bc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6f2918ee933866dec656c0c59baf8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309bf92a4e3fff54ab22f203560898d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728abf3ad0e8cdd17b4ed288dfeddd1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2ebbd5d8dc4e61ff1da1f84cc8673496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff6ef438087cd698f71fb06758a9af497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b169fce5c1bbf05ca76a29064710a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534bb04361b93fa511a7332a9ca23a8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6969864466f9da3900c64dca56d4ae2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cb55f93c8a656585df822d5e46a82501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef78a59c9a0fefa6a261aa7dcf4ffb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0721ede50d66769e77d74378114ee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a358e218eaec3b17b736dc71ac47d8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dff126c982acdfb7d28b6c6ee6db7b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef4385eaff00270d027a5277b446d0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ceb7ae03ac638af253920c9bb0c21507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e673ef317b0abdf2d47dc1d998bb2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f5d39f3e49c3ed77c73b4b64f07b9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36317055c7cbaae2d4b8bec8afeb2ffa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2d7cdc4091f9722071914362c2319511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b71a88e6dc8876581d2a97e639053512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e8343cc62b629b0f30f79d8259c5c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d5740908612d464a4db6af2b7fcda514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbe9d0c713400f632e6527b7ddb822515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7499d393440f7e039e10b93bf2cc9e9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fb327e6620dfe991f42e2c614c853517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6de19677703599572ed108087d900518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221bd555beeeea0f69c4e2e3624d849519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469df75c3c2ada86f3f7623dd4e6a00520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571742569dfc53e7839e8064342850df521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a60b1e2173cfa8b7c78d96ad82897d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926730d74b3411de1c60224003d87551523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6b28a9e6d3f9dbccbffa9b6a368bf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578efd5f7a8630879774ba5e4759cac9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed1ffcb5a4fd49547ad069d72d91a4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319e9835311d961f089c0934d7c407f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea0a7c5638cb2b216756d46d4c8d63528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdf777a74a7e9a075ad5c28a377257529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6c8a522b20dff6a5f91580d175735530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66602adc160e4793eaf0f868287b707d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04a327ea8dec7bab6386ff22908c47532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2336da93c7ff283e4f32b3a1dd610533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c66eedef1c1d5a2cf2e1b3388d06d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3894071baa52a6379302679ebe2f6c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8790c54a242ec59fcd80fc869bea68536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273d9c6ed7f168c4024336ac4b988b9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ca4175936273f56e40cad1c80d291538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5be5e074ef557333d68767fcb3d50539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85746418fd672d1f28933659404880540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31769eacab904e5fc58a76155eccbf1c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5455827e3478b91d9a9515fd0dbb9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6741931ba400b1e1bbf1b2d792e30543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3faca092d68186382b228fcda5ba3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ca2bf21916cefd65e100a080790b0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35459b6953fea301f86acdce17e87bf9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb44c01573b704572ba9a026753d53f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037173af0e851dcac0349b04f7b1d91548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9217c02f6ab4b80c676d90ac37baf2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3de8dd019a904a252f822b40c9570f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472eae9c53ac33d2d071744f2e80e5d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d363bfc6d0896edb4d2808716cec1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9eeb760178f56c34b78cd3cd84361553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e61e96d72337ce43e40362feec007554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5c13fc19a2cc85b2923901529da33555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792b4ab36ad5bd85cf66b7569200c45556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40ac5d750d69145982dbf8001cc119557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8cf96ccd3858c966e4dd4ca2adfac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0288b53460c026cad651d1f890d254559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5082448864480485c220ccca47e61f3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80198dd4150f84364b7a0f85c90973561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb397068503dc6bc407d88b35092cdb4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc37c8a381e97cbd5559ceb8eed2680563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb767d8bddf7799e36ac2360e812e4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5fa8b443994e3baec15d86c963965565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26e90ced9650f8068f7bcfea864848566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56052be91b92405b6efd51e1077053567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139d87c8f8c29dbb15152f2ef5e0bf4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c696ab01840a1ca4285844c812201b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51faae86d7122f12447c1e511557a0e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52b1bfc060ac323434a3ecb634e38c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873448aeaebb98ed853c0e0495ce810572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451167a2cca5a788553696f1e2083844573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec22e491e70634d1b2e08e18bfc179574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb14b78f0a2c54b4af9138df3b1238d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7441d64eda828bbdd1dd65d8362552576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f0372a1027c447e8cf1caea899af6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f206b029ac390bdfe5e12c66b44114e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd961697e39b628fa2626c6deb2459a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7d5ad6924e13c7b4c13e1f4e0a291580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64db61fd53f4f999e7d4d4d7bbd6934581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1756194d4681acd7785d95e9961c9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc90343df245e42db85128c4b3776c0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1834fa62e7fd358691d9bc5460e7b6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debaa744963bea0fc4723dc0ecd7e094585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f765b93a4b61ac5d4355c898984d1cc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce463ac8b9503417aafacb3f4e21ac587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e25430081e01981c26ea0588a2d28588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682723e1a6b814b17196d5110bdbe6f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a86e82a65027bb3288c4ca5119a58d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8967605ce5ac0d95118c42a6790b1be591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827d9eb7f68994898e44012a9e51031592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2115b453387cd68086e5b0f16c2101593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06821bc407f3231e3d578fdd81e165cd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba604550e98582eb7b723a280307f6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07e8ebddb1a6f8a945436b3e88065e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebb5042b14c8ade058b10be67f344a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73366926c65c19fac335aa63ff76a0ed598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5ccae47e23fc3d5c67142d6717ca4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbd737ec1d915a7baccf858c863592600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b48ecd182b41fab173c4d3cd948db601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b31c9bdfb26e40374eae394c0898b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063498a9e73c32b681d45c72e902fc0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b8d0f54a65bef09c51b8c4430966b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35fbd9d5035ed3cd663dd3e93739e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e8e4a99f621c01125b26e0df89a97606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64121c9203befe9f6b510c7fa95bc1c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0d15155677597192d7b7b095ae723608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea6e4c0478d684ec11350a13282e3e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44033e6672cae82fceb1f3066130fb38610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c02eecd72e2cdbab65cf1c1def211611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec93d5ad282327dcb6a7747d9b26fb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1adce9e2ef376d6aa9677ca25cd2b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209e827b967f5840a13468d00fd205b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975f14cf700a2b6b931d842c08a6a82615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738cb5f35271ac054ebfac3e993071a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07184b61141f1baabb0b338f8d2b2c00617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726917db7fd9a50d6238829d216e637618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb43c878a78a5851bfaf5032a5f9796619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131908e4dc3853c9de7b749278804b8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd061e073cb5f2abf9fdb27ac9f742621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3803307006454025b7e2efcc715cac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd8f16d24de58b2c117871a05904e6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab62232a49b5bea37c42ad3f2718ca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6d674a179812bbb1407fd36092875625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638482778af3e86eef93ddc8996a02c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ce873962e7a66842a1157f0b40ddb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c3b3c17dbad23a2dcc4b0d57ef8d6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadee1381eee9f338ece4490c9590c2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4acdf6a9d32e0edabe44660cd48e7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837efa3ca0c472f07adbc84c215b0a7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83c0e146d675c069c11adbd67afbea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13320b022dfab94aabd6278cc16a21633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c8b4ef2073c0106837a2b810922a2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45336848a843d40bed969597020e079635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5ea618f046d56a2c3edaf13479d38636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96fc5f1aa30093becde503b7ad9d0b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27a89a5a65a9c4c9c3c1b836f1c0c1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ee12e7117d507be0517d9a0e36afa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73cdb1bd3191511244b1d9141aef8c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75adb0c68c5fd0b44f4e8cd55200ae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a9e305d9c30df80c0483d69e5b7f0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff9c0380885a25742b3b7db3a81470643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ccbeac7c78f66be58dead01f0419b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d90d452311360de07e7b673141ea1f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc51a0ad5858899fd120c7d6528987a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7490f745d79736b18e5a26bc1cb1c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89203e2ad49fc411bc1498dcc7557c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50263ef80e57607e750405a117aa1bf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1263213b27bc0e7e60c8838f67fa0a5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb152009032c31a5a13a7b7ea80ea8b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28afc56e0b63c10c73e01ed6222b5b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769da942b399815b8ce832dfed86e1cb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db89413195c1776a77b1e399f556a1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ceff973ef7bc251415cb8a7ee7f8e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581d0418d706150a0077e41137072cf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66652b9af19516bdf5a7a444de87503b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8914ceeddd4b082925096d99fb19b5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af812b4272447858f74682446afc57b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a1ade0810f40915d4983129ef9855660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aaa588f6544ac9e18020b71fa46a6d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd0d391ff489c11c7fba74b1b6f2f2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08b2d8054c0f1a5cd3431395a93725663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb1dc82aa816d1d03fc1b300c00a31664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250ba05d0b2ac94bca611e51f198bfa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6120095156a5601c3c0974e68a1ff8b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d6befeea6838cd80b2b82d34716dc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61497db77cbf3234365dbddcbd12ffb8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb364d71b6eb9712c521d215551b9b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55762a29bcebcfaa7ba7ae9f9667735670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f576cab6586c0a592c26ce29e592a1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ed51046fbf265f5d8b4280f3bac86672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ec02974d29405aa89e8546ffba22f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e9ca220a09426679d998ebcc76e48674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8cacf129848c391c88b55cd6234dd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89385564e59d5665a80a110775b760676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a38f2aedabce23ed87acaae09cf6f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc8d1c8559fd27407178b5a0ed7a23678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd464864d61ac8c724e93eff444dea90679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c424581380d23c7e6d72a7997b2609a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046adbd4374e248bfc79c4c37b4b8bb8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d31fd17a7a4ea49183e81cdcffe92b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5115d04b76b8469dfe1ae8e1a99dc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e433989727e3d4a4fa3cd607f37b268684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea72ee733c11a6b8cd52cad9061566685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97b50cb6ce37deb17f6c38ad7dee31686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bec3ce756ba7265066dc68cfd38416687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce30bfd0ab9ce3cce1660b0f3bb291d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee4986d8523813be002d3a8233e95d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de34d357883fc1adf3c6e582b47ea6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf954b008a936d386bbcdc7a66f96d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffee46f7ede4d9aa71ab7f3819e6a93692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff181e70d7227daa5480e9b1ded556693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a5674edf2ce920a60cb4025314c54694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb327a8c6ed52c0a900fa5a0c6ee029695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb16b1293b49fe6634f74237d2e118a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea974bd5eb341dcdd22c5f1c0bd7b2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5aff33c4b7fe878dab55ec31ad1c91698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901f31885f9c65dddec954ac41a4fcd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa3a5bd4df0cffc9e24d15e8868e26700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdb300235048aa4810833ab6177651701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5575f533972682ac44772d081802d04702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47811313cc63fdb48a79b30750d445703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bd47bf31092895fc7fea267c58e45704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1afc98b84a95b071055e98cfcf27d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85577da1a73557a209e15b46aa72c36f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0696888ac4dc0f923d7611544a82f7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76b781009bd836f2b8e7ae481fc739708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c47f62d8dfcbde58d1bb64f3d8a38709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e1e2e3acb45c43e8458c65f295227710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ac30ef33fb925033189ae973b61ce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a43dd18ab45cd246b28cd6f646aee0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da9cce193c7092014ddb356ca89372713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611eb58a4a8123f98a40a29982d30802714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8edee35d5a7966ffc78891c3b317ba715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f568deeb92f8bb1b24353aa6ae341ba716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3c1c34d6323a5d51d76938c71af3b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba01ab849cc3c024ceb715a12218b9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995b6da71c3f957cc63f04feb9c5618719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351987a05d68b6e27da0681105afa5a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f93f67dd05e1d631641ee6af7a042a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c80d913c938faf6d8bdb824dc73fd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8531b36ea12a02cca1040b50e20a95723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a562b9542637bee88a31b96b53df731724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db8f76f98e959414d5c72f4df7cf8e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf04fbbe9975766d0a37c13bc9ed4b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02bb6d06a2aa73706eb577c2725458727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4963ff64f27b9220792baccfbf2b340728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855d8e150fb997d5b6215fd78488087729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1129771c907abccd8bbab635adde5c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf1c0f6df6389bc5526d186a171c96731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d045eef8ea2d718a344673ccd9289732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9dd67ad9aff3ef5ca0bc42b4227bd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c5053b484c00eb39c64f730a6e9b5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e49c314c1f190c5ed20258353f511a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113a0705e323b98c449af72ca8d5cf8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3b51d29d7600d090f661637a97304737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8c69a84607a0a47b844d27153b08d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab14db0ca2daf2da79f9ad65931d113739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c39bb91b828b9a87c2e0be9fbe30e0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f1a9ebf1b23fb482140203be470c6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987968b06b2800ba2bae80533f8f03bd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f8b0d77ebcd9e7b34282817e72067743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9285a11cc0ae890540293d0242ca86744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a7223abaf82b2168bc9811f7be9b3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbec2f46c6411e5b71e16c1fca70fb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb5167af681a53dfd65571d9af2b53747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35528d6dd48f99dbccefbce2139d83748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47495665b50e39c855ad725bc08a14ef749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d95033d62b77e1a5e7f51db4c32e08750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013913d8a3bc5808fbe645c2a3d864c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f1e14412c19d443d68f8bfe34f8eb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58218b1164007610d6fae2d15f255d753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>