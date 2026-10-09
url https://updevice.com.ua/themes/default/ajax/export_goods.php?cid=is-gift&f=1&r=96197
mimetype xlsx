--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414296b2c96638dab13fa541fe55c1f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918ba34dea7df1bc65a99dc2cbd527b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1b4e481da8c04d8794bfbc882e1fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f30a38eb9b209f143788c88faf0e374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6750e486078658fbe6690c62edb2c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71442bae3041f3adcb16f64190bd176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581680fc5dd5c422cf812c39025046057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfb01e86a8330b375a32ab38dc3df68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036aa0a4fd0684e94d2296bf392425c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67821ccb0452a62f6d186b4b5f624fb710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58ab1fe4ffda55c7738bb8ffcc7a8611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecd0f6f284e885d485170d4090836612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998c991ef06222a0adf6df339922c9d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878137ec8965c14a9da48b8329d4bf1614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919124546de99f3ba37fcfaae4bf2d615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a61f105724f603d7b2516268a3f1316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcccd6279fccc4db8540ac72e2a8848f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21b94b735638b2d93d65f6d3c172ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2592ff1a51de9f3dce378db65c3109019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd19354cd0615dbaa703db7aca755f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c148fb3a170bef9d5ed6fa5da847e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8d1b6bdfd3bc47a789cd0ad3dcc3522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25fc19e49d21fb00cc373c907a4cd723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8711eacfe52657b14ce11d6fd5e55b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e46477c9d420a4b91f8816f4674c125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fc304424210066c41beb90c9ceee326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c1d3df6922e5a94ce3262e7fbd5ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a80b24f39cc624aa7140da6e9d2b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a976252351ada14b63a31cd96cfebf929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa9b9e411584118eb9436fa833e11d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccf76965e38f2e200bafc15b3462ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77d2942868ec0d058324b845cc6bfa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3ed8faa9995040a3881e6ec98097d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c178e72fcc2dcb051dc28c1966a4c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6af5b699ab0012f9baa1ac60c38f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9819338df92ad4fc30808f1f01df3f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b66184fd3e6823c6f691ffe632047837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa86d8d67fe91415052f4b57410ff2a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81771e6145e9eca524444652f3afc32639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079a56932ab62b4bf9ac1ae539b892b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bb94b9e53c508c06f296b89b2579441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a01ec7d083b6a2e12f570edc8c54842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc8c140c2ff98175230ab7cc9be6e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba33f76ac1321f61cd795b47c8f55344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157ac2bb34a4ccc70eb4e4bc9749f1f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a609fadf08ca8dbe897d2642199f2b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e6ec5d077856ec43e3b47a816a4f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95499f62d895d68c5af7c3045f4b8f2848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bedb70cfd071a0951106394180f82a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940abde3431093b691594b2cfc0b6d3250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973c1d02c23dd61353186beacdb0e5c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d859b6e41031b080b630e1adabfb4f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb628109be497d3d17907272bf0deda453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e0fce607179b55982310c67fad3aa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b912e04d6665d8766952473bdaee8a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a848eac72060b660437e2de1f79d57e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a8f4d149cc50238b8dea25ee0825c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e9bdaf03d5f916ed8060e12a7002858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911da53bd3e880b089f8b512d59eec4f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d733ed55fae6db0e4cd6be381e2b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4207bea46549d937090c23beb55c1b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11110ce6cac4719eeaa4b5a1a42b2c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56952caf46da853520d85a70841ed1d463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cc418298c48a5b8546948ffff562f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4535e9475946c52af09b5f0bb2a91f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42974e4bee1eab8ef6a185759fb9320966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a22bd1bbe543a5ba3f0f88c3b6c96967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7ec1c27fea9cdc1c76ce4cea872b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce87f6fdc5c04af801e3d0cc431b2a469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd76be1e2c5fca093c484417729b46570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bc610b7d49c6eeb9eaeb4cc2bbcb571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67c2c92d4b86899c749118d755574772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2166af53077ea067660c1768cf0ab973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd22de67f682b4b0b6c6bfe9d17943974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a4c2a0f276a1346f161adbe02a8a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09429a3be037043fa2afccdfd0d44b9e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35dcfb481bf343930ce0153436253c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3304007760997333799c457151ce4d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f103b9b91c99c6f7f9e51479ca43179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc83545b7cd5a878057310b2782c6c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d994ab17d6783ff291f9b95417f3381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38fa6a743570fac446b47657eb2d3282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bfae8cf09c9a641822243103b47ef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd345d2f2239bb898c6d60584099fe384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63db3cd6074d0858c3931a472837e7c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bc5e90ee95f7d620936f96193426986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765c50eb6a7eab6a36cd6dcfe7d913787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64c1f302ce7cab638b994995b2f9e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de081695ba1658f4098e7af09437f7c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b0a8c6d43fce8c0a61cecf79a0f3a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d3ce293d645649c5b1e18370a88c791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0cf2e7c8a9a99373eb1440a6fc68292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ccf3cea160aaca4ee01d48b47e58a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f35404b55ec13a5dd9a37158b53e7494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c5dd91e74e28b47f206dd15dc355795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1507b5b13086e2444b50b9ba80265696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82abd74fd73e405a14a50ca600497397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8f250a851c58dea2a059301d14f1e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed1fd91b6f1910a5c3bdf507a0248499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78673f15381f0e953485a666e166a01f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12834151f51b7c6f5c77d3c1e4fc1f00101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d122bb8c91cb4dfa3b0568ddc405c54102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0777889629eb80dc707378b7325519103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b52dac8f4eaa05d67f45df66c1af2e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda379f88c31588c1ff2737881e557b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e6d1bb888d3e9e9a332a3238bcfa7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e11c5efab41becd04b47fb88725a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137262b96a41c26bb43fe2ec88466852108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672062c4b61369a95bd21ee7479e00d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a609058460fea64edd6de91746fd7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8f220d66787595321241759013f87111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33ea3a79336f1ea7fcd4d384b78aaf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f904c3a7732ea1f522aa6c38f44c3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf8f25625fcda95d06aa0c4b858c3e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6c8ca4f0e6a040f0af0d86eef31d4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2da244d6d95341d69a8637bcdcf1d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862c8dcabae21dbec90d8070a0d5208117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff75c389de0e07d75bf482e380d144118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a86c1185627c5bb5e9cf0d243eb81119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96598d4765715cd44d0cb3549c05df2c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90123df007d87b2e7d7d0a7baa163e2d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db2390f61284f82f07a04c20c34fe5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7b4f6d1e775a89bf8399fda209b58123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71e0b2dcf5e66f03148214ef7ce27c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb35fb6a5e02463156a213d42fbcf9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6badc5b6a6d6357eb1f155df7fb8fedf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41992f9ba8fa7b899369a7890afa26127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c09807101a67903ae601a9296857a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5d39129eeac4dab517dc3d3b3655a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edd1cbeaf8f0cb713b21f751e3f609130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02a48a8fd6663cc650aacb129b0690131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af72faeaca574bca9ce6e4e4ca510d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220f918cbfa58522221b10e5f67dcc5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525dfae81ec633a388d4117afa680b8e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114c8251b5d9ed493f832db7d79c29c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0edda02d634dc8d8da75c8fa9fb8e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f95a0887c9ed62bdc29761a8f316c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9ecbf448c7399223a6f01f5df47d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a612fc99b7df182f989ded4175019c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbcba474e1065b9850fd7cc51b56944140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c40a3285b02add45ce5714a046be76141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dff1cd3aafb331923e16dffe7223b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0680cdfea77efec42548cab0532330a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa75b7f638d89b6c709395f0443dea8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfeacb4a7f9e4fdd281ad50faeade3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef96a2920466a4c954ca3b5fc01adba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff825cacf97d39e7a8e729ad6250d34f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02eefc8f94f00e5a59b49d608bde2c5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2ad6039497ce83b2d1676dbea1aa0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a439ea0a73c02d1a91dd56e2d39f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a5e14ea4884a2233d4d4dd7cc3c84151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc7b5415eca2c41dd941270ded088e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928844e4c0a96209ada287ad2f1b282153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224a542568346b3bdbffff04585251f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca1fdae2be304f8188041cab89638b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb27f7410770ff5f1475dd8b0bd6fbd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558344f25e0c0afa19090f63d08c6f87157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b967702b0f5f459edaf3903f09d671e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca117902aee0c4a30f92101791f42b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524e5424ceecea8a9ce76ee947bd6a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8e5ea29e7851ac8ae754aec80f88f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f6e9d0f7ac170316ea3ded79842f9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368678400862bfacd6786e430a60546163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab218d241e562fd0d7aaeae7ddad3f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab5ca15acc49c7f1a6604d0df94699165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cff74e77bd6c8ccb1a8957093c268f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0901f940f5800954e554a017c171b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcec73d4349049ce729d4da718755e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61a1cbb3b6757a7a0a69af2672e051169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9417dc903b6e79d945f7c9c21b0ff9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e22d2085700f3acce737c6beb650b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcc86b7868bfe880d9c8f2bf554685172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03183a9fb2c660762dc2fb11e24aa6f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db56379eb022a432621a5512818c1e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c91f231e23ae8996a5ab2d6fb0dec0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e8eb5a95413dc99694aabdf8a1f3a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87b77350cac40cb6fc00b0c489b5ac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36510d1fe8b9c2d66f284c8183a0ee33178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87926ddf3ad6d6413cf3a46fcc70d108179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4d1ed7ec4d21465810f6ca8a155b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279057b16fd97c5d470abbcf529b71d2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71b39d2c47540bc6842f24a62657bc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4cabbff65dee121bbc24aff334634183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59697d32a76ff6c6e825a7fee61ec23e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1df85ee0a567dc37cc8d13e457ff90185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc980f88f84a1aca1e94ceaa74d740c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a99620c33fb2843bf239185b8f25de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbee6d467c8bb2d5b90b057244fa0f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56adfdba6f6e0cc51ddba841e0de95e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63eb26ce7b483f5d615b722cd5fd5e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7928c734335cd6d93cf38c3f4fd79191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3209ad8e9243f8b068b68543d084a13192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f972b95b42ebbb5ca4dd7f84463ca2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d9d05b6437eeaddf2448d5dad430a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259f32e7dca08d35920566ffc32fdb4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f04bc1a04e3b50d4cc2aa37f8ffe8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01105f45d8bb2c1ba7c1c0c3dd66c2fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90750f80a0655782a6edb0a174a65f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b97ca8f3fb9df376cc14eb27e273fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5ceb94ace2e1e9fc33a5aefcae216200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f07e7fe690573d6a6bad809a75d1fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f48139cf0fa5954215819feacf6e0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2effa09be59ccae59744e92c9a839203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37ad1533cb13dce9120dfcde1c02b0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fc7d52a16bd97eeb9ecea5ed4a5e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cae78ad43b57a518a7e5f4e2b8732206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408634cb318da2c57d957ea57135d45207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79aecac99ac83a7bf67ad9bde9f1212208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c228c8e0d36ae7e4f0d905459679a9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fffc9c864510a09cd194075e81504210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac02dc455ea9c39918e1026702a09e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527b081c043af2f63f796a2c42ae93c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4f1b2d10c5b1aeed0992ac1f672d3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062144321face5d7bdac2f9b6f223429214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036c2b482f7983de743f838bafefb61215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71921f5acd103f3abeae4019fb0a6ea9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fba8e12b903d545bdba5627b99aa7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdbf57303d85fe455d5e17e0c36730218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6758d98c5911bffb981c712ca4ada0e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db942ea806efa275ee453f569dbec0cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498fe1604969fb7eff2b77dfcca41fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e16a681937d657793f4709eec77289222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd84345f6c969cf543a40791230281223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12c938f92e6ab6229f6f5febd353a8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d114b084304a6ecaaec8d359eccac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b4dbbf8c8dd9c3f713fb623ef6272226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06884320ed89fa059b062892deb972227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ca42121f5106d39aa5dbcd88c2cd1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf15dcde86ba4c4f33e7bad28d7b65c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af0dda22d633495d006f7048f5b56d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117bdcaf74fd676be67966edcc24688231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47f8d97e6c2171f08b19e79172d39a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662dcb14b3f7a3e63854fd1d4adae94233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a855261b40530f04b19040ee70787234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159726ade21d44bfa9a77a2f1dfc5d0c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fba99cc7d7a24dd6155a3480aec50f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e672a2d3554f106dd20a6fbe5c7dc3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2bb9886f61d86d6abfb7d83fd4974e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741909d7aa478297d402dc378d0176f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a5b55bd3e77ff1810186da75a9f2b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4d4801b0647a2884dc8d9aceb48b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb2effb1bea63b12eedb76a8d84971242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38de56e5193eb8544ff2c9db81f943243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705eeb2266b5ea697b9cdcc87b045f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46025cedaf37bd15d45e667f3ce52f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1e770908b3f3a6e654bfda3fa90b5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317ce426b2f503d16244c68fc2d5e19247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9530a0486ef12dc9edee634fbd2dc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bbb317f5ed2cb713218881af5ec20249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37866b1003afcb8864c59cbe01247612250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f211b3d4dcdb15f82b8e6fd3d5030e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888294727f08cf9cb192404ff909cc7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f96c4764298c8f8ee19eda19fdf5e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3643a257a58e61c0fd7af901ec87b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af58461c48ccb0a4ffa15c9c548fa6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4b8d59ea34b8d72d3e94e5d4e6d69256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049b3c129ab46653ab4e4a648967005257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede636d9208078e9b9ce2bbb0c0f3c7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12101e3648c4db324d805e629f0022259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d08103d60833d75d5637a80f1b3686260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774213355cce743c62e24cda3e074b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54154ada0329c9ee3617c071964f4cb0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57dfa0496a05167af0bf793c793f1a3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882737c4bf91189ff03f98cc1855f7b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054d2e2aa5df5218e46e81d660e5444265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3af06b1bab2081d11f1562a8a96c94266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49bbb5421b996d98700eea714ddf59267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db22c365903e625a8dea1a828798a30268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2547b4a100c3f68406a49623efe46e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0b1599972f68de8408e04a9b823e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951990a267d45983913a34d780052c0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6479b6e60f7855b1bdf39133e7c0d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f8352ededd0016023e09753e6428a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef732bf5c5f1570f456e70da3c53a469274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1aaaed761b5b6514e763519386f2a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd19917341d6f8b2b873309faa3e4bc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ecdf87e41ed2746903a0c50a99ef2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab46321f4fb0a22114b70725fa2f732278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812827a62e328aaa93a05cdacd38a98279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8529920a723c6ed979525596f438a0c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc70a2634ae86a31511d2e861a8a54c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541b735d95882e119cacc4736054b02282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d828aa835e5f6dd88a242d45e35146283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcc81beec46182012c25b741c93ca3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ec27f0c63f8c688b9bd934e0aa098285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fb8a94eb6143ac9eca23a7c838025286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849958a2b99c73c8544aa9092f8e50f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137e42b0eb5f63744384d16dcd4dc5f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74aa7c0b1e19b734a82fe59558363a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b5d2ac762d920cd6731f855643034290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac02d09495e3d0085325bc23daa68f8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38da7d58a2406d2a308c37d7b97c455292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803b2e190bffe0ef8d40e8eaf601e6d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6a13b854ec001b40c48f00049a4ae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777fb18adfdba047a9ad442a3ff2092295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264f770f50f447c2b4876a7cb3e5f69296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a419a427ed1928fc8ba396abb8a5163297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fe999d419a01654a95cc50a6fba78298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b4a380de56b59b586fd82ab5f1a7a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d0d9026922c406f02935d9da37240300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79a82ba351947da432e1b65049ad68301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e28bcecff3abcb467768b66d59187302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e7630175221dfd5c4537358331dce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955f01c21b650fe068b4a0257b5c1b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8bf2df0c55dc7232d2751f98aa338305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835f16291fb49d7038d9f6018dfe06d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abe546d03c9ca42dc06a6226fa8335307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58a937007a033e1f8a85c304177fdb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b292ddb99d921fad16a10bee3a8eb7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fbe0d8012d042cf381f48c9802ef2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db8bf17948ce6e7ba2f4f05c242824311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe86094970d9e0ba4be22085d572bcf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64ee20e1baf9f132e3da49b9f2cad1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694dfaa3aa03319bb13a4faa473b388314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18b8248d6d5632dbeb9b41f38a6054315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d5ae0eab0837f2edcab1f9122cc2a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec00699dd3a86df328bdd0c6f662463317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc52b4aa8bb224479b479be8beba43318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25245c1d672a6c9c27b8689cc2e645319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73641f1a33eb7da8869629376710d24320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8643f4fcbce153aeaec695881197ff8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475018bdfd7752154f2a8ed78cbee396322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df76adb936b0d0cfffef7c90e7695e1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea2715294ab899b7b678cf3abb67a6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763da2741e8c55bb38447aeea5679a9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8acfd7bae9691d8f043998fd59ab3c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab3cf044b66c9f7cc955dee2a7df9f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8804f9d994bb6c36186fa2a69cbad8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fab61e1bfda707d59356971041951329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bd2f86c26d671fa7465753c7e57e0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5715b210a187728b8b32689cba1dcc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d61dff3ad275cc0f3915b6593f4950332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebff06414bd78c36962f8a8c154ec3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75861515e527df3e024efb300ddfabe3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da423332845385ddf79c4be2489a2b1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33a3e576c29dd6d959ca4363507501336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1fe273d052b77e0b0cfb1986ea816337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f5ac0ed1956d532de44eeba68576c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54125cd62a4026f98e27d81136d99811339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709663772488b79281ae61a355a93227340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c24bdd03074732a60bfbbc27a5c53b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db6d01c3636f1a127a056e4cbbfe76342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd42409cb165117acdbb4848963310b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb415f6c4ee684d7148c1759b18cc9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508d8e086c94aafd36263718939ba8f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0f2119da7bcb39401290e7e32dc06346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3875b880ca11d3bc70a113ab4050c5b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974b9ce67c17dd33bbff4f4d2e32aeb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076ce4848cefd48c24495b649d8813e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23ab51fcf781863447f96a3ea272ee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fc4cb3cd1b9fb3b35b87a4a53d377351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040a59934959897e0165a3976ae55a0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb17230df2f3b286f4b54572382af1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a624730933345325b21cfd6beb13a3f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f09dd941c2ba7ee3f61df527d454cb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8fbad7c4f7759ca369446d7b0333c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef13aecdf2c37f60379d86974e4f72357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24025351bd659ecbdef676a2d17522bb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39ca0929cbf94d3e75a6d293f65338359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721317b847a800efcb213a5b08cff3d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c1db03d435b154ce37afc918a9121361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79544ca21cf3039244f1f54589b41fa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c30fc67c701dff24901ceaf1fe777363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fd391413be82e189589d082e3cc74364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b7901e40aed0d3c045990f7caf8c4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aff3ff2ca6fd9955ccd0eb6188f4c4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5c63ef59c6b0e7c48050d560d6eab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c4ff8fb264f5c92baf4fbcacb4624368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580723102242f4e7ab62f5b709cd7f96369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d755bbc90cc70ba40b04868b4c4b8c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039a7cbb1e990cbdaa7aeca0bd1cf2d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f507b1b71b3930037e87b05f3c8ab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6714b57e7e37429309fd33e7dacc81373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5e55a96e3efe3030b5eb33e6ec623374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2370be761c43f8988cf9b213d8a0c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f0f30b2a2b08da823f21e152480f0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d60bcebed9f0360b8b29f489a74bb9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f800e3e3153fd34f44bb1a5be5e3ca9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d521594e31a5d670e6ff1f5267e93c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7af3a4af6e011031780d5e66ec65c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0272a65925e7bebd7614e04205e57b7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edd7e6d135dbb8649c0eb336ec931f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c88560b0ef35019295f66d4fe787e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63859a936c9c6f4d72cac2b9c56c3b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb02852e97dee450a9ff0ebdc30033385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844e8decfe7e51ca83846bd9901cf0d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158688c2e0b3a7813aa21e0301f51c7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b008b83a8e910c019af13a088e5565388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bede8d700d92efea854524d296b426389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c05a55b9c4923e5b2a9665b54c8abb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60fc5d9a467d4abc9f9d9941470b16391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893be7261240397b251b92fcfb81bc5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026222f8127da7c2aef92488e6313f2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c59d3e6892e3c4b2610760769aa32a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365bc6ddaddd6e276cc7e6ceaed42b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a203a83850b01d7b9db4b077a4d246b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e705736636f3c85e03e47774988a1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b1db880390660dd7ca5dea506747d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e8dbfb8b32b8298bc976d7d8e0af2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1101d320312ed4e1b8c9d50163d51e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbda388ff4c7dc1b5fa7286c25d511401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b75aaa18f3d4c15ace48d348002e3a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017f48908f3c22b4734a745ad9aa73c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351af9925fd4c1106f0395df1c3e0795404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2738b4dd62fa03edc88b74d76750ae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16fe0363a98edeccfb51abc875b42c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57dd257241fcf161e8a7467b81e917b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42bb3d47fca9934ae56c320ed58003408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29b411f98ddd63d86007ff28669f45409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b017e2848ebfafb232ae6eb0aefa9f0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2895cb0c30743d05b150c317d3863b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836483b3d3d532b39a7c16af2ae76416412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba9b20b5e4f8b08fe05694b2524148413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc3a13eef37f9d48fcf909c725b661414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfeea5664cd23692c52c8e262f6fd6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1d539a6c4605d6f33f55769ef5d84416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b216f2ed05143e7250aae1a6ea83f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01ccfc0e7286df8606c34db3a73b51418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16ce5f3514b4e8ab0907d0691025ff419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a6ed868dc6690ea197caab90683e3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe11b135c1245c536d9994d78b3938421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ade72d82274530c9f43b62094c9ac422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ac7441396b79b10440fbbcce324f6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c069600b6b4ec037572ce91016a4473424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1598592bf891c79ca60414c41d680425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20288853a840f85ec90ef3015408f0a3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ead3b206040bfb97e44951a1ef43c1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3472a749d774b9c524a8a417fcefb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276453514d39ab2edd65f9b9a198161429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190839ad0a28b098c30f43230bde3f4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165120fb1a96d8dd7a43650334cf7353431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287a2f261be15eb2638c0bbaa48bdf3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b2762eafb9ae5ccebdc986a903e16433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61c7b1a775fe0d1623f3a06d5d7c32434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f672eb7c140191b0c2e5a7873906a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ef4463ccc9935dff514b9e9c6e5a3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe4d1d1f9b281e72a9318d4c41033b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70897f447403138a917c1456c860432438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bdd1b36333e67226783973175ec5f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1ce638eeb791750f0f024b05ab651440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718dc2b35822f89af6441cfdd598662441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb79506b8000d7b2ee4695daa39153442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e508be5a346962cc96e2f709950442b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bfac9e5fc2aaa9266228689f408ad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d947c2d0118d80d0721a7de612036a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836aaac7ec790b61e0f90a89caabb27d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fac405a797787f63d9b5e4e8b0033447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd1f82b8da9e5faabc5c282f4da8b6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b46d43e845794f5eb2e4923b967f3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72acd42dff13bc530d11f154debf49450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6cce82bc01eec150c6198f63bfbbd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541df93e958f35ebb11a76124ec23668452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905804bbd121bae87c32ecb214af6c4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863d9912431bb410921ad0471ecf046454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9c46d98f3475b9182751dadaeff7e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b984e12a422c2274c4c83691184d45456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f1d477fec9154b7df3c8bedc5f43c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cf4e9c5925719500d225294a63c16458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267156240bcbf712babf0e5405cf3979459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4902cbcf8c8182d6c7e705079151773460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd74bff91bf4bea90573e944cdae60f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9692a8189d27ad561449451e94f0aae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85851156543c76641d558e16363ef8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c8f07b0af1970c044e6b55ea5aa5d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e67167acb82a32f23eb84410945f5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc926e7495075d689316cf8e7ffdf5d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0702887bdf28a8d5ee0c1b2e1ec094467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe444a2bd25efedea3d7bd49068265468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e8d72a74772c5b033d5633c7dc644469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cac7b060e6ccc905353024c529590470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee752e24607c7db34234fb071103a1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7512bceb2e8db7d36bc566961c888472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c279f79c75ee0bca3682dfea8196445473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432035005a142b9e3f18c835ebbf9b7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e21dee4b8297604320ed1f3212be35475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2c5e55e820711f97624e5ba0023af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a103e44087a659a7374a5915f77daa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02a4e0d1c4eed4150cdf1a9bd86b6d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e586a866163d5db6a096ff7a46fe66479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5f55f55b27b982fcf633d659128d2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5be83502107e24f56caa3b3ea0f529481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38162c8d43f9ba60232a192accfa0417482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8058d881eaeec740849c85c1bedea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86059ecd9d8a5af8ae7013fe70368e3e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62febd6f9f3f99f76a72bdb182d02cd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660ebdf4fd3f1db4d89cd6e759f1e21486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c44ace92ef76341250fca314a020d1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffa3009a91d0ddfc89ddcef0772080488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251c4325b066524354fde02f56b773d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fc29da374bc451092c9821acb7e00490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9048c19991a48141c2c81adb956b5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363b716643e58fd3ae727b0248397e9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88effbbdf94ef3cbb8ee12629f333afe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d29edbbce3cd7ee8b84d69e78a9411494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e386fa866d2de79332690c003543db495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73952dafb1039af7ca67fee44dd24177496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8931a5313fae4f648ba274e9825723497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a46fe7900f434f3032d90fc0bad8f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f789300925e2bf6e705a30622e0725499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee365e5d27aa8a9dedb12096dc6614c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf151e9d9d8a062be804d1b59b43e5f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aadd0168242e4f18859b5fcc49f7c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3baa9a235411a176541e3ea474a6d9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f108dceae3140255b8b129b1caf3a55504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e717cf5b5b4606650f8306218bf7d2f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7c600f059850a40c26941dad4cac7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43539257e79c5b892de2e97a35bdd1f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116efe09de5554e5ff7efbad3df98362508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf105d682fc7d75751e322f773736d4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d462952ff8ee42f5545f4d8a234afd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e7baf23705689d6e8a827125094db511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611da53de286e0851a35c5fe7f46eef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0b667be79ca6bc7dffaa041d369c3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f91d9825eec3feedafcd2f78e432f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc11ae726941ed948fd4d21e2b9085515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40930cd3e0297de8234f27c517150c43516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95055ccd6f1806a6be122532f961d709517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725547eb2e4d7bebcc13980d4422e0a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59854ec0478e4968674ec99391236b3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1c4f8161d5dae8f089db4e7403c62520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4dcdc51a27b430a7b5f5b764795492521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af287fa0f04f32ca35d35f11a8e9a04522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da64a93ff8956b9c370c2f37166abe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fbf4cc015cb28d43a039c20eddc16524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242f35c633ac6c21e6d32f33f43360d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfeac03fbfac493d048e02362d6a02526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3b28a1483a1ab2c209ba525d2ff6f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8483e5306211667ed7aadcc8f866780528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d90de02f0c4bdef4fa4e15ed1bfc4f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162303ac24f718bbaad07f1955fa0f7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d34d3237cbeb3a3890d46543c32ee531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb497d0a27dd39fd7052242cb1bc0f5c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84378824104ff0c033c188479948199533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c9ddabe6967fd787d5c7f4fd37d7c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e917b6e91221c53d652bb90c9e84f83535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fe125a74e1c217ffaf62efb345c38536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ce51a15fe603096032a67cee6da12537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082500135fc5a121b9178f17bdcc7088538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328ce987a7ea3dda46533560e9fe1b3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7cb0be448a0f9a02318b1496849153540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fb271b2993e50da3e72657cefc0e4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adfebc42e2fd51aff659a81222ea5a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2133ec5bca5b8e80fbf09d1ac54a881543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32d86429da2fad2ac68c00660e7ec5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb4455a6e415659cb057158ce6eb01545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5159e97e21403805b02dbe20107590546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defa60a37cbaac66f876a39c1c09ca4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1febcafda02e5ffccbca2fc142289548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96015fa3cf7f48449610082c1a464351549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b521ee0ad5b59ce2a407f491fdf166d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cdc47ee35b4a2aa6522b449cb797c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb99db48b0b8f74659a6958ffeecee2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e96d97f10cff3c7b26105680fb585f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6594909f96ecc55165646652286df4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63405ff443313224701e61aff12043a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c861381d64f2a00c086802fb089d5da556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821f69ae9014282692675161ba10321557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1df188726b4ffd88ce2627a808d7c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ad337b4ae49a84875111d43a176fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ab29f0de66a2077ac7da29bf4535a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcaa0aa539e5367a3a2e3b9ecc31b7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff04aaeb47612d6d675d3618b2f1ee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a1b2f25f40a8a7621702558007ad1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47398e5c2ec5d3bc838ccd9a7b8c49c4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f3bef90812fea9eb438a97be13e07565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655e9942227b20eca7bfb8efead27a2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fe1c0bc12b148fad03eecec700d4a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503e19999ab85b92607b16dde4ae97a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6e07180d6fc2b6266b70ad682215e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e8aaf18788b69f6443280728bc4d1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a88cc6d1dde903089e68dc63dc0cf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65ead616b635f36ef96d78c5d110e1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f40df81a9bc51598619dccf546a709573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cc47fa8e50cb4cfe874d6e55de6ee574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c20b4b1b61519e4e74c055ed82123575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f96d6fdbd3a881b40263dbd22428a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dcbc50ed45195b6baa7a21870405f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320d4394a1d71388655f9d45a37f4d7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8672bc8ab16de31549659e31a4ab7d4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965ddfb80c3de9bb2fb199a4d258e72580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcb10b8726d6218fa209a127ff3b86581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30deb67195a9f0fdce4e4f2d4bdc5f47582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401555184c3ae0f5226914fd76f5726583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bfbf2abd7f7d31c07fc2a50fa8e0f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd61746eb747388e9e31add00702069585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5641cb97a387ce9676c5d2602bd0f3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3b1f16b041f0c2963eb19b07bda4c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2d5f6e5f55c5484b95dfb079e19bd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78beddf8dd191046f9be9aca541dab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55530a26bb4d9b4e17db87425546786590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa2c03f960fa2da8a7c64cc930b31f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda2e815a124bef170581761cf547ef592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fb1d2ce1294ca367d00292ae1380f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666b720c056b099a76a089d54e2a2ec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61795889c65eb2358f2290d8a6ff1f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261f116bddbe202f9e841bbc8d4772c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce098a0c945956489fd7c65142dda5b6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb6863dcb4bcdce0f933e4f714b0cb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08da555889d3c606ca783564ef9024d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf35febdd272405d15c0a02e4c38418600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad4482f118ad421edfd24b9eaed423601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1c967a4dbe86818067b574f0e5d0f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efa1c527373f08cbe1cbefdce7e74d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce730690a571d07121d732428ae8be07604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412501baa72e373948f87a24b5d60ff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e78d5360891bb253ed6f156e4190c1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f06170623ce72adbb1214a22c1a0c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d49fa6f3d2fe5be56e7a5a58410b59608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5de6166dcae745d25d9b02dd9a3f3d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1cbfd0d2e19f5d76c4d70a38c060b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012c172dd874a5e0f21e8464c128cd1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb97bd20e745ed5920d9be3ccca22aa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fb12c7fe8f6be94231c2691169ba1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33a70253cc9c7d99258d087c60fcd6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e024c34cf354c66bc190b19c1a4cc76615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8fd7a0f353e12b1b56e279635fe9d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2c4689e7c81c6c14799db6e7808e7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622b82d720753e813040ccdb2596132618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1b70bdbcb0b8dcbbabbd43c9e701c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c1f0ea51afcb01b718e48912b71f4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495b37ea8b7c95893cdfef536f43ece621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92554137ef64b2ced51c4896d5c360b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd9039fb8fefc04bf017264c89fc7d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e86f677aabd682840b65891209b1ac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e403f974dff967c976940d816f98b6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691746e6a8c4653b7a1ef7c77dee703626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23871284976442e9c619145128e57a51627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aefe44397fb492194588804c3a25af628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfe85ac182fc2462bc6f316df3a7a2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bdfed8c74f34bb00bf8cbde92b4cb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9d35e4838769a3e019cd5f95208a4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7067883c314513190f52ecda40e37632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0553f0d60e264884b4e55d9659ec285633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ff908402a3c122ec4c86b67add77c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572995801e2d30c25a08e06674b87315635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f99f4fd38b1e20f79265659392cc6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086cbfed8bfeeca3815c2121b2ab73c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee225b62ef81283d923b11418b11ae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fee4cde63a072b766f435964dc4d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72b7ff9dc5bee03fed9b17f980b381640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6de83045f65a2c89a869a84057343641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0cea2fe391ccde8a86460b6797ba3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be2f4838c30802fd60ffe504a81b60643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9e231711bfdbb636487e1df513dd7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffcc8eb598149d8eb14d9118acaed4a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cb4600127f5c2373a545cbfd76262646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4806c98f778a440f1efa97a5461b33a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2376281b1a5746f27f125e6456bdf2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c6352c678e3e1acd46a630b4fa967649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ef80c9155344444d2506c6967c3d0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2455ea62b04f12fe5b06bcc401d745651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59cb1db340799e0e39fd05634f1119a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b8f88ade9704ca71c1bad7a672c30653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f852ea8d0849fcfbba8c92498fb801654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a6b68cad553e862d9fd244aace2f3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125532edc982b35057c6f0cc764db5ca656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d709f411a46f20d27dea01b73a205d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955a4feb2c693d72497d60c5f2461a2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d21573f7fb8104f6826ea7e18be4e0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e305d8ef973fcc16f06c6a9d19ac8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f998dae74eda790796e54f62e1cfd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75371eb9b773d9481869758eb3fdbb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe07641949e4ab0ecf9e711c395b113663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90554700415cb1cad50c72e8b6ac90bb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e779693c5bc0dbcf263afd3e3b79c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745f06a632b6a4780a7fb5c86143b1b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceabf2450ca04340b54febab6db3b5e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20550264c78adf60e7e2533571d55710668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca5b11b7bcd3978cca9a5ef0ccf01e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72d4be7e4b6b673cc46acf8c60119b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f3eb52874531a761c345651990202671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723eaf94361a0cea15ddc1616f6d427672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dfe0877718ff6e72654f9dc9db71c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bae02c8e802a50adff75eed8a4a4a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73a32d709807866770983dca0988f7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d7b7f69bde877054956ef2009b83b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3419dc868645c25c876497a52b4236b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0ac562d194b56d533d3ce46782c4c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0a543ec54a3b0ca6dc392a1b028b4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b226c3320c896f1187b92d7589fb5f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc24684625ce8cdea74382f0c9de67681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ad5d546e7c7dd4a9ab36b3700e615682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dce26a0b50f7790da2548d0662b134683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63dd5d6951db5d378814273f3ff5ae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71824429b3de720fdae511404ad58d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adfc343dc2dabbdb24df2dd9511ded686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a83b9ad7619f558b8f286d322d7a65687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cf2d6ddec509933c2e39706097973688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5f9f347dccb6531335ece60f448c5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21c91c936a85d0e39def77b9723d78690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9c90f11bb8069c7ed4157bab645b5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6a3d758bde70742f69cc5b74e3c1b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14cb46f5597c1f57d88d850dc2e84f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970543b29482a2d32e86cbd81feee0e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840bbd594ee1ff6314abd26b8e3837d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aea68a4eb92dbafeb8ad40402f3839696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1019d8fff72c05e67f7713c1fc2b821697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e900dc00d3f5432194dc1bdd6b85b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c892cacc46460e22ed2ee5c2f0d75db699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb33bab020053068e7ff2f0921083e2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca2c8650c2db1aa016eefb9330f82e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f8c8b09231c4281de5ac2df9674d0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7ed7ba228a938ccf3097019dcfed3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e6a0cd424c6eb617791586af31ac8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9f466af6f2807466fe7a47542ebba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016e2fe1769b60ea7d2966e4967ef0d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1538df840860859baaa98ee522983c2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e28e5fc17fb84e259e4bab735b0a2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea98e1c2b35ade2f3dc6f24452bed64709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1d07718a7ff9a04ec59bdd9497de0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f696e32ef95f528403913fdd87d567711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c03b105d4339fb789f5edc845776a9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd9f4640ee26dc740e15a4e2867418713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b056f54c5c79d2fe99c58fc659445a5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623b6f63c6d7a8566ca568a6bbb0edf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91936ef471c1e6d470b252dba7380861716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23462ab032c7f7bd530007f6aefd1fd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7cf32a44f2f99c4748286db5dbd26718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4996926868443a9853279ee745a74c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66746e4e44dfa2eb161aa47f4990ac720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671077e3cfb666510f8b49bf47a2042721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd97a0d189b358008d5be2573a4485722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87449e823041acd3cd57f9c2c512d521723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc3a3e34728e36573e39021562c3dd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23f15d738533abfdad97246e2f0948725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e830af8debefb49bf9f37e446191e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e918acd8cc1a8292e45cefe8d2165b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c26c495c1ae7553a5b0370389d68c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767445b24e9abbc90a0e67d06f6e4f3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6e9d420d44952b8bc1d968853d674730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a4f61bb2836ee29a1970948844efc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db90204c1f4148c2a075afbabbeeae9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca8b3e4dc3cd4d8d207dc57200f589733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ecc9e05e89010fbc44c2149a2e50e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97baf8e2bf7a81d560d331a14f4d4c47735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3940fddd32ed6e0acffcdc652783fd6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e855069b38ac19170bf53d06c1a1b29737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132efc2ff6f815a40234175f5d8cc06738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d66a2ba448157dd83c6dc39cc5bf2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5e1e49df0ee95810004ded438aa5b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cd6a8999806e4bb93f38ee0bf9cb2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ca4a992f9fb99ea906bda61203a00742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125aaef720b955ea6c3ab2404d9cf88743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e97a1c060bbf94ba5f868cc88bed1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8f509be7e26fc4f5f5a934dff92d7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99729ebfd19c1d3a47918e3da2e02d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66eb3b82677a806e4683f38c29fd09747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66ba8baec130253490c19203b2cb80748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b66aef88f68e785380644e1844b222749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef8ddaf29bf5bd26bb72bc3efb301d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c1949fed128ea276b1cf08c8eeaee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00a6c63f9ddf0fa01f1f1fa7bfbb02752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e7e887f370e45eab37c7398d209e0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59d7a2b741b906bd9f2fc8bed824e1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407391d3d34d7528d274984dcb5ba984755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544ff075b63be4bbe76a36300d48519756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426c086f112a965848c08e4d793ac2a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d1b7976c5e85b501266f6e6202364758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506a8462fb563c194822997f1a91a94759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f2864b7eaaae730f2a092546b53e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cdd3048e938dddb0ce7ecb54eedba82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a925f39250da44bfdc6b90604ab1e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b11e5215e65ba438306846cf5c51e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a78f56294961a6cf5d428e306f5875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a9f933515850a27732e07dd97579c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae68ba32aad34e78102913e4e2bed57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724cd7590ca9e804af8c063032834db8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360df9bc78c7dab63e3d678479a727469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ded7b78af426acf2f1fb5f283016d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ba2e1d558dea21ec2ac7674018e8b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d780e8434b0cea3932f1bf1a6cec912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422be11c8bed91b2591c70c2a880c8c613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13666e8dd474bdbe1552e98436f01e4d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219eaafe638fcd2f0e07a8f523ac1ea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f12b9cf18486509aa9f05d93cfd76b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333de430f86746145aca1b0932534a9817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d7f8dd38854afb43028c3359457e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8e008b9c0a4cf33c907d9d273491919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde4e2a06becff5c0829ce3f09dbfa520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa6f180e0537b5c08196b0b18cf0bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b07e27120cd63c67e91f37ba3900eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa70dbb01c4a2e801e38dc9de6d0f0a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafd372e1d686a50ed4d894d5b515ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e9fd86e0babcf5874dd890cc7cc5e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d9a4677b3bacc7fb33394b3d85a2526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926848f3895428f08e04a0d24843f1027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29b67ad9c416b9293b7c4d154eb41128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0d7a977cefb2c3f6eb0c215083f2829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada5f2dc216bf3de80542a99e9dbabb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ecebccb2077c07d8d8a9291e3b3c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103048a9599f0ff00dad89a868e9e2632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238764b605941918fdb63a63b397ec3533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddab266bfb9293bc642e18ab03c6e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ce864065e6c67eea0b3257111d17a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7e960ae424775f1177ab0a84c799f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fadf368fec1157463574af283fb3637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32181d281cd3a76fa07fc9cf68fbec5438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fa333b334663cbcdc14fd4a73963b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab9ded86940154be5cc8b6f378a5c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f61db24b72bc25213394bece70a9341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b249d6bc9d08c2ed3c78102768e0c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055512c8c7fb68f8a9d42ceb7cc60e043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6287f92311a1e4dc3395da291bb35aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021d1f4ec4b26bdf92ced704e5846c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053524b7949c68c14a754f24386543046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ca96ecac5b0b672e8b80a28cbe24047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f0ba903836b195ab34265d6c19bf848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32150f79fd21e951798b5766e58943d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fdb13e8ac5152913ec6eeb737dd1d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84952a6e751e85d32da0c1057853d5f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a11e2a8cbefd3b3d1f81d97eef66652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b46951e35b7bce178ca9852542358f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5324e950710fd9d36563ccad9027154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143c8f6c91feeae6cf6a7143e054a7855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2f030e5110cc42869199c9dc4e1c056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ad434dcd286203a187e68ec5638f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fd01eefff2248d71ef0318877788e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73339b9860214e241ed23a4a4737316a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715edfbd2692c5a542af45d13f5cfea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31107725219d0b1faace488e6ba0e2cb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de49aee50727b0f3e43b1e935bb0c8162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6ce0b507f54b8d3d0721aadeb3a5763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46262e80c01fe011ff4fc0fc3dfd35464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4aaf1c1aeacd3b10a5012fa12ffa5565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50681b81200dd8e8ae32f7fd7044839366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34745c30cd2410e1b2e7a28be88390c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdecbea00e41c3d85e12150eb2168c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca835fe7fc461adcd8cffbc1797b3fb769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785df5f7cb3f3a0534297f667f567a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957fcd3259b9f653c0bf228e881f58871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed02a99539e53553c725ae57d456c272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad31b3d10b1119ed0f1c3c3b31d11973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bf4dd0bd07892f5155d21e6ec556274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3562e44dcea92c4870fa06b73bfb5e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21b5ea810d135cd119ed0a2f6e76f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8caf67cf3b1d724ce39540852d234777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775bea936488689c82bf6cf2ce62aca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2abd625b0ec888dcb04989b3b5f14079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1a84373aaddc31b15a01539bd974880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885de9186efbfca315615bfa75e0941681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a71d5fe06b5dc6a2f4d7637dd93db82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46674c5daf1422ebfa43352c176c808283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b4ca4554b9e8465c9bfcb096d936f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96741504c76009b3f82ca4cbef62ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505c0ed7317b6531d9ffae9ce065e6686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ea5d2a1a12bbe151ab55fb3fcae6887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba2e9cea47ab47256fec7c84bd6af588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cd66e5dc2def7660e14903dde511589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa28e7e5f3cd309200fb390b7337fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cb48d729b56d4a9a4fa34d87b2f7591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a4641db82d0146abe78126dc9491c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e621df05763168852b83965d622ab993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973c1dbd51117d66f041bf8a1bd846594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c14ae3812e9a45bcdef1e8350e2a295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2a2a283bef17413047296c081243996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8c138f7993631138045378d9b404197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bd1e719b7d09cd47cab842f95523b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc1a4ca1fe2d486d8693bc88a58a4799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853799c9968ac48216d09c2309f7c17e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4dbfb8f0368b540692ed15a20b93c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5b19151d8b231213599c54ac97c8a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d061f61d503684dc422b1a99f96e055103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a2cdf14ae32a39e4dd202d6600729104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483c1f92816e3a16a3813dfcec41e84105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78385b6250b4f491e0de8a1d0dc3703c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c53b479bdbe595da08a97a40673b8c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ee6fc5cee762d320648878ddbc6d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530566516088271aeaf9b747f959c97109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdc75cf686dac45b5ff8124086a5cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e1f55a413f7ab9eb6ca4b6c09c4f1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08269f10f18b0e400fc22aed9683bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522d081a9130ac36a6bed57b9e34c66113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692da7c45c49fdb817f6b1de187456b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9757980c9c5b0398bd969c2ba39c31115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fe3446f49760e81671795416b739c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c717037e001aa77ae63ee5404795d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a03484af591e8610223364cadd9c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d548d5713732e9005ba18c868042416119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a126222433e6913bb765e2035702e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31bdbd31caa1a001ce9f26a0c13ab9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22ae19f1e30b3b4901f3414dfef34d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c3008208573c9643df304e0bde964123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4c2abcc21b08d0efa8026f863e082124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fe73a0265041397c4419275c03361125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd48f574723cf14c098930503039b1c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624391379e93e0bb033cd29fa6e7c45127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e86aeab169e69c02e071fd51dbf83128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9def5a973b754b870b5f33047bd11b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe269cbbbd08fff4b4ede9ce3ad751e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064160c2c709ab9a59bdbed70d16e866131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059f8060f9fd30a3bcc9b07d9f4fdfb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c3f715abe3af112c52aa8e8c78635133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9764e4a420d7f92f97042ff5676647134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4ea6d5a4d7f1fbe6b895f774fccae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fbfd01835e466bb498cd89202b7ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ff9c3d4cbce0d7afe71801f287724137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9ba3846e1946d176c6b016e1580f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc730b3cdc26bf840b1361c808cbe0da139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe28d5d3c5425660ee8166cb5d7555140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628ea5f71aa624c737b0a76758341b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d49ef3011aafd5b508a8cc401e021142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8557793dbf7cb59bc4c08450bea30e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa98f5cc542ba9fcd02774cc1589fdc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e627a01edc40102b03ba3cb42e2fe93145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead207a09778003ba4f0eac942e331db146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b02a45fdea17813841f9a4849e8dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be469368c4e6b35be56274dfd6e752d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9f79d74c05f160fd97c20b5b60c38149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fad9bf7da68bca5136a138879b6d5e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5615fe7135e31029d15a94fb752f67151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed9ebb40552f510da0f95bc1930fa7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9bc87a78234eca48b6a79c2659d22153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038698c0e62fab797fd0074942567a0d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8153216b71ea283cd673f591440beb3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930761f9b2bfbfe1732363703571de76156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3066cf215e44e7e79fc2d1ae8e8cc46157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ce96470fbecb703ab5c0b282df9b8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526b8598ae4e5e37b48414f826883f1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88cb5bb0fd1e4404bf40e64e22e0007160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4938512121f462c9ade3e157664f0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89629bd8e2cdafaf3710a8f7d36d83162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de5d82711d1ad9f8ba7ca1ed33c76a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bec84eb6cae644e6473b6f0af128f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23cd0cbb9af0557380b482ef388792165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52564790992b724354689ed72889c2a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e5e1d4affa825ba7ae34c01b8e395167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b48870b8b7149af50ac0d872f030b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a19b9aeddbde4aa1026e9ceca77d19169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f54c7aae431b114145c9668aeb55b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eee35d1499a1e0a71ff9bd4d3a30f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08fad260a22001f4edf1e84fdb64b8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251d3f7f084ba72fe4908e600d8cfd1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85330691a61d7c3b3431279affcce1e1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7d05768353bafc33b4df4f3483f70175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4059b9a70bd382917fe560ea97663176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f67c5406012639676b7a15086ffe5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8b8177407dc19a6bf2e1672bb774d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afcaf5eabaedec7eda98d8c2c2d037179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb674106711276678349bac8b0583cf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196c0cef96daff9810731e20d73c96e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55478ce20b6f7aa38ec6714c3c790ea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eeeb68c4f4a82f9f779cf4f05f45a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131395b1daf74bb0fcc9f6b618dde857184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2195df107160beb6cbfb72872f3d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecf631e60a2f9f39ec0f2ac5f3cbb1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38add5a852651794fdff2204ebf5a6e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f17d033f6ff0406e2b36f67ceeac8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ceaaad635b2570e5d366fe7fd669c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc0f491820261711d31adaa4e3eb1a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0d5b950cd35e8e8c932aa578fd735191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a9bfb5875febc06448641800ca450192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c71185be095e29561d1a9e6843b626193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91de3f5695600e5ab371223e61c4b06194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abf87523e10147b9a92fe2ca13e029195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae92f4e1083a19b4403cb7e0771e23196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350bed821e8c58a2ee5ec51ecc036ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faae23d769725411d2a619a022f4d51198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec146b52ff74ba4d5ca44f6745a4533199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca2e52e228838a28b9e66223161b2a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77e12eae3a3e2793b15ceb80246cc6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3492b8d0a10eeaf57e544441f8333202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1873bce2bdaa1c1efca6abe19e71a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdaa00fbad028d05cdb25a7a3d938d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829868c8e370810d0281f7be44e4c987205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82757bd2d3950236eabf25053bfa1540206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7903cf3500b2b8ec15d884078b33150207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7e5ad1ec0492deae036a43ec8b78e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc033ea781204cc42dac22d6bfacbbe0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c93e8157690533490530180fa3eac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fe689200ef032444a5311ad43b13c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfb948035c8f4c3d1bfa6535e59633212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b0a17561cb4a067368fc63def02bb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1e39c21204125ff6253eb205e2773214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acae6dbf1a8ea96d59455d65f83b76215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a320d58b4aefea3492388780af8dbe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9858b0326eda80dd1c74e8244aaffa2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e2b962593693f681b5a4e72beff50218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ebcf73c2dc16214109619b41d7042219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae363fe3e0ad080aed7b4be35159b8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd2d4332a45579ebb61918bd060b80221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486f71e1bc3743362292b7a55d995a8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9fe13ff8116f7f4fd6820f2f2f0e6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9ff136fe81118380e8fd396ca005c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da931936e744eee04ad883394e7e51e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a9e944b4bc7317b73bfaf1675d63e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24288e60e61ea2a5488ea4214e37aa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb5c275ace5b9bc34a85828423eded228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abea1265c29a52b09c6975d89b5af7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219eeee16752eca50677f165de30f94230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757fccfd6f52bb7ece0798bb44538a5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbfb2e915ef2e1072deae7bc8dc0cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad65b46fcd471f7d1113f1a83354428233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117a83bca663337d61b29a9bf41f8d0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff7590996c5ccaa00178bd1183b9b9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c7e1f9aa50b3ed89d28fe36a64e4f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a3c48747b3a69d1839ea434f1eace237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698c9bcab84848ff6abc5a7c666e3b6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6023a9a5c79ea9327f52be80ae9e67239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c01a252740399e31d0bd0b5dcfa26240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9c760c30e698125bb254072a3e035241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbf46f077eca1de3ae03c3de57e865242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d0b806a940d1986d5fe2b6f36773f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518421874ee8630f98e5ecad57048bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c52a339627a5c433d2256fe206df0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f75fdc7abe323ca874d4be78ee4543246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4aff2f483f31de9028eb31bfa1a096247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d01084e62e31fad9c21b048b5f231248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce166c451e9550e3e6acd861f0d4b3a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a45c0c04cacbc8fe4f38410f1ac65250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edf261da1db8d7e7eb6c1e1a2ba14f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0163fd00064254af200517913ee9bb1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb240ac10ad985485db9c18ec35cfa69253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef9316554e81f037b6c669862a92cd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126579fd0400633859e625d7ab55896255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46816dc13e5997d2c2a7011fb18c2c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f4dafc1af3eb5ae621f527629048c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c628bb13b5b93f3b49cbd991f2c86fd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c116352a41c484ccdc0823eeaff8d89259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c94b78d91caed524677f3c4518c24260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39d328efd5682aa59f11ba59822f67261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965cebfe2b930839e02b29d12db3952262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a130d10eb7356dc8411269057a5d3a5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f8b29eab1d33a43239f9b544f2461264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beebdffc8853409b1a8468861f0fb6d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c354507abadc93d6761b19dbbab403266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcd87cb59740850cdc48870ecee887267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffcce5e85d6ef170d66735baccf8c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49785c53be2df348061bcc2f1f4c06269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cb6eb3734fdcc341ab0f1ea1bc9e0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426216a66c6339b09a781394b652b7c2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c038b0e1a2ae0f9f89fdf80690aad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633422bcbc3bd4ecac223ae1fbba5245273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba6591024d8f585f1720a55d1ad82f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a9d8a04608d8c728b7b144b341549275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a56c36af1608f65b30db62e35d285276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f9fd4aad0ebfb79243317a13e1627277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd2e298968b6a5313e271f6af473e8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb97cdb278c0e2c65f87cacdaa6ce0a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dda5c0ca97e6b005061b1d12bc2843280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbf2f2b80611d35c12a9da68da2010281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ee02befcfbf9c55992b070fc80439282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11d6383bf97d08a91a86ce3f3aae64283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7812fad3aace6abb8690fd1ac2c93284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96467c7a97133519e2fe344faecf0fea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd2f1be5bf72d02d7d41a9e37b1e4f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c01bbc7f0dfd411ef1e079afbf7dac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70276c92b085979cedeec3a590a5ed2a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc12574395f93c8cc7893f9c7b94c5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394200077a5687f6c8967c129c43ed51290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82954ec2f935459cb56871a8f36d7b31291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9d7dbac981557b69d82d95a7f1c93292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0bd68b905c8cf435c79f75bc8674a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af206b9890a613b33b12b8f44ffe50294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb95e97f2e9a1028e3f882eb40211d2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b6cd3cdd3363fa17d13ff56eb1269296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3acf4c8c1aced9fc93df79125dee14297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fc44b0edbf555f360c6f88880607a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc851b99529211c4376040d3110d8c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529639af9055f6037880499f8ffcb520300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d7a46e26770ff8d40acb13ac19165301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c3959fd3e1055defaae944d98a578302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab125577311a5d31c34ce5186be82ea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe87358743a637257abb98c1af46511304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732c9d3fcba0be1e52149d1998a3fe7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a730f9ef1c865addf3209f352864ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401328cb4ccdb4f33bb86c40a42daa5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c1154108107c3cec5f675a2e46e8c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2014866da643ffa9d744d7a3f4999309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64010e342df34f4e6c520840f69a9ec9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bae368da8bdfb52b23f54beb34098311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a788c4c93cd003928aae5fb77dd328312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b4e1c607793dcc9be3609b5788655313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cfd5ddd8f6fd8dccc0353ec3cc41da314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c1ab9fceeb6535f1c0b9d66c958c1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084374c8aad544a91233e59e221ba721316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320aa26d178a5974adab8685c01b8164317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf2b8642d27d0f5b60a6e7275aad9f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee4c02ebe857b33467039714ac2b2c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee645be47b672febc7c21bc90234a694320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcce6dc5bee483618885f22f614a523321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bed866761924d3e062e8643c8a2a1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e801e2c461728c966a46b198b1cb2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957729e3756d529bbc24b3cf49c9f698324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e3607ab536c3530de942ccdf2a3f0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc527f73d3246b48be046a591f5c0267326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56476cdbb63f532e8797afdd9b088e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41f11ba2e2bcf8c449583cc7f6fa5b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e943af1b89c5347b68f9849e30aa88e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a96c6c56197172120ab85a8f9e5b3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867bfcd90b6542933ef777a070d6fa39331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d21b84c2187b672b7a2f753053d83f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebd3f6c242da4366e288d301ca3146333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf6e0c82b177dc6313b69f6f864d69334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d6d85f29898356e70e204c07301fb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3fdf51a51160571aaa3ffc3d5c8bd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64505d77e74009ba90a8cc120020a06337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5cf06c0cf2a56d35aea018ff279234338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bcf1b70226974611ecf6238a24059339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c8eb01d69c54d52d259dc4326dc15340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae9e6a6db67406c574cb547847871e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a124b8638be5fc27412559b1b14bb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64aa16efa5b7da744168ce21f5d8852343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c6a5669a14f5bcdeaa9cf1c4a2e59344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518adbfd3c30c180f732718984da5f0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aed8c73b462022c062aafbf38aeabd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69c7fd9fba67ce7cd6fd7c8e8b6a32347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85744be27f7495c4b3a00afdbe4c03348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec5795e95f908fb9165779a1b98b1b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a82b66e36c582aabe279577e6b9d9b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96e11707883a4c1e780c2bb5777463351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899889fc92140e6ea31b3c8225ed00f7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817fa31019a4b9f1dfc70ebeb3ea3681353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f1eaa0e09c605f6700dbf7d813cca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1965859b9d7cc0393e5b6d90a734d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af06566d20d5ca238c8efbd5b9a545356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d306997eb01702ab36449574049bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad3dd20c0d469d1fd1ca5e975f4bf3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a249ec265af25e813674e597c8a3376359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdf1676dff1c7e63480fabcac9782b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c6393ffde33f2a370a341f6032a60361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53326cd13d40acc994f9748405ea82e0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c64c552c1698fb48d82d4d97f622e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fd879641a5e8f7b0bb9e1035ee2cd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e959b10c3b16373579df124c4bfd6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e64b129d709ee64fc24544aaf2ad46366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebc1f120ca389dfb040f7481b318cf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0071eb01bc179795f6b122748c70449368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cede3dbe11fdcc8e55e7c99c06f9bc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d820c430a4e4d54b46d52ab56efdd8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a2c762f3e0d1ef39cba8c565a261b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5c7ebc3848a1c8591c271d8939d4e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1d09ae73b572445eb2de833f2a46f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b9cd63613e2e9d6f0ce34e1ea34ee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5c853d542e0f4bf227e95a78bfb2b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468fe526ecbcb8aef78fc940d87c1d3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50542f8788c9fd43e09e74cbcf8ae596377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69143ab3cabc58dd9abdbe04d0efeae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befd21379ec1c8220f99cd48e14df1b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab85e5b9187d574668d598b41a1471380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37828fbe548f0bdc2dcbbb3bcb58acd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76cb14697f655d6026792f5b5ec675382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6734e72b20d0a53852f372a8a05f6d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddffd56340704bb368950bd9e7a21f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2589b1dc745cb17644c966ece12fd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90435c74b4aa362414180acecc9803386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fe70b155e426e842edd98d70cdcd4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d030c51d69306ca34c49df91e8c8f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a1135e91d3cb9df14da2c3114683a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629199d921e8f098a756ad2ad9bb2eb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707192191703e98f8a27ab688c7b056391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40e79b72929c25b7118ab958fa38d1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752039a247c83a98f342c3cfd7aa21f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226230472a1344c4e8cf70246bbe787394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74557301f77cad377a1d04defd458a7c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a427baf65a852be63e330d308dc8cc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7f65dd1714b24d73f8d8ab8bccacc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ecc5dbbba54acbc3bc857a6b80f7a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2c3199deb231f59a129b14247f6d5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f41e78cb9865a73ed86185b4cee6b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acea8bdfc398e7f520a4fb1245cf286401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1fad34994e2424a7d236669be5ace402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87202eceb92e13eb2a43d9603b9878403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9dc2f520ed92855e1e0ec060f10f7c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8967f3bca88936f1a77b3fb6097b892405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd04ef0e36398d177f077681078382c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daebca21d99a53ea757aaafee39dc79407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176fcede9bb9485718c9fec60403a8a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d599fe5b943c00aaaecc6c9f4abba4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778db40f3f64695b49e926cbcf9f6ea7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afb5002ba743b6ef177dc3e0eceb4c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e23c23855625d7ff2e44de16484fd3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a314858daa9a6bd663494d6d77055413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d4708fee09fa123840a15d3854e06414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1b225041b1f5716905d38803a61a1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268466f994c1d78d023ce6a40cec312f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22679b84f2be728b60a737ddcfa555417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15252b11deaf05b0cad5cf889b1a54418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecda47c6957a7d5b741c73c3bc00f0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b02418eae9fd64ff216b8b66ad84f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf01f1916925878a32590aa703de6c0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477f3a3ee633e3624d80b32efce8282422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735729ee1b60784a4f2b16e420af071423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8bea9f0726b229254f01b96d7449f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828794bb8a3c34af11fc96d2d5a70c4d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1d47b7d1cdf356a8bc2c25d7cd248426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d57e83dd1f112c55e31b31b9766807427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2a559a8e0905dd0d2f7f292f09904428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2deb8721a508888297af1139f79f176429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c5c09fb758e3368b8f161a6e93bd5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492beed7def1180491cf38324a5acc7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0a4dd8fe664fe05532d54a583b5ef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d48135290c94e275104670f587a918433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a5248d106deada4bd9424c99a9331434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d6e226fad645974f751ecccf7b653435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bbf85ac09881be599e09bac52c532436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbd4fe9b9e4257b2ed8758e71496a1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b3d3f2795b01714e7a0d1c4105d27438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad303b0e7c890f862319b3fa7c384c4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8da9bc91f47c796a4b04393799bd9f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37836c97de2789e647972d4d009603441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072215db80906b142160c99f377f89da442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ce658b7d676b31af80216000ee27d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de8d804cc8f78b5a43ebef183bc439444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67436a866196b0451e2b86a0d105c25a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f772292ee2a542ef8d1e37d27d5050446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b8e2e8a628b293362286b39b3d9ff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729f894e18c75c277d5c84f7bbdf35f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6fe7b9a134b418d4caaeb34108504449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a61e7a8c90bef30e15a518d9922d9c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d05d4be11d084e840967d3042d3e3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278febfdf7e146ebe58c260a1d28fd30452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac4a307a29be3a21364893f1044bf9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84edb991a65d4cdd89ab9e7afce389454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b02c2b09e6a10d8dd01df820299fc5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d336bcd4a5056a473dfcbcdb9d6f52f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf983adec93d4f3e35829f335f7ed33f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdfe0d0e0be3e2e0a442675b7cd722458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b34ed836fb5bda899de80f76e8175459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a57f92d5731216bf77b11752004d9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673a4e520b83984cf8ca87e4dbbf0bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa090e21c0d8660cd7c29eb90f073333462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc1353cf28fffdd03ff5bebaecef64463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1b191778e0a7468dd4e63c964591e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3969e60d53ad4020fa2efc130b5a0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564428df927c96738df69a2f6138f81466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e20687780819009df7534bfd9873f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a108bc6a80e69c7ad45f2a3137d2fe1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610bb7422541d85795b8bbbdee6aee89469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241227635b356fa11936dd0db57e3b40470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db37f4f549830bc01b85840bbbc5c25471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0abc453d0e63bed994163e077d777472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a4fd98195a46a84928cf95d3ff77a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59200a36cca7d6b6193e91071d9bf3c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6100b97129440179e540f47b7ca9e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda78738992fc2b8d91a20a3019751b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483b591046106e702035e95f8ea877d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bf2338707881117220ae26da2b312478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6f4070fff3e15799f2864a03aa181479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bf96a31e1ac041cbe50d66dfa8e3a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb759604f76cf82ea7f4f6c5cc55e8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8723d85009698150f79b333074b9c2e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38f6da5e68d87377cc46a7df7c1587483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104d69d8413cfe309b1b1d95433377b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd37702506579f22704e9e05bea7c3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15d8d6047203e348eba19ce6bd77d2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46041fd7cd146e9e13cb263f363b78487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e4414d168fee029ca555ccd9afaec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be82f2e9bb55b287428a8979e04149489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df3142beaeabd4917c3951b364040e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a56a24de029675d035fd6f16264a8c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b08f806cfd9c34d756dd3f5c3b8f1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484136ddeea8ac6e82fe1955dfda0fb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af59737061cdda5cdc05d23ac412681494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f30400931f53021dd16987a9c05f03495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18671dd51d6518c7224affdd7acb49496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fb3946d43a21783631fff0996a5f1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f26127a26d18d1be7655d63fb6096498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b947d05683ce317d6984020ab4a40f9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c1f042d2a62076b83537e892c6001500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1145730ff50fa5f65ba35cb2ae9cc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64338f6228f2a7be7ab64ad3e1e4db04502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca7c33e3a779edfcf1610db8439f7b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1cab2ca04108e453238aaba90e3cc2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cd1542fbdc0b9a23068dbf7590ef4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555afe30d91dcb16498b4cd6416930a2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d89d58e6a8274d0ef07ddd399f8f2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44342163ca1ca2581ccfc1a15e7efe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a61378b5d6538ac7cef34272b1eb31509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954743f86cd0def234bd7cf501a9c24510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa3542b302fc3b56ffebe36c71f414511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264743f9dffefc9c8047e3b912941328512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30470d1887ba036585dc25f5ffdd6c55513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c9e38fc23ccb656ad0d67e3efcaba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2733044380d7eda65c62648ace46498515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdeb7bf972d1719b81fccb6683d6e55516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12519ffb9c776ac61f96082d842d6b58517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e01146a6063950ee240ba30d6dbc82518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4a81a1dc4e2d2439fad14a7b4f878519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c0703bcedaf7ef9c8f49647555d74520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37274fa09fdb41f030edf13726f1513521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2dbb05dab668dcc04baa1e2f68439522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde8c7505e6028495dbff96b2b04a7a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7f0625d6e6d731ee9f4b20926c369524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fb5e6e9d29f1b7509b914388d946e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fae4dc5e5bd9bab9442b27ac291746526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891c53108dbf8ab63a0d5fd7026ea5b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775b9a299ef8ee408729f46c6e7fdb8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6857bd5eca1e43b59939f9a58663fa0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcddbd13ef2cdc1408878c51fbd826d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f65690deacd8091156285ad64000a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce187a542a68d0cb6db663ce5df0a8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c00ce35f80604c406770b882e9d28533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172328623c66e7ff676cb9e2b49d37a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9aa7e7538fc50ce2a0f6840e879024535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc80de73a1bda40a659c755d5967c3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02126978bd2aff916af44f9d8d4cfc39537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101a5efdc97e7dd2500e29b33989280538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99f081f1540ca838441b1c943e3a24539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250034f6d36004395298cfcf6766588540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66153339a395855d16b5e8fd6520fe9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352b128dc73f92a0d218f6ee23c74e0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90ea99121777fd5644816c3d299a0d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a393f6ac066fe9e78909ce7c3f280fe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccba6a9046b58d8e929ff9988d71df1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee3d01abb7b0fd6a7626fde1a76afb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ae7ab59d05291a3cfb593230fe95c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c077a21a7e3a3696197f22f990695d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a2e52ff043d562032ac79c238ce11549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538f31522f81de2d1d33ab6090c6820550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c9d146f01e6ab7fed756ab8231741551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dab5734fb1f736767b8a9b7174e52552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce18922dd5faf962c7dc761d87904ba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae562c36633ffb9ec1d61568a50170554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401f6262d38b3052d47c39f9748f0be555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3f46b9c7b5c238e8a6d949511b709556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c344f1933d4b5b9a5c248fd06a29edf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4dd4ee754349a71b9ac66deb2ec32558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18765f0924b4dbb420046c242330bfe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc17927fdacbc603b13f6cb776c829560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1687b9949f4adc16bea6d71e36866561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0d11e5e48728ee05a4f10d0fe89b8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a531315e06bd57ec97d922f16bda63563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29dfd4399fb4a29a7915eed8a72af5f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44171f03660be7da66e4ab83bdb80fe3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e55149638698c09c00eb3dff3ccfe1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a76e2bb9c567c67202adc7f40b291567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97790be8c4f8512d9abad179198aea5d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791281bb06a2d5cb9dad4947c435cd2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40565ff44f910b85d52e5be2ed4163f8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6a22ae7e091a17f91070cb5e9d171571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9c10b8ac528e9267b2227cc8daf3c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093a1f003037aceb82258de00cf0251573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9097002478eec62170797152d303e44574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347030a785b04dc8eafb491c9908d07575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b29fbd438c2d79429167aacfc11447576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d8abeea32fb8a2270d0bd1dfbdbc1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99d68929af864b70f47b1d00c6b36d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76b8ba656026046b30e1aa33fc3122579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a79f87a4d71c59fa0f91b770ed478d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97499b746e541ce17ba761174e6d21581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabda62177860bec07343a1a9754d63a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2616d5636f862e466ef6c4293701d9e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca28218ef30d44551869006492c1bf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69da5ac6c2dd7a61f063751f3d7a56585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3524b4a2cb031ee731d4c1cea7ab4ba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9367d8db91e55ba0d3f2d67d213de587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc7614d194a53bef7d378f6535ff3d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bffbd8fb7952f9326ca093c5b5355589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7181f292352657279106a30e977b65590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0923eb32c5ac745e83b75955eb5243591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb46ba3fe62cb0ff22e813e1972c2d3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488cccecd214a1997e1590b570d9b87593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4622bc27dbf45eae8a65f6de18a010594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd787ab9967d0e15362a0b2f2edac011595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b669511347034c0bb197718f3fb7090596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974c5327d595d726d6347063d10f28e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d534aee49f7b1f4e9ae7462ae8d073598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9e1e469b5cab157ffb903b29dbfc7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6525ea5d7ce5bfd29a3289ef2cb5c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc91560642ab4d883c9a12d1b916458601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9973e32c5b39eda52a33a243cbac96602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7d3bae88e8d63ad0814806dabc51d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496f8997ee9633bada7de30d054f20b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb291ae882b7a7c8b1a974dffb59db02605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb7e1077cc2b3995e2fcd585feab5f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43c25174025e2e7bd92ddf69602102607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afcf82bfec8b97e4ed781b590b578f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909f771a47afad611e63bd72874cfaa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27822a694b4c520dfdc5bdfc15c2fd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aca09532dbf25c9ed81c586d9e0cd3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee528718f84e69c3c7cb6da4d940b7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051838ef2822dec5ac5ef55c0fc20b1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a19a5df5564f3c6bd11699bf2c8af4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4ad8024171174fc806dbc562929dd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954b9175cc60fed04a1b265d9750144616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0629508a413b6a525a9fcab0cc37419617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f0355e251d164648a4a99f0f961b8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88dafef88ef4cc9fa1566665c47253619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc673c42079cac0d876e49aa1d63b869620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e0c6a8500cc0a353fcb5e687af2cc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06146f701e921f9fa091d40cd751ca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650f1419fe359eb2e1855ef5ef452c7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9abbba3a447f54a0953ab03061265c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf118d180e22207c60ea6bafa52fbd8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a30299ee0221c828abab1dcb952a5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce684de25e5e1327dde537c964c8320b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d8f5d2aad0cbf5d7d15e079c6b06a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf512057b12362eed6eb4d6d47dcc257629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e666bc67cfd664ceb7c9b093d5c181630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb708a2230e6860d7cfa8d9176237800631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129477779ded77c3d6e630cac3af6a5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0beae124e00168855c0a3ce75b2dc8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bee9cc64688f69f8ba754cb5b184d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa81fcf0bf69432d165f9b3440e310c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0cd624c34f283cc53b0b41193d711c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fd629a5dbaabe55f32dd2d5d4b08e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ae0787a0c97547dd52943f42e7ea4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6447ed113e037f234e0158bd1d7344639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cf960b7ba256e10772edfad290f80640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0594a9d2b32b920e1fcd94ae30bb0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffa4f43dcf3e189305a735e8533b3f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42aa921bcdaa0c10cb2cc743e4161e1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78020b3c6326cf940afc978272ab0525644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19056d52fa6c78a048b1f875af49ac4e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7d26093dcfa2425e913d18073d5dd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210ad2abecda457806b4b9477c41eb3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075f9ddeee2a3575ee11469270fe924648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343f96f83eac11d9056a612c1d6f702649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c74e73eb6e68a9fd7f0d50a281046650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1202b9d8298603aa7672477ccf714a6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ef60d740206c6329789e7baa85bd9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab31e159fe612fe4a0c098e3a0ff62653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8bff6d605795a0bc345c23b44f5a0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc2ec6843b3450a69a24248e3a2d3a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b43bf6f425d36e888b79aef42de2b5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b337b14e5c03979552788e7f2481019657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7a27c1dbf5d0de8b420e14e426e8c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5c467eff379208c3b3b826887b197659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe882235c96b69db54f77a6de4ef1722660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f369166fd2555263e5743e5ced5901661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d267b2354c5fe1d18aefea3fd3b8c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a72d65b049c4e5fb83e7021f629077663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f55c41a6618b4f4cbf2c0949016f88664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fc7684290b5cf4cb9c8501400b86f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7efb127ddfd2abf3f21ef7cc6d9c0e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7cc71b18617eb108f94be6ab25fe8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4097f3c690dd28c7e0a3bc7b7947a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0528c85adcc284f8f68a2e64af3b75669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2e2fccb231d6dff5e5c5077b33f04670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdcbe42d024b15de1653cb8383a02f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87418c07acb08ee76ea3030615093d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b40d5a3edc967fd64555474c02a60673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529e497329a5195dd5dd032522fa9df674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539edf6dae9b9e6d624a11ed0e40a4f8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49dbb7074f26ac1da915127fb08f49676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262c1a71f8d36ed07088b4579a15116677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb645e71f37825f66f669d07fd3240678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3d5aaf8e14e8d561490b88380399c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e62387ad0e5dfb40128cb5ad9a7ab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c697071f911d779c472d000f816034681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a715afb942d6b9edba1eeed6f8d24682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324cfcd27cbfb41a254df73efe4f575683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f962ba746b8a1db3df845e560737e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ed552d57935b6c4ead5ffa90f6274685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba9e2f800f63001cadc71035231f89686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945f9f570682d7f2bfba6dc18e79ace687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9279455dbb98905e822c65866c106688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5771c8faadffa369521f6c568bb475689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23eb3579457566a52cb6eb00f0e11d8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d33e5c9b2fd18e1301f6ab1859fb1b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76f9e9866b935898d37e8b93521cd6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e37a6034b0969d84dfc0df9c068175693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4ce6bde069c682520018a96382d98694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3027d9109a6cff0e6810cd8de0bfd5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0074632854d91925a5846866cc4620696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545423874afb451a7ab7ee151dae866697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23ba7105e70d100d63766b862446f6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05ea857e2b412ae4dcbc503ef91bd0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988c4490824a18eb3c5e3550ce51f9d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e513987332dc5c5323bd377067b70701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd20a6302a2654ea80aa1a02924725702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178cbb44a814934e949aca8bbeaa0ee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a017005cf50c3bfef4139a984940099704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba2baea93aad5bd74aa4a7e8fea5b7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc37517a1ad57a46db8dca16d943359706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c1ccbaf55d964482bbbe78a4268a6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c00b725b59d6fad9ac319de0d93fac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f323cff35efdaffdff860763b74276709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9299ad4994a9c4a477bc17bf1ab49e4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388ae5d8800b71a04a884ba2333225d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873221b72345b916683738709df97a4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86803e7977a90f355f926c7c315e3f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9469e0cf76563c4761977dff3e385e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255965dc677b07a5efee7dac36f0c928715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02610034ea12006dc13fda235b9352716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502e952c3653612f02d5674f447178b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a932a1060621969eedb4543b2678554718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34157b1b8579f328f3804eaaf07c8e2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfabf61942440e37942f149430c989720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4ae96c389b7a615f131768fc78d6d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f71cd2429e0eeb40ba5d96d40cccb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8305011830f1b464b8de0025d27fd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11836012efe68393d4e57b0a7ae2ed6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46472910a6f6ea203b3fe73778a2561f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef32881604ff1b1a679d907883040e0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c6b2ee53a3e1c8c026f6c6b2656ab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721107831252bc4163af6dccc0e7bca4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b29bdfc5a2f0ba7cb317dfefe6a83729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf13e7411b4827a5f4705f3a1acc093730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d8c344dd62eb40a859e64c1b9e65a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff905c0129c7e99971246dff9b5b07732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967c9bd2d0228defe7161e0a2fb84e8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9dea31fd17c2339cf1298a4788e44734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c617e5a23807c6872e21b9e938dd35735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2def119d81a8170d5961d825afdad7f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1663c188bab1951749e5a6b060084737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d383f7b41bb05d3a66d79646480c786738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5b4cca9f79eb250962e7693ac651b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02d3911674dedb482c6e85d33090de740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adafedc48f1b63be9fa7597032a0fad741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c0875fecbda3eb46f2bea7c551f40742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969c9fed2f1c70282d3eb2f64da54f0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cb02e66b78ea202e3e219c43f3477744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2de1c79ecf7aacebbd1c61a84b007d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842a04a486640a2959497fa614c420f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b056bbf922803a2df6ca190eafc45e1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922b61d6242ca2ed4d67204fb4de432748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f60166105cd5657b1229edbcfbf99e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f138113168a2ca526ce72b114ff331f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1ebe86a495a28ac5a69fff3e6741c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63776e2c2c05d147aa608d82a6a0c627752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d8744d9701528ea8bedd3f5053351753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343042066f78a76c0e2b1c8bbcec0c7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd453535069fcb799be20419485a2968755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f14539557186e0b277966a67147cb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d296a564e8aed796239424a1c7420b4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229375effcc429137ed4e45a73ad64d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a723430ba560b88896db1bb854f434e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>