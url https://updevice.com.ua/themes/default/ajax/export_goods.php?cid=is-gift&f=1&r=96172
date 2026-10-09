--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11596d90c4848a1631fc4ed448a4a6f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d6aa917eed84648fa0f956b1979a12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e077bc2b7e7a57eb631486f61f6330a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ccc36315ecde592f3ab8747aeeb4d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dda02868fc1d028d859d64745e281f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d79a543889b28b8fa81ca55ab85e0c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72be70d415cf3a4377f174d90f360447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cb3a81c5af7d38f87a8982f002f928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9d58372a4d8ca7f1aad0d1c8a00439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732396b10d08a206c80d77a4bda6a07010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441644e8c21ed10a8b52fa3fbaf4e27311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198137c9ea1bb56db3a3fe62ed175a1c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b1d342a76df7d868cc6f3c7371b9c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f7690457041eb99860a739187422214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52f74cb1762f9c2dd99c00cc35272015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67a47ff879b05b6e804b2dc06079d216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83c22b269521463ec75caed4e08af417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95868b42cd57699a40cb49062761e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf42cd1ac1ce92b4014b1ff669ea9c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf20b9b414aac9737a17de445657baf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e131b4785bd013e6d83b95d3e756ca721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0387fbd0efe21f476a6248db360d6122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae9093e61f2cdbf263c04714b0440e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94424b6814ef3e883eebeb6d4957723324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b9f416fe62456d5a05034dab2b27425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defaad6cbf916d6c94eb49578ff5ae8b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209bc63914abc5d2862a1a20f967a9727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affebcbbc95ae2bc9c874af27b480e6928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5cfebb5ba5be116c0a3d18657d06229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf479acfde410ba7b3a4a84d52e44bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd88837b796f8864cec203c0569310c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153876f56d6e8c4feae976166cfc1c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b5dec81c0b1c7d5ef97b3d87a9d9e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2b4b267aa2758025de8302ee75e7c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a353db88bf2f12ecd2baf6ae0a7b6b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c4022b3d5fe911172fc24fce9017536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb268856db8bbd581a103117e709e3737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb44dae599c41da882b99d7fcd1791b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad47609640f7936d964cae2c13751a539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ee74d7224941e6c5e8f5ae4c6fc0140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b992ef09a2a9096821a7189467eafc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29fff0cff825e5bf9ec5c47c218e1242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd48e9862c5be232640abe30ae49d4c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ffa0df0f07e1c78a6a7163a31e77e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c02cabf4fd86b551543ff936c1490e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc2514d6896c66addaee4df768337a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70d66a5570284e9449634d1afd420547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4150357b2db056e9c1a2f154db57e948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6c5a7eb62e78507fc383e90a3307b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51041162530c61ff62fbe7cfc8090cb050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a952bfcef6dd73f4c7f3c80e03c4d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9382baba2dc316292cc5bb1658eaac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f698828a4a6f2b277e933b2017af7f353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b00a2d2234ab1299072d67d91cf60354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57670ff77fa76ecdd6db0236f9fe4055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4d37605b1b0eff3fe0e6eba536b0756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518001da676ef9fff294c79d00d971857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10385e5aad8cfb3128e3b6bdfbf087a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40f220d16ad25ee500ef17326de5f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b52318af9d708f6e500dbcbdcf432d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d4b061cd2a3be84f796fc92c528a561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4981a1f79f4347e4ce2446a0e9e0e7762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01b40566a93c8eea5f0dcee51dd71b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159bfab5ec9be99912043ab32dec77564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec08c843545920310f7bcae00101d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e97ce7cd049528a16c2e92a29c46a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bf6b86fd85c139914e4d60d15e90067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a0d1a1101f3dbc13417df936e498768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a29b0307f46ae16e12aedfaae232669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7d9443e697039a25bd559b79fc27970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da035679d5616bf36f9e22af6ccc72b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c4f80b7a052f81536dbbf966c661672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c62cc9a11d25888b1dcb8c2e92b04f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b15155e2781acd0306414bfd6189f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e361134b8e3dcab09040c31de9880275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2cc996384e3b6b0c46d2f7659c06176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dba5fc62eee76e21d4cbc1b0a1c4c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e69e9868904ad90fc9de1f6e6137c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181795a3c7bdbfaf578e463aa746b49e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f42c9087e7b14d5ff245f0a07b5a4980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba5314a3fd74811f95000268fab29081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248be299495d6667f9c515545951f1b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b51f47a4ff90307e48a0fb6a16ab483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ce3c0a0b5aaef2de0b71efecbf68984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b8edadb92028d00ba416510339b8985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905de2ed02464ffcd2759483481550e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6601b85359973b2deb0940948c6d587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ef5c973063bfed1b8f31c45da7a4788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee9acc5ff705c3f520a875caf8889789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39146ce00d5006e31b380624fcba426190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11d338953dbc8b9c2a49167d7e2a3591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab6aa36903becd01ee9a49fadb1c0d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a753ff6b177b6e89e0202fccbbad0d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf189483aceee557911b22c59e9bf3f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4409845779abcfa1649225b19201595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92921ad499943f4366471c79c98bf5896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662be10d99a7e19412d3f5cada1595f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74a4a5929d74c1c74359fc3b851baf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820c6f7601323446b8e9523a76cd86799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966115955e0b7387583f8b88837b2ad4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1c0c01aceecafddffdef349881697101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89afc190187fb6cfb6bb10908d331f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320faa2193a99b8edaa95cb1d0c7b36a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002c21f21cdc3639586091de45d629b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947197162c0950b4aeaa8e117877cd14105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a9cec700ac8c1c031b882231f53b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39108aeb0a4ebfc3d7d169e45a36d055107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b21d16f803fe5b745ec7569ced1c1b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c8bfdf4d9f9c1664c4297d022fefb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a23fe41d8b6dd23a491e79487b054110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167259019161ad87f64a0b4b0ed42f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bea0665b868f5a25214fd57225cbc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23ea4bca3d2d994250f27d670d1b0e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6ba47ef9944a5ddcfbdc0b2e299cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f736bd70031692249a40564dc74b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2c877df596c07612eb957e59a68ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a835b8b0ffc5dec4611ddad0e65dde117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f338ad08fdaf1e5619225061485357118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc1ffd3acc4a4bec2ba3eb1b104b07119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33cba5e6328e2e084aeaa689b2106b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746dae0f1bbaba79bc09f17ae04f2110121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0e257db30ad1e7eee9842881d2608122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff2718859e04288e634a0d27fc76e8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e8539b585be5e9fb505899fb767ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edbb36f683248dd99ef66bffe5c162125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e562a380685a424e64bf11197b690c3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5843e32da716b93f561054bcadb5a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135f9d9fbed2676490d03b1bae2411a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c2081be04ab336f4862be811d70ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9f9acaa03e58b7b649782b759487c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d37aae89dc629c8cf0023d3eeebaac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96c1f183e4c5ab0c69da0f80d3a9cf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f66902e7f1f74ab371f163f47f9f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74174e56ed0883fbac95fdeb89a12b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5305e3d1b3e96d3ccbd6b8fa6b2b62135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b93b9279e19b02b031d61a1bbf0fd3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8cc0235f7cde8e55ba8193be89628137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37b6b73edc98496bb88f157c18b9a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cad7427735b9c1c94626c0899f58c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d763a0c57698fbc9728492208e7b29140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22d78f5621dfc337860d5ea455e13a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94e31b57b24c60da1b3c4a26d0218e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f06c174244db9c894c31cbcc243bb5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9b20050072d9760cad03054a4349c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f030a7ea81ff0a74ab3e9d3e56704145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660ad1d38ebfde6dda59251003cf26e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476fca539800a6abeeb9c4a505fbd55147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84abbaaa09859b7e45824ca0a803ed8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdc1dc7414c53b8140037d128c2c47149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15989ccc8e765aed9a8a68eea6303b79150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13b09968c3b0639b6685be631c4609151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d692c4d02d14b1119aee705167628ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715146a84fd0c5b0fa9b281c3d7eefe2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b03b58697d6b9e49b69ebf9f8932f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec958940c1b90121022ad55ef7cb19d8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a174f74f81640c7e6119fe34ecc9f94156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b36c1a81e9cf537ce2b36d487d964157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68131df8708a3b243b3f0496274c9e87158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b827193a06cbee383f1f8ba15d49f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6f29cda76b269f8d339c782ef227c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1adea2605711fd619e64a10212af6c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83afae35e947c20af5780488cf03f5e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7acd9f08903d421f29a8a68f71045163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09148e4c7fd93c1b62fe537ad23a1f34164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc5ce610781286f99fb1005271c0dc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59feff78a15373d8ca96bc96bebce20a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855b3b153993b1bda8a52de727a6f41167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73ded146dca6f75efdaf3faecc2c47168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355afcfcfa2bd62eef6e56b6226ca70c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62eaa1f26148be9395e0a67c44ad698170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8042f789600afd88329d4df58eeb83171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55332fb8b2fb0da77e6b6e9b4df884172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8a8d2db243e604793336826f3ed15173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d64ca6f38a68e62da5573f64e2bdd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9fb24bbab29197110787b5450a6a9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f0bde5d7afb36dc98b0e8232a609d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc96a2780efba08af5524c2b2c08633177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fd78e48ded953ae3fccf949bfbff0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc22026ad69c832a6cab344b9904387179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91bec47c8717eeb539efa9f98af856180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368644c35fcd03db727c895dd67d023e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc9c665041854df7dba6c1706fa863182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173dd20d7aba5e55ad882020869910b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d6dcdae9eaaf085dadfbaf315119e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf86389b5f41a0414ba72cd70bdfb9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04893ab7dbfb81d9956af720749c6533186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cee72d56bbcf20031db670116433d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06d9a834f7b641ef569de07a97397c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74423f1146f4ceaa63707b340371cf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d6896287461d17757895130bce7a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecae685dfcae200e2b841bcab88cf2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1f92cbfa673608776c5b8edf9490c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a83ee4afab30b347edad5dd4350a9a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8678abc6bd1aaf4edf228002e92e4b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b098cccb86f90b78991138407e0964195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0098153ec4eebe5e6a5116259431d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fcd4ea0b8c4db525ad26b63e8a025197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d846b11ab6e4351435e0821d939fc9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c20fc276967be4ad6935e58a8df1f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f9fffd6239f4f1a7667b8558c41d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14572112135485ba1f803d8f19ff0e82201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58e02a9ade2086d5b01f73d9852abf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819093f3acb96a1ff3871ac0d2c4d3eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b88e2d30e42460034c15f6c698a815204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53dea5eb9857cbfb3b35ad515397a8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1667210b46b5b43fb013bdda7ee35e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a57ce1dbcb6df6794638928297a382207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c8d9e4b6b2764412dc91fb6a85a5c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830c3112f774a4b9f980e6716d464ed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb578b58eaf49ab90e17008e18619e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dceede27aaebac213945bb2f30ec9b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36592220a28c38704e32e3931bac89212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fdf422750e1b003ee7c5cfdd46940213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0e51e62df8ad3411744910defd325214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3cb29f279f7da77a039af5b9dc985215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc1995801b0cc3005930f9fedc78b7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f59ca7838e0440ce0274749313173217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa64e1647d934b251c5c85c30b0bc87218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8eb80ba7da9b116b449c6943db9437219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e3f65effe6e62e6c92e2234a8e5ae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0780a75b9a149d9c95385d0588b467f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d8692de36cea3fa1e36a91425dd77222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d56c87278abfcba8e79b21511587b3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8407e666d0bba29277ed453705f377b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6dbdfb09ce9bea0ba2b12f577e2ebd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149ed2d20c6b62b866c0a90af7224ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33046516d1bafd431e98ca69064084f2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae9c320542a0d74ba88f9e297c0bf5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23906e8f49f34f6269b703988f58a307229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae94203ece7fa8e9e8c5e69fef2d38230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521810ea512d9133517defbbe9f1de1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75226a02718449f10990aa1f8b58031232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c580cbf945c59fa885a295af510866233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8870863b1dfdf291047527739730152234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9173eee9226f02f392f6bd6b8e16cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af4656489ab8bdedb351350897033e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2e4471431958e26400e069a2b83d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129f179dc4ed9ee5ef6e3987140bb6c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e42330dc9c8cfcc150aaae6fa8887239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686779c2157512d169274ae43f1f5f70240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331999ada28804aa29d2cbe0dd227471241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b79a0d9cda68bd57d1e8097252a60242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18222ff7695123c9601f44d2ed6912f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a713c21bc6854b5fcf8979d57d2e16a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506db5196dca8941ccdf601bcf398414245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ac8c7339ec0b11e13e2fc93195205246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a92beb040bde6b2619490e2fe05f1f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1d06f3605c925f455195575a86494248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ff28c6364e6ba2dddf0801ce96c6e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f2885e91473971d143b5573016852250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73bcbb535296ab3ce14bec44f8f63e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a64587bffb9da3b8fd6d6a72c8827252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6550ca3807b42b7cd129a7131c4c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206de68dab91f434d5a25d593004ed9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7bed65ff046346a62a55b9e0e3fad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4a5bb1d32b0534db8d911dc401dba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067b5b3fc0fcefd8f329a35c6333c2c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a8e45217442c31d8e9638d63444f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00037084d424cf06f687fca01d5ddb3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75678672a0214332a8be98a1fdece6e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c27147155812b7e9c275873b5d7c9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3d8a521c9fa1f0dfe89061f6b7386262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47434e4d8ab84ba4156ccd8e685052f5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e7401e9fd737b553e1b81809dc393264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7297df658d330b50357c52ec090dd0b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4bc75c06c51e9fa5b7ff5551c429d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01f7a5532d7fa462fa4b022ebf0cbf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74879eff2b9cd6e5e72c2f1f3dbed8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473eb46ab2c2702a5f11bc28fb0123a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd4cf94d24e0b02d8075bf50b462c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b297e4cce80e359ec06c38042a54db271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acba138c70bb02a7316b3319b935700272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938dd9fc647c4cd9a444e43d8670025b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15a0bb532641544092187d00115312274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564e37b84b83c28f76b2c64ff5740b0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fdbad0491c430939504aa7aaf39b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de929cc96f2765c508accda048e49e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d50257bf9204ce45a981808822c869278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09084962daedfc1cc4c16d671831b34d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a862a9f05b51e89a8a960b13936fcf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bb7b75fe454b59457524578a5d15e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d996854d5aeb4eca0e685bb38fa0cd1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73d2e7f0be62ad6d9464903b043b49283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6597a5133c04d60f0b5f5eab0037423284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5159aabd0ae2c4669aaac7ffbe5e705285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983d2297748e178d712a37e38f87ac7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4106506c745135152b20211091119c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cd38961c79fa0fa21ba407107ce6a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d64fe7ae6dd1a4ece44c7708720830289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1544eaf3e58dc68b53a3d0c83df150290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568c30f22ded16e9b4c06eb4385a6af291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7931700816d8cde007e01c1212ad50c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af4e89d1a0186302e021dee3cf3abd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2faeee7a65db6a6522de1cd7a7c5059294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba487bfd7cb77be4d3cbfc9e93ff8e69295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c42895329daa748dfcb89c9947c5a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5cf4aa85a3fecefe69b3ec0cf15d0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5c0b5aafcbc8161c9b25bd5b22947298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5f5d3d4e5a82776cf12f52dbb5a97299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0c2f968328493d3840bb97f2a4cd1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97637fd03a49d2a0b116d65588a71a46301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceee8c6401b51e1d9751c7a452025ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7306c770927c05ae58900de47c5b2e5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823132cb098683160691b5c2484b7bda304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce04f2e7c6158af6acd77ef794029b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e5bc6786fa4bc1c0c047680d01b08306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86126da5212651dcda3764db9e406ffa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ddd509f34e57d3fa60571e592250a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f94409755595b3cd523f57f452787309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf109016a1704c7c469246f0d1eeed8d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbc4004322b7cbf5c1e8f4b76fc209311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c79070e2dcc7d7b3dd0b9ebe5bba7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4409d9552818b217b8b395ccaff48313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9193a50217a376fe9cc90ada7f7bd2d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00708befa9f3e47b89e2d4b95b77ec12315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018f2f9bea8c0ea89a63de7fbcc7252316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8363ed6087532d1346b7b6a1c5014f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe069abfa513601bef732cf91df7bf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a4dcc2331639f8ae2449c117fb20d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ff1f6ffc7e9206eb24c53968b49b6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea5268c49a65b3000c1ef77ff43c02321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e61d30e234cfce94734b81907466d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a49063182d3ec158175981e76581bf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fb0edd0172971b6383fa20c8fecc8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73eab52b961f0231455816355128b4a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b964ea06a7a41d1c79138748e5286326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144ba6a0064a6851e2172e5f40c6553327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf085e57a8af5a9268a3bbf8bbed877328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f968692c08eabd043f7310a9da33b2e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c1f500b8665dee801eb056c8c0690330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa30facc385c9060049b0f8e4a620a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62be1c067e335ec8bf6e5527c2ed7f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b74f6536a2237903b3660a4c81307333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a30aff654dac9144d0a6a5f607482d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d7968e12b040726335ee43549fa96335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b099eca9144f299b87c80d21d94f9e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8eb782526f51963228e6e6a8e63697337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05d89d41c4c9ea8b12a2b54cd5fda1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d7864b23f789094244ed51a534151339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09741d181b7176997a52179da50f6b9b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db5b1c213756a8cf64ec27b1800b16341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132d7ac6aa0f06bd23af144cf23650b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbbe025a7a378e586a1c4916c499c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ebe6f9a1ab18d2d1fce92533ef2f3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fa4dd4c78f444f87560861bbd8520345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae3ae961e984e7282dfb8cd7ad3269346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31c686f0d05a6ead766c3acadfa29e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12fe1ec31bc62f306d6dbcf047cc4a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761bf0f3314307466089ad670baf2aaa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5ebe2c717aed9293e601e2d10b6c0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def281463f03b9bf39db9dbc230d4c7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302862ffb6edb3ce9d4c2e4028a071c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad122dd4353dc116122f7ba6e3f1679353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147034a960d9d892a6a1a042c8ba4bb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e682695be9f71dbe7101bdd5f164e4c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8daca18c7f41afceae958daa7d449b3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f06cd17c20a39ee4aa717aad183ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105dc228c298a5f64e226a4538042987358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0019193d1058ce030181107ec449a2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e65fb950b26c1074625e86b1569fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76641e2184ffa931f8e5775ceabb060b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8562079fea979b5bd0613ec3810d650362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cca4542611c62b77e4754f17495a1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512138b4992440ae27c368ebbe4b785364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741854a91827960b3bb7d5f072248298365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db2f27f282a58f49bb68b7a552f192366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b446b4f98903adb67eeb22617ec09367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b572a00bbbf9a0d1b6648739720511368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02177b0c3f00a71143788df7a5232ba5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65db580d4168042961200d3e07544c5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce6d885c8f491b6abaabe54b514eae371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9206797bdd43197fb81b6d479f7ad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140cc60b370a46a1d4f425fe7220e7c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cca61f713d6eedba77782629db843d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb03e880d544dbe25f5037b70518e9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61520d72fc95ba864474cdf6fdc217376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c704e3ee5ccabb0ad2fe9ed6a1f1e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616d588f4edd81300de992f807c0226378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca502ca99d5b4db74661a4836105de2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366997311a0e3287d8e49e611e07c6b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646bf325a5bbbafff0eed96e8122b99381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10311de5fd5cdaf56ca2c2c68c4ab5b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8dfdd43d9514de1948a38ec4562ccb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e0bad5717ca23a0a23a786f0f4214384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fbda6a5e8cc55227a5b8dcc071f46385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1575f64a478b132f1cea4a9c701bf33386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5542dbbb707ec86526c8afff12177387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba2846b53bebecb0ae631b1fa1b675388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eef254bc203b3bbd6c8a1d4d15e778389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512cc8ac9a815fdbc611b0347372877d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00c6a11650b9a957c372b8fbdf762e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6165b679300e155f851db29dbec1ed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfa2aa202f674933b25c8d6dc4d438393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c63bda7bd0b245b3980f465f66ab2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f47ef8ce88468b54fa99af1a09b0a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd20a62c341305ae81f9ddc3ac218f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17403fa1d6b4d3560d5302a22cc325ae397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf835fa08f401dff93170e9d6cf44d4b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ccd5472fd4471022465b6be7e885e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ed1873b333c1cd54a34c6410324a8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5908718be57df9e63751c1b237ca355401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29cb9989e8a91d642777d3eaa4ec21402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d6adfd586e92e201bf4773efd1be3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf807b95e9140b8f31867b734a198e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f061ddb9d09730f092ce5b78011c41405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81375cc3340ea140eeead0511aa47342406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53339148c3aefa8f9742b974f8b5d29b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397ace21c553f7ca5e3c02a1d6ff1d8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468d9245050549aa73171ad674213db409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7099df8fb393b92cad38781d1cb5d7d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d103308d62085f3e470f2cf592d8d2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6abf5d9b8cb50f2e22377866f88a87412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f36d7d3d662bdac9d15cfe08c2e0c2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678301c4625becba83eee9344e04e03414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba148354910c47d999ba2777d5a1ac2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7638f8e8a8e5fbe6d0f7a19a0110e0c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8343459d89ff3d6bcc5a51fb5d1395417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087642bcc81d219b37a2b3d1da418c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abfb3ed25a8b4dae0e7c189c101ae2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfaa04bec573aa31f1abe1084e2daf4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d234bbfe5649d1f068fd3cf6dec42421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04587a0279f7df69a22c7f9bf8e8d342422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e6d5e3bcc70e2cafd24ff21bfcbca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db75787e7cc8bfdcfb9fc9ba98e249424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760f09b6df0821018e2964692eb0863425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5134cda637dba2ace8b002c1b3314de426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23badc42bfb5ab6a753e55306750f32b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e7f7edf7aa95f4c4586430e9e6c63428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af657bd31769b8a3914b453ffb0aea97429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ad21baf3ea820b4fc6b24d4cb49c7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d27582505380ca2608178da4fe239431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0ee98d49dc3afa7cddd84bf60d256432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090da4a3ef3eb23eb5f2d56e93eb95b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4127c8eada20f520606af26e951b2f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecde35bc576421eda19c119d2ac15d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c212f0b71435632285474856b680a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8238bcc701e004fc5b2adc78e89734437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81b90536331df81e4186476643a198438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2a5686ee1987632c3b492aa9800d1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d0e015cf0ee24b0bc1f9875a1a8c9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bae802ade4a2f989ab8ad559c59b35441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1a1cbe661eaf4337cca41cb2fe5b1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b349ab3bab3e76b53fda6f0ce79586443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb6a1a34434a97094ea2b77305bb95444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54aedc61f47d79b238b0e77a1989889445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925372b9ba59af5d3487d2a5b677fe11446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50552bc21b818f1a643c7f3be8dd562447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d14f116c6fe87b754f96dacf25cdb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a5977f7dc82d221123b747ecf7b2d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b161eca51f953aeef2ca0b7c5fdb9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c5b71e8f9d32148ed3472a96bb19c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9108a77624dcc01c18d3a6f4c7bc3a2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e7ed4dee7f9868221a70556d2afaa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ef30534b560a55168293fe1c4b331454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0942de37eebe9c7b2664987986f31c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31079b01fe8a08272a48f238322c5f4c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359db4450236b1eac75377c1f37af931457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116c1affaf24d2d8b11a108f9a8b804458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae727e59110ce3cbb2910a9322e30057459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72903c3c3f7d3426d5f65e614b9445ab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f86406c20b666e9b261e56990b90c6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41ae405422e755a973914c92b0dc6d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a904bdc261f30f6ef268c262f6e968f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63069cec9493f8b2c1ddbeb5b341be2b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1419a2e1398ba04bd659c68ef7c2354465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6e1cb58e7d02ccd1f67192c598e4c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940545319fe57f6f055e892c164f72f4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cc42016e47468968305d465c351c5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6982c540dabfa66fe6599550a59ded469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9015906b288840dd50ef0d7742a7a7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5dd15568a34a92b1f5906f2b1533f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1af9317e2bc436651dbdea683c9e31472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575c92e01507b464de3e14e85a8eb3d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c35e093891d9b71fa511b8ad8a2f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e5fadc8954dc2fa9dd205cadcf836475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7559962e6b0381790434a74e84592ca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743153899f85c624d439f25539452bd9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db45f7d70a4d393e08dee8c86608fd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed56f16e38ce0f66d6252ef209e8a7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478b5c23f689db58fdb85219cf3906a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0475b4e39293af6be9bf2fa6e11999481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824cf07270ef4e151d4d3bd2f8676de482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e564b32abbf427d0058f72fc91980483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933c1342cfe8244fa387177531c742a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1504e5c9688a3b55d4a958ad7e4b2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f82dc27ec48d9df78274ee028c220486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adfdbe0777dde18e03755c4c32b90e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fedf61584ee7d838c541c1a5c8782488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c942a6d11c7eb7f8dfcc1cd6e93d3d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232239c72fdfff39c4e50c5356e2f60490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e355f503673bd41e0e835052342763491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f7a41f75e8cc914cdba320cb14bb7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ec6f13eed6ecc3cbe01a3bd29640e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f165836504714104f1eb940f38fc6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769cd0ccc3ed7f032ba7069b551145b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d8c46e4fcd4f7b9ca629a58b33691496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494112dd4f4aacba31bbdf19e630fffc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9bc33f7311804db8ef5a895204ed3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65392938627c7cb7e46ed1ef82e17d4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f3e78d695c14b667b6f984af60384500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3005a2fd9f68153dc4caafbac94ae5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726665722a5e2ca45bb2514ab9780b7d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a63cfc4848ed3a6fcabd4e570f615b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae343a69aa7c28fdff71114508d0c5ec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c6fc22d9402d96dec5052693542fb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0c52fb477a3e912ce57449725ef38506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57439d5058ad5b03e6789416263526b4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58472c2cacc42c18fe815e04ba95035e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fe2f5c43f0a2ba932d0290385061b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c91c4423a55be9f1558e965b229c9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380fc07095dd5492ef06867c94a98d9d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453565e6773dbe7513785232ed606a1e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a7ab455688f752368b6c5a642b32e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096e0d3d456f2cbf59e4496b6c48258514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27dd447b3c1bdf33688e82bcaeece3f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19e04a6e7dd040a69b391539947970516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3ee0c5bc75a224c8085065eb256cb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0e3be493a5b3e2dbc0f3b8b4e6202518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfee2ae04435b94471edd7adc2d3f3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563a5bc2f3166d85ee5df52f29e1c29520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe2a74503f13a5dac310b43bd03014521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65d2aa12ef20518899840979ffae67522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0b44ba60470387170af3c06373268523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0189f9f775482810a203588170f9d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd307d3472660cd6b10b5df0df55a77525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ecf3d1162b151543ec30d4b0926a0e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15c2ee87804e5f279447afb1504002527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fee5bfb33b976b703a80226f12831528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0941cbd5a9b9cb1984f97e6c8ad5916529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35d099e0f6adee7493b7c5f1348d3f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7778c4e5cefe9428e49c9e02718d3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90207b146fdc19262e4f7e46d10d5d52532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5dd9573d2882c203bbf45b68a97f7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191bf4c7c7ec35bf445a0570f5e0329534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c954ab50cd9b480420c1cf7b3affd7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adca5909553ae8df5296c2dae8ffa2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a9648834932dd4825b58dd3a40bda537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cab65e845240b5029a65df06c69850538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57c0f7c40cc5eded6e9389c13e9365539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea2fb5f8a7a0d163991f4d612fb4bc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347f4ae8278ab9aaddbe05269419812541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66168bf9884af703bdd7c6a5dc48f393542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4aa619ca8fd2668be9bce920039e8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bece71d2be8a676446d9b7a2a9d346544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03070957efbdf08a844db3e12c26f2f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02315d353ced00e2352baea8ccc55d88546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe62a1c6e0ec35cf979d89e621a93fd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d523752041ae7d33f5772ffa85d69b7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605b7f1868ee2eed21f4625577e1083549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe070f8d185d2c7907b0798756fefb27550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1acf67b19e1fde51490aa531441ee5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c462d95744e12e10c3b00ca597669b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfb04fcfcf18fe625a18f6cab59b93553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616b0e5698c7bd0fffa66e49ae27181554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c405bd71601bfbb088bc3d188295c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9baea00abdd6def9d8966eaf8acbed1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bb114bd38a1eb53061b6ed1f774a1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee598c051c1d1aa870803450d1b0b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab099513860b8a7b1c9b6b2e6516a455559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb021f367fc92db63b8415e59539409560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2ecfdb8f11f01114ac36560856922561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3b9d1fab3daad11ce0b0301c7f751562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd0c53a584375b657fe133e742253d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a72caf2d54bfba84cd4a45bcc5e8a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f268d970e4695ab5680d3161c98af9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d9c0dfb4d9df154277a5018f9d612566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f92b32d8a37a76f74df319031682c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf804b88ae2ca173d49331bafb8bba2f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7b3729730015ee19557b98be03e40569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19326c002af3a611d410db055541d311570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54d79d152d92750d32e5d4861f4d3b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08cc07d0506c711c611fdfd57e8b9b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003c28507be25bb7f9409989cc5e914573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30413960f4168017b0017d3b3944b38574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571adc48324507976ddb6ecc3f04124575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1bb13e4a5334db3295c038505886e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26256b5b9e89bad42bb555798c5a4212577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21236afb6ace02920781c9052240598f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f7d24cef0fa828e686ce87639c603579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae988e0dfce073639f947274a0dfdda580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fa5e9f2352b919e021424b5693cb9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f3d61b65460839638f9e91657e564582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474d179ef0eae0f1c457a446ba0c685583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79797e8608e3d4be56c8ca2fb81a7f9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d8b96dd30ea834e0d9ce41e562d0d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4e5ce101a2a5e22e63a423af295e3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10844720ec46d9d8e581503427e4139587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f8c9ebf0e39349621fc76dd57c680588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e481a0749151eebeeee12ca73634be589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03597f6f832702b95311063aa7218d59590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad527490df2fcccf85314154cb451f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a163c95257f164dfc2592b89904329592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2ce7b83ca8786e1232431678579e3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4101e4a7fde87ed3306026263aaaca4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77c581b5e35560884aca0aba5ea03a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82943f12d0f6a609c771095c074bc7e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb75e170163c92900ec56ec1667cb75597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207c93932494482f12919eef1f2ded9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2ead6ee1a50bac8068dc5c67ee4b4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf4937256a085fc77d97bfbadf7131600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89de28671ffc2430da0b27ad2110225601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef552e8cf32c5ab83a393c4b5156ea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed818aa3b7066e9308bd7ed10c1d4fd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649850a86ba5bd63c76dc0d07c77c1b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7a98476c689d0aa9177d85e5fd7e5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483efeabace5d6d607a87e28572c4bc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2c3e0a9074671ff9ccdc7cff25a21607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43031ab0167e345a330b51b74f2c23608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63fc27db45dd722070bdc2acb67fd0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19beb04102bdf4486a3ffa8838ed1ba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2bdf2b5c389cbb3d85092b0e6eaa7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9865e99fb5e007880d352ef9f0acda0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d1e6882746fba507b5bad68a91f14613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff158d6871a2aede46683b36af4ad0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba43094716c16c9085d63e9dbab5ea2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e82463c89fb12c54f0121acb1db92616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce4d8a9d6661a3e15fd64653208c11617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc22639f0a8a5ef451b505a3023d4e6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5666e9b7caf621e6b4bf08a435d8a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91d64a58eb0361f894cb9d71db7932620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fef6748342fbbb48dab664d46add0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b53b7c8bb19c41a67dc26db60aae7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25143c80be9489f5f1fa81cc89ec3bb2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786fe1274a043169b57f4941784c2b7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957148de334b96f02ce1aecbd8cc267b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16aa8c2106c067c0c0491f5e89eb6d6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926d74d80e8b4eee2b0cfb353e1164d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f41fa180ae6d846f1b09b90ca5f7e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcb7a5c3d01d8e9882ca93c326a2d1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe142361a468541ed9ea82db60c65e7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4e0fc2645a9bc03edff08c1f8bee1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e27c9d982f0565cd84360c7d7b4ee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c20070c2a14ea0fb869467fd6b254633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b90d3055d04d81ec71af4918fb200634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4b86ae82670564364ef05839a8fe7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e460193460162d2f4d6f12a995d85a6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46016cfcdb7744536b368b5345779165637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a8d104e0c3d6cff71dbf6bbdfaa7f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0bad8f7db313bea7c313b2c11054e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfae561a9dbfe0462af1263c37479e0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e85952983a07950792da4fa3fac752641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ebbd085c3cd9954ba1d89107c6ae2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75b8f6cc5feeb0a60c5899445263f3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e8b92a068e18663cb23f71accd40b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6f37b385da0d0cf7f0c62cffac360645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6112f1be52b7b83d3185402af44d15646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46457a602dc388ccf928fad30e50ac3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b41d5ea10169efea0dc037cbd9ebe4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b9f7bc251ec9237bf4ddeff8932bc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d07f0c7a07aaef4965294289fe38e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794949cd36c40b1758ef6511908aed11651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e996cc7900588f7a5e538a8ae113a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1e35d67191871bc676cf3bd253b75653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf32f75ff04fe126079d12fbb937a7a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4640c53ca88262114e5b665f830093655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fba337551cb908aa5ea58ae01b076f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcd8318d6046822b1457641056eee9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76c861f74bf82553e94d238c193be2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d80764ff8caee73c9e884da9bbdf2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92922935058615edfba4e7fb6e599ae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769986983a33144c0c5f034e8881851661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f29e59d61586497ecb8cdd5431269662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fde19910664e856c9d4901e89cc7db663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4273a31782c4cf59fee853616e423664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310f2308f26febbef8a455d2a22a032665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb671f4b47b04c4b9f4cebf8c909ccb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce3557a67028e8637f4401fb4255a5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eba1a0a7d026cdb5277e63e1f93387668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9ee4346b6edf4e2ba40d52da34800669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3a0b34f523f7ecbdeeb6606b7f946670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ada4d7c859e715bac6f1e8876de44671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638273eb75d225236a17b6a360b1593672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d4989ff54363eae468390b2ecb98f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60b123e144114409ed7a7a3be8f5d3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec018917475e193ac82a7ba183c81134675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a16a77da6d6be06c82399236dc9e6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263b0a8ebf0a9259b70a151bf9f9685677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef33ccdf91a1694ae5bd451c69f847678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97b735dbc12f5f6189128db0a0be91679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd93e178e8fa37c25b92cf6039222e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1687ca0b6f251c6f55b4a300d5ef74681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2509415f69019d56cb88cedc95eaaa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b933be067bd65d310597622490016c5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126832f199d8da84647818d774e7ba8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db574424601daef6c466361512c17ed6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac925a3cec503b6fbcf544a13cb0398686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62e12484a86d5dce3a415acbdcd70b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61b1900ece6e8e05b19dcc01fd664b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b0f8e62911e2b51d0ba324305ccb0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea959f8bd4ff5c2597c5da33c3a87077690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a101b2e2fa0e9bdefb76cfabf69cfa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da263d1f029f127f02897fb9940bad65692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bae3c095b3e6f38333f52dd48478d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf39f560534ce5107b976a77856f948694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff7f1ee7d5076a90c6cd5f713353e6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de622e6f10ecdc1fbfa32e3345ec3d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff9a290e6db21bdf79e46577cc6853697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c401c76cf910b8c03d39bcf38f7a391698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d36a8b25df3bc6fb5bae509366c1f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7c51dced40673a9d7ebe686ed1790700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c58c23016640c64863b357a709927701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4628c14f58d9ca7b35e84a7d824680702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06603d6fa5f01a649766c15799c4825e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b8ccb82942aa889b594a9044570b7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea48cbe73cad6abe86f779c68a06e88705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bd837acbfeb40d4ec15c6d98529c9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa4ae38c6678dbaa81e7141163e469707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12b2faa1dc06a8b44406d69ea42e96708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c561d81ea634b0f33353e59c7a9d4e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadbd68e7254727c058338bb58aaa22710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee00b5a80b0fb1402518abe3026f00711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615baa349e6d590d0e2e681ab6338fd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b84f465b39a6258a38faf53ee0edd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab6db98cb8e3894b498130ba536325714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19b94af4ecbb416468d6deed0b2af8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875963b146a67d8422aa517d5e180f4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44824b9d5f4e12002f0014b90ae5b695717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157715ab484d293794dc6eb524c362b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b281a9378c1fd9e2b57a186f263198719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7086736af08936287d2e56885eaa44720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf817de16a15ee9b04824188df85e90721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4c8c87330fc836f8f1d4370cc2149722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da79a940f43016c5cf8978cf48d73a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c1e2c44773828dacce990a73fdc66724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f2aa719d9b9b4e49c7ab7b9cc843b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177043237619024066ee6c651a977376726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f11bfc959e4e6a97695ac270f9613f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed327f877001114a27ea1c24b1643f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed1f036e06186c50ea2a64b9581486729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8949785c9ed1dd07b622dc50f09b44730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c503f044adf5e79438d2a45100b8f6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bf6617405d26c6b69f1a8341fa21a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b517a12078f6bc0bacd81884fd163e3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2f9b370c714286170da9975c02639734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026c973e0515eb8daef08604b278029735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb07b48afb9fe4c4def9bb4c624433736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5dcc59b82118fa44fb4887117325b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b7512753ce5a41a56f83af4015955738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b47e7c9ae503536f1cbe16944c009739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e39919d4151bf0ee08658dbcd68cb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e431d125283d5551e06000366180a3e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88765016dbd48bf717f05a85a99f0de9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06a876568a7c4c714919fe1b6e8eb8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d875cbab6e70ae9b0c5347af5d9e86744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742275fc2aee1a475240fdf76bcba9a7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbc06b4c61f683c40302e86a79b73d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb295e9dc822a97092d62acf3603fd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b9af553ed8b72981e736d9d60e7cc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cafea087f833fe5e373eff255c638f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cbfd9b49974283856f4a2ce7ee1b4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2f73b1d1bdac4bcaf01c225153d0c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea4dfe1cae13ad41654a2726fa2e7f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634df164370344cb9b8b12422adf2ad9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90469151ba0313fa1a8d71540df4c4a8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ff03d71ccf3307dc0533a1e0e47fb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51eb2074c7aa25ec93176bd5352f9c1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a8b2e5c952d429cce38789a6170c8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a3c6987d0df17a834d25d3a4b9871758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad011e581e0a5966b67d77cc5a56b18a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defeec6b00976aa760fcc170a729f931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7a4d48a027ab1bf44562161618a9d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b385950e1e36f2a9ed7aa5a634868903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036a9c94d6f67982168e81e2ae040464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4d952b97f66f2c48f42b4647e826a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa64fb6d010fe5c28162ad1a56403016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2437d22a291a3ef12e1b145091230a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be8a91e7ae2512eccadc5b371e292a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b3619bf6e9f132e344fe86dbd96149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1ffca95576975c0ee760d55c88a8d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b17f467ec903fa3e74c466c915d6611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6e0d5265712b874612116cf925b5612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da0ac748d4f455d57495c81916f6c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564f235e46f69c79c0f723262f7ca7014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4649b169c37148d401ce8144b76598f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b2806bbb56b7541ed224bd4dd40a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3d226861212b7ce42e40b204a6c0017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b9b7e6d003df5f54ce078d515f31718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d329ba09bf6faf1cdd38fd12d5597ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe0ac154e1f7340fe9f4890920ab6e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77963728506970376bd6bd96a473f7bb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35701ff0425d29bb779aee7d5ad1128722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bc22cc9b65fb2db43aaa95f32a90223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07092a5350c8dbbaf0631ace5286580924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22713ec95a5a038b29cd200105669e8525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf35a0f27ef58933164cf9d95b5d2c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350f6db0d777fe0449c1e2099bbb0fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8094bac1279ce6dc466085036c3034828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736c3d0a2b744707f476a1cbd4ab17029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4157563d41dbeb2e71b3e3d44f436230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8d05e9e9a354c7e08943949e89d7931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8dc70c73f956179d66b0c6b25442632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff86957c73ebb3b072bb39f02891d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4b5ac56fb0e7607343c7bff79311534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7eaa8d916840e4d75a7540ab1afc035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236b369606d79b8b1e225d78c810fc936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca80dc634ec5c7f70be79e07ee21fd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adea2e28c7e6a6c1d4f7fb3513454e638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a80a8a2d2eda6bf37b22b9ec4f60aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d9e995a0c7c7a4a19d5ba073c04c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d566f45013c1e99e6942de33eeb9141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4687a9eca85e76031aab788b91b5aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64324f68a4ee6d2237a2b3437dac9ada43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e465cfa683f253431834dd7aaa3ac144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef3f2949ef7c563bc36a8f79961d4645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb580762bf27844689303a452de634a246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb2b692942c8c29855d683cbc3b24b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4f6bfd9b3495e42c0dd90c5a302be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596d07ca5134029e424f18c290096be49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730b195ef8f59c6f8c52719ae26bca150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2efbe23574e5d908163c734dc1e6951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1db62d3735e305b40545e62853c1d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3a2dde829d59c32beb9e4eb47fdb353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc7b847bcea2114ec10abf40ae146054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75a91f16fa6f64cc1cc7227220269855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257c8a078da2ed45443365215726b6456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7f0f39e79b1cf9e7d6def72dc95ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146d935ba9fd74006eb2ff20bf48dc658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad14babd7a41adb4d50134a407494fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551ed36a082b56085cbbce193b5212560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655917f8eb7bd9811b2427976bc0937561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1aa32f68c5b38278774ec9af017d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfbd8028f67ff37dacb159f4d218f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d62478792b6c2b3d6ca86f2308ed2e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f94359fcfec05b988b5e53ad2d47765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a09fe1fce20926e296621528ff462066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd625739a1d1e9c1ff508a26d7f610967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca456bf5d597e9ac66296bf2af8e747768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1678da3f721c5b085d56c7de38c17c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0d13d42b736dbd459d7d78652388570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529516aa104145ff1ed0efc4e92c8c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0e0145c1856996fe31f4634663a7d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd551699e91401805b675ccd76990573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27640207ef22e93596eb71b8994cb43274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee7f75c3ee25b6c3b2e09db3ecd64875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8434d2c715ac8986ccd5c768e9a2876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005e253bb4541ff55fd53b2d1d987eb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f745765f12b50703dcc2ecf6ddd6f4978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994444442f1ddc3ce4746f4cc0d67bb779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5968997b3ba93e58e8da0ffd60816fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5df3e78a6c25f6c97cd648921421081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3c9292f336d6ca47475c7b27c4c8882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6587b65863c788d235b2265c9e3e12583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87118693502bc4ff125d0fce8faa47ae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40498064fff13a20ac874b149d480585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2698f4938c11eb10354ccfaad6393e186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666a799b878a2dbd4f5ea7c0c75f27387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e061f39774ad0004e3175acd716df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93173d7b8110182b60c950258b1bc94489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511aaaf90f05348bf25d949ea4d4974a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05a03ceb16eeb9d7e49f62225caa5691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3a41d38e437fa21f2bd8137d1b1c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c30b84d01d982fdcbb51a8e3d33db593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350b9eefbd0849cec695ec2cb4586ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275dd2fce3127812039df81e0495c6e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60b7a1eb1bc79d5344f3e726e78edc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87492a5bd1b683ca78e153049fb81097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0edb89a951a96c870277a5ddc3cd1af98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c382a2f6e6a640b2e598acaa19694899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed099e00e32aa249be1336a29e08982b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a524dd2343d449925b5982d751e98101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6080f15ac0ef9b77b53a7522e367a9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c39d0071e184ce0ac3ef8cac8ff79103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebf92acb9d3e0572adc9b560350bbc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8917bbb0299aba0574dc13ff5704a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e056055733bcd3d662f6ab9c9ba19106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed2e2778fda9fe38e6b241a2ae7abe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8e085387bac8a77ff10af2c0bea9e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817921091ca287218ca6cca948f821c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11cb4ac38a889c838bb870e1457bba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c2debacb2f70f058ac395c14a336e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4244fb31ff2d9586c4140c0cec589112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4dc0bf6dce14d3f88b4d02e2828d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af225908b2cd3005a881068447084eed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd3e0787d287d051253ffd52b43026115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62750dc7c25a76c08a69cb1f137d08e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845677e6ba646633f54665e4d55e2cb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ab8bc55ecb2b202037d6032b9d0b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fadf3a92b9e1a19226a90d0a139ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdfc0f9791f9e4bdac135bd400d76d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b67344c457a49f45a06ac1ab3af8b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ae745743cff6b7c3484940b0cd202122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2382a76af19129187793cfd482cdc1e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb8b3f44afb6b6c15e90738b4177c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6ece20dbf51cb50427ac44a6426cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e011e443723f548c7bff755c1ac975126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba75a3736d292013ee2ef91e1044c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a978d9ff64c31d4c2f945c2582314fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb299929ee5b780dce37c6106d11c33c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf6a3fcfab7f494dff3cff897d01a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8bec47b7f03ebba9f82277b3190bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5f10746e5e36e827bab37f7af32d1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019021ad3535bd1ee02a8fc36135f0f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b49f6791e8c61aaa0faca1fc762b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed5579f98e21d7e35bd03b148ee4e7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aac710b2bbbf6be3156d76dead416b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d666233a473f81560eed9b7b734b51137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07408e5ccd0196ecf54ac982bc6ca2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25d3c56327bff171a8749644b0c743139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34be29e82a6c0912ce40aab2c10bc3e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b4e195cd59a4cb029d9d82394ff63141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf32875208ccef56a8b7666843b3706142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee339c31babd5c9665826d0c5d9898143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a5675316b4cacdd0c6a328a3ed5c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbb56fa0b0d71b3c3b904e8ea2a677145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48aeb512a74edc5a05d34b4e68243e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c76858375a9c6b9464bb2698ca6412147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851b9d25d2bae04a8b01ea4392ef490148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f1b7884d7436ac68c45f92b088f81149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532f6ece06c5fdb8037db2cc1658394150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e59fe693777b6eded097c676558336151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be27da2197df9b07eb1e8dd9125698152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5faf2b978d70b5a8b4123ed3a913bb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51109dc4b2d920adacf34a87a07c11154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548235656816a450f657ae702f031a7d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22944cf4fdf948206377b1a26af19945156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844f1bf00db78534a17e4f282cc92f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89018e319d8c605b9b4bdb0c43108e90158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64f1852ffe3bb65ea74a11e0884196159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce18ac5ea4db96832f9c3b2738b1731160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1916a2a33f3cf8114734912cf104a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5f2697a6a2c3b78e910cde5bd249b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56bd92cf32e5277ae3e53a0d6412ea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93c32d73f99e1ef3b03aa53aa889f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76869e86a980abed6d3ab011bfc48588165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06497cf5d204329c37babf7206ea37e8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011313fca03a42ba7540343864451ac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01cabe743d951e212afa4b31839530168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d382b1d2d2d5ccd70dd545151f4e5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83357b1383fd1542c7b25cdc223666170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934bf4c2d61ef5c294d3e3cad38fee1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd30357f80145b7e1bd935b59afe62f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf5068bc603a6e0e35e1d5bdef3732173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac45387f0f1a8578a8c1730387fc252174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19f86096290195160bc05219819779175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8faad8a9b59197284e867fb8fc4aa9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5f14a77e4c3d2b85ce2fa4f923aa4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48897277851628307b37d3b73a3e701178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2918d6809e8f48073e1926b531adc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80ebd8c75b802e2c09f97adab1a1e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb6b2a21aa4dfe87481873e7f04087181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd2875baddb51353abbae02c58ec94182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c7830c0102415c7ca08b3d3ae6718183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bfcc911bab9644c18e3213e82cc59184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b369c759eb9ab0c48adc40778c94c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714218c026b8067b2ed43223943cd50186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3066614d33d94b05f27527b8dae06187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0a59da29070fbe9c4b535c17cf7d2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a53f85713ffd4e302e0d1d8ade57a9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a16922df908ac28d9e091c04b2ad9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74da1e412fe9fb47aa264761596225191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b793f43ede82aaa1abb1ff5a517aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe711000cc925841faa8b2000e2bc7e2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde0c76b9bd063f36c00df6f3c84bf2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbfec68584fadfe16b5d35fae89aa3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ccd48c472bcd9c55dfc43daaebc8b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec053a18a172fb974436e70de95aeb13197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4bd5b9f8f4bb37f06d5a1fadb67cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0f4ffb9ac4f63f2634477127ca590199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e18c13f42e63079076705fdb610932200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5fc9eec797b83e5e3e38c2fc64739201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4818837623d0349f9b3b1384c15b27202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28915ce23d5fc8761a4e287ee02e9cb4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b1a3b27ae60e630e7a1b284bcdedd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcc548fc5c8328d1c984a0c5868008205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea7a6906a2f6fb8b2e2ccae63d0d0e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f6a2a5d377ea0e5f64bd81ce71299207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45deb20da4ed95807d00bbae8b41620208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a6492c2e9c2b109aba23f06c7a020209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5bdcc194dfa2d28b0b38bd22318c0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2d4089fa68bb14f8cba465df242ae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5480e4530e33903e218390617e78206212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d52bd782211738aba7cc5a3549471b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ace9a7377c7a9b7b9af2639e47207214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1e6f0586e7c97a69819111c66e581215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec8c2f3829e9b4f02f456ea4200c1f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e692b532871b77ae40da5c38e4f268217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95ed1767a1dbde766384aa2a98767c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c6305eac9c162de06b5d35efe2781219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514bedeb4a609c74fbafce611246e3c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c2ee58bf5b6eff4b48594df710a79221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ffc0b7d8af884befc6b50cb63344e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125f110f405a4242fa174c3cfdc9e29223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ca631a0a7d5c36dd95fcd0ffaae83224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798da302c85343f5112318965626ad5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32424b987a6a1e11642b667c4f81f7f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e383fde174140484f2fbcc41464667f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3a4cb0bd67abd5fda149f4052e382228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f83be36507c8ee74fe85956c2f5c8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8697b6de04857fffbbe60f4c501da3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb32f58f74957c8fdae4179902fc007231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca3e5787636f6158041acd85185bec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09239ff594d79d7113fe796b9ee080dc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed734e1524e01a51a72a7948da456337234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c3185c1a64c6f4c328cc21a5bf45c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08e1ada8759eca9c6075b1367f004b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e100bfea7cecffdad01fda815e6b62237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a36c95fad6d572ca2d5b79d0d70e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cbf1b14e84ca73fd0917fa32fee3e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd9b5b8a54d5775f8edb62397287f2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a8fad9b519f90cce1ccd5be8b8f8a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70016a1a472eff6ba99215c4a745cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49607edb2de4f084f4e5562c71a9dea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb6bb094289fdfbf2135252045430f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c9776db06ea407f6a78238b1994fb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc1ac8e66105014b8b284664e8d9e3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189a8e0cc2b8a5c8888a06a83fd498f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59153947a80e2cb6f6bcc773670c6ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88763db856c17b42d1590a54437c08a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c000686dfd472e4a9f784f3a3ff77250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec7f16e8b00000aa47991e6b1b6c4b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab7d862df817908a9b3e7b54dea5af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f4404f6cd72ca3e9a34d0fa880282253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b90fb71ac621e7d0fa3be18431b71254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae082dfc697219b8df49d6eb05d7d710255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742302a9d732b4f5520a6eb5c9e961a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23bac86f3f7df207bccce5c264f49b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3ddb9b6750b8aa25c90b8f60ddcc6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537abbd59a9b072f763811f9b567a8ff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad5382d29c772cd71252b8bfcea42d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb6a900257ff3a7d695b6897b690af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec0a70da6696d7c68a53ff7522cf08262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5a113f4c11e0c80b9dffe665b1871263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b278f72aa9e46eb5c155762aaaf11264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13484caa4c8a4a06bec93eeb4befcf7c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803e3933398cdadd48ce5825d964a6d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484d2b7aad6d9631a02e3821a968b3d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3255d4aea79a0fb8f8876d58e9c2c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2dac97370657f1d6bca65120148398269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d8d77ed8b4c08974f7dbb7e4bbffa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee750671f3ba211b7da4a1dede285e67271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da341f42f19e3553ca8217caad78806272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f903ef6c5c94a93241e9689a94071ce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc674d30965a24cda747805354b8d9db274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe9ad62283f288f4c7a80b6bd1bfca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afde16732db9e65ebec373aba984a5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492e6c27e2055925a59c67c198bc536277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bce42a34d46c32a462aa3c115a218278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5102fdf3f5af56b5bc401aa251a0e06279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3aa699aa7319094f5b5e1a3d377c9f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3226bdfc4e24e151d5bd68bec17818281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa140bb287d09cda016942a110d38aaa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3480ea69e4be866da81523019b091283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2ccfbf78e19cf2cee568706ed6e15284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f523d73c4b0a5c3075632653c636b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f9413428c8cd7d906af43cc74885a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523130c18c86921b9e0a195a749796e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aca148ad374390ad73474ab0d95118288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ab63811043baec4d0f3e04033923f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2415a6b0b1a1720e7e30f3a97bb0064290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7b6a52a7319486e3c73fc39aaf2c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4e7bb08539fb48b43cc51a6e2dd11292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134cde36335fc33ec0039ba2427c3671293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bc4176e7d7b0a9f604d2940207c30294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12095fe2aa8fefb530cf4c77f99fb09295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dadd51ac404f2016226ff498dcf558296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164d38bd059ca248aeb0d173b160a62297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981f8604f7053abf2f02b750c50b3ee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29806b66e0d83a908dff98132d63a8d3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ba5bf248955191e6ee31161ed23d1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82551457707f6857bc871e6b516b76a7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53662c4a87b8177a5b6edb1895f5946302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e322a551c625481b68c2e71a05fe4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef8448ad1683dc0d3215c069717936304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878829a3d8e6cfc66ce29de4e38713d8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0aa1b77cfc3fef86aa96c4f4bc0e4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ff21939fcc52ca26aa8d8f732862e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f92a187e23445266f011ce4d1fbfcf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94bdd4fafcb58854b4ee6c59e2dd11309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1d3048f9694c540327e80d8b58436310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f34762287dd721b5ae404d9056bab0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5360dffbc3599d5074c7de0e394f2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7d320c195760b6bc37d6e50d5cf1f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662d8fc3a482dc06f6ffae6615c85da314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040babc41db586c0c2fad704ae47b37315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c080fa2b28bfecc73abaee8ab7c7dd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37718401525b20d94fb4fa5a1aa85fe9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011759fae897bf27d07824d1c02108b3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a02b5939fc0f7bed4317e42d86894319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560b425f8e91f2b3e09686a67067a47320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8509487c8f7940a8a9d4397dbdb01321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d66f56458d93ad167828a51d5abee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907e849cc405e72f77fb92ea7cce4b8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811ae19a778cfd1ad4ec51d2e4ed166324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a14558a61bc5780d3fec8944d4deac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a85dd26180d63071181fc99f84d2f8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e1b4c52e0911875168e40b5b6d031327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc18eb0b648b35516ab2cf39a7a608328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292bb5aa558b8093c19cde0ffe9081a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af489f40486e5b7a3fe2d3a28298340330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c991c45ec7dbcb36ad09cfdfbc2f8e3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba150e9f99c914aa91cb96e0bd47b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6659a96423a7b5ca82d14ff39d01730333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e8a39d6d12bdba41abb254de57b28334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c6d0e2d219b36ae99781021899e17335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7e63f0ffdfd1381e64c181d3378d8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64787f8569f54d0f2858422a53792dc0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fc1eea2f6dd8678f0f285d0433db8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c392e48bebbfd8009bb32ff084786af339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74995fc28318d3fe2fad1e183fbcdca7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cab76c8b0387886aad3d75fd0c405f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1915daa4b0ec36585d474cbe61b13342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ddb27d1bc073345035875953a4538343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12389e0c58919d0b3157f758c7defeb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6713313e0156727b6666c888c70dbd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a8c0c377b0957ebdfa6e770ca5696346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8814f532174efd60355d57ccc357a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f626173bc00944298a9e11dda942d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18827231ec6f2545271ffeeb27c5bea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4774754dcfa3d427b1305a7f02f613350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034233c6a81642025ef3d0520d88ce4d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccde0335a2dd66a83a419bc39ccb964352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a7fc6cd5ffd21401c7c6319cade72353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83825ab627397870d1667b1ebee2faf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b6bd6fe3a0fa415082c17e595b739355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f6b29ef9c774a24a3e8847eeb5914356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce55f8b1e81e59604d728598a3c44ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7bce4129b6eaa9f8602ee0f9a19d76358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d930f7bbc709812a4a185ae8f0fd273359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf496e30ebc58eb5c232db22bde583360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248ab2d9a61062a475812759770d068361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24324d9e54c066fd90f67b1224b1f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d54c19f68bacae6afbb67b5ebf9acd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edfd7e2e5d93c9f6f79cf9a08e9620364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5db7deb4fd2176a211a6e6fd42965365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47cd256f37940fd7ddc1c45af2ec1c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c3330fc6dcf3ffbf00896c77a2f97367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397063365a62634d71c293519ec6ac84368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e6814bfe70503ea01e094cb93ff56369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad465af60c834c3aec0fd7ac3b182a43370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6638bfa130b94900d762689dfed8586371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae061a9a7f126b2406d79e868ab3db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bc40ac386c509c390728b53aee514373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490521058575c9c89385cbf86a304e0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ade43f4136b47c804fdc5466fc9e3f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5368d237c54427c475cccebddf85dd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc91315580ba66af5bf4f463fb9b67a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe722c0f63928ddbd94564461cb0b6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e01d5c26d762407aa8fe2987cb8ed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fe912d78000f0e8c1f724e4ae361e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2540ac6179476fa6255f7c36d02ace8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f572335deac0aa53c672e74099672382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb6e1c91b9168ae9bf2056dd9d2ee4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9e4116ea083f911399e070a755bc1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1bf220fac9283f13a3546ae2bdef7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8225bea7545016203e628cd1a6d859386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a70e95e5b0e492c6b153a7324a22c0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096aef7557647e96fd93a5bcdb04407388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb99a95ee706d4c26505358df9e017389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ce4b387996eb3f0d1300e9d67f551390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286ec7413f746656e562ba401ed5de1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea91faf4af781e9975e3322a7111af2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0681355697cb16148d6dce9be7daf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb65dec73b898952b7e57076ec0dacf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9eb9463da588ea9c547d516880b64395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9b6a62af2e1b94e9031dfca0492b9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808ad367fab2c095c09c8cbf0b7a77e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe2d9f5b3e0b51fde548d12bf02e40398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed741a828061df7631ffeedd45a8f7f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b8e750cba25c12b46f102c6641eb2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8ec66a2dbaefbed00368f38401bdf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc30c2783bd9e0978af52b0a45e492402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959cb7a265d03dad2f8b1a8c38a256d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a22dc8cb264ff13442138224b266d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34fd0c5170ca37e010f869a217e355405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee969cc419e23a8db90a9b46dcbe6c9c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc176e8eca0acd10e723733786177a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e592413e1fc08dbf6730ecf495f4e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b5609a8af5ba7453e3c6493122e89409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d96bf3386e174034e9864a087fd883410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf11274a97e9d5a791d2da9018da53411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fc612a1d2ffb189328ca0dcb0196f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478fbaadc457dc4abbeaf2185907044413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540ec41b688bb6a15eab006edf431dc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99ffdd4a0ac5a56a1a7477bef38b97415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa37feb16526f4542b7682ff5ce094416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca1f62f004a027bee51b668c01628b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387cfc8c1a4e59c9c258c2492de011c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288608985afd8c0b3cd655d4c3976512419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8812b682a6c4fea9821668cf2b699420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cff4e9af83d36c35cedd2d2e09a196421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5bd0f5732bbfcc8d103d1e19dafd8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8a5fcb08234e64d473de9e7a4c671423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6cf3a44b1b9d4b84683f02d8c53f2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a3b2baa2e57f1cce5f9ec45c37987425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e40ce41817f2fb586a9853f24c4c19426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a45687030ab4199b9eb48a5e49301c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4e3bda21ddd155de156d9e4cf1a61428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed6b4a82edd755e04b20a8824a2766429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f4aa5778b3b0ddaea487872ad10e2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0a42ec0e9c8db00c46aff74fe9eda431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5976edf474ef09a31c6a25e960385b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88a62c06600e10088d4b809b815bf5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5215931f110fe2f1fb8e78abe25f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ddbb329315e1821df73d9c47b305d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f88a55a5c23d50ecbb0e3c27e6bc16436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f829f2001c592d4a428f4a13b189ab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d2e0e1338f7aaaf5f8009acc57fa7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053d50243968b5032ea3b5fcbd6323a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9ed738d12908240df3ec6f2263d00440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3fc49f9bb2d729fe78e66a79d5a58441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cee2c1f4a9cc11c5eb77274f33d7dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274fc03aa477787ea79868fc462c7bf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8ca40be43c4a35fd22f1e9a6845e2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355861ac15adbb204792639785cef3e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507cb8e8eb39c421ba72a6545e4c38d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f599a9503a7225269839b7ac8ae5af447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae4f6a78c3cd3cdd821176757e2986448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb34949797c502207a1c7008bc733da449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab747a7262293738f257dd5c9749bb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e80a975c4c703eabfb04ca4c35d99e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97cbda2e8a85c73d3c0b82b9050b82452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d48b8a7f98b1bf4be796dd12048f3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fe3813bdead56bbb566531267a8f0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b3eaa8feeab6624751382e00a6c85455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f4c08e7501e6adca35da5e8dadee5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c37c8e04d9323ed2d343999c8833e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bf568218c51f73d845f5635bbd37d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0736b94856da73862c1f271598a88459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671eb0745d7e48cc2bcbbbb013e82ada460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011e5d4eb8c5b13dbe55a4a81c9823c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c28e1b2a107a0deb7eae2ac74aa072462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96656f7c5b43743679be4f8c6e9efef4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d99dba2088257b36caf3064a38794a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a6881d80f33b3a2351dfe21dfb5c3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d75a6391109adb5cd6766b19932f0d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3c80fee51ab26e37b53295153c11f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2546bf142c4f2f0e5a03d9239d18916468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473bc51aeb22f01b705c44f3b8527cd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591513e0e249b553ebdc1b0cd1a6484470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcb14dd28c5cea15c23fe612413f1a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6701fa39a0de99efcc82928b57478472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3ae1535ac65e01d013adcd9ba47f0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0146381975409e97bedb2d71c915e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09d9ea581aa7384385d39e3f198e40475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c9372aa3c1b8f1d1dfacec74a1661476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d880950769fef353bdbab32fc14bdd7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172cb5aaeebfc96534ce6c326e43643478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6dd11a1a46661cc7479076ebc959e9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22e076a175de45f0c68582e6a7a1f9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1f4dd907aa9c72b1feb54e32b5bfa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36def1cb5be46690a07cf72e375d0d37482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb1ce543e5c05a173ff5374800f1db483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb34fdbb49e061ce9a613c10c7851f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecdcd85090b6018d00fb450b3b4656485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf089f8c472f2caf7461e41609ef66a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a23bfb8152c37187ad427551e67f5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14769ea8cdcc664785b5ef1a19822d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6175b354aa746cc3e1c9ebc3da2d6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7464916e37b15024e62e5c884d5a2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35390bcc0f9130a435f7cee2a7070178491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd18bca42464d309276668be1c9e52492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ce3e3a93cc932f65ab2a04fdd284c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d7dac07be0b0aa9903f14b3b4f3f1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224b92dd78645a85b8e20ee6f76eed9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67465a3c95083391646e8530070ea2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f33143c437525e690ec1df76f70cac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b500ff1be6342df078c98cfa279e89d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed2cb5c5f5a0ef3210c151e1b7f76d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df88604063d68ae2e185e323f3393b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57c76bc8c05b71c6b3e2cd940df3f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1840e5ffb82c39842fbdc2eb7dbca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cfb671cd96b298f02eda1b6b6aa52503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744a520226597797b7032f4b1fe465f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45a1aa9c099a907c0af9e7c6ec56c9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84dfae5915ef7a87ef3ffc61402233f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67cd947640a620d9f61292ef536d5d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf405e28fa45e50dae4a70821b28ce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a8f99f1d3eb942e95ac391ba3a58d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a460af0c874f47f979f0a5bd9b9d4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee1ff4f3db5c585604a14cf6ead67b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03090d95b906c7194ae1b53dbdc279f5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d39d9de61d6773d17e68cab384e445513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decfc1760b0a703f0302e96ca1ba162514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61df1d09768116409ef60dc1b17168c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ce83a3f2d1f9e8cc17d5d80daed71516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a906016694ca5a606bd3c4ce09eedd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108fd6140254a1de7798250d85ef6e0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9298e7d1c64361e46b57cd32ad366a0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba04a04e487dfa4f6ed9fb8667c0c21520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd67ff1772b1bd1557f9ab6056a45f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01f5adb7fbf25e2ee6cde9b9e5f039522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb956ba73328d682532b13336416bf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcd1ad388386f33f881e3a6d81d957524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a46d74126d24eb4c8d07b2cb859c3f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fc1086013f1fd175be238c5ee32a0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdc3a14146def3dd22f9292a36a4e2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175d4eab4c3a48c523efd44bf0bb7a7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7a166d5bcb6aae5cd5f6ffafab9bc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d9d8e0131dd5b519988382b1158cc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4579defa6b1550e4fc3216294dd83531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb072e5da203faea5a24ae51cc7593532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d2a25c46b62c0cfbb611233548ec9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a1a4dd7efe17e6b3f7b7e648872ff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5879e309e567e22b07b3467370525a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4fec0614953a2eb3dc7e1ba2d6f82536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63077cea37758e45358d77241503590e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da56757f9ecbf6e5d42895e55fe06c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e621d7057db5a3fd9c73c4911e4e3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3912a2b9cd72dc58cf32b0ad64206b1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58242c0cb4f97ecd8c680cd3dee3fe12541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426387cf08dafa2c468f80b03ffc125542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1e020ad4c35a22abbd00d83365a60543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d081d0785232f550ca22e2d5ca779b9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380e28ded1493c7e405cb24949dc040545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2a9ff302eae3d5625c2452704e5d1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6fa310bbb430735734db94b14866a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf921712714ab387e641c50ffd4a5ba7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2382085735728d1586df9f1c9a5d88549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e670cdec57f96240ad6541d3678a5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419fd345fb43041fa1670fde4373f29551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51835cd2d61e7b8f2c072fc37df6795e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15e8ec0170071e910c539df5bbd82e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441d1fbf3b4711f4d764b596b168b56554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75f7c5be3dc357a4633564d6e468ef555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f5bb09fa7a593908b0b9c61010472556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de806f55aace06043e13b33e120371557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8429ed508f67d788ce2d2be72d4fe95558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557dbada0710f91e58f1742c77f52b33559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a11cc7bd82ce229323cf29e5cdc3ef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eaf58bb02f3924c6ce0240b9bb6a77561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3c71521a5ed7eb702bd2129f56d95562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9525e6e0f4a6898ed797be3ea08d2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c10650b8d15b15c3b942b670874cd5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47693ab1f6e666c90ccf0d6f6795316565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11b522980b642415b8cf2fe0b2ab5b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92b07ef1f069d8ef467ab8bdb43c20567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506d7dab761675cfa27bb3acaeff823568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d0adbcd897d7d1122e062e9bea7a1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206997d39272c58e20b56172d0c8df6f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348c106753d6423417d19aa5aff5308571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684f4908767ada077c4f0779dda132c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3cb1abc3aa00db4f860d90c88c635573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0352a4f9d642edb4aa0c3b5c8feb81574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33feabb78b55bd125fcf3f0547b223db575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e769204d9ab5c005b50680d4e11ead576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e910160dc801c7948b6504d51187d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b63e5f3a01f51381d748c2b283f569578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22ac0068238886b91ad3884e6384f7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f31bed245f8d4e070ad063d8473eca580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88538c1948bdd520f4b836005c131249581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25c7de4bb332c20c453ad3dcc91785582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac74592a910a70d100cccc9e287c46a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd80bd0dd852e48178a700fb4af4c66584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42831e155650c92d33db92bb5af90a0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99ad7591b9e7bb4ae00f807a4aa203586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fa97f807fa02cf999b86e8c058ef0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3ef2671bd6669901b5e51b09ff3ed588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879573e0c37aa2afcaf6b09eb689ed96589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa935edc4a129ddafbc4fb5fd01931590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ae5ac758555c68c1bb2569c572525591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363ac600236dd1668cea398c709ff92592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2ceff4988b4ce756a798b4988f95b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e90987ac9f5832f7d1958bbd9141e9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7c0910e973299d1aef3e83f7d1561595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5835adb874c4a40a49aab8b50881d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb2e5c549886b6b887380f32faa123597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62508ebccd751d65372ecd68601dee37598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1fc54c491259f9e092a1ec04899ad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6eecf58a7586305b7a154aa88a8c1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57264f0e2bb7edcefc65adf2a2638dd4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b2de231968b9a80d1d057ac49c9b2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83e329041fb0de90b5e78fb515d373603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa6b2f82c84479a9af1548d7581930604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7c1db1bc2059dffc2b82f40811ca4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4312738d4f989917f70801adf0d9595606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d83a3bbc04538c5fce470fe2d51f6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b87c3fa6e2f31295b6a826aad4a21b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5c66db782b655fd6a6f20b2a3ca93609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e3db9c76504966819f98642fe574e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30483f2a86c5edb47576c33744bb4e9b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654b6e410ebdd4f0e046d04fd179202612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81403ce66d7fcf842ee373ba507e80613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1162970860d5fa890edf3a7c16404614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f8b53241e42ba6c5a5abd5ae85d8e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268979a03087b08bb5bea938ef80788c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6da7ffb87990d046a2868e4eaa458617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc7fe79bf407103b20d53317912ad2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf351d12019ca2f6728b31e059842c08619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a03750e746b43f1565005889814ba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc05d7978ee19a4c23797b6d33d6e11621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b482e8a407a6ddb5941b5eaf40f74c4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d3c437a2a86f75b39331145fd8a45623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4fa96288cd6b3c547afeb9343aeecd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29169f567f9ea36ba14739699a81cd06625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3bcf010e658fabf0828947d8e9ff2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c1c6580551e837e4265dd99787398627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ebad6e7136b4af9b381f7fd1aea23628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017c5403332e34fee5fce2242a12001629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c1bb3f2d35c04237af288d2f4f936630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb17b198d492ad4538b0696c3ade3e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9c996f7efb354b568c84d1f2c3a06632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8154f9c25323673e4a95950dec727a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b3c60c784ee97a5fa290cf13a73ce634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71444d09df22ad6cdc946c1793dbe2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2767619866917aad2c83583d0d99b7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff082c292324d425624c7be437f3059637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909d1b2e957762171d93257ada3b0ab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52dc77663ded6c5effd58df5cc8e86639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf823724150681db2c39a1c8ba3266640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc059a7eb558422f2704abe459e705641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873669080ab58e4d2d0bb41321504f0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa84a6e068535ff64c056e1be8f7de643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82503702b11a48d005dcde4f9f26c85d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e447a43011ba2d0c37483033dbc2f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301ee067753066b1acb48cc54f5200f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feca919afb791fd2f23b5fa487c34c0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae17005e8b901d81783ab9db3e70dc8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7092c0ae68a0bfe8850133d677c62cc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e41a49d516b02d0280a7978703470650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c06b0a801489ed906f06fa6b7c1bdf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa3f4b7cbaf9a4b57385801780c948652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efc906be5d3b7981d3607b72eb2895653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdced7243d61a9be568ec315487951654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10c78bedabc73b5a3958affc0037a2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed060ec866176ffe57341dd2e8814163656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86199ce9c88fcc784496c077881ee8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1b5a2e513687efa5543578385eb5a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ad94c590fed106c69107240b4deb6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d15b6364e99edcdc8b82e42570446a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfd1f3743d9da1e69f6892d1eb5731661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41631d4fc81df75b061aadeff27c94662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d146778f1217de658811311d528a9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94378a2ce7335893792298d56339a7a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fadf9bc37b8d301edf381ef301ba9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f13c150ad7306f5e8a689e57460b0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7af7d5752fca069c1871d98dc2070c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb34a35e1b3ab5d3557cfde43823a5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84401ed3782405a08cc6b0012688346c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4535d1cfc812bbd860a4e790d4227b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0b67297c35908523149d3ffa3c4f0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d71671b5238bab4003612936b0babf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17163fdf1918440d6258a8bb09775135673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75bbbeb38690952e9f5714b6160ffc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ac5d0418402ef94f79880fa38074f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f938da0723a9b303f4635a6fca08b8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4dd672c077d36ced6616ae3b6efe97677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b91c93ab319123666422c9ef5de9a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c69d3db8580e258acd1e5e777faaa1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f493f06b81f2fce43292e7eec93004c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4c2ea1506e0e20f61e8d0c285b433681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82c64e513cf9742949d2b6d1e58fd8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd6dd88c62cfe9bbb00e5d492e7148683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d5cdd81eb1c923715b0a27bcf7df2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89503570316798b6ff7acf3c2b82cdf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c86f2becbd07813300eb669271a36f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5506e793587e1c7fcd8a88d130547687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1cd3841902310edf0ff6521399f5f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adcacf99409af843930025d1034a30689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a967c9ee0da0e2756623985372944d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae574fd71afdde32e1d51f9b44cdc77691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdff86eeb5e91c84b7cbfec8152ae2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae2ea68dfa96a1c67efe59a6d3ae93693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d110f1ea02c6aa0cfac751b6ed088694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5b3c7dc9a856a2ce4518fb86a8148695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798d56be306c2ae89b5cba42c2479c0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83641193d7cdf331e2699df9906ef154697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985a466e29cf51b561d2279241f36b7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e61858de3f208f8c88272b95baa0d9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dd26e093d9997d94bafc2e39bf85c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2bed91f0a96b40d0cc63b07e5b18f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a812c5b8d072476782919e11a79e589702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8130a5f590b284626fb1c2820742a4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322fe662e40fefe002f8f87bde370c9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55230ddee2e76ad189b565a92e0c78b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8f90a1bebb32dcfdab06c3f277877706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac981616d34cde18b0e38d2a42de39707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd75daa811c8f3595d9a85c8742385708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56196d935fb3c50ef748e7ed88adbc11709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b0651bed00fd4ec33fb9b03ad4fb3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b116bb204d7ef777eafda49b6e00f9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69fae12f320f0d707e4aed243b69cb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414d98a6ca789df9bce15590ac35ae4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c0d4487a13b1b035013f239c89c33714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136616055c5f504d46eddf5ec65ac68715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfabbcf76e7a7096f59fa2a84bd791716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c926281bf609a7c6301c2fe42041c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f420409b65116ce1f53f2b2e9e455718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261cb31401396d57486193a7e618b3ea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e26c130285dae5298411aa28b36c24720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b5f3c72ef2ae6b6fa08f6cc1fe50e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb095cbf905c7c83bda9c7d082b10173722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b520efc44c9c8592d4c11bb6a199d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb16df18ecbb9f0a3f07dd483c92169724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41b0c81f25bd607cdab6f8964385b5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcd3f8bf1220cbd7124b3416aaabd1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f47e4eb46c4c934ebcb101994363be727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9286299f910adc594d0c61376fa4fbc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f3107fafabf9ebcfd5cea11bf472d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e932a3ce26d175c0553eba3ab7e92b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bcea530780a41f5860498e89d6a96731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fdf466c7c14c56789f3dfc972bf80732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a0f6a276f56ae9e6b99f86fd7ab5f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e75ac159f68e2d6e77e27e3a3e438f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fc7a863e83e13b3b93c150971abbd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4726f60b8da0b4c551a1ccb60628e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcec34832d09111db8c782caaef879737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a312dfeaa3a9edabcf955671ac7eaef738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4270d598d1ac08bf5dd1b7d6b1ffa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534eb0752307e2bcf4be08a56c8905d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827930aac10e341bfca6e445def45a1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87695f6de270c05e0edfb63dab1b403e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa3bddbe1b79e185e761c3bf501671743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137abfa905dc56c39b4e7637f5166c2a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0319f760f3b2442a0cecc4a0235cc7a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e963dbb56d62bea7f21d5325cb426746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd963e6ce7da7ad75a97e1a7a8b53c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62af984c04f9a4c50f317f9cf302fb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8bdb99dbb85b88441d69583fed3c4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bb1aedd1558ae5457d1a416986bae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efafa4efb2adad52da3785563cc0f4e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f097789c00b7e0d5d25e3f30ef1f6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f98fe5bd878e4b1b4b61b4452ca426753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0882ae155078fcc591339fb684d4ab6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df02889773919da8e8a52ded3d055df755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0507164234274600ec02552595012756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a400d770a0ad900a77e08560e38a7b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51964826feeee08bd7314b4ec19bc6b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a612df468b5665e0b4a6ab49e381d1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>