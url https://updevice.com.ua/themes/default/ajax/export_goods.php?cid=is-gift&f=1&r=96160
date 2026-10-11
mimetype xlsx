--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43834e73b80e93827cee06c49fd07cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226a96d8da6ee42bdc3801dbce69fd02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c84eb736c25abc8d40e9c6e2200c773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e104bee6157ba0647d2eb1d5ccaa214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3a5292a260094a64e49f60158365c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47e929db0c6db800a420e94217bfcb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db27eefc596664bae77855b2db7fc57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe443c3a2bb1c8a6016e49574d67c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802604ef36c31704351265c386a2a66c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25131491ba5f8cf4767d84dd4ed62a2310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e8686cf5454077eda2d1aced973e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37466fb9e10e9b48450e51c6d9b64f6612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3de1e713955ca09a0557e84cd8cdf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64198a52f6e2bba10702c6f901aeb54f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530409d7693b062672961578b6a69d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3ff38a7a3e5ce58590017cf81b84616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db33be54010e2140063525fe79177817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f64d3c62779f0da3a4df9adfebee618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f53f37879bab2cc511f9d9515cd8f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba99650f816c27991d85adb21d500ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4af8fb7ce603b30e344332b3bf396121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c65c90b02206c5597fbf7d0acd59122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638eb07e84ae4468c487f926b886a1823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdff428a6c2ba5f93ff5ccdea4ac65e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5cb0d12796529807b873b30a3f65e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a139245e62b2a9a6423b91caf855a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b11f030ebf2e582406da66ec1dda4927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c703fe837d96c2c33dd910c1b336cc328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa74b3d04002ee50a5beb8af00809ae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c216148badbc3d2258ba1144a8a2f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a06143f991966f1872ae0bc73f22931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a05de91a8ac1f2b7a846a38b666ed332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135480dfe9169ece7080717afd1a73bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08795008d1c39fe2696209417f7467b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c746e81020eebfe9105261f3ff5ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d9fe653addb56aef1929c991a622336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d889573891442c0c30cb5f4a64f500d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044a069a799ab2807b35b75652484b538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976711070fdd885ad877603a66e03d6d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab872eaec5e83ed0fd8db479da88a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6009d7cb98f3a0d9dab53db23ba17741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3152a367319066ebc997ed4c69ccd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c87cf166874f074e839b34864afa4443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff906a578e902d708654874f84a3d93b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ed84cbdce6c2a3f705bb22a4789b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640a1ab9968e80ae098f51624e9ae5746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8f7de92d06e0e42e98a562270e59f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f0632fc9b037bd91dec0b5f90a23d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fe663e3c1930733666e92922f13e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d619e67d2f8c84dc32378f4477efe4250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55506ceb4d08aa82cb9abe05646b0c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3b66e8cfb00d58fbb389babe2508352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e4fdc8abd3762945494c904018d1c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7b04da64953bbe823c7a85272b99454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98807ab4959db10cac57d9b8b53a2d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71390bfb4b9d5afe5e01078d694c0bb556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066594e567ad67b8cbdd358a87f6f95957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50164d7e1128b744f92f01ee9d9b777058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe08c2a022019dd33ced498e492ed859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb7a97d765fc46b37631f4b00962b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1315ad09460e8057d52aaecad75eab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944a14ef19000379cca09a0da22f8f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8cf9789462bce65833b939b30465a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54975efcb4fdd43e2300f4e1dcb9f064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448b0684c4d2ce20c8b04a443b886ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb29b805dabe44dabdd82120b73ab8366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de7100d52d98cdad43a0d02a921fa767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858ba4d8426b2198646cd184cc47e9f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976fc973d9d419881693b3aa4484ea569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a4a253c9306a06e1ffb21e49cf61970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e952b17d4bbeed4dddc8094a1f145ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e734a6a0e559a913a5cee43f381869b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfe0b0b455d12bda70a2d6e06edeb773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4cdc0d6679b4a7764dd328fdf900d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f77e613f2b462fe104e5b324e2bf075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0b2bd2882d6cedca805e590f0c6b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158bc5809088f64b69f55817a2c6dde77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd7a889731a8e13ec6e88942b0edd778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c7743f87af4a068922a72ff5651b979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c981175d0f53d8f5551d92ff13dd40880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0bff29d13a04366ffd7cb1488dc9c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46452e915bfb2f89cf3bd5114da0852982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da8aa949b58f8352379ba702d96abd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb078ae1741183ce948faee78217f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03754ef37fc2bcc5b5f1bbb4027d22a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2fa96805b1f900692b88c8f6c6d0386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4c6fb163dc2444bd30ebee6e6ebad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57949935b589a1a398c6406bbb7fc82888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9878c179e61fbc58160420419d7a9d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903393cdcef3725fd940506ff29d01190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a07925811115c52562d157a0ca93191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7a842fcc1c9d382d4ac48d4ac49b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888000fa072627a91ef2d80d011344b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfa2caa6dc889a499c90fd7d75f46394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf679f2d330479ec523be928d8e3fd9195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bbeeb1afc00c8fcf5614918ea44fa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c154a4456e2f472ebeb8b0339e1cce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9e41bb609ebe1546ccc1eec40f1f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202ad5dae0db52159da4fd2a589193b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b187fd238e50868860e64ed4e19ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87aca72d7bc680b42bd189487a0dec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e7d16bd44ffb8eb3ee701dc5c73bf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd829508188622eb3814fb73922b1df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a01d28869c547f79d8fcab85974852104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fff1bca85d5a029d5f30b57b026630105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648ba7bee07252b92ecf0d4126be2bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd80954c94d8e765bf7a77f9ad068d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587c5634cf36cd7920331ce346b9768108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8293af808bbc5334b5e39dc502d26e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681e9c74267f5cdafdbba981639d293110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b1d844fc1e43fd0db7dd131cce54c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4626177109de49a9303238b48a3fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3aed20be749c825555995883954889113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088ec9b0afe487d922b994a2b740d8b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5e24352ad3e17c2de372985b1b6b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ea3eb4cd9e7d367323cb9ea347c15116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd986a6cfe7b9970046ae16a07a24c1d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984d57a4e36716bb0dae0c1f41461e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049e9e8ba031c6d8072c7f4b8361987119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ef8f8ef622bd4a9e768cac7ce253a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b0f39756640442f04ac165aaffd97121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519edb8120c4feee4083e23d03ec477122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b1887a5d4eda3d9bb786257bf96c8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdc09e675761f7ba5f5a5d459c6536124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5fd7ba5d8df7f12852794784c9058125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83669043b60382dac11b9cd15fbdeb06126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63f86f097e3a275b7b244ff7716fb5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b4209dbbce7c0c88082518dda9c60128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6582eefa8abfbc343730436b89dedd4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4345c462dc90b675c76a2b7f97aedd8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f9936919fd548f5ed7189c097f4c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a461e0829c37e796330dae68bd0783b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462358cbb00aabfa97da24e0365ee455133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2a2948376d9ef6f52a25d1416de92134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a194dc36d6dfabc4fc88793c85ac1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed65bab191f2c3dfa9162843cfd3c64136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962d64da1cb4069fe9c82a1de8d1fea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b1f607273a114c86321847d6e9f45138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ace9e2ded48e217c8b3c55abfeb45d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5739a79840cce95fdcac59b7e75a18d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13068ebe5877c0846490125d790a4eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0d7c3394eab43e88d26a1f7aa269e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee9a5b87ba3370c45c8ce3c00ce0c6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cde7bdbec1bc33ba1a0f1c932190bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862dabb4ab4cd0d77dfbb9b6be592eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b55da20958e08519d529b8f439fc1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ae999c3a557e852c8f4d986dc379d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07ffe1ca9b0d23c2c5b45457b1f55b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d8e437787b71b54708587a196a8b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cd1d2176812f7423d5fb3dcc1515d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d8b40c2a8da878de45edba3016668151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b00142acdfdcf5f555b32c6dacb7e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def5f82edda3fe35fa066576fda374b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fd7d83a1d1c52c0011f33b50bb82d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81eab517e851be7e368d83ca4ed503155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d668a3eba659dbcf5c7ecc3fa226c6d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b20ea2c02d9f57afb463896e06da70157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8435f6ad5e0c1e46a0095743761f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb0b822497cb1f136915ea462dc354159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f992bd2760a6baa076e554504c66e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2be488f7099103dbefeedc965581a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389017b7e15e702530bc0a1f8280834162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3706d9cab4f67fc3866da8a85a664163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026a3e8ca0cefcc19dc6f7941ebe606164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c3c9f59d84002182905d67eb7fbb3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c562dcb0c5e9525e8d0f828ee6fa38166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74548139667c9b54006b283ddca1112f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d536ec893b31cea0a34c3b7a1e22122168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7e41075a41764a251068a4d1a1478169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bce105b0714bd39506fbf18f00435b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37c9bec9d543e831465784a58c15a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fbeacaf0727564d89eb9b5607f7c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef087c3254b782a1eb11164e6916c111173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7632c92b0e11e7891f9f384404a4c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9d90b5bcdc16404a8ad0c05100107175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66468dfde85a0899b914ee161493eb10176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc491d39b4c1d64447c8259d019d74e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379dba14f0c753c3e2a825ae643b096f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f629001d6444ae99c4bcdcb737a4f8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6548f8cd168b3a94bf1dabcc836e67180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba696b1f4be0ec3304db1f8b40b687ce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e482f6e99987c4514b464fd60867f9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9425eaafab26d78909fd8db74958749183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01add11255e9dbd41f234b673e49582184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5875cded273b9a41b1abcc4dd9147e8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e4d3a606cc84d6bc39575f4c8ecc9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9469f3b5543ca3419f0103365555a1d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2843cd9a9f4b834c7ff9eae291d1862188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078bb58e76439106cd51eaec2ee2fc8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f65e1854a566b6161dd60a9c4b600190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93478412c435b56c98bca2f82f18aa61191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869090fbbbbcc4a774c820653b376bdf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525520197347090fdd736b9d3de9cb13193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7221f84da142cfcc34156c6ca9f9e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defe49bc7e0df8f6caa425def4c43dc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19121b66c9d25f39c32c416b43e9f985196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4ed3b9d19acae869b298207be253a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d698c3fbd5ba216025032287df48b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc0ab23b558ad02655e9e20f0c1cac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8252b9c514b91bbccba7760388a2b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901db9098f20df7bca531d24aa36d66201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34028f4994fdad54ae34044358ae7fd8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61b41a960ef78be73d364700e2cfab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816506562129ba88c43723ff9303a4a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28acd820f9bc67ec7bc9209f6a238e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49faac4433d7bd9d9aa1b1ec7dcdb5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b637ded317cff6c39df2ccf6f4283e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4874b823f12ed401b68cb2ec1f66d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a2e6988a5675fa1b456da42f74a49209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061329d5a76dd5de18229b37896a2437210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0aaf1014f65c21c69e1deea5b8cb7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c3c4595f5f1c5fc7c8c21e3534686212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7617b7a23315c1a651f521a31f8e55c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c707683e6cd5758f787f6a6fd609e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d55085d206db84bcf9f825e56b7c38215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4d33f7ee76a89daf1c313fc18f375216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6a7d8ca2b526221db2345266a288b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afaaee564c652659a858673124fef8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7a91bce1bd75a5492db9bb873b28c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abbbc57c837b5ee644824ac437fd97220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67faabc54e86ad0b31a8540d204589a1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177057ffb9251af588bf22d6c991bfbf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d634ce0156f398f6f405936fbe5563a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf08e2311ae45bbceb5da1e158ed97224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7e76cebe6b6987c9fb945c48cd67c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129910ffdf07de67245de856e696539226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22515d8830fe70ddba270f6aa9f0b916227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdc67af1ff95d5610556029f7f045b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06477908bd6aa63c5606e01a4b6259229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899cfd412c74d311e71bf46ca98abd7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f00e7f73af4b9ca2c33d8d566a632a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57440490c33fd9c7f21a16c0b7fd3fa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec08da8f9587290be279907b49372b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751e5104cb05d1609a139e4ab7c40cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291041433b02574a1014744a534ee0f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf7b6947b51d2bd46a930b167e3e7f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8058c14b66625fb95f41f78224424d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafd9140dfd157d73a7e1b36cacc4c1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a985d33dd8fe280d50d5a51b21003239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470253ab4ff5743bc19f50a7591dd55240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb241438bef40e635d493e7d80b03b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9b5a73befc8a67a70353c12d2e883242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f63ab2ead77579f81f5a8f4fcadc01243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1774434224d60e6c42963bb47fe661b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebeca7c3a7268385f618162fab7821245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb0d098e14c1330c119197c85e76c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241fa40da19866076569004394a447f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1622924e8f6f87db69c64a1ee3670d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ceb3deb02b8bd8784f163386527db1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05675b48d0aa8f6e93c7b0b90e97dd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a8651334294a8b91601bc28dcd144251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dda065ee3c2fd8916dda41feb4b753252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c35fcbf62c26bbbd22dc316fef3011253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3966aa3e8ebcefe6d26d2aabef55eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326d3e07ecf18278208b17789ad5bb8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a9cef631d805ae446d9b4db1c129c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884e963f74924baaf8052c66e7d90d5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0eebd2a92d2c21924901fa50da61f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813c5496c713bdcd187204f706c5b81259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa3cdc7be206f7f75e88c05ce5c446260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f365ac120ce1ee80bb9fca0665fe7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70694ca5104d3c296aaa1e161798d9d9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26742bbaa3f15afc8471e2c98ecf72db263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694f63183bd0f369528afad274d5515264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acec3c20d9c526d9eb59ba50b7d6fd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de779d047d9a21e2ffbbc3ac69dd80a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f6dcb339efd77a57a4f12b6199ad1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080905e21630a3179038fa48e8fc0f3c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca84c0bd710c292fa5e75c27d8c3e97269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efcefe05873086def411a16974542f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82bb843fd01fe217a61b5c668a2198271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be68d933806c862a1721a5da84ffc1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184cb59c5c1cc0c0c5f1d2c1e5c1da55273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe024dbd0cb9a59123c46a3b0681f540274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cd33f433c1501c47692f22f28c3dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c0da69749cfa26c0c5aadf417c5ab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482743200b98969bf67bece9e6e6943277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23f603c75e938c2f3e35a368d5c070278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ceea069be81448662b193e40a6a0d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48330afe976959df877de9599879a1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023e00f16bb90b5cab5996a151eb839281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fd0a8831e7420b143b02ac90f1342282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123725d5d3e444dc65c7f82f8a7bf84283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a615a65f5fc93b4f969592b445598284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b44421f590b90116c9ec1dfa394ed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdabd535dafcc17041f690e1bb805f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9a282317b7e7334ec78f3b636d6e5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853127030cff89cd3e99639f890cb406288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fe461a2223b21ff7e4cccfbc5a6ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42e56685adc586e62ba8c728e5f898290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039a096856ad4c160e91f20d5e125f2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236d84deefb1fb61859bdf4d2751423292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3cacccd04c85af770d4c7cd17c9cf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de195229d4bf883e6644e02b3df88d26294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3535f2fb1761024e1496af1d2fd2cc1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337994dc531cea0b30e3e5d2c470ba4b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a661198e14c2a9a50c76146422e6f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78048f0bde88184971e0cceee02474e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafeb445d36de9e04ad7e252ac170e8e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e1523f5e125c4c691ab3aefd75f77300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbac5fce12cf54d1bbe45bf936f761e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914fe3b31e22341f44c4377a502ccd5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67244128dcaf341c87856006a4b150c8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0dcc70c63b16b8fe01287bf172012304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b9155ebb836f83546b61da2d774a4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd7e18b7b7be1ea1d261df35509810306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf50680906fab31fb01b5a1205ad991307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359267be638c1e7730dacc07e60fd29308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c4bee389f75ebe636f80d8c8a1d2d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d676c275c328c6a23dd055f4883f7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27884c652f5285a92cd3fc65cc07c9f8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7984a63aa5b23c0e977f89b0e7c6d02312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbae4afdf76b464ac6838c1d295125b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c28e040cae955e4f6141014b776fcf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013ac0387a2c9e8e7c91341da71f7a5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6baea0c40906f098f555b214be9e55d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d7e6c16a47435d33e34a9b199660a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47c9510a578b2bb5ad7559190e2d0d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd85f5307c68e32b51a795037dd4433319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0036ffb6054237d23d02bcf7739c47c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627792d9f64ecbd5f5f61bc86012e5e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbd5d52b30bf99ae5f12cc8cd4e69b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c12660f8be093f5b60c617a5ad51f9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591d1146bba5691e1d8ffd7ece6b627324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6a514810342304f6471547433d30c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0870dec566296c3e15deacf91d6121d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f701dc225029c020c2e74213176015327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1380e92f9e1b45590915e01d4aac4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4daac56e77a3c5f6468e44681d9fe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f232c2657595db18ddb9059d6e4d6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf7a9c4a127bbbb62241be6c5f5278331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412880c0854d31343fda0bfb5286323332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30d3d0e6ab6b22e396b263462695d7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001e7950c6c059ae11026b7fa576d37334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaefa377a12e22df1c4643cce413014335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf515783da70a6051490465d473d1e0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296b794b5858caf47518f0dbcd08627337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8a7f5c32482a7723e35920098200b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3821de4494d94a2f6302c2c13b6eef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb4d6310f2fc50ce4363e43edc494a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186a8e6a36bb6feaabe2a8ff00e6f0b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bc6b840a2c8268199628c197228eb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000a6907808a55ff880722079a31ede343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54bbace431d8bd9499fe125892ee48344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1609c4b271269333fb44c0c04e739345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bc016523beeb80b350d5d0a7ac80e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219f73a911de9a75890bf5a1a179990347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29d5aa6ad376baa6637020c98010a6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c16f24a6eaa157ab17066982fb41b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e546800c11a16264b218641a3fa86350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de9cd036fad28a2a7d9db253cfeca4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae03ae9a368ff2b18c77cafca3565d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487cb42d807e576e98db9f463e6f311353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05557c56d1f319f5c646bb3a2437095354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f72cb58c98b47a0c250faf5a638f9a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e0ced77dced5cfeed0917bab1346d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d34cd6a70d011acc44c901b614153c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71003e3dff2d85934e37540eef9b18d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd131359d849ce5e6bc52369050e5dca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586155fc93e939bf2260867d444d0fd7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a225b759fc8f0acdcd1896a48693ed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539171ff56470f8331f5a5ca44ff9807362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1dad324f09f0a6cdf16f910139605363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95b49ac9e0a7395055c405e5665d87364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684a54447af78c1c0f0f44df4a56721365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7fe822a71043efb69b4b5458d210a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb0239e86adecb7bd1c6d383c79f92367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0f8af33ac20061ab2fb2826a34e70368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be103f8099142e9ee33c10c8c7db4235369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15710083a6e67940b43c344b86871a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a285707e9e2b3e8a2670453db41af2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0c287e1e79875b5b76c9162bf4c49372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b30998f95a14b01fac7cd2e87d84d9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fc3c6e24ad01524b83aab21fb4057374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da3fcb1ea98f377f53a37015cf8a3e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1208fe1a0d189db1d9dbad6706efaa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b923ebf3ef19808a89e04538f817ae4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ed567dbb8ec9a735319fbdee16ffc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b7263a659cedbec3d7091230db895379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa7bfbe875897ab11ebae4cecfb3a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589a96fd9d63b9da555d5b80a242b35381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d822fd595225380402d186d41bab91c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a5c3a60b7e4d71d96af2eecba6afd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619acd91f1f496c38cc0140b7033c84384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30be6d9d9156a5d51a11b7b29680dab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e70abc18b3350828be79816225095c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b0cd1ad1633712b7ff2b6aba7d9f7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071dc6e5117b0d5fd7d3b2a40b95271f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b58c7b9b40df3aae6e684fe262a44389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a064200f6eba2c7271a9f4bf93df0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51f075bcbfb587056ec95f2e6d8fa5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7266b347762ac8a2b99c05c354a3156392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cf0154d94e2cac9f622e80854a74f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45952a2b1951e40a954792af6fc19e8a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873299c7fd9a58f2d55b530c84a29211395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eca069e603b7bf757edcb9b3b1687f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56a6cf1492f183c1ec510f48b43981397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc03931223116512ce815e4f232569398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09baa28d496dc030571565a5f687578399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04ac0bf569f4f05fc4872586b9113e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6e36d445df4b7ad61c02bc95a7cb8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0dc97d6d1c48353dafb10e99598b59402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935473b68a1a4deab233b3655069cf2e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470846ae25c05c4ac99aa4ab5c069fae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb0f37a126b4787351d1dfa893679c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2573e06fcded7039c259c77dcfe990406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf17a7229529f0f2e303d3c977c4de8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de995b0a18cb1273d6fcd020a12fb5b9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1738a6ce8656d883e81cf926084b0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c739e9d5ce3c1855af0dc3897bb8c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29deefad9ef17edad77d49753f268422411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc00e312c89e950ee97ef08e6ff7ad7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd551b67ae6666496658dd3da0104d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4d52faa81c8d8a66307fe0a972014414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e11c6566d01bd9b22a38098f2bd75415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440a75fc944b4af1295e3da7408cd05416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa64568268fdaf72e0b465a07dc7fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861c6c86084efff1194b405fc2687ed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306047646400530973f8583e3acdb89a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e580a3d535395517d71093656440ee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07789f772f388c67f9c689e55a8b6873421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ffaf34e2785f060f52517af1ebe51422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318c9afbc1da76d369b4dbdcab2cb77423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c073a5447d2617db8d05bad784d33d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a07483a29ef0c9ce3093e42d5223ea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520eaed99ff77f403a245ee556e3a795426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9903d64150e1d7e0675cff32297397427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853dbb2bd929a0efb8a0ee1911b81fe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36060d5abcab30f7aca206875a26de429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd0d53ed90e8a16523d9125876e3da430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38fa2b4604837efd2e8c1c6806161d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e330092e377b0e1df40d5891086f930432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30044a7560f1c61d60aadbfb7390f96433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7c6893f3b36b2a60db2f44895187e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0c21320aa458b5e2335f53e0d43ee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f8ffacb72474f3013797df2b5ae2f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7829894893fa46b6faff182aced94437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9056f87d9cdb0080e76bf179e36cb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53b9d7391d2949d0835d6a9cfefd35439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa68c91e2ac16e5d5712eb0ca45acbc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f00d852a51612e2572370da7065fdb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbb4b890aceed0a5414963b4d9a3ee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc2e0e27178a9642a1b550b66823f4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228d70d4ae7add8c1b8ee3864d263c2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93206bea77afcb4abceefafc8b7c6f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956134426262ed07d47afacced7697d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c25993a022a24c5e035d97a379b72447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5380d55e167ecf64542254b4501fa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deecb967c39734a6a41ea280dd45fd2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93483e06c1afcfc4b74c9fc6e3f3a2c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d376e4ea1b15ef9b0a7ebc5e6f324451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48ef7a6f179d0261fb9de19d1c6b95452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8f4e82689d1257d935eb247e98257453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bae510fd0c78c519ff5f3d8efc3dc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a847d0e2369f8375d3aaabdf687cb9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a670eda6801513d5c92431ea75c999e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558f7a3756b068804b3114eebb35d4b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590b0d6f814c8b732eb728a37f3aab3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67dee86c9103190340fbc364c4b8b2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2f54f721b5f0b71191a8c37aad10d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266bfef2dc9b146b12e4c06f14118ab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff58182cf9b1c647a930de3bb15ba1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fc81902a732b808f599caa8874b8a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef77b27f1526e53758521dffe0e9c4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f026953559cd0f1beed63a65a893f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a303ad7b2e440b1eb031c3b9a3cc7e6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24bffb09e8f4c2c8fca5672c346c8b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bf71f671820417f67423eb9cee148468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82940cf2f316a5abf831dcff9509f1a6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75aae8c7636d4fe15a58461bf91972c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f3601ca9bcf6c1f26e65fcf4be5d5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5e9fa630b16ae6503d8b2f38463d6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1f8c1a5d171b6fabb8a6192752ae6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32121c312a8a68d9b06e76d3063475474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf397a7d0b6cb173b527d4e98c851d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119346ed024eb95a35ee61c0f39b3a0e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a950b094a0dbd1949f85782781574477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f0b8769ef71c01bc2cffbe1ad3d1e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aca4abc09f5fc51062436492581d0b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c980ad9aadadce8299688aee29af475480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae844b643ed6acb32e892d4c8923c805481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc7624f637174ba9feb52baf4dcf22482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4d42948cfd26cc793032cd3c415cc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af892c75daa943b8065abb1a7acc4ae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14000511d884be1f7ff3b33161817cd3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c480c69f424b96e66c7f99c5cc384486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a0202fb21943d756e62ca1683c5f5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a821bab37e4efdf1eeb807b7193284b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572b65a52ba2cf554d52f8e44e9e9ae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16042927518f6b1db51953bb088758490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4a0d596e0ffe8ab531a4fb8a56dd1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac8b6951fe3d7a6d58946bbaba98b1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5668722abd9ffaa6eecce280f7247ce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40411dec66a37a754a1bcd1cf6457d0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe16c4faa030f86ad8b34aaf361bfc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc35e58f35daca3c57600aac441524496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ca769b7d1414f3f262e1cea976882497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297dc26ee0a62b21fea6126f291da4a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293f6895636cf609a17a5b890247f88499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf538b18b724efc70803c5a0d15819f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb19a03399232be2ead07eceb39e507501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376d38ce98dc1aa8631d457d54eb2ad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df735df331534efc2173f6a2dd9f8064503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de395cb635449a0e68b85ce9d99428fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015ddb44a9c888fd5dc9e45b60c7ba0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42197d93c114075c3a6c431e65e467506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7073ea42f16a5daec920ea10d5983b6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe07c81b67ab827e4e053f3a864b8c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306215fd77b3fc2b4646c8e14c3f293509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179481aed0e4fde12ab008fdd663d53510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeced416d139ab61528327274a147035511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ceea06399aebba2dfa747f2cf5a51512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fdabc7258fae3452313c7a84bccb9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa7865b3deece49927a3808af36d7d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5fd970af005b02ad2952de0226b40515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc2f0758af62bc62983308e499ac54516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24a80718c69a767a405a35401c5c89517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e34b64d30b6e722cfb7c5fc3bbee36518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eca32a49f28f7dae47c4a214b33480519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfefa028f5209ce53fee7212f50efb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9bb9f0b0b841bfc4a225b497ad185521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926976e0e979995a8c7e6a0d302ffbd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477e28a8a793a256cd7cecd51ce072b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb6782bdf367882ad71a290af28a6e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b276854e6e772404ddc58ecdc1abc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a973d7e056e4922921a2d7c715bd02526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9e13a7e382f7ef0e31920b595a8d3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46394b1d745f0f7ffa488a979725c2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18b50951c6f7f8f00f7efe4c183cad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa44c2f19b2be9bc5dc4d1a2b9e1f7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe782e4af922c7d9ff704f63c8eca5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01afcd7e44f830077a1021082a36e4f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11a86760035f313b23c22472603f2a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e2709d934692823ea7a9f00297a6d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365fffa9e2e38604a772bfc1510ee53535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367ab071c8919d5f90a5834e47ab9fa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb99477720de593d433894455cf4b69537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538606141d30fe5f05eaf4d6e316da4c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a40e2c9692ebb2a29769baacbf1f3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5802ea79e56e063223cb5bab44e425540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f0804672b133af159742dae110281541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acdb3be5bea00efd51b9dd88eafb53542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a845dab5dcd2b72cbc0f17b06125b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c177b2fea61725733c8718ae328d9d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f6ebdd754800879db3cb12f857e0a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded11564788144cacf879ef96d8c9cc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10caa1d2cf63655cff55116859e049547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5f64f7508df76bb0126a9f0c956a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc5649f94581884acec7a952d00428549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba192a0c77809e18ddd21c0acbb8ad34550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd1f748cef1c62324fbc09846dcc40551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d17e3d8d764e5a5846a1de143bc3ff552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608db0daccdde17a1f0073ac560f6ff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a342ce6965b6c745632d1407ae5b4c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d668eb5e8a3128b0b515c7b4de55c1d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346000e04df9ab0f57a2500ba7506f28556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111255505ced1a08f6499394ffa975fe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5872664c1ab7bf8fef7684266ddf31558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266bc2598a2130804146f40e5f14d46559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620ae1be0094a85e9307551290a112e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03d06d094e0990e84d37189b757b93561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a709ca37f777acf0eb33ea82062b4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964b1229ab893eab46ced6afc44724f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08cce8db60a4eb0cddda2c473cf07a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4f118f5da8831636595feef8eccd3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07ad86b66bbf8056e037a3a770d83e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c753ce9ce46e763ce16777a52efdd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cec66adcaadac6e340e0824c12eb4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7624a67111d8b3e83b6278e3c82eb5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf62bf08e0159edf0fc165eb378f2d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32eb7366450118c555704812888cf0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abb3fe13f61db63be6796d53305f65572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d01ed8341321f7756c7875eb82be7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1b7c637df140a447fbc64ae2b159b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8282fb21b667dff7fc7cc43383b9e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2887fb74998f6b14e03e40da12bf88576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c5b14533a402352bfd7552171a193577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261f348cb77fb03347cb2774fb4150e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a1ba848712d664ea45a32cc714917579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c9e2ca6f48dfdeda57e9a1bed257e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca60de7b0114d4e584e15c16e23b094581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e215e5f0a5cfb460d48245a4d871c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f998d3ca35d0e13da25d838fb9c7e1a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebc7cf116cd57cae110cfcd2d7fdf4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea9a409a5ab2f28ddcb2eefaf9bb7f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6be46f4aa2c6db5c1a0e459b22bea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3c1140ca67610ea748fd76f34dda9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7742d59957bb4a492e15666c73b1f87588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1c01c0e8d72395e59ab1822564979589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ac9d90f5c194a82d859c0a2274e96590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce526e4bfba408253cc06fc9737714e7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea363516d6474810334c5da754543ab8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fba775f0a718d877a718a8f67f6813593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a52ba74c0c828b429bfc88cea45a7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fed7a3434d1f8b34717e4124d7592a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c54e74f75fc5a72ecb4b4f19e70d6d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ee9834eb539c0ba6530074bf3b98d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e94f750d52e7ca8df583cf96bcf24598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f1e806b309c96a7a350839ce094ca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eabdab076073916c9cbfdc98f64c0e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017593796c356cb13abd94805ea3814601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3c0436e5c922f2a8ceb5083e01e91602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1429bd8d09a44af542c02f5f22aa89603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88e9d5e496895a53424ee9e01e29a0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebef2fec83596515138f75f212c8b64605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796974076edb5b27158772c8683a8c9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c693cb969b06d37888bb23158086155607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbff890f5b5e38c0e8c4c7629d992e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd027e20e138d8a6f6644ca8e204eba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea7d9a76fd8a7456d5fd08d55f7f35610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0254560df79b062a5bf5381a89cd6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a891af2aac76638c1586d10ee63db612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc95eb8efdb6138758427b80bfbe6a7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018db23c6d1dbfac94b15e40c6dd7da614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa068de048d472908bb38677d2061667615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6969e8efd04ba5c13fc23811a76d9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee9d17146e53e1195966992a8af9e1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de304f18cd2f83829c67828252e6ead618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc51c186592a1c47a92845cf409657619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c72f996085fcc83dcc241acd35647620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b1a1f4c1f0a8f7224ea70fcc53db6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66df53b1249973643be168354f0a456622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258d6cb559f72a42efd9df6da7aea01623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c241ee1d2f6c126aeeaff9ffb063c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14c1945f121d48e5e83e51f3a01347625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfc74602bda54032cf9cde8eb1fbc9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c605f4afaa47a36f6ef4c20e0af3f69627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997410415a97683d27f7eebcf76f5835628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5711f43b00f97476e31051fddc8636629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b486424ccade3dee99aa887d5c569b9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59ca6daf30c2771dede7de48e774b3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e721c931187637e3d7799bbcc346cc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b95c387f1a85334bf418ad5150a64a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03703505765030de5a6e70374b14f2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64421769938a11bd2cde590100fc95d5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eaa63ffa01d666305b00c4a0127cd0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187107a42a9ef54b1d9ad80c584d7b7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe74176f6c85f1460b6477ad6f954e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa61a657d0f73d84e56ddfb15cd508639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbb662090bbb95f69c99851dda08fd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9936723ebc8cd8cbbaa4c3b31d37252641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5053dbe18f13eb39808230164ed2b4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075cb787a5b421041b5f5a7d4e684c1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913434c6606ab0a35b0d549e205098f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ac64ef78819e63796a9d4ab6f2648645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc692028c20877d36a27b038d176cc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970facc82999b2eab571f032154181a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3babd876f3d63cd55b619e2c0161bff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b9e4d76463089e709f8ffbc2cc0a6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e800c8aa680d222a662a01efd485191650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8dc7d7f99b12ac314778ad5601abd4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c045b5fc2199b261c817c84b3ca545652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df411e12efcc00b421c1944ed3ff202653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be7d22ca0a72498ab2f71a2e7e1471654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf52da45e09946293fcd320ec1a6721655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db254f79b6df1a393295217d7a8264b1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360213ea1e7b59f8d27178dc66aa4af7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7d3d2b9fe3def1655ae303c311628658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee48171e9bf3423f1c71e284f1485f0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d784998e6d4fc76f7fb98544afead90660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf540b0e0f4440dd7ad995791564dc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d537769a15b83c938d4c46b4210e2b0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90891683855326b5a42f612e649cf586663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa096aa96b2642638af03005080618e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66f4a977a6fc68153de20230f8cade665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940a73aeda40cab522be27b04ed849f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e07149e91315f828c303f893bc62b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d1ca5f102c572bdc216b75aa328fc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95771252d9f1e68673243e0f5c2bf470669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2ceb350eb123fc9934932bf7b55ed670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600b6e97b7122b947eb4599bb6ea8ef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba1d4a32547e778c69df492d8cbc6e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4480609f95c54028ba0d1b38ac3710b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4f3b02488d0c04226ded00476c3cd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434a686f6641ee967b918c13f2b093f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d333d45ca13b381d58a1d513a5f6e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093097e3895a12816507cf00f4ca33b6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de849eca482eabbbf24057672947b848678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471400d228a158976c0422e32399d711679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486653b932d0468a1aba0ac1da648a7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977366d0c25628f2dfd47c29694a0b2c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba86bfaa9ff7be7869ec6da3e0de3ed682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346a2bf568615959122a925f4ca24c6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d3b81a955eb044284cfdbd949bf96684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e420f10fd65705f0c5ccdd4d67070685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fec5e19f1bfad3e0a9cf8956c3a670686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c51d788e309a123138f261faf9494e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d48ca5faa78edc1d48e42eb13cc023688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4759a0ba632927c2dcc3c01e62dc1b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a3e936b9a9ec1777c223f615479e5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dfa88ab1a47ad423abfcbe391bb61691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d58bbca63c0519c5b38aa28bd4932b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a29e7f789c38a97142071c27df3d5c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01c4d2b5d6e9e36a5b31306b793f8a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521b611092ee8b764d6d7b0e58076ce695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563c14e05c68f47a02edbcf6354b5b6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb79acc54a06336eb36ba9dcfb834c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e124b40fe31040f31577da563e8bc39698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23292fd08c0e15c8dd4f4c65f5b5ae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a9b083cf70c261a166cfef07da230700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71845be6904e06558b04a6b7963e3b62701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26f556597a506f0fd1dbac3466bc54702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44845401997ea75577cad1f5c22cd25f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c680cfaeafd441943ed0423efb540a2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2f1b7657f41ee48b6415707b3bf80705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108520b55a3b2e845d1238226c0f6fbe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57579626ac7ff35f4c5846c7e571f962707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4d7951b3aebe85d75737608aec4b7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e938827a165aaef5ee2da31a6aaa97709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7601ee230aed82def693960732185710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929063e6e2d294753a8602c4c4c8bdd0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07850fc7a491c86006d4f63423da83712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d63623eff4c32295962c255a08a47d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e87b5f114312464667952a6a7cb50714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0add32e234cb85603561272085a8754715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e615eace41fccce7bf9c0e6cff95064716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422c62dbbc44aea88f78411f55d189b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdac8f4470fd87fe690bfee99c44844718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9e1a4913987e1ab8bd6b65af16c2d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757f0493eb1bbfa0218636501c530f6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871cedcc6c30e40da629770754cff77721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef5682d0f0ebdb6c8e00de81a4350b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349b0f195cc4e6115b137766ac112ae723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62baa53f092925b325b769f2c0ceedea724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fde96fcdce876d9a4623d0043d111725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddaa6bc9d470198ece0b0ec2de9eb83726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540e329facf2b72252c71c149014360727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b34943ca6408248e42504e8e0ea50d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457f7184e3b7368c52c3e3d72f2631e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2341dbfff147323daec4f1a0806ca730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866dd369d39011ba3dd32ee877396ffe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c700415d29f1745ba21563a21b2279732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d241001814aac293b3034e7a161c2e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b89d9f3389056375f7b3451c1e17ee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3673516be7d767f1bc158e16ca3df28735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acdae2a74729869c70cd46775f82f4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd6a07d32710c0cf38122d3eb31c61737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685192c198c2f5874fa2f6e5b62c31a2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114b4e21aa562db208356ae9958005f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec7dfb766f060e4e31803f1812fc77740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c2bcf036509554b9eba55ddb43ed2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baba4ac6f6e0e64a6a41b28a3a52c10742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907e8f8459a0b1c64a92fe33674aab9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8c65295a744ce79cf10d9cca83009744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fe763e2f63963d8f89c189f5acf20745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a09a48e184ce22debf811bab45ac1e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a31d7de57b539fde9b24d1f51f28a5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19a811348b5e32f979dfd42f1e3b05748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79da679768537f8f3224b7b5eb820f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a92d6937aeb4f9464dd12f51136ce750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236c805d55c0cf60ba383b26881598f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a4a94139935f92cfaf74bf2b5a424752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad34da2757eee907d468f21026af249753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e0a820e95250ca4526a6b7abb0f1e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed2df4fdcb127c2110fa6b9ddeb139755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a93dbe74bb23e5f701debc9b8c0c20756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f729fc46d5264cf4d10e34c939b8a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fbc3ff6af925226c34f4c5fe06111758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb698f7ebb64d1bcf16b3c9ac108fa47759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb461671ea736b80071626de35344e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3949d7068378b1a08212e8ab2af002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8500a63851e6078b93a64022eb42e73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74965d8170e63f818a995f7313b44b474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73007bfb6ddb572bbfe7e0c546cfa35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb5482a225b510f7a77a039bc4e8496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed590c4afd4b10c7271c4350caa90ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880071a78104384230c564ad13d60f358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b57451c800c8ed0224ed1214907ec29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3364578b2559f15597b63719c9f4310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329be0a7129e73aa55ba66f76cb4c4a311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520a733c15b25e6d09fb3cf74ce0e3612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ec80546e937a3fa814e9ec391401413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194445cc696a5d9a66da531873e379214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5b2eaf2164f3e03995e76c3491e1115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650132bf918314a766cad311acf46ab516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0420a317bdf2ec794b364a13e682017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddf600ba4de2d390a5adbea8dc659d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667061d097ca62402f0c3e6a24cf3a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212f5e8d95fe43fe0cdbc897a40851920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2fd457e497e925d6ab6d1eed0df2321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119645d1ea356f33e28b41842b65424322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408bc46b4390995ef7acfe2417a4c7f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542856eb224c9ed2f0884cc2c10386f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16319514fbbffc3c3d3b997ad90af225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891688eda752c312eba96fcdb3232ad526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12dc88ecf9f81396d430aac5814fc127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514800b1995e6b9aef5251c28bd42c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5aea8508333f4400dca08c71bb931029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0d77da1dfbfb257115a289fddb74130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f2e275ed39064263c7b6b0c8f140c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd0f18953600d4d75d8e30c0dd0a7332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbaf98fc3ec4f0f29fbc7b86d5bca2033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4444de75316ae586ab24b26871ffb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ca61e9142d39522427dba3636477835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7e886b499f13e02737df28111bb5c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27d176dc3e737584b88f1a2379021f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8529e76d2d95f4fd19b7920ad4f9a138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd495f9e7c9d62ae18d33ff58f5742d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a41f3910bd3b56ba5a405274b5ca640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520abf1d408e193727421a31bfba48841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32656871881df75e48574a6305776142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4d1e2bdf4775c3ad9abcd39c8bd2143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe72b0beff02b096a9780394f84bff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94f314d045439e7f6da8b85e16ba6245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561df203588619240014ac2bac54185e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409a65f1b8556aaddcb97be62ac0e9547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224dacc4a6fa138d8ca23cef5090a6248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75868c29bf260578c3c7f305f721a8b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfdd0426969640a46fd9485b05a3ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1dd53a6473fe1ec87a16c2654b053451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814a3ae75598d88eace498decfe291252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063cd7af06d650d187e089690c414a853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd9a39b511eb83b80b0f6536fe3f7e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5776ca84a5b1a98a036979e4350a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258cd948baef06c26dcc53bc2ee9e2f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64518653acf8c54592cd5300aab08e8757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139f01bce2050dd2d75aa43ce9eea5a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3ebbe4b00b3ec24a8e8256661aab059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06c3d6a9f1e718fe92a7dfdad3d40b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb40ed86119e8fab74e2fc4376728e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e341691c2be3594ab31e6b29336e5e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e24fe4b39990f9e4ce2c73639544563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbdb07867c4b231439ecf8218dfb8764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a318ef3791dc4df051cbcdc639d1465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d17356e1c396231b39e13969b837166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be2319de96160fe7e431eee6bc0da867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9f5d5f7be234a5d873b11be19c0e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b48dc7ebebf05c4a7edffd182021b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5842eedd5f4e3ebaae17f7c0f28ec9170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8533e0bb64daf986daaac5186867671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795761e284f34698fffa768bd6d05a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47013dd6965d2eea6ebf675015af7fe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a0cda2f29cc11214aed1a76bfc40174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff941ca2472c08d43ecd2259784c9e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827676e049680f0d305bb46cf84179c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111b6ca7c5f3bb8fea4acc90701545877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382a5a730ff2632b994e20e3e1707ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aeef5bff2240860b6df1a12982b16279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229b67412cea2878fc26accf0113b0180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe93bdba5e7221d47e1846a105123781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398abecd2a3aadd4a2556e687669412482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38f4b3c2a902fbacb1187abedf589383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323bec79787ca8338ea642f7140f30684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c20cc6fa8184c42e27341fde2d38b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c036cca87a2202202ed81b9fdb16286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1c6c3df10e268203fe497fe0ba48087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51546448428d8f34508e92aa5977ac488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf62f016bac7014126d089414a8e68789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164eae3c7df555f9718b72c9936722a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517467b621af312b5e4775b2a99a64391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83715082394f071ca70efcce0987ef4792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a03d5e211a94da5377cd436c994d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61542623e15fb19e5493cc187d53aa8394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08ca731905dcfc8715f5e76ee4d0f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3dbb0a17d3504747e106f9e75138b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d513283fa00f057e2f10f107f54e8397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a2e1632dc687daf7bdacc20beab9598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f265e261b4e81fd944c2773690461a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bff37d5610e9b26b3e2e7139b758f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac6b5c683b8e113bc6cd01d870bb4d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e4e235e803aabdeb26d267100764d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8191fc340fccfd464fa30591028f19e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34125ea57b86cb0b7dde9a88e2a04123104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701d7299b90cc7a3a40b2b59a6ec7a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035ec91b9cdbe814b4c29e3ef47dd27106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2824ef48ce82ac1032fc1a171259c99107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf6382ac5749699502df8fb5000dbe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da08a2cabaaaab28ccc0544be42147c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340514c0d6dc2728d97e87e7adae6e0d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b345846274c7a27e3b4c9af950aa20f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311098c285ebafaed859d7339a32c078112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0a2c489c4a7ef6a25a5ede0beea79113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ae5ee0d644f4f4d6b444b4bd8b896114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bf8adeaf28b51d3ab2a7ff8ea47ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe4dcfc7de7d19217fca72376e4511116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5c929cb07fe40038e0c50f627dd78117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986581b66eed2d12e82646e3b3361e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0edb5c429384151ab4e3bf12f1b60119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba498966ac88eed5059a50f5233f3595120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff27683691c5e8ba12ac94be026150b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba9d9afb734120be70cd5066c9465d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6058da99e1a2f56ced11d8640746a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654a4b2f3514d1c7589f1c0f60c139b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8202c3ce4ffa61c46146d7873ba06125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229695573e173a305a167cc2a63967e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5cb9f6b6e1df6b9d6f02a8c201632127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e597e63bd6fa197491209e31b785bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba79336ff16a4bbabce23c33df3e660129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b11ed1385341dad49f83f49fa0462130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4363e1c6c4cac823eebbe0bb9bfae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a33e6aa35079ceea3da5d07fa3abb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df9dddf9bd63c182af10081b4bc497133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a113f5aa87f10717277a02e181ec6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e51c1253edb0957c66981da8a4f6b4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651041b11c9f0836e2bad7d53e2cbce6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e47c53124505e78a1743f6a51f47e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b76d83214e3a62cac3ee0242c3ed4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937d696c4c8b270518a3fb0e42c9789139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f22d61cfc35b684a58547c89387f3a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc62b17349e9ee82bc596baca57471141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7491eb5303e6b3bf0651bdabde11aa8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57929d532d741593f3e8cbd20468e000143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b5c43eb37fe347f9dd4cd3459ee5a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fabc87d76e464d3bbd186d05f78c97145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c91b2e5e2ed9b4998c6e12258b3ad5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0a7964e75c13e29bc0ae04c713b7b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f789e90b7bb5c8bff0b464efaa7c85c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c851ca31f830425f63b3bc35887591f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cdf6aefd50660a5a1f88f2674e08b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b240c252fafc1702624519b0b25a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20678d7a90f9fb82638c179d9616e1fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc063aeb4c7c486ac17df5db02914b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354370a8e101ec21e76f2413c3bcd12154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd2a62976316f30f9c9a4438d13e66155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08158025b9e3e911125d0dec7c241632156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ccc1c99d11c64e75ff9d6c354be1e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c6be1dcb48a8f15111320c62d05d4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2729853c3f36584bf94eb1ddc98f21159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6dd3027cffb1486f636d701719f3f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc227385059858d727b4f9cfa67fa7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf529b8589bc026c9d439b46f6d79a5d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cb18216a7a590c8ddc9e6f017e60e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7e669f7903d130b8e93a1db9bb9bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366041588d9e9449eea0ecfe6901d23165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd441fa8bb4958779e734d0e0ec3af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf1524201eccbb81b21adc3f17037e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedbfa5fce43d490969392bf77b89d9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a5daa1711e2068d2b1ec5a5e9b1b4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edeae2fac7079c2304549bc350ee4c0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5c1480ccf2736ffc31978959fec40171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000db9d5950861af252e46b08fd461a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4eecde1a9e493bb69d281c8ba170de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f58e3b0245e54c097386acac9416ac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0957f4df949304b6e96ac65061bce99175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45bbb9b5b078f79522f52d6a517824176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e8c2bba04d15f86856e4f2bba0736177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23b267dafa5e96fb50bd485dfed6d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0eece41f9d8a38f7df371904ae651e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf0d65a91dfb9e0b99e1f74b8b6af4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24a4d019e019678b4e456593d86c8e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aaaec9943103bd26af5d755166b947182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f0525861457bccba4b3322cffc2ae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9acba8252ff3581c7783c76a4ca84b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc35a6fe9a0b0b4331dc7da044cfc8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97946387473dc4e90346ae5d53c75c33186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b961493ce73aca05da5b50b77ec66187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22901e7e1f8a8d843a5cd92407944f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a441e5308c8b0afbde7ffcae8ef31189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6b1275f10dfef8886107d5cddd291190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47efb3e32680e52b29c4f6ed28196d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e95d50177313f5cc6de44fed938d87192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d0eee0a5494da8561ca0ba283149b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82f18c7c879c75dcc43c903c858991194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b042c03ecc47f46a6061b4685bf6b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6e56d3b08165c1def270674ddd596196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f8158a29f856e262f9b3dc03d04dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8f37916afa25ff01d17bb9e552fd4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5df66294ec1bfa0ca8f6efdbc191d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcc3bb3a5e219ba8c31af4fa1b7485200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc08c8de6f070631094f23a87e3510201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45794e998571c4a41a02cae15dbbea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e99e24fe9f8529181a7e014d45ad6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75940039044e16515d2c725b7aecdaec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f040d5027e32298eb3e1d2edc3d195205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07deea4217c5fbfa04865fb901e948b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b934792ae351922f27dcff2aa47d2b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914595f65916b17fc64d0aa1b273431208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e00e8800d0ec5c860be06bded53f8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a419ffbfc4b4f40254042fe2ec0142210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c118516f2782101fbe11e63a041863211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b87346ce51e3b72b34a411cfdfc8c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47509e9cf2b34b26c23dcf6b3840fa2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fad51053b94bfcae43fb6c31d9375214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6bde5aa9778f3cf6922cadaf7e462215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38446c5f2b9e7ede818cb7ba28dbc49216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8131af042cffd6c2944699ca8408e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7518c25a81137e9c104e75686534b0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609ff3449a507d60e482ad26d04f8b2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716903d994e9e8162518a81ebd736369220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e0833435666f78bc59f92eb7e214a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c655b0267aec61a539c1e349065c0a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a072106232e5bb3d33239579d819ee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400fa3aa66542c25f12a2f6cf3807da224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebaf46041225f3b7c548cab07083fa9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5337ca1896392f38a469c29e2c7d0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ca4962db7493c7b162d348e4c3991227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842cb9d40534f2a9f2fdfbe8f890920228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a070ce5c30a0ad0618c4178034f60f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6e8d0b73892b7ef3db7c76c5ee90b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c9c5105b9afe3bb9831a6510891da231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6670ca78d820fc4373bdce28befe98232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ee63e1a7aa0b390a4147d30b7621b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c948ca8045634702172e0b24c9a4e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9838e506582b03a5af738ab247c493235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00298abeb98501ef6f1ddca4d32b9a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a020a4d49223722dcc971e7caeb7c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eac2ef11d9df05c11a16ac5fbe7529238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9f6665dad3ae777f602a9bf6d37c5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938be16f762906ed6c940a5fb2af6b6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44936051a2ccb26010e5a1a27bc34ce0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e7ecab265edd0a03b1a8a8f28a16a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b86bc3cc5581d21264441607a8ff1b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514499a85b34ef3c05ef7a0fd1a58d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c19ecd5400cf75eac3ba24824a8e30245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7faa60ab954fcbf5251e8888d58e4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93204e8a6c4ccc0baa855c9243a4e7c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8c278dbca0aba2db3886cee1846aa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05d3f7574d8af5a14c510a9963d986249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edced480e2abd04aaa26c8e5ad46767250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3ac7389868ca220d1c8320be5ef84251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c85578a48365af1c6500514ea50ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfe630c94fe73cc117a83bed30c6b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ad74f2a4e989167cec3ebc2ac6f11254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7b0f362f0a8b12d3edd6abfd66360255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0c005f9ce0851c2965cc4bb211499256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21fafede8ce10267699303a45efd4c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88286d3f13ce0a7a502cc54a6cc797ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936ca7f97d775371e9982dc1c2a4b1a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b85552b64d9e5c3761054b8696416260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b22c3d85a3ab91b32b520eee0661e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34585fd4770d4e4a16301d2ec2f3b5ea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd824c0ab39c36a21b94ab8c949ffc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1eeb5aaf3e7371967a229203b90bb3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8b963898babc585d114d598d74f4d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7a6d9d1637c53c2398c755e53bd18266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5992fdc9245b789d6237d568c804bc8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c674ee149d488fc8445fbd6899e7fe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53df052aad5556fd50566a9a804303269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ad747bb8bc58a68c638d54523a1a8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bdd36bca9b947e52840ed74b5f6d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89d2086102b8080c30ab3cf1d74312272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079c70bc320b61c534b9e6d2c0d76f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6d87f08290d1cf4836cc82fe6a99e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bee6fc6dc1a78f9faf54f9d850f32b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc50514000b6cfe8f01f1517077ed0c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd5054beed60457bf6d422e37b951d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f58d21d6756e0a31b5436e118706f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bfc4ae158740aedfa2188de40bff4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdf1e1e563a18f2af53910c8c58217280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf815e9690b856edcfc26a9d20aece281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b073f6c39aa59449a7ca6fdc08429282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566829bde03b1c8b755f56e6b2619dc4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0805534e814bf80b2534b74f2d3e9b7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5bc4ff578ddd669c6368a7bbc1ede285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff67fc79cc5906b30942fa6cff4ce9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de96cc14b99c1dbb87dd7309a3309c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7608e85dd35fd9907c1a7fc8331a07e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bbdd11926f197cd41740b787316de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d9bc9fd61a33cb72c382bd6e501bc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19190aaca35cfbba21258958daa9a1a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe1b1cf02067e164c46c6d1d2d4c6e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e17eab51d0c00ba79f610c57a864b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033324c7732699d54d844d8f4abfca75294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6491b0eeee893462c5e746d15e3696295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960779008384ba72cdd4a565c3f5ee8d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f80f551bba95908082584c47e5528297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cdcbde0c82bc89b3ecdcad1e0c154298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9655d63519c6d4df66d97e6c4034aae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddab101ab013f1a2749fc43779ef249300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d16cb8b8f78b997cfdfe5db662840301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156f13fb76ab9ad27e549157fb2048f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1fcef49471a4abdf30189f3204ac7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd489273ba5864ac9ca30786471cdfd2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc70ec3a02bb0ded076c12ca4d5de1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445dc3e1393928dbd8eb446b03bfa357306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f08ebe001f13555110026526a1e6e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc044bb6c94a709bb5f1937e8038cd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9557d9a728e27e6dd64b44628ac4e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bf8ca69b05cc93858709851e7c276310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a4b2a5371203a25f60d568bf02c71311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0e91f8f37ee3ee32c6382a0c3c7c2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abbb7e7151f5d0ecfd4d29599078f4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe92a862c21a1a4cd2fe446af5e658b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6271c0508dae7147eae216b77b1ff1a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a98d10b15e6bfd28ac73307534cadd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bd74e50cc90a6a07b5a1a2aec3961317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b250f4d684b4eead1d8e490274ac79318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9d4b92295481dedc14f74ae8945c8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee205f640cc59212d2d8bc172de68421320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57861829de9b2e7bf0c5ea9e5c9e64321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937c15170478ab3c59b190fc4ae85a1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f97a49f619df12107b02f861b6125d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28014b98baf4866100615eae88f071324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272116063414dd11053ab629f457922325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69845feb50661a8cac26ffa74bf88ab7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48eb67abc014748db09708f90f6232327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04980c49d29806cb49cfe23b36ddb32a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271553915435330e9df1569f8a6d24e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa060c9f6d64fbfa69c2fa77b827284330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b526acf9e1779b7b094b28dd1d9728331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10347855b3e5207980f19c44b80d9e0c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d2a6d52e760849af9bfe4055b53fc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d77a11ef05a3913d7e6d67562ec1c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd52b6a4997d67392647fdb12c50e4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993e062aa8fd5b96c7eae67f1e18b05336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b617cd2666d62ba27acb1a6d9c107e6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d71bf1950df0def7755b776945a24e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d3082ec022a4b87214b1361685a81339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03733bbc8d885fc123f8a2eaf9b4879340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bfbcfcfebb65cd42868fd05a7f42c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009761ba52d228021e5b17c85374740342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc490c0b2e3ad6de015a6447ef26a0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a074bba0294b84f4d17b3c64e22bc9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f2a53c3f4719b9718ec0d66718f51345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095ebdab235c80d7cc35dfce21c0f38346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13b84b972961bbc4339470c6cda5d1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9ef6ac6643b80fb4ca668a4612fb2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda6e9cebce270d02b37d02cb9f9913349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56806268fc6b399b12995c75782712d5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a78f97ff156c1db2b51280c85b8fd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f41fe4cc39675e17d361f1f0a3fea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab702826708df8942eaa92cd9a31c806353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73333b46120d9c94007c394b48a76ae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330735b2203ec29ebf72688aaeeb4765355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871c24fc8b83264412ef1dcd6532bfa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03bd4151e28be9d48fd119024a02e3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65b267145755d60f91c84fb259dad1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d011e68ca280dd87dc5e87be768b5c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580b7063298ce25e3f448b4f57a921c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28750646accb2d9db48a801caf277a51361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61f7454817ff3ca71c1252ecbdd8ac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94faef1641c06015f62b7ad4395ae4cf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a12dac64560b19d98aedcf2fdab706364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240391b6ff7fc9faee2307170d9cd230365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194eb237b73ac192f697ed7a44f0d3f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1837f14882bf53565e3e891be369d8e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e027eeff8c4c511d231b57f446996e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5c8ff4628b8393fcdac84fcf4b02b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e9437eadc8529ddfd376197bfc41c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d8d97e7094a4cefcb64d1e687fc0d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018cf20ba561c722f92086d95256e952372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc87ac6def620e0b7b82a2cd55edd8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea11ccaab1f99c47d7b941813fcf58374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4953504e3e0d2c7e1a5562a21d6ce5f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28549b57fbe262ff23a7453dc32d7a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28169a57d405e69c2fdb6f0d818a62e9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c233cae11eb29ee3c2df40c99f88d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb04126e35c4b6ece0dd4b8b403e8e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7f6945953593568864ba38c50e33f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d9c9b699b835ab98679a08ab11543381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4cd2af99a06ff80f789f29da6141a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a364a6ff450647909d789eb3c8f6a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75482a1fd213b3e3d7f02a2439ee3898384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d109fe9de464115ee446018098257385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffd1ec0b17686b0787a00e5aa70856386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd62644df0a99a25a86bbb3b8a904c0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb7b8ce0dab117e2bd0a2716b25348388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cbaf2be86e8430db0962fb139882f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6db4f5c95609a8ff9343d5baaef34a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771502c112cb15de92efe5c3d7d397b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0cab863a2d70ffa5a9927f079aeb9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2900ce0ddc624a6c5e5a379ec3222393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028af6a9484432227aa6b5450c37288394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38513f29b1a6581958268b68112991395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987b4a6d8d093e1c199c42d1634e3e6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9c41f9345ff1cac40061ecd741d9b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d05829ce7ce4ecf7c16d344a8b78e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd847857d0aed6ed65515f0565fa61399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae88bb5150a5704ef86a6ebf5a4697f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0c02e492611440b1e186b01b01352401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38feacb2ff5da468c138a65e5741aad7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c69fd1fd73ecd6dcad6eb3b7178975403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2be46d5579e6c934805ae4ded55dc4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a98757d8c1eceb8610f62c785fe55b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456264a20a7ca781d64b4dff48290fb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc489677efe14c6dd9c79c9f176e8d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31a90b3e389f2387c95733931f1b29408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbbccf4e88cdb0541fe5a2e91ce2307409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2250c8ee30207290f8fbcfa781af8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf49422bcd5c7d4da27cf021ddffa67411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec764919773799d5c7a5d38c4c2391412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6451a69b6b35cff33944b5dd5eb993413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f7672d009811805412a1a00fa58f4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea51c0fcaf96907f38a75957dd28fdb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b60cc0eee69bd7dfe5f2a0fd075cc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1ad449dc312b1661e4d0db1ac834d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d512c157a38e08ea85a2298aa90c6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9dfb161f1e95b16f4e06e78c4f2dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8d3a55d93970f3a408763381c1e06420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141acb55d3a3e56e578fbfb8eed17830421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd094c46f2245a355674e7f986a2e0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22592e024f53e7b5696662e876e2dfa0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12653788ed79e0bd4746409b59cbc6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11d629abc36283979e163548ee6d21425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0114cd73d1f3efa7a32cf32110f40426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80e5f446835577fc22103a045953b9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d746705ca284b5eb8cc9d3cd55648428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907af51dcd9a3ed24cf045476567ae8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6fab92711db8e6b1edfe234b13631430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6a8e127855df098db33995708379a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbd3fd9c3ec2491d539686bec3cc72432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935adc65efa261624b274275804d77ac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4c9d27b219307f63cffa7f21af62b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264c3cefd3076dacd2adb6ad05c981f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb20931b6930445c7faaebbcad9436436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff6f5c20a9a89c37ad683bb15f04b1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bb60b92d54fcdc3bd946f2030b8da438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b52a6f25d38383ae6f5814dd7e886439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ed7e1d702d3ef0fd77898c1970d85440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db50bf766fda9b6d3a334ea310611e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41dbc134e503b43bf7e97174bfb2bd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3275eb05c0042cd77b81ffd3b2d4c6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f2449055e73ce304ae27c0217a5ec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d4a0b51b42719b044d69dec223c33445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68677a87c109aaccbaacc1f6e3038701446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ec7ee38355001f28a7af352a3d538447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c102fb74c9b2e92ce6ce0aaf098954448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a59bcdeb02a6a81938c1998e20c389449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ae235e431df9298dc29b9b40f3478450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c435679041ac27e8a82636d7028873451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fefb3683c93744cfa22d0fe42fc89c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55fd4331686b38f34a428e10ee0ca8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2dfc7f6a696f0b155b41605b237fa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92aa69eb27d1354c8c47feb3a3038b8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9590197eb650dc0c01f40d74421d9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9340c37c01fb39c108bd88545d2bc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1d608282d6838c0a6169702a37abf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4846b46659a4758150f443513487fe8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d4a5127780e4392272051a2ee8c7e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860150700de9c28fc71bf4da62f5020461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291cce6668166284f696059fcbf48a6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33364aeb458f7cc08f7ab95ec72170463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4d51a1ef7b467b546c972a09bee88464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d369963529e5c4c3ce632259c7048465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77200795f6770963fce03f8a27a32682466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4c0d8479455be158ccbdd2633fc97467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c88d376fff825dd4edba2e72cb90a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721148c4d0b146cd41b1fcd6a88e567469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a5da5dc924cd3cbc12916f5af2d29470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97615e69e5774d7ab71e60c07e7763f9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fee45dbe0ae1dc119da79b6cf5081472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922d33d627d8f07c43297190b607ddc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e0adb29635809dc61ce5d6c5b87cf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c271ce834f6adbe1ce29e8a3c00ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842c3562302ea17bb683433407cadea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36c4e5c07168d234a92ef142ae5e97477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602109485d051eff578dd5a69c8fd183478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92ee4974b4b239e9ad5b9416eb20a3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d046a761d715f8bf4aa615f0ded0e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc621eb6459f1b7f59309d9dba44ebe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10090b7a9f87d640c6208e396eb785482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1412be9560a81c82d48a08512d70df483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079675d22e284cb84ed50624ce39576e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003eeb2512a6545a28533634ec8cee81485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a34d4e30b11ba3b7a096f73047d255486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8d349abd1c278d0fe6ad5829bffd4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bbf78f3ca326d43c50fb4a2ee4774488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f6e4fcae405e989b04d60c123ddac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67f68877507910239189cc7e67bf93490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4211da04553a4d8990a2e512bdf5c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841c8e6af06846299a8a43d6d3f705e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b5d75f91b7733c1fbc4ec02ae3cb1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22047cb14f021904a04dfc2f40d216ba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931ce941304afa72f0cce8a23a6af4c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a4d5b60129741e975b0d854c33c5b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6cb808e331aa233c22b95f0530fb3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1f4f3dd85dfb2689be867eeeb5665498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64830efb7213606719866492cc50948499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e661b8f49897294b548bb11828a509500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cf6a1d4a763b44cddb2a7a78eae39501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5f977caa4e5f14dcf11cb71677d44502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96418742225c8e41e21ba648132ceaef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab7a9c37f467af55264bcaa28b764d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cf63ee1c7fe3f7afaaa1e35b81619505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d921a5df7977dee49c5aff705f01ca506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35847aeaeb15caab7af69673cb806d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f8f238f1c0d1140b6a7d2e33b9265508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7057506d37fc87be651bc9fde2d243509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d6a29762004bc425d2be4e3166f01510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccc1e1443e057a26665631ec4acef3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c11c9b0099f615e359af3e4e9f2405512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd343d8518175cb91534ae6aa91f07a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b862d9077df23eefcab30b77b28e7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9037695b65e73436990b003fae9e85515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68630bd8558660d3be7e57bbfb8474c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c728d3beef3f728717aa52b42ef2c44517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7deb4ba63c25967fe1381b467bb4b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae20867e09f6424f3905fe0006cbcb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b546a5308350155ca0a6b475003e4b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb11d77f5036a1fbc8753d435214ba5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afd3b6b121f04bba823ea5dbfa31ec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213fe5f513b6aeb231c070a87787ebe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d933f40fec91b7766ee798d0993fe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fc429fe177287542c746d3b961431525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647e1c544e3cda280ebfd96ea4bb017526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94d9814d1f8d49f8be5c97231646f7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa9b4a590f6d40afd2c5b7af2d16f7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b1cfa3980665eb3ee361aa52c1f84529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121037c6b01c2d5640ba8ed726884d43530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480c078f30da12ba7a7a43f9b77efec531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3160a10f8a38b117e5c746a8a907a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0224198cd3e0a32ea8c5963b384ec0a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e9968f4c3aa988eb468ad6a2cbd4e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7cf5653f6781c2efa94afcf9f3397535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347545cee5eea5f7049122867a3ddeb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbfc19a823d50441c98d58c65dcb99537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8077059cbd2381a8b587c8b68e99cd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7588c37aca2fd35015718573ffc2832539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79883475dc88cca8186e7baab06c9a8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b988f5ccfe418e0e17e67b2bb5d17541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ef016b845964575f1c7ee8a770ae6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b5b539c51e76e79f6e32adc173bdf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837ec8a7ca9947dacec8260a294ebc6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b6d5dda485ca1d716e2920b9013ee545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba232bbc8703322c783f8eeb88bc97b6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5cb88e84a3b2076d5b6998fb27bf3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530fd7b513f239f6e8e65023ac619d0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab4b7fdb328f09fb3f63c5ab5d2f2b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82166c6bead3a6a9ee36cc6e0cccc79550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ad659856273158e92f087855bf57e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3925fcb1236a05b0e9ece195c72dc9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70820fec8d12bcbca022b9bac167e8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a555b77831511a433baee29dbbcf53a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22995466265ded28e5d628847192ea90555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450771a5be4aeb8753b32e67346cd1f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393a290e72020638b5940515bba147a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e604d2762598fc5eafcffe11e221c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783edceaac5f4073545614b4ad74e387559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe31a93ed6d1c19b6c14bf8543dd8ca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39449f41ab67b778f48e0ddf960018561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b3c090a0b0b35620c1b840e9715b2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f04a8f5a3053c307ab7f289bca439563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be332264e6694ef6b2cb042890e1a4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806676b9eac78da01c3f57ae00d8b72565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969bfe87f9efcd410abb6b6ecb13c57566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f2b86e85b1fe9692fa01c934ff088567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbca2fe77bcaec07e74a3ab8e4f73c4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1ddb161be0670ca71cf35c7ddf67e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7b757ffffaa20e02cd54600c98f29570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6a31963880c00f38448e92c59e9e6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4e12c1b160e753b729192c7a0893a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30229304af1e8972bee37998db38cf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c183221bd51a4bb7e4ec7678faa5c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed88703636234f2bf4d64a57d07fc9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b89919655aa612519dfc2758aed1a8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eca64c87658612ddcf1f3b203c7463577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582ec4489ca21bc419e227fe227104c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e1d916f36bed916193bd837103de3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d129ac53a6b2541e2b16f02e2c6008580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880157134c2d64d76e3147ea53d6e7e5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea824bab51d629e807281273a9a4ebc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e9ed2078ecb6500c63f12821ba5a0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21c2d13d921219086bb2cec1bd113f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61275d01462836f29753ff8090ad5c2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db454f746239bb8cb2dab45adf9b41586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2527323f433759eab59fcd82c642f8e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35137b5efe75bde7c0aae14955257fb9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfc732e91924d36443365f4bd593e8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7451b892c6adf80b86c1d5047547f0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c293f5dc1c1792d35161bcdab5cf94591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9e8bdc3da4369c21358aa613bff48592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484263cdb66513476c867726cedb47d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433f4cd67b03c10aa30bb8389454073594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefe07e439ce6775faaf328ccd41fa8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145db65490a15648c29de789e5a1133596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d14f1e8bc02ffd649156ce02a82597597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8759ba270f710051503a74585b81564598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afe7b64bcab4fa76040b1d0d31e546599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c8ff6619c1340ffaa43ed834af442600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74158ea04fb475cdf2980e618532a361601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969745c0f24295c1af11bf2ffb221cff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd47ce83c58a23e72403fde157d8564603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1a87e0b14f9a2e7ef4d51d00b0b0e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33a11283c904828a05e47f901254d4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec223fa22dc9e50d673a20f485d8c74c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb235bf8138055a922cac428ff420b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f2ba82bfb23580ae2aa26007e362d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722efa385e50fb42e4451043cad8454609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaafb92e5ef0d345068784e4603ee84610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd8722cc001bb3a3e68f7c50f05423611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c06e6eef18602ce358c10f55bed31612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e2c9ed34fc716310dfab53b758064613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf99bdeedc7f2734dc0165d520adaa0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f76f7ec8ba62b2d9a7b410775b1fe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870aa174324b33e4cca276d64d58d246616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b930a6074870d1670e0f9b0c9f38b27617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701df0dae54182fb3d7dd3d7af825c1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9093a4c05dc03aaca6d67be203dd74619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8427a814f9bc4592f163baf7c0e73e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e971734f05c1ec08d2b69e7a8a6fc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767641cd4fa4ae7c504b7b642f141f04622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba588a2cb7a9b131a059ac2ef690bcc2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f74affb193beb5f9be9f49be682040624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2e8effa9ef1c44aad38f144d97616625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead37351ce285a050567c122360b3983626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b26cdbbb99ebf57f9f7902e4f476a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac66e62d972a3ee8e47808d0896b29f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869fe2a683a62bd848c39cff26c72a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628598fc357ffdc69d12f7f48335483630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76da64b2abacfb5b39b9011f2cf285e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b1124538fcb96331fdf99ee104038632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11166b7e25edaff40e3116b242fcd999633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ef800c0bfc4c7d5a68e9de453fc14634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec5340da72e01f7798754f15f6ead5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bdd521b3087eb3f46d2f187c1c77a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe05bf2bd40cb3d3719a283aa795806637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3c5539d8a421c08485c7f04cfec6d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198a60cfb6c15ef9cfc2342091161b9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ace2b6ced41daeb88f3ca61442647640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9937862294c813b135cd2010362a1c9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc798768ba3254ebd8672eafb3a04b59642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b38d3e6df85747b2de1f7fcf68796643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee92f1aeaee6664626a68e77dd863a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc748dc899a5bd0837352f9ad6c0af8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555b9a1eb11df29bce5a2942b1c61e3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab72095d7b35eaaed0c4541e363a5cb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8743a3bd27c1b1164f6fdbf8be8ad7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c74e447a686c64914aeca765ccb36f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378edd0b0763ba235dff85bba0d8f49650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05182178056f3ffbf53f0f6587b7ef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb1e7239aa1feccd377aefc1c539b9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004a81f0c0d31d2c4377ce7463a911e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7dc214ab154e563d8337f9302b6ced654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e612e7e5180b1de8d38a245eacf0ecb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91c8463acbaa8da68bb8fa849a0e11656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349533c0390009ae38d1eb104058cb4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9200ec1c196759032aeaa6d256e8e4d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd99b05bd2cd440b82c70156b787893659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5190fa43e7b25264a1b1faf624a14660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3d7d0e74312d63d5636a7d147a941661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c446d0d4bb5615db7837e70f1acd82662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eafae2917cd460093fbe731a1e8586663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af000346a807209bd17cdd8c6e91930664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5b8b36ee3008178956168845df58f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2ecf7df4e825461891506413b4708666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4d975c1f49d04c022dfd0b5c081ab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae215e130c61953f75ee4bec0faad8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df504a854a0d99dace2a01733cb964b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c773eed8e7f924e453321009620862c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b6e979f33d5af8ec6181fda72d7c7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774558dc90a6a3513f4a55a6f5336a6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7632cfdae750a067431906eb7aeb3f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2503960d0de83c8b30a6bf5586ceae674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8b307b5635d3355494c4a62de62d4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db6e5d8f481c616b2b1298b415e550676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685faca68e18ff3fe69b941d7b9deb70677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92577a3ac4d001469b44bed4e21c1262678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480443ec470938f51820268e1c03cc14679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4e8c9de47de873b791151fd56d4a0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e34b34d29f1a405ec2f02b920e26c0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915995473b5dafa63820c9be139b11e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a95f641a717bddb9446951affdaaf4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6270227cffc309d1ba30ac638798e5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90d2754a322adf79573583b692c875685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db4c6c422f815e1d12cfadaf365114686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b9469a8deca0f41c06a09e21d8c5c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f93eadb7b0805d8edd085f043d72bd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127392bcb4fa45332caef096465a022f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3cb9ed9b279dd854abfb276f55b6b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5d38de6bfa63b19c04daff2c98f48691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307ea73bda7d5b5a791f942a36d9230692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494d99c4c61878016c8b7edb5172d88693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b782e9ff20a831b1c5b940604b6896694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a7024ea4acc6f3f03c18041615d54695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbabbfd5b16f78f76d39a5fe62a8b4e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900c9c4234e7cc29561ad2f4ab3374f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6a8a9def85eeae86435340d90e208698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbed60f78d58b8296435a40c3ec1f4e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986ccbcf8225bd7a5b9f32f77d7ea2d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd84c7d383717de434425cf98d56e9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc26bd5276baddfa3b742db9b23065702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367194b5c2ea1b4b51f2ac447f94947b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b119d651d4f911d452ee1821f6e93704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc478728dfe7a0c17dd0867067b9d3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992a4106434a01876b22a784e5a82e3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0620778a4e35641ea5406f6f3baeca5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec76879e20a354a65d92b336c34842708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef385bee4765248bff355a860d465370709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931ce4e8dd6cbae59965b9940649883710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa68bee66195d3da21983ab9dc5c45711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575eeececa3261a0a5715e38ebcf4ef5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a8aad4c87a0ca2ef2545ccc7d7e8f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109cb59ec9b583a2a22d112f874fe50714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2e9d8614e6d41b334dee50437add7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac056db54dcc93ccc74c14baedb72344716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16629eb6fceabb273a387d04c9c51b2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab01ab428f7afbb3299ffe50b39daff718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f3c8d967f4ddbaceb0bcceb4fc72f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13380b399b24fa5ce47bdd4ae229cd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a75096f94a10a843bbb04cc3a9bf9c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254249d50e8d18d8fc1098cc4aa5764722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1f33212aadf218cfbee9345598f7f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e1f606444e3303292697a53787208724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0203c70335a620601be9ad50f1d62a5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f96b6214c16444a6a68e6f2f06c824726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36653e1846a5d945ccad68336a6133d3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54643d2513cfa07fb5222b3651e85ee2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b61a0bea77bf08a52a50444989931729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7099a8d4fd6f77351287f09feb1dfd6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14f57cd9bad30e7bcb7789dfa0d71e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655859bab782c0bcb4b3918134f642a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101f9e0721ac89415b612cbf90e8b76733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18becc5899fc94207cce269afaf0e1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c925b8ec34c5eb3676c33628b7bb8be735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4340edd6bb513f0e8e0417ad6eb4e13736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3257337771836f7d6ac9e2ac44df957737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2428370659f3d595ca9efc564da3041738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501ce33137461d944acb74c5ff5e612739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f11ccf0ce255e742c1431c83946817740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05657d35a352e8a00464c5c5d013e46741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5bd26959635361725de494c0c636d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3661b3bbd85afcc74aba422aae61515743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27865a103a25cc8c8a29efc9f9f84b4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57094fd077542fa22bd5b1a660181e1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089fc31854be2bbfe6a186843314895746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd0d6b3ebba78c5d1924879a7fbc92747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5f8a4f20b1fd252958598cfd74571748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053f0d0574cc5be38ff648fa0df13c9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d3509e535d56f37cd12c55d8f8d9a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300172d262b3c434b40136608273623751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c88dab9afd7411f8fba10832baa13752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce7bb7a158ebcde5eaaf28f6551399753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>