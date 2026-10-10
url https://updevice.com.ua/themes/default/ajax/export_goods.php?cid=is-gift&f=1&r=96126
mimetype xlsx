--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267b564cc4a2c3219929263430685d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ab4bb0047791302e4742788327fc22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f79ff5b9770cad0efe490f9d233fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc06949695fda71b8f8855d8e3e4b8d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf32bd414ed4f1162ee68f9df5a1f5d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd97907fd7782e60fde7a3a92c0d1546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50cd6c19c50ddcc9409795c75ac3a37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1e4e0497284dd46d97884169602338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea406e78f633f53834079e4492b5f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8839d584bcc554a81b3249df1ab7910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38a56fa784cfb161a1b6fce848751b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44de81c09e6a488cf7eb05934338ed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93098aa97d79ba1fc03d1308ed6d0f2713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48ffec3f0b4ff7b433ff0317b691f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7fa65dd48769638fb48ba862ed22915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247e6ea8b930a16880b97e4971d0e3216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fbf96f2c5e3c2c30488873b420c5017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821066ea1d583863411d4d0cfd0cd6118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f3cb1af286d22a755f5eda905f1d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ffa11126441eb2d3c291922836ff020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b53a8b8a1d296e6a1035b8777cde721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7213ee73c8613cfe279d921ed0d3522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ad6bbbcf12f1631494eff32c10dbb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd306e6bbe53db0e66f6fd63865df224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75dd6ae04e014eeeeceb31dbfc33fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb067c0f98a4937c0571eae92964d8226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57daa1631b665a939eb3f2439259c6a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41c2ad68752bdf0473379fbbebd24828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb23138f6f450584a0b2b910c091d3b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257d8529edafb0f07bea8dfc532f30930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ae4519350e4da873be24c07776fe131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5235e1d39382df3f1e7ea7430e2640432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aab633c2456a30c7ce991b11a43c4533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276d40db7c1f8d8a67dc0f23ab5e22634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2914964761c6c55fa0452d86d433d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40670b657165d0cfbe264734a3bee69b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86ca025beb9f660599f464e3b8a3e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c142205fecba4e6c1da7bb54e7b7b4038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5abdfe53732d6bd3a97e0a8b44776439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e61cec58df26b4222ace24b4c3739140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79de0cb71d0b078a0677bf37fd944541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546ba223b436b378e9efa1479fee71842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b4576560b9ab99763389b3f9ebd4943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf00ed3fc257c451ce4057aa7c0a7544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe88ce01b3e62e21b91b331fb2382b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731d6486f3cc6105e0f2439f5c3682146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb27b17487e30a4cc475b3c79e83eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216f2a80dd37bb575050176a63444c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef83feb7a605fc85323275f3c14a8849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60127900a1b9689d59ce0e694ab92d3950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe88c6a42c18c479f788fde15f382951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efb6054cbbcf664cc0f8b5e427813c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de04cf6d8fa7218967a28f0576f2bea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479254ecbdc51fad4801d0c1a68f5a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd9d046ae811dcac4fa6dc9106420b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b34e67c037422f004f7779a3c183c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012b0b789fa3562cc06e49b0d09515e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c414825828d9c5a8d4b4ee9cd413a6358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef6b1af9c5329dccb0cd9cd03371fc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d3ec8fc621285804010a1b2a4cb4160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59c5c6a7ff6ed33a7dcabfc1bfc31261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6eca8b3a6413903bc6e0af671015e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3168760a98425b590fc0cbffa665c4863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d7dc9c5a07ddfbaa2d6320bd003f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb4db7b1af47875544dc6f850f1c6d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98dc3bdbce702c0fd7a7a53de0bb9ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbac511ce0ee5756864d13bbec2e32967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74527fcb9ebd22eef916af6cc2e1b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf1b7da449d20226136b6c7e15f75a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6889585047a688a685f91fe65bb5fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec39911937bdb5d29070a27adabbea571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480798b17bec9242f43f2309c7e59e3972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c36d6cd2863a0740839980309ae6e073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492e08249f7416fe8114b46d99a163374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36815177e23f294096e7c0a1df9652275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fea3f990715b63814af7acaee453c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a20757a3ccadf0bf9c033363cd8cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b0ae22c5a0c6a4ab4af6919bf4acd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0aa8a425ba27ae4a0e3fb99ba688479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca2c2e4399395ae4bd8eb9c599abf080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b03cfa2dda38ca286d9d187d7e44781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ceceeb077b2f5db3ae317cc902c4b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec481924317e8aa01b95c74637abc6283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770f6d1b05ee564c0ec13eb7332cf8884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5ba6355e82c7247a5838973e47bff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad76b2f678e9abeab7988cbaa173ee986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f883e227f2514d28c7fcf09c2b720a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d522e80841efee06e46e87ce6b542c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91df617c78333bac6bf0625eb3a07e689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab8928c0c1efc9047532ba7447c3c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d23947aa115f68d3b2a06a59a0a1b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e175ce9f32f2d575638394be2632bcc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabb0516d1eb0dd35edbfff1c2daea793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ed6c15fde49693f10a5e963693de694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c03efa89bac8c489fbeebe048fd25f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e6617329bd4138e87bbe605d8c5de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cad5b4043d2c5dca8ad0c5ec6fa9d197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0877efc4735d7fbc09734690e272698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae4f1f294d421a58f67fd4d88dd3e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45464fcd8a58582ef6921d37edcc46d5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79392389b66a3eb7440634aad71cbef7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942360fff6572a768ad4350c49f59fd4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f1de76e21e989c8c82b8b89cf6300103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556b3322fc4e7e5441eade0056233ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104d783223a321e5620154793a4a31e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea981c9fdb8a7d69fd78aa3423cd2fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046ff29e01b1750456c8d320a6e4b4c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d1556ff264558c33cde1dc46e81b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a355f0089aeb1ceb0f1e8e668977a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18570d0ff9878ee64ca619e45d474e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70a08be99c3f7163af5c122a0f05c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682bf25ee5db1f112cbb59ba1a2a595112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec47c81178299b7f0eaaef0ea2a6403113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01cafa5a97a90922a18b72b5231633114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6712d0d0f0989b4929d375e72b643115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ac724f0f1492dc40097cdc2c1818f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e31461515d452442df9a8e4e070bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0437ff25cba82abe72dbff0d104b43118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691100ac0568912dee63fc60171d7351119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300d0c9d1cb4d9374d383cb04b9b27a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1af9719b3c587b7d78e8a649e7f93121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ace532e9ee90d2f406e6dc3b3588c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac2b0e824e1630110ff69e8dc4a50a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce84d0dd62fdef9b16fb218f6e25a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855fe770ca9b340eaedf74de41f2f13125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14babdf291da2428255413f3fbb5f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808296fd07029448da14acf17eb4478127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ccce43f376073944f4042b33ada6a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f71859f21aba9ca090065096c9af8b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ec1f60528eb39c70cfdc45c5aaada130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b067976d7cdbb769fdde7dfee32c25131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cba443b2cb1875e9c50bd59a32d714132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f738190f743524e583afa1dbd63df2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cacf64fa98159305b2037053f15e38134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecfed6e8c7d9cf88382baa59404877135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aea5b58365ae1138a2c7808e840d04136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e2905c29abbfaef2d9ba2add5fb6a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57874e1603865ba9418aae12b7b555138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632647e0618deec043e2793aebd49692139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2c8546eb7e3e4fa1b0bba39bbb962140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bc9dbd917b93a6e1f960d1dd3cdaa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f70a5c9c7ca483022c37c8ab31ceb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f06fb95d517e7548313f9a11d3d672143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162188891f9af8b2c6466d3a840155d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c803eb77b5facd09d4f6325374b65145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8eb4eba5294e8b3f36e1d91e700a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5e152592a803802369d5053a5927e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bb897b981de91194821d2f463e267148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbfc7d7421ede901ffb9ecc447afb9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407283de781088fdcd6cc43c73a1f17e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892e197d18ae29d532aea4eb8cfc3cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0688b3c6f0286ae2cded0d14087b05d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b74fed07bbdfd1e18e5adde3134fc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985167a33cc57c8c38f6ab02d02bc6a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7f4e176894babc3d4d6f4323b0e71155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e082c568331c614ce2be50e96ff280156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a7f6a0ba2ed8b97ee2c137393a2a6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133c756589dd42d3b386d4ef9dac3bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ba3fdd432821f80c03f3e5c33a13e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6caab1caff31f1d938b31f2906857160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d748a36ea4fdf8045f19e1f6ca9f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212545d11cf60a9ae7d7f20947095fe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9f8826383012184094a929f08534a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aee8517cc44daa29b620da61e20dd2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c99d2e7b38e531f339c46c2eba336165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7722b28ce212e5c92267beb0b869343166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bbe13213eb5cd5b2547621599b205167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e056af23e3b6c59a59093d3e01226e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5774d5ec4f3c486972eb9873086d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf47d0061cd52a1b443dc95fcd33130170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bf38e29d9ff2b79911bb37019a9a1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836522bbe6711086f45927ece29c646172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b09cd3ce8fbe092b5c72a9a19ec5e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf808cfb7a02dd152aacae294aea4a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be7509153724f52c688c9c7c7cc4c3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac834ad2bfe3d23f0ba7d9c0e14b9f03176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316101dfbb7a2e5faab60c4c80398ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec12d0fec6d67813cf656cc08bd7d06178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd807e75dc05e4b3629e9dc628bc7d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144647142b7785e2fe5368a734f610c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c18761cb1d45053737cdf161fcb7f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e76bb6a034487f84a1e084bc2d7aa0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6c7f5a637a5360c258e17092b2af5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ffcc1c96a45b0057c6f7560d15747184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68a0bf5ad49eaa76f74a176a887001185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31cf84b4b62d43ed535f0a1d4e38b8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095660cfdafe164ef15549cbd7e0a74187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f569db9e5ae4de71eb8efb6c5b9a8a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae8ad8bb444f994b7280ab0cd608bb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee8fd8cc627c0a4016108611fad2f8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c9512cc8a9de2dc9aa25a6236bcfe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f423ef23e570ff39a916fb86c5ad50b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821ba8b9c87d7d2cc25096c3253150b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604477b36e031ad0134c384c3bd7643194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4844c30fb50c09e10512803bddad1a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bf9cf79282e45af0a40254d326ee8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20981458d143214ed98135e0512b835c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b3c9d0ae34f38500bdd67c7b11bab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef1d6552f6c5bba9faa12fc683aa95199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed10be0d7c0fa83a189d57e3957a9b0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca0637e012e0e903a8a635e5fc4887201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bacce90be5d43216fbd42bdf8a288202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfaf7371c900197046674b47c01013b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ef00e87748b1f5ed39e19004a3f37204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab227e98fc6b9f641cd11fbcb5997c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202517d129ff782d4675e55bad87a076206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f32c5a94470f3908b1a47ad8b4e70207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b775e1ea09faf878ea20ed8925eca14208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ea5b5f93d6b75d5281d56a710df19209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4451485328d2850d39de7ab5e02d480210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22545b7b4e7fc100ea26060cdf3ffb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8da4b2f167ef25c308b8d270c823d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7dae0418996e46103ef4a4498f02b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9709376d558fcf19759a01df23803a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a822c298ed952f38f9a7dbc44d391215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b5b90c98deac20c368d8f2add47a2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e46bab4970b656aa6966774e2e3d4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c183abc2d7083999dbc4ce78c6984a7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fafe10587f7090d334c0e71c55674219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b1ed3777a3b38364b05588086c430220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad37604b35d9b44ed63317631a50fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fbb4560b9e1b8f1caa013a3603551222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb4e49e1c39ca22a629b552b75b816223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624596fac1f5b257b9def46146c087d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8ad0964047db8f78ef538d5dfea10225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a3a00b7be2cd79a646eadadd4b50d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6cd7019b1dbda2e6870044d2c8c47227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260dbac29d7e376ddf47afe38ce8bdd5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd71840bd250fae03481e9e180da37229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3579cbc66effcee4fd9bfa920c213230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a2f1d2ef46970ff98dff1a5d03db1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808700c62690ce56df82cf0cfca8942232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef327b70e51f238f5a8f7cd79a3508233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a23186672dd71008a864982d2ed812234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bfa54cd5f182a3d08a97b5cce52af235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb12bab18bc56370d83fa9e20941ed7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70f9285129152c3842e7a962e1fbf1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb247e4ff2d6ae03533ebf43aedbc3e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85623d622d6087fde6b655478b5b74b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b45307e1e5c8040e3d6032fdffa64240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e4ffd0209172ed2fa6099dbb76e02241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea167a46a2c91b22695f5d8eb6068233242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d24edeee24e2b5e53d2fd4cafca8f6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bd492bb7d768069df123a332f9ec4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df3406d5d89ff85986936cd2321681245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636320bc2f0f48abcaff8d27652f48c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fab16eb0b08a7da52da88f496409b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55744408e02c9a7aacd15efea7f11808248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f3faa2ba789311f54f52a373e8191249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739a06dc499c79ef4f2c766c19e02c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d973ea12448ede4245780239a0ac0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579456dc835fa0af56c25e86db170c65252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689a0259180e76a13ba86e879ee05f3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ea1a773527843e2308d834f063f47254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213ad67c409d0e07a94553f77bc977a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39645c47906f29700494f03bacbd5e0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9237083ceed760067ba26cf4b4ddf8f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e40001daa45cc60db8240a47a6c94f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73c749ce73133191f6c0736cba1f1b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a323d95c85670afecc3b245df4e2c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a595c1351bb827c5f4f3d15d571b264261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df5f98fc24dd2060bc33411eab0ff4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8062601f9c7fc9610d21789b6bccb29263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f881e70afa70f0c4d05b3a0ab75ee5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ebd53801e6bd073d613ded867f798265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aef3cb2f53a79ad2f74acbad5a9c5f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e8bf232def2b1416416eba97e89cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b8cd013f77c80709aa26c9658b2d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c2321682d09df6ef157f050d035eb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abc8d750209ed9220cc3b75a9449c7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edbd6d8fe35b21a8f3aac6c5379d50271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eededbe9f6b8690b8d962ea7c617d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e2ade4422a23c7325391d0a331e42273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5ea9d213a505baf446141fe6505d7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20dd20bd6b3a0e4ab744cd8577c390275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1f8d6c6121c2a266f2f5015b32345276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df196c795505b7c59764c8cb0743bd63277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfea440baeeebafbad5b2a3c2e8f32278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62fe851bf9c08d07b44b53716c04dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbcf3c3c9215ebff82ed55bfa259c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71dfdc18120a8e72fe0b796b4c1d0aa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc477123dc6b72a4cd8ae4e67e70715282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc4efac92ebf17ca1a506bbb89494a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1750c218b1d147ba62a1e0338a5cc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b9e363b4821ed23493a14e4e86875285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef766e6cc1caaf1b5c4c7933e406a1df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e68f1b9415b9e8bf7e7dc3a1536e3d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49067ce322086f56548a90ee11d6a409288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00055e7b0ccf278244c6c8048ad5fe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274c8a0650ab1ed7d9e98d549e7b874290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925d1fd174b00a436f7d23b6d85d698291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bc96c4a2b1a8f909be5b1a610421d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e27de049dc5fd9612017aac0725615293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf24fb03364c7fa42e6ef244ed7afd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c340191fc6304db135b850a5332a1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134ec13b5aff6c6fc1be3b509274a05296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5773a6b4d538b42f07e2f41c0d4a9b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3fd74db0dd4afa87e9eb8774f5e1b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b40b1a282f0f0200b7536da2674a0e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdc537096bd50216264d9d601dfbf8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed752e93d40966ccaf3b43ccf7c4f75301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e256325214a4d88dd2894815a84a6b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cee85d92ba70e4d714387fa186e2f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98883dea2bdd630c816ea4184ba942304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0cbc9d3b0609843163bb4f822e5f4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68bbafc95f41765c1df4704a9ab849306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea374e32c16e7edab5742c5ab1987f81307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda58edef1e126f931413bed137fb7d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f70d9276a1b59521bba2a3910181cf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8b14610dde783c9a78cc085c33b71310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a46740fa25e9b5cf8bdaa0f7879cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55c2ba3521d2b84195bf86d324857a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb043ad738e638f5e7f1d81c48fa0fb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5c0a055bcbbfb26c3fd3361d488b7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334b6fa788deb0f2252ac8eee8e4269315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63dc7999d223ff722f582e1b3c9688316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0760536c43640a7c2d3cbd7b92ad39317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451e5b5930affa6e37d1723be12dc44318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c957e3728e8ba90f885e07816e33d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3f4daa5e9ba010d99e0319f558b3f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c6fbc946a00a0026e27d2c37c24e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c330a1a9f5b6e7ae5403cecbb842e8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1363ef1644895f9bce816939f1d55323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7ad75152ae9a8dceebf60dd899e9e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce6bf9a8ede4b34823bc5bd9618ec3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897c9d96d0563a3b1579fab7f1a82b9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cacc6f2104a1556be8c65c9c447e5b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbddaa48f55ce3a373162ba1e3ceb5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d0ff102dc8c299a8a06fddc12f119329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff32c34357bbe8eeada59e2f4962109330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750b9299b28f244174bfb0180dd231b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108e9e3a5d2d25ee742ac21a9816dc0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f643d392abe73fbc82f106438f88c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce09e681e8e6c068a0fcd2964e6416c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158057e40ea94929f9d9cb1ee843897335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a9f1dc7b8dc70e2fca34820ccbabb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2ce706d74f5ddac3679bca0b2bc7e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b81cb7267ad9064cdaf336bfcc4d7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b38bce3108ce3d1d8c335ceef2f7fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8663afba3d5ec92157e24ad8d584177340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab15f19bde04f8ca126fbf46e02b87341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d48870b04ff37ee52f021f006047a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071c62ef5682398c41fe6cf52507bcd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef82f2a3cefd3e5405879d72d29a118344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af307e3a12b0b9d661e415c17dc1ff2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182417729396b597fabf98557d4fd98346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa2c98e23a0a6e7d85e3d4cbccc194347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc59ae754d1adb64b2beaf481e4fa4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b684c602dff3409f1d32c0ec207081349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7151452ecef6e5e7e0a0289920bb4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdfdaa100e451c32bae1163b4ac413351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ad38b79bf8184e48dedad7394dbf9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1ec328e53640ef36114fbe4c85ec9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73d873ec1dd369965b2263f0ef99ce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad649f1a1b446288486e7e170da412d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205859a535ff67a04461889d261b83ed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da35c9fb034303f8410ac708c41319357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12116f448e876ee6c17430783d41dd40358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506ac13cf0407688ad564f217447b1c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a4db07a07806675d70fb0932a121b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba37e83dcacd3190d10a0aee7f54ca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c0d5452e95d2b9ff0f31809cf4832362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44100f2ddc979c5e667d949abc014809363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee5d1e52fb7a6da05ea007b139943c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600236a84ef1e139e57872238eca928365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b91a597a3e9b926440846408e12c03366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299b725fb9ccd793341900e73760de8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb0c2009e71a957d82a849c7214ac1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61923316f836dd94fe0833a10d688b6f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0ab2266f6e30052cf32eb109fbf01370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b197c3c0e63b8e617a8536dd86dc6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed86a6e6b9453add0cf5079bd2bcaee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1bedb284734c98307b6c053587bf1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838251f009eae9883b6efb64d9bbd6a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82559a21e357aa50ce2d69c879089c36375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175ced72c89d230adf60abc0343f553376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377883f75d679f7c436ff89a40046607377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7ef6905b64395f6832fd190d6360f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207c143972090cac0a97442f791950d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73877bf47f4ce04585eafbc3c9b5c373380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e738bd872bfbc8be6185efa889c3f11381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842bfb8f5d7522a30ae72a9799ad41b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9289953900c60dfd6b004ed05ba7421383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515a7e5ffca942d731814808a1686ab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc198b2e6d743bf400b8d6c8d419940385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad26e2e330eb4efac046c2b5c7578e7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502e0cb8e324f88251940b2e5b800b0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f105c9a327a5093038d7a1c86efaf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122914444e213ba86de3334d79951d33389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ed96c27e0d6b3164fa03c7fe32f20390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d881e2dccd40ebd50ca8a1646fd88391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e37045007c17a9c2ccc33bd02f7ac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9ea5a30f7ff9649fd2a450bf259b1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf301434cb3808174c85e35a80252b44394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f2563b3d2f3926086fecab9fe1207395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb46e75e3cb390c78cdca2ab1f30fc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634da95f52467a9e16f8ec3c4e5b64b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c333dca5a8bbc343c11b9216f283e80398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c7fcf85ad0556c34fa5adf1d6888b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00e3012d11661f67a4dacac2d6adb5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68f0ef6d2ea04f69e2398448af7a2a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc54b473624c4ac6cdd6357315b0815402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c4cfca6c53bf384d6c0ca46da258f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a56f1a29d69e34bb56679b89859fa5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cce70161e1f30859a74a5071989e42405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20259d8412d6788225cc9ca39424280406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb695862275ec96f991ca230b834b86f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e5f768824be29c03461debf72275a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4821d2137bf0706cc4f7207879107409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de3ae62fc317d3b6eb8ced37888607410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35deeced511bbd57e939a05d1545e3f8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0a8818523a0728a8628f78aec7168412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ed22d81833fe059d33011d97bfc56413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5896a7f81619d3c48fefd3d377800d1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8520d51cd7af20a0f5264be1bf4093b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449764dc6176503de2c8653618431863416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ade1e1ae884e9173ec38fbd9f893f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f99d3a287b26c0acbd860abaf4aa1d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae109f572d2ea1121cbf9e5b60c5071419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deebb5400fa875993e1c0a4f9c430d4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff7c3cafa101e6f1e851391e9565dd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b692711065a00242c17598c9513013422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b1890c6fd18011a24a950d5149197423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad64b0da2af700f1792b56ce791c37c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0838599abf2145d81e5ea9753fea2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a79f66ad2af60b93402473e181293c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2a16f4a1dc655e1043f40d0acdae2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004663a7d391b225543432b699a9c307428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c03f9f13e0163fafb498d9fff981f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8e7338d29f38ecd597098bfa001e8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba8fff59ffad103a2fafe1d63ad8cc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83f71260d0f2e10c59d12ca767d3b1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4072968f8b3b56f3d283ccfef6211f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d570c535b13d418434d77e219e34e4d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059bdbabd10f03a47ec8029d8fbeb82435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a538513f9e5f0a967b847810f94fa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4a00e5fceaa19c8164160bcbe8750437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638a8776c512503f9975692b9e318cd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bda98ed4e60107c45ed46e21e5c919439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0aae78cfaed99e7de94571aba2503440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728b0fe033f84f3fd54c893f39f7be0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb71a3ad0b8969da84b22b0ec5d12c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b50dbc71e31028db8541ea28c57aed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73ea89618267782f53263c09d5de08444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6acbfbb3e01e4a220b20ef44a72ac8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064abca2889ecf0cc39cf3fdf66e1cdf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6b6ae5f71da36f2551de155d508e6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267a64866020d9b1a1350fe7bb4a02b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d023bdc44728e4ecb4adb52cc5b3d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bca72eba82aca88ef3649d36db3da4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aba81b0d4acb97162c84cd57bd3c60451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d4805266c76c606620e8a6407eb76452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99cd3dc2684f283d1d1f559728cc49453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33256dcb2819e1bd151a2f17cda9197454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c8fde1c66c3c40776250a35b783f7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbeeb3df4c6170ac2ca3a88e359d69456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38a273a0a3a417356509260f654b70457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfa52e36d1ff5cbb2dc363d0c6921e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ddc121921016bff045deeef9236fe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b206467ce1f2a69862198de533adbc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73a245552e3ff49bec1a090491c016461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4c7cf3722fdd364ca0c3fb3e541ad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681588993a2f9131113a8b04147d2ca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d61622cbcb572e665024ce8d2388de464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c0951eeb7a7557d29561e08e4cb1c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10682d4b72c50cd3319bb624375af809466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b80430db27ae1400c0faf51ce902b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb71493ba5fbe5ee7da69f980537a0b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142f0a82093de26e7950ee4f41a1a47469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe4d6f6726b83c5002b54004251622470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cc04597ce255c8ac3342cc1f565d7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86e5a2207d3a7fa0f3f95f635f7a88472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63deb33c9fc1dbd270599dafda904a98473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fee7a9fe9b6e885cf9763742d7d116474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d443abc967f4451052df0d9aac3ac14475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4a19e44d40f2d6bc9c196a8f766a6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9d5b5913e7d970ddc77d226b946f2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f80fd667d54447b59d45af6ee98f2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02370b9dda4b380bd845327609e9862479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc02fa8701d75ae0aa9b35d9195e8b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb00aa75836b2d701cbff4f56297d05481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717751357694249925a0fb73d147502482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819d311047aa74697f0ae753cee4ae7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a73a3062fc97e015ed2e8434db1e0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e34670ba9b465696d8a2a46ed9dbcc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4adbfa0da67b4bd8ac9fcf535a3d85486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ef2be73f607494f03adbbcfb5d7ed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d36683d4a9fd2bf7d51a60169d8e0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28c3c5f4f38433f2d061c16dfefc18489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f5b440f05f772b355cf15a95fdcd0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157dbb735724c373403bfafa5afa050491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4779f76f8cc8029a7fb21382d7eb56492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620efbf67d933e040ded44921769e735493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275a13a2f5081fa15cca1e5dd4f3a55494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad91a4f3af7c6681a00d567bc4f1484495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd05d2df8a13e7c3e22cfe0bafbad9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32165900f5e1d10db051f4cd0ab3d0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e475fdc5d50aa83f1f0f3d70772146498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da8ce1bfcf2e898de4a1818ccebf15499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03807bad25b72b63364dde27d8d807500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a5bed4028548270a6b4e8a76feba3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbdfbca320fd1530b016de1e722fee0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38491fb34d4f4ac08bd4f3fcbfbca24e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0536f79da7c1abcec519c25b82141504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb47926b175f714010c81364a2caea2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab524fb75f9cde1705c3a7d02cf9c2b1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30f9a522399ec53c0eaad4af5d3381507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b5e6998ed6f029a13d97bb0f24c2b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588209695f58e20a951d233122514e9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d7e28ea7e820113eb753d7b6d5a6e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e57b19dadb0e207b6c5ce5398d9b9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0246fe2f0eb59135656c8e2216918512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b54eee97eb7c9bc2e4efcfa765ece513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85dc3f094f14af379530a33bca80d7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bdca6dabceb36ab851d99b2ea3321515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8297e6d7b5dea2432e4ab0c7cebb384516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa236e9f5904695b32c3d240b8e80e5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd759fc078c1964090409bcec5a3349a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ad5ef1edf98a1ede0caa8f07f0980519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7236149ccd3b8e9703bcfbfdd8c1e3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485d624680655715145c47e180da1f4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde47149a7675fa051a150eb8923810522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d11d351f9964c9fb7d00238136d87e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890108b712c3dc54923a29535816214e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ea4dd3713abd3f81d464994914949525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272c46a21439e39c1c11b6682152c36526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aad396bd30475698ebcaeee39a1ba1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b1c3ffcf0288344a7fb8dcfb56718528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cc05d85384721f6800932d03398b7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a520bbb393a02314991f72d58a2782f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0122e793daba8938dd6a3566091c00d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11ad49e0aa4b4b3807e3c1cd8e4436532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e4d3a83de2ef7f2a256cabc5e8365533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d5f94182c3af009782527fa27868b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250551c15c7f3f457755d43d3bf5100d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea2cc5f0735d42edcee0c412e1f2a0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9b7bb34a2ec696f174a763690f70d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ac8fe6b518511704101774d8fd853538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a9bb16cc25914e03e6d8e031cc772539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0006d5ec5a8db880855c481429f4c5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa55955fb0a1a3e651e05b307777966541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89966b52e970ccce7ea3d504316da9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53093c265a02fad8aed8c8b4bf55b9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afdd650d3cd3818ae37be0a719920e6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19ca71220eaa6ba8b1df9ff0f6ae67545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de5c2c12ea03afcaf19534241f8ce7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c34ddee07919613bcaf603c3aa41ed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24b0a194ff8ee95dfc4d60100cbaf0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d125502b4d037833c1b9b1a7fea46d0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e18d05393535718d3be918d1884ab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1714ce7154437e996694574dcc4dc3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0b07929ec2ca98faa162d066a9a7d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00f9a82a29d983c415e6224c433b10553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8f0eb70c6b6d1d37d80fb7eb9f8e5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30e62246c5041aa990e9c751cc49cf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d9ecf54ba19634521051f78f6461c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc272f0854e97b1a98cb1aa916767a1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d12ad6c6fc0fe1c56d13d43216429558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe9e466c384e9c537e55a19d5a9657559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfce010a3ed4af4d96f1618d9a97bf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace74afdef11ee497fd65a6ad81c7c03561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dec5cbcd3ea93d8c473a6543bbe887562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fc6c974ea3e253af131511dd51b63563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7631e343388f954beaa60d389bf8f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf059174ab5ab51765405200c117859a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9ba001d0bfb7b230a61d077e8920f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47265ab65f47031cf9cdedf0c18c5634567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8307530b7e416e8a7b28d5c41ec6a0e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9536088e3b9f5409715e6e0647c9c40569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4cdf7fad41b558d70897bc0564bcf4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1267b0b1c4399dd341bfafc729cfb2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571884e1b0695630b4263c87f1a5b08572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f7273e69ec9a44f32bde637db3e24573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7a6834bcf73a2e46a80f51dd3709a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8db40b7e05b9972400dcb97d421a8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da5e9ccebdde00da1ff0b8f83599d5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e28d1b7608d592a34607ac519032a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879889ecf3307357ec3264a6aad1e066578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b16b9df07f3d9d7e0d27602071bc18579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf4e3cf75ddbd0965bf4919ca91d42580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f018ce65d62ce31c52665d97a354a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab6c86722745ecedeed1913ec916c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3265d871da0c831c0c480ce7705b98f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584871c06acbaa114424d4f7ae51a755584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2cf5f8f1bbf0d44c0aa4bbd4dd8fa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c997b76f60d4bc98da35a8414f34a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ea942abe1988cdac1ae38e5a5aadc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77275dd759faf45765514fa1cbe70504588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e9f7112d4043473dae853e003f3db589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e41faee3cb0ace777a70ec5744d6f6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869e553776f9afbff60eec9c5738fdc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89584044191f2dfe505c37f48dbfe683592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ab3d2a1348f897f9c906072e17ec8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98d75f13cf84dfa7718fa4cb83108f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fc70ea32fd1070e22d23737748eb9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53491bfc18592670bf9cf802030c16596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c66b7ad4e3d472a33ef055bef6462f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13657601474eb2c355c2354e735a912598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d608e5adf722b5254e25a62fa0f157f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6386986153f6a3ac432a9c24d2086600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5960e9fca527903815e79a4f5fe192601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0db200c2bb6821e6f83e5428bd729602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3386eb6fa597f029a126392982caff9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6128a506fa51fe1ff351d2bf6e9fa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379120da6ee66eb0d8c25324708fdfa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb97439beaf66630ca6f07c1238ddd3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31e773d6d892faa8c0d937a5eaf091607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68e9ac8e125e6ca2a9578f3415dba3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd37c60f4d0af618186a47940a9cb30609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5c35b5dbac8789bfc7c07b08455a7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ea6c0425b91f3eddc9685c8869c7d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac714d4492b3e70b8e7a9d385a8a2a9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06142be8770f302eecfbb2ebd212ae1f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6892eb15b46fc3bf4340fafa0f3583614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342e24fbe06928e75ed710308e770ba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e1333878d613cca9da6713d7bd50f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b847e968cf3f70b3b4e38da03f8f7b5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90037a6f9d61ca8f93dc373465b0a1c4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd86a3fb8617fc34746e453014eb433619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0917d6064a02b617accc13ebbac0b07620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bca2f6ef41111ea855698a36536e07621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c955ef2d03410cffa8de2115c58232d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f6fe34c7371ec75d01824f0f46528623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788e4d5dc9fa22c3fdd33fa3db30fe0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0712811883411827681c9407a3d7a2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8840735c044125d7d8a59900ade65626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7897cf1d4b29ea8cde83e5fbe71babb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a0303a3d064b1b1e5518619d58030628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31cdf90510c4e4e944f85c8195caf0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7286860b36b63269cd97aa94db7af630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efad979615d615ce67ad8c0e3568d4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de29f09a30f1c38058bfd7742c468c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2f3ba8228b583e012d6042fcf45b6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d86ba318d85be1485bdc965fa6862634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a223bbac71bd757703050b452b6155b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90cdd9777e8b0831dbd99b0aa53633636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09346923b31cb46e7faf8b754ae8fb4d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158f9a59b94cf527413f2c6b5923207638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77a45ae89a793b894851c7175bccd9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfeb75f77688704fda7eb81130fcf0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c43ae48e50ce12c40126523e53b8d3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1452308bbfa6d8320f296dfdda263d4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e39abf4bf58392f09cd0f7efed539b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c2d221dc8cee799193a9fc58b57c3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ee6287850c34e10e4ec18c24b31e5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b9bb4d4559b6dc0d8085cc1f2769c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d997d32ec0616642406f284fba273647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631f5fa42078ea7e9054e7f7d485115648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92a75a4360e81c797f5b2cdafec32f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3940912332c7c14223b4dcd22699c1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac565621c99f48d329ba840a23a5d93651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e54694b2b28f761c2061853e5307a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c72d80b2175323404737f189dc892653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0d023144a3a4a1a8261e94e15626d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58169ec7850e86f00043c69e33da0e83655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc05a89b323bcda2c4c46ea491bfa91656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196cdcfbb1e75c84eb7dc729031a23a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594dba8b26b3cc792c20f373ff4e1fb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5141fb90ea0ee6fa192e998e7db7d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb97e67b7fd4c7853c489c9f5f4f78660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00a5951880459e7b8bd801e508dc64661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80705316d16fffcfaa37a71767728a9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bc6c9ca53ca938f6e63cca04608fb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322b2948ae644423e698864dda054b4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95134bcc4ce5cfcd7614983c44e936d3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500dfef2def2f1b01ebb386efd4338e7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb532babf9a1b82ad2f4e13c42785355667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678ccbe700950d4b2937e0daf17f2b6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cb535a995582a6519afa087058743669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535fc5bf956d7d64c2cc2fbc13fb680670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0146179a7a9a3f9632202d91a5a874671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f3b689813c51b533a823180377963672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6363ec727874a3f0ebdb0976d645be673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d50ceb6610c30682be095f977dfb30674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f64a6bc8bdbf52d4d5c6b8976d5f8b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70af882f4aaecd70b87cba70f48d52676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d451bb9167f158efd3990f0a2b3fa3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcb6c5eeedf6dc4da4a60d09802845678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fbeaa19fb7cc602e93c6e089f4669679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374eddde63831faac4586a139dbe2ca680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0416c2efb5fd97a76b538c5e1228db3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdae4a8ee4bd5f898e60676f7c78087682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e0709a9b9cd69f5c6762f2751b281683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a184ef36b54059111a368ad2f7f5d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8ce333edbe7a3f367ab52d9b646af685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334136b39d6fef34988f42ad885964bc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c431bf6d506ae93a1a4a4211160c01687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9d2e70e5f644ad8f7343dcaa769df688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe50b92d3cc951d5368e7c764e6062689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824442e25ff359b04363e178ab01a4a5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ce036192a160e7bebaadcf7ec13fd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902f040c5280acf648e4699bb11bbc2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091dc86df52791f47405e4731cc1b2b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6e3ef22a2e50f9d343a32c57c5c4f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c0789c06f3d60331f49f0e0a5b8e4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230a7d55a6e995778a2e5e1c1951caa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05fe67b4d537154178b50753efc373697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694432af9528858f2c63099647fadfb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc2861ca32a7034dd39712b18865cd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb38bf5df65233b71982c515a0a12b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b8ffa1cd44fbc4ccb2c0989eebb94701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb59ccffb12a044c2bf198cbbde53d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8ddb14988b8297485a45de6fe16bd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d99a108f054d6ea963fd5204711ee7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63977e608211a4d4f6eabe8a3781b642705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b643a42e26d8264048ff8b98a9ece6f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902cac95ec83a0a84935d8bc531389f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732592bdc2926fd2e2799e7fea40522708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb670b0ec213cd44e45d28b25554448709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50590005ead6371f664ad580305d21c7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d266ef0741a3c5729f2f7ae45e4a9a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd839789b9be6395af265eaeddfe43db712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366432396542da23aa501bee3cc33ff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ba065e8b4227a9273e8e595d0e623714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956392556c828c9a98eba6597e0fa16715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665763891274ac65b89d777f2a5a037f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab337a1cff79df9d7dbc42b943d75ea6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a4060547a7c8129faed5fab7961d2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba499b79c360059e9999626941f4fa9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d15dc67c52081a793a95fe5e39567720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202e96eb1ed37d78d9fb5561ea2b204721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ef15802275b458e5c434993690899722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26419bd8437b9f5df049c6069e6a3a1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf21591afe673c07c72f75e791e391724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c6c92e0293996d47c8b1b89d26ebb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408204c5cceea53011bd9d409fb50a4e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363285835832ff993ebe20a20fd1832727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75ff146ffb9e567168aa1d7526e4d2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8addd859c14d06160f18dd61de66c4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45f216f1611bf468af983e67ff768b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9fa1d85d24506f2edfea1f7e2b807731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad22e65ea750dd55d0a0efefdeeb20732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e10cc50466a4d0b3dab400bc7f6d46733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9168fad5ac2d968f1d7b3c50caff04734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04a0642348a1e09c97d38f7435be53735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6aa9868e087a29e6cc63e10a7a5c1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c304c8003dda7c37b823cc64fce006737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20320834bf3ac553eb71237d7dba3c04738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1e26debe0e1cd9610970241ab99d2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8701befc27ae8fdc8bf256686baef6e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf6e5aff25922a9869be3a24dbb731741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ae7917f39e2f50da6f37ef3afabad742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054487498c88c7d2aa7a994d87df210743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f24bfbe6518a5b7cd10380203e2f81744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f419a3f6cf730ae9c7ba5f81f15d2d3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34030e7210dd97c7e0bb9bfca25950746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502fb48f605e572c70a4e641555633a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92acb06a3f62d01c5544c16871f26b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b437a032e94e70790472b06a59d07749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23523b3b2edc13503bd91e71627fe5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963603e2eee3f1c8fb5bdb13f82ead60751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10445f170facfd494139c8c978ee30d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe63d985de776806a97cae6726f8ce753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98689cb17017710bde5cb06a00a641e7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870b9d7bca6bc891cc2de452d4c7283755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1eb6d1bc6a0c6f7ede08ae383baf1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4885e424fd4509b30e481d5e6d2eefc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db750458b8a3a9623303e2dd676b98758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b256a4a8d6a8b11137396a1a1fbc7cb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062b39da5e5faa59c1136b4960100241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270ad885100398f29715915216f3bba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabff49f2c069422f2fd2f1fc48dcd713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6132205fbb573f7c22f2c31fe85181a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a8f8b67b1c37cc71c8021b5ce84335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b777170a05174b38a64862db94071d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8bc6f12e488569f653b1501e19b977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9129c762ceaf75a516494116a88da148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44998a5fa36ff7e8031c726d7f4ada779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fb73aa13f9a32b9bf7f3051dff5e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51d3fbf0a4e849090e41249e31833f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51f7985c670f4e6a0730ddc8b58c6112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a360c6f3bc2f97c81b3a5881deb14313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd35359546976a372aff7a33f7d528514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323dae1898cea1a6d5414e265545cd415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226be9e66db305948a653943871696316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3c1e56e87d52e80f008fe9f6f2d7417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db36a9ee3f60da39d278557028acef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46052fc835f62645b7b841e649f0955319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4b069172799edafb19cba9ab473f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c5e3ee4f56ba0e30d6538251bb5dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aab6cfdb623842d731b1f78169bc8922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1eba2973818338cbfd30c93d28fe623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a5df3575e76f87250ca25717a5dcd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc816cabc0767c7bdd469c0e70a37125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552a4f38819ca229c257862cc1aa4bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611300240181617ec13d1b669e2441eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c43a95e0ac2e73151cc6698942fe7828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b6c6a0a552d2d741bab202ce9b22829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685b3088d03a9bbfe8374df4a76a94030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87992d6b32e9855a388608b22bad975231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc52b739f3d7ed47cacb8bcbcda8ab532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e61cb8e953b7d7e4a22205740bc7dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10e6da082ab4fbfc083f916fdd454d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681173d6c79de9b1a519ebfd6ee1af1935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9ecb16cb2225b3c4c6ee5269a82c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf38d20ef336ff17184744db9c87b0d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21634e12dad4c44d96c540152bf641038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fea7ef2cc3cbb86d51182cae5fc6839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309818cf0bb5c978a1c40809f53a89b540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4859042206a99d6a98c1945b9adcf6241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1f72c303355bd8a521bbaf566c7b742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b9556a9f674fb7d2d207041d1444143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a18095fbc7ca6ee2039e9cf25869e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273db6c2d668ebe4811cb0c79adf2a8f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a0384fcc8f32ac45a2965ba91c47c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c51653e8478fd1710628393b3ac3d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3709c3fbba027050fc8db83e0d559648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded1c667b3c1c62ccd42f0e017364da49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde61aa4ba3c61484e9a9f0b3ef1369150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92792992c6196e32eedb9050206f9451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d24145e6db5c1cc790e35995cc55352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e18511cd69161efb802136080f258453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d6ed946136a0b69f749d01f6bb42854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b05b31f7a2cfa23a7bb7748993fef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16374d60ead4ae1cbc96bc4f5bfd5f2056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f2fbfe6500e21bf1ea40315ea630157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ba402242439fad6e8b463cc0371ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45feb60cc9d21ee8e98b1b6a3a6eeb8959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366513c1c1e81922ba58a05ec16803160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773e64001bb95bc7b204353ef99d6ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3287810521706b68f58b4f93b5e5ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475409a12afd2de2ad229835dbea444e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16792ea4d910f1e58e2330d46f4b928664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e34dcf005beeb26b5e630ead738c465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5201df3b334a72d29ab9a1825f5f0c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca7d769496c9f4994fbef290e55c0767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be8a7b997026e051d8526733ebbb9468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeeeca88e02b021e71a49f5edab29bf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67e03ac278507957a0d70c4bccc30d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a47201e847fdd1a53aef44057467c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c397bf9de3790abab1481ec4f297ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2d4cf894c7b9c9d79968944f4830a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683b40a499b89aca796f9457adb638c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e3edfe3962da30b100bbedffe45dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124294a17fed6fcf40e5d937d8f770276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e54c4bb6ec34a560214b33729acaef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81643449df5dac3ecb9fa78446846078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdeb829eb9818c00549b723e0d6e3c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb892e2a3e37af5e2fe6ba7fa6d34e0680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a2e385b771c06f666577ab76a9d2681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98062679154ba3ffa0680abbfb37918782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2740d591779a6e4c53e760c6a23e4a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b3acce2170b1c1a4b11313159940d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf186dc904225388306951b7b6e5dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906da919cf3659cd862cc2e7e47de0186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187371b614ad4ce65062ee0f65d7ebc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b2acc3d5cebfd822661bc93c57b7f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7b74a519b158834693a2464f52dad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4198e1836105e729b98a56c57afffc190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7793433f0b7996b51613797c827c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb917d86886cb67476a7431a93bd8792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ea2578a77dca28c68ee786b7b040293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20aaad67b471de8f1a319a60a22a4b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238f11b74387e7c061f7c5d801c504e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f34de3de6241aa9deb2325b86de9f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84668a5554fbe27c3b6e2535cdb7c3ad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf27dbfa9d4ffbe767a4870350c42b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96027ebb97a7ffa51250d997597d075799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53729fed129cd980955d1abd34d1f3be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9cd3d28ac05316ffbbb0d5b057d44101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036d05e0a4d4363f8ff4a9abddb223d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50452ea4dbfd596cafc7490d235d857e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d74c0e5e26ee6d5fd1fbf84a1d82e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e27690ae87d932d972f76f389cc2b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821be1f3bb31b06b794f38df66736fa8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1a97b0e77893a4afa192369265a24107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e573c02a2d80b4ced04ee60fa7316a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099e28103c524c8dec70610a8925407109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b078bbcd0ddb0ff59b9ce29102cb3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3f2a0625d27e282e6220e8e3c1a31111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad427d43083833a5ff70b0ac4266fe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73543d09fa0ae126c503ea6a0f92c641113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88605167d36c0456c4614b1bb5526dcb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03d0909fec161e41f87e61c78eb4b0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0ae5b3a645a515811d72f972e5349116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052cffb61abb8b35c488c65018686cd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cff0f963445187dcaaa3f29b3ec96118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4926098b74d453ed8720c2e6c48bb4a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4358f8a24f58ebc7d1cb6fcd5a9851120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f995c8ffd19d377fea165c44795e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd51248ba8d62a25d37ce101cddcef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddcb1dd536b782aa625a0e77b2dc36123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2876c4893f0c392ae3c6690a99900b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea47c7865df49b491fcc701af48f79125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053814032df85f313c188b3d0162f91126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a6ee15face5d6ad4beef10afb880d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47846b852905748d655577d7ce7adb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6514040808d0b3c77cba608106734129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5506b9c08b0b20ce00692d98486588130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2364b2cc36ee265978b79481f24c922131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd77731a4ca3d4365d5f83dba4f361b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c95a18d3a0a8a08169fbae28deabe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9594381009a6ae0a44963f6adde36134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b0126e7c69cd2b667d6f58e1f9853135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9228646892159cc2c3db50af640f089136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a76edd4ddf1aee069248a3f7ccbb48137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b9855c5ed63b23d1993636eae32f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f41740bac522b3be0a86ce76372347139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6608500b98dfa0fe3d944d3ebf0bede140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5415e4d08195929f87922dac4cde3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdbcd9fa966f0494306be15aed93a4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fcaaa12e5ba6000bff73a8ddd9cde7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37384b34e3d9a84d870b131a7be740144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ef63c646251a0cbcaf7306c416f7d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a45158d1d082da9af7d07574587c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbacf0d0ca2db30fe5d05908418ecb4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74f6d7adf7244193aee5a0ab20ca80148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5736f88fb7f41354f9754b223b27b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d53002e45f1cb35b4cbcb59259cdd0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25f53731bcf6f43b4fc09cc8a98e1f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bea96b1bbc32f31903c8da6eba9cf4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67968c84f7ade930bf64c5b1ac02c818153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6be89d4d8300786af8de34647e33f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36747ee24f445c7b2d3a90f3a1c5c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85275601c137120c4fa617231ad00361156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837f2b9e451ee8d8150c24f6457c28f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6dab0d1952b5a64367c4e98b169e9c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb5d53c4a165340fb4ff478739247d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec798a13d11977636eba04939afbdb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639ef282d20e8a8b3f2b81f5712fa6c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5158a157504c70c83bec3b26db9828162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c78bb678b9583996f4d4739f94f45e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1db63422f1577b9ca738ef7591970d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4639267687716aa9f01f3f84b467282165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346478a06ca529dc1aabc2590341123d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bc1f1438b04748b688595694b956e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7146b62b6c06fcf2ab81b4a486da2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e8426fdea212a6b8286f9ee5ce0b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a74e584e50fdbf0d1a0af232e16c5a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b87e79d34a3456ccf8d899c152fd45171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5418670f3b75153ad0ea15fbdac32f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fd5683cd67543438157ee554c4ada173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d5f5e58531902d9a51ae22cf67b24174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b2cf4681155857479511343a1f0ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a317308f5ab0946a662d642d0e74c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e5837eed358b5fc11bd0bb6d236b6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7419d0fc161b447b0459debecc6a38178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597634bde31a505a5f942da7699a232179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08feac9625c16cca832e6e7aee5c80180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500e4da24e735efbafb579fb1ec322b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413df58282d6601789e2d7453a31c42182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd10f5062368ed13fcf72aab07f813183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fda3c7be5a747d0f2ea206d846db3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4cafee53c7fd06b3e49d088e9ce23185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414376b0fdfc701146683609ccd4883186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7520409bcfa75154af7184ad87def187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed73839de0ee4688bd31f3fbb181190188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2ba82020affc9d07538be709d3132189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dcc43414199451d5092250c9ac8da190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b629d601db444da67fcbcc7a8f534d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673458cc09502c131fe5305634288d0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08598b0505e82bf6642be99f96cf4281193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c33a675443da89e22e6ce0e4227ba4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361d1fc995dfa340c8315c351bbf264195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cea25a0b1ab03fe6adce08462be28196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255818452d7d1d748a9693bbade1d3d9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b06020574c8baa403cecc46d779c0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9963471f3903237744cf3ba709ce1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12547e6a8d622736ed0e9d756137560e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdad4f8851f438c76faa401f81dc797201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b284b455daa807d1f2508a0df30142202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed4e1d42272b33b2bb3a02cdb88803203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe313d212b40cd0b91ca95d478caa9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa99e680efc5519ca01da981a80099d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503c313c2ec3da89caf9f53d92da07f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00911605efde182bf2d6d562a4718df1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7498d32f3b3c9dff87d6226728026208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94238aa6a7881fab928d3ec3c3ae2335209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec97ccfa23fe5a88246974d93294ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fdee66d835be2d1ee6c33f0ff501b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ffdb6ac64a62c5f13daed79ae00e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f979f8725a2ccfc41316ab7c84a176213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94bf695fb7f2147c6bb36a252a2d7c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314d06c212989fb24752c1b21006fa5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e6431bcb4e9efda719fbeccd81f6d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c5d895e1b1cfa0f81d1dc7b056024217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313595f9ae12adc177f7f45e18b1fb52218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65302aaad54a061e67d62488707e9850219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d618feccd4b7372e27e9cb051c72b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc3f2194a529c511b8f98d5e32543d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b9d8d4662c8e6f3df32bcafdef2ed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1f95e77148477c61715d1c43f8c20223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203319108e56d462650899286eb8868224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6aa3c14bd997533ecb30af7c56ddeb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371a71f3b92accd4c4b1d226e9d45cd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f7afbd6be0722039df61607631d61227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ce10f0dcb7c0947c35c121e4202fb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe5f1b1231174f310225a393f038b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f12fcad7235f6e43e39ffb353b6600230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb37a999849700bc847a33e7bf52bb0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d95eb66be9938ccc6902bcf5bb1f92232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec45b50286ea4d70aba147f4d50ad28233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6691f2c307f7eda0e3a45b5c4c261234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2aa46326ea0f3dc3380174f514b89e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9b1c6c15f47ecbb0cdc87067545e8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66da411e7c26fc9e5f0155f083c399b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60a637f8924c9ab7b89ef6ce6e4135238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741d992a0f439d4321d30124c41d1da239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31586bdf9d98817ea989cda942e7003e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dad0cb50b1bb7b36c03499dc0b761c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc70f337a9fc9298921df38fd61a16c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91d666ba6c24fc438024b55e45b772243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59ef829c8c898d770792ac40448fa9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b6a61107caa6b4c41b8f2591e1a18245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5fa3afd513d0a1a71c5a0c575dadb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9b7f3ae799a875f51feaedb5578e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba7e448d3af08b549b17c3bf43c7fd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97271cf4322850073643d9c2e6cb79f3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ef41d4710db2ee247babb4aaceff9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89e2e4fd1ec01d2ea9601529e67947251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de424a2b03f0e512d48386552e65f1f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb92bc78f71009fba94aa29809d944253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71490cddc7dd07f819e5eade808f60254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8629a9f6dea0e6fdabf76f6ee96852255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a9b181f161768807b3cf9e4688f0e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce24b93403d36ae2454678ee0b3464257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e94dec242f9142354974b5ffbb53b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531805c64f11e60aea0d3389797eb575259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf0099a12869b9a780bcdc71d608d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b065e6fd68e091ca9d16030e7de45261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa258f65e02e586deca5d24f0315c0a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279d062dd8eeaaa60836ec14b565d28263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63b2da2b70532f50b2aea7020baf67264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88059f8e335b084035805fbf4733a1e1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e35af21da8cc9e360ed2f34f1f7fe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9422ed672dfd93d32da13fc8b361fa6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8fa5a9281354896e86154d3e1cf35268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c914f68928ec9ecd599438df40388269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546929ed462872481c49268e65da6baf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0333045c36fa756414624f2ab93c9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658988b683bdc612f4e18923f83310e7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36c0103c5d01981e30edf6c1d9061f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481533ed5332113a457133186973be0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6627a059c3da9afdac96441e0c434c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b2686661f27cf7a4ec36ac6d76833276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489e0f83bb223493b2ff02ab210e259277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57aa6c6caa318e57c1313c851ffe77278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70d6dca9d8a22292ff50d07ecc0e01279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac9916248c6951220893888a1a605d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768bb705a87a36230134d9a8dab107a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4959517517d8de5fa0874a1889c4a4d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230eb00e48ddd4b9e92d9e6a2daad82283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb4235eeb79a5b1c8f97edb1b1ff09284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bed728ab5b32adc88e16b40c1e7a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf06fedac6210505d3d0f73db2859e6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d1b39d4b947dd71b5d871f5ec7d40287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b78d2dcfa0e4eba3bf1a5c662634d2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57afefcba37f36b585f068a4ec20e51289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8c374f59b4a88d26c8c7a07c90a88290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da93949480b1ff3b1e5f3b1f7fd1783291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925468a10a6856435e6b12997cdc6278292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c02b9ac48fb871ee741612cbab2b5b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344dcd80db8d8fc7078cad16c7cfaaf0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b30a9dfc72c06faed9db57e57ca243295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0c6fb56c32deb2eca808ced457296296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45832d1a2547da80262e5a48124292297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8071efcf19c1bcb879509248495f86298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdc1406763e9cda39425f1c1ea1d9e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae3c739235425007fc38022f02e7a4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702304072226f267b8525f464f86b341301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a4ebfd1782c1552f8dc23d1a03153302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646ee29ddee2a0e4a9b9cdc4e7af704303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350b07c430eece0afc33d61a0d9d22b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270be34ee011af8d82bc103d166b3ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f76aa0287bfbacdf89276fd72a3e3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc128f2d40b6bce2290214ccb9be04307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec5634b342071216bae364c18b604a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a17150e91cc7800b1b265cba264158309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9129b6be4d81cfa760d3dab5b32c3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404d6b4fce2d743f3560822dbaf4e80311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a1746a9222f35512513277ed932c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67679df8b78e64a675cf4e9202ebe00313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e69438191882cfc8235a2557eb0e05314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cace720693f736df07c51b0ceb863a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00de3fb6782723dff06a7ad2b1188dc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdde9c21f5527bc84bff39c60b54b97317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7f91b32a058dbed7a69dfc3ac214b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7c7aef43b148e381177decc387a24319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef339edc598676d7f648477773d33023320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5cb59961ebc9c4db904fbee3c6a12321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ff956eedc8140c0efbd6b344638b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1334497c7d9cceed5ead00fd83052323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f19f4372a2955b33e45ab809c17034324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fb887c3029acde085d1da49dbf11b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bea3b18c7d322bf7f8822b799bf323326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e580eef40ae53dc1cc3d89069e5bd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb450717c4cadeaf0987eb8f4bcb4f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de85bec39f546359f0d9f9409e76e3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b1dbf5a584d1e9d26b95f74b2f548330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a5eda3eeb52ac296613536589d6e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13df5d705fa858622d5e60367d075c7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ec9bc5d32c6a0899e880717350eb0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e413e5028a7d5defa6e2443c2291f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2687bc7708517f40e08ccd2dcb241335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbcf0f9cffb4e0ec5fa9881eeb6f753336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d451a1bea88911257bb898c78e67e58337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03aaa7e48beb8fb98d49455c9639b54338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8cf2e1d015fa3ab3923bd66db416b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2004902ca9a98ea70f62b2644cdc2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30322f64053e7638ee2a3d79ca2bae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced765e2d7183788a4f6b6004cb17dc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa05c4c0f8248038c43fc4dae378ee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f0de37632f931ec9bdb9ae1f93f89344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8418406dc16bce42367b6e0d5a014bc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f218916b062046867597f1832244bb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3428d1b12170cf20286e4815ba516347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2ba21bf981e7f1d778c6dbf852e2b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b62f90d0b6413f90abd8e164469b6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246759a76d2458e6214f93911d03d8d4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d245f1e0cd553f1e8feb34e4f8b6941351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978aed4cd01eeb863dddd78445866710352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a437657a5ffb052db2bbe9bf51d3ac5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9f97d2a5049bd6b8406d3edcaca9f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002d8cabe5a2910ba67d09a8eb01194355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019a1939ff3fa62481bc5aa1716d09d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd1bd6a6fc274a86a7b14c797779f4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f591544bd74b8bea431a3f438b6cae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fd4dc200d4581f8cf73f0d35e8c18359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77c28ec12033e19d525aa0e3040852360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b21dc969d9d2ba988dd8289d98747361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7320c3246fd16e87b28527e83bf26c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1376fcdbb8a8854df39fb7c193367363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0cf7d9018efb771648501385e7f7c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0a15e578b27b9599c4c943a3fa776365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccfe3fb89d825e29bfa46d5b71d7dd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d821e09c2946bf65080ba3d265405d1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba4f230910abd247225f9ebc78219e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a5034b23595a04ff1602cb9461292369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d8896d958dcd622c751a48a48e3d4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dad947383b7668919311e81cfc9381371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331173bb1267047a9cce08344bb1cca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c910de52aed85aac8c8c31a4bc5cf49373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715e41c45037aa83a9a264a01e541cb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a00433109ac2265db4981272a4930375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabc9030cf8ba41b4af7a31fe0bcc27376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f59f77825bbb747e06a84bac03439377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3ee0efa46062e50e31da62eedc13b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17023a060a8eb9763bc60d7803692173379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911de9d77e26fd3896e898b3281bcf6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c594ee2b292abac2b41ccb5407b60c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aecbbac870949b11039f30c9b90c5b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f04df81d8e78b8c8375c7fccdf206383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f29597c8d7475c1cffc8341e07635384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac340396c4cb8d563719deb7577f8f8e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2c04596b1ca78c2c61b147b5ae789386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490f24b628748d187cf15003039458a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb5231343892e9d9a37e10da4e4d82388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e7faba2da9589c6ec994d9eab9f90389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977822513cccdaecf8a80032f0f688d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9248614873cb4f84dd09f6d9a9858391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00b3244128c75299d7fffa7981be90392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c80134d623c63f8a9fe13f7bce2a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065ee8d6b4197bc7e6d3ea90307e891394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10058370e5c38952f8f6ae59078c20eb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e6cf601db87281ddbd950167a53ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164df42fd5110969c7b6aa745e7fe616397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb7516b668dda5c2f20bc00d6f0e75398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8f8006e08072973a5b3314dc66202399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa244bdbe10b8d2de33bb6ff15c5c1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ace7218194c3808fd52250a58109f5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a878192b2265d11241b0d7bc5cc6da402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc24deb594a11610b98103518ca7aaa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bee429b1dfb1c8ef867e9ce6ab899404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cd4c903e294aa37f82f061f49a788405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877f85169796da59dd098a4f2a403be406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a3254589e3268843081e99a37412e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0dc16d1cfb1a15522774c85ae768a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f7e03858dcf440e9113079580fc5b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6aaafa3cf38974b5079d3f8b60dca1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ccee60d5fd037f7d7280739e60ddd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217146fe8faef686c76424a446ab068412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ce7936f563219cef689cd13a24f2c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542db6b6a780deb1069f7f50b2057ee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9b853c256e885d54b5d1bbdefeaab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306529b8d76c8b23073ad3d8e3c852ef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1a358de4e237e5418d62b490c8211417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef07a17cd98becfe17eef851234124e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf439f484c06a1185388d21e66c050419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a1bc0c9fdb717bcdb136a66a352e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e27df1b8a50d431b57782ac7f652f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f23516f4d37172f11569e43dbdbcd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849afd8ff393290cc01fa8958ef82be423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43892f55ed14518718df7bc45bfc0cf3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588f5abd058a9c3cd157d4bd7a58eb8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4201e261c916fa6c1f95808ca562fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6acc4b96179c1d1788d76ec99cc8d7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c07e5c268d0caed035247fa85adb53428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5953e17b328490e17d81481c2d12c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f37b160eefd0c1cbc77f5455cb67b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd14c5649f26b35812d295d09c19080431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bdadc4fc4bc7ea200a84d4fdde97f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f313c7f99757511307f774c31096cf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b982efe97090456d9c80bddc1798a4a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9527bc7581c815af7bd8d0dab3729f9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f2879923f82df73f3682c21d1a572436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06d7f60be176d6696b3de74d4a2d6d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ea12fbbe24e10404de95afdf3ee5d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b795f140feba667fd657ab4f06a9a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d059599103467bdaa30e447772b175a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b473142e2285ae5802aa1943e786675441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970c8bff4efc13390d6e35cbb2dff76442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dde6425ba03de18c62f3b618b9ee39443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebaa4421e4366e9b6c70dd30393b47444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99137f950373125256f0155e7f4c61ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7514125e2d622b1ec3543a987576a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2f898405c64ca3288f637cea232ca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8693503bf8bacc9303c841c4ea7e82448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fab3e8c5ee4990625ffac1633c98d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d05d514eb01c8ace945da07a927e8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f657421335f183ca94d8a913eb767451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cdc5e5b7fdee19d074b81e7de465d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dd5f464e298bbdd70a050ce27921e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138fa0abf05e814df9a1467fafc2e03454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315678117831f8a953defa303ef1a37c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edeb3530d5ac45d7baa107fe87afa14456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88010da537c13d0697bb1299b155223457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095f56d3dc5e9353e486c03c93c5491458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5819df0b3568200b37424a33cefa6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfe72b9d7cac95470cfbdb12faf9ea460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d951ffbba1f69fce671f628cba6738a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2417dfb67e557b6ca2288825dc4e014462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff4e9bb720908d66d7f83294422e9f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccb89aa6376445e0e221f25e95f730464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b493efa509ac86655a4f2ad14bf436e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e3601a30272ffca8a840513d45b6a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9791a88864bc4b1a2e965fb7046a7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f0c0e445c72ef79105a6623d4adce468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf05c9a5732ac55007c17845b71e8e2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d4548d7b5cbeceb55083f7cec7104470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac60daae5513bfe1a9eb746b24ec27471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff4ba4227cd84f62234d62ab96253b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cbccb3413c3a3a47794e390e0a965473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b31d6b5ddce8bc20cb3c279f8907e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483448c6ceca17b70f4063620b386ee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a5cc827123d99f755ea15ddeee551476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc87afcb90291b412deebd74fc2aef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a5dcd3d87bc9cba3a602ef68eb2fb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c657c457b557732bdd962ad2336e1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff6e808f4853725b94b559304ea9e5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b566a7e1ce1db71cb7b611603615a6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e69eef3c525c913baf24b76e05731d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1886926b889c9ae061565af948ee50483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e178a5bcd1ea5befcaf563f3f3348484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49367721e9a078e9ba7ef37ac074ff1d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fc97e3b0990114f9ea948e8e680ce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ff9a88293462893784ba6c65f8348487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02c7bc37a77a7fa45619f0cad4fb29488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf7277d036ef26bab704987ede894d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bca79fcb330c77d0c715890f5778d5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a1ca682e2c3eab269b97b013bb1a4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f895fc21e6541b04917bab91210b19492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfae9f41e7107ce6c26dbf0c756f8ef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eaa45664230e5447aadbdd2cb2fe92494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba8b1e3d891b8224bc1c4c2b7d00c6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52973589923e2872a89e92de6d5c6b6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ceff453625bc448f98ce6d85fddb36497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedb0babf65912e7ab36d03df36dba7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae175132d4d8a42f0b32dc3cc02bdec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434ac0b762673b2bed385214b73dff3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3dd9e01d3da9abf8908144856bd9db501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbe975d5ac7df407cd82a857c1827c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2889cf96a914cd38de50ae965a8818503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a89947aa740add836bf12273d8526504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780aafc114dc289a725b150422c95a22505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97f47bc52f422bf875f0746a556a02506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c585df83461b3f917728740f2f1f1a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa312b48cb320dbb09cde3e70531e7a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0bc034e80a8f8dbdbd447c7c7f929509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83915c3735092f8eea450468d034a507510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaaf4fa30216bc8bbfa39570ade92b7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e9c6129461b8fc582e5836514b8a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c749584bbca1af2e40d33e9f1fe2056513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45ad16db2611dfe7706f55d4c1b33d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bad6e5b7f5784b823d03d138612f6c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6db127504fa3933fd9a7e79ac38e2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f59a8b5efe668703bbe6523129fca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8fb96d802fc2f906ae2b66551b828518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102216f4970a3c8c97acec6d4b70b71519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c844a80ad6005283011adc2f340240520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831542f9d9ee44527796e80fcb23e420521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a755f370b2cd0a4bfb08932860ee87522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133f2ba0f80ce19d58ddba6510d3c53523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390614a79678b05c60ab89997ad8dbf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918a4fc5c952cefac456b34eeaf95b4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032038c17cf81c4d3f768bb4f695bff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd3d7329bb7aa6d20f5b69618f1b47527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86139fa77f46e3e8fca0a7defa323f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cb2ec55cd4db7eb6e37a4f70b0a9f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665bd33ac0b942e36d5c7971e24eef0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7569d2292db9b730f8c0560a06888531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0faaa37aa6fcd2ea3ed7ab21b403290532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e83d6b4d2e3d57839a7918c3f7ecc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da487d6402db26860f5ecc685f095f44534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dee17a0bce17ecc1c3945fffdaf316535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992feb4e8521e8b46c8a3fce42574ed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a27734fa2da36aeabc8e9e6a631d2b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab622033ec556bd207b0566e643737538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18590c9adc8575de33f7ee6298e4b6e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8d89fce13d512fd9dfb18cae0c9f1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46074ea3453fefef7b4e1a01e80d13541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885c4d41a22cd169843ac83bcd3f2a0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fffa59f1d6657f58234ad34b8cf1d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970349316b9bca13b58160fc4e1f3d7c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b0dd5ab8a37f65b0fb287297fda24545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b1ce867a80fd14bb41c4dbfdd3e2e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c77c3c84026eae6fd4c201b2ad0f0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3042951a86a6a5345a0e7ce9b4934548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc899df0629116c9cf0cc2d04be05916549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61394bb65ebeca85e6d661f6635cad64550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadd1949557adb4caddf66acb0d2dec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fe6ab75a86d56f740e9cc861460ce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22586a5316113e41a4b01f58f6fcb2f0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4731bd0fb271e5c52cb5dcc66c3b73554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c7773eaa7dc9827c2531f6d5b0bd3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4624c5944e7f39ad6b93a96f91629d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a482752660f34d8c875f60a5ddd9f9b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7815bd388498058e63c18b76c4d01f5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3dc8b50b5d76356c52621149307199559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb02cdd47de35d50179c1c956e368b6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82ea0a8ae17eeabf5dc730c3bd4f6b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330804ba1b1b6dff99dcdd87c131605f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62004420875ad56e398358d648a8c2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bae4ef47d6a8e58fafe4be4d89357564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfa993d2b77e01ec97b7ede104e687565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6852ff04ec4f079366da12ce09f25eb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd89e9bc3292be06f2743491954c85567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068d48a9ad86d0e869e8eb21ec245b8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391b4a5c7eec3e4cad5700ebfd990e9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed370afc8051897585d6b5d2380f62570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffec5c61308cc5f2024a46e2857af86571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03d887d021c2dffa31b69fce1238e4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e45ee0ca78f6edbc19bf7ed1b6a557573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995175497857f448317962fb442fc9f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ff776b4873bfcf08237104da23428575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16031ca1a67d99e0885b560aa8db608d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220df43f5b7e259b1393904562e0f4e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5966a3027ddf91ab7e922d3dc94c03d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acb1480374ef6be046f85cb8dd7bd1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9637030b05832292cdfac1901ef7cf1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655950b5a82622ded7fce02057dd100d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15923f956e141eafc3868a8cd7835efd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73469405539f8b0e0aa439a351938839583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c1d9e7d6da95931456f297cbae3f9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f9eb82eab25a420e837ebeb04a298585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b769952e47ef7c19c1cc689ad766c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1ab6d28820008343f67b428d10464587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378727ec35f6a7e270f07cb666de8d99588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4919f49b64ea1d70af9c716a3f1e24589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d4d297d6088a4f2834cff46610a22590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290a935d79fa9e085528afb6d298151591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7b66ddec54c9f706804034fc2c50e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92edcf554a5b634492a16f9317e6997593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884039f6776c03f9646b927a86d9f958594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38145756dc3c6076e1ff0426506d442c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf398fe7702dff7faf2000983b8f3bd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a81436c69d830ab8676b2d58bc431e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee424e566c3283ae9d0b3e149af5aa7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7aed6e1d6ae8a72c17e29bdb23d94599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e54a1938c021e1fc45c471e63c0e2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3a87debb92dd11d87a654ff36cf73601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a024b51e583c5995bfbfb70503b7d5c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837fadb6e66c319858f71d8c1a9c3dc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb84693e11cb1d6cb36c010b8a075f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa6669a2a1e84276313d45007ca198605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c403d95bee2c1ec29f92781f711a2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ed8d58c0edbbbe04c6b9243ede194607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e16715842cfca918fa327d2641d409608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e8ee1b2588040dcefca5aa3589339609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023eebb5cd38b1c8414ecf2dce0dd9cf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d5a782718cde2fcd54ed08c39aa95611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da56cea36d38a92afe90cbb2c11a2f8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbdc339aec409f5ca843058428b26c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e2ea908cb84a6a1cdf7c6d2ab98e9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9512e79722e375b0d3db9ce4f306fbb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef498095fa78f83a362632565e7817a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb6af18289b1c10f03052560aa89fb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1e87dd0ef886899b9abe15908af2a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92d869f3da2c734eb71ef5c9e9b54a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fdcfd273db5c0bbea41169ccfb162620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fbee7c997b190429f4262b19a2b24621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddf5ec99ffbf150507947c31fba9bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327e2ddd6481c09a4252e0b57b8d6df623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b9999159ac939ca5a5b984680b54b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a0f16decd72dad0dbe31233000254625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4ef8b52da69457130ff904e7703cf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56637d49b40209b36a1597e6c04167ce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b70dceb7c2e19bfb290ada13ef101628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b8c7fe66e25753b57045c9d03ab2f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23eccde95901b9c40fb77d3d28a5a0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0866c0c1897e1a7e6cc423da09c2e9b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552ad4584f9503c1d4d3caaa36ad4ad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dae9c3a82dbdc08196751e6ec5f900633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b71cde2493aa064e7e1f0c9fac637a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d79daf671e3ea4464f1bdaed4da617635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bf6de0c546c5df6e171034ba8f5cf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ace1f092dd257cf7d49d2444ffe303637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0853a7647fc542fdc5cc5fac2fb91c2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54868914eb66dc3c7c8f44d900f8fe1e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303f027688a0b31623e0f623ecb008b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efe50ab13942c15d10b1e4181d6eed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa66749d8e4118e3e0843aaa9e85fc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6398b20fff56a99a0e201ef2348199643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86ef4d4f581693559406519eccf61a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4fdee3738434423261aa4394fc8e9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486d91fcdc4561bdcbbabb6198e0ebc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbdc8ada3afef48bbc77519e6c092d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d668e58f7482bf8ae3149350a63d63648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6765be744c623dd9fed2021c89e087649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d02c09e489af253f6b3ff09e2dcce2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bddde1d10f6eea1955897a500924e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0500cda345bb92415cdf28defe590652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc5cc000e434bb93f284397691e60e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2d832baa932d68e5a16f9b555a640654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3efe33373acf1e75cd35ff3854dbf6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54576152b489f0142cf0ebe9bb9b7157656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c25a9239663fbb46bef253b42161ea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57175ee1b1649a86d6a44598b17201f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459c3ecd00014efc7739f85b7c01cdc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d870a35265abb6bd08a45654a89276e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5e342a3e91c4134c2529cc0211300661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a362d7120f7ab5bfcbfe290b653bb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ae36fc1a00311c184b7039b4f121c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e7044e4d2537a08d3ceb7d259d1a7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56537d5113563e75c881303be7d6d47665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50881de6e0a6c16c8f40a913369003666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9d1018b23f934ef0a46a0e102ef06667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12252ba4f1ad61d1688af71f5175ff3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca13510b22ed3dee1a5c7abd8b9149669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc70bd6cb7b792d40d43723fa21ab8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e0defbc14d0325baefbdaee8a17f9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ecec2caced2fde6a981643bdae02ac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6edb7c38393154618f2b8482a1dc13673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e952ee149c561ff88a5437efd8012f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403da472392ccecc2e95f3a26c1f253e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9013cdd4c705bdccfaea61a9c7bee6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532b7322b7fcf25270deb3d5bc0b9ed677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd77b4a50714968560739713d26802e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6470bdfbf126dd659dd4a4bbd25c8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8579a12671b242cbc3b5fd4d67a446680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be60755e629376ee9d46b9346bc3f1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39836879a176f53e8311f7dc6a649c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed618fc25a1f7b557dfcb339ce8b1a68683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193fa9a3b7029f6b1faab7caab7a37f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da748fdf459d2312e24900a41a1f9173685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae76b280222f93ba9b859c985f10d7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ef684eee47a53fc89e6af8a4fc516687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ccfd1da88fa4786dc8403361c71bb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b70e4103f9fed643ab8109af6b1df4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f3ba828bb6f6e00d054055c5c3e6a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104d386034bf11ffcae87d938140ad7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42332784f3ae3a0251c1f6037b63a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7d0ebaf507812501ccd6dfe1527e9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66aec2ea20a14f735159c6f2d053e0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c9320d1366f5f7731a8d861ee5f2f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344529b242dcdd741d20599cf0a2c23f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024dd32e88ef69c2e9cd011d8d248ef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce93afbc4de8e36340003562e372e28698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a01d3ce94a174c0fb3d90ae1bdb3f0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2cc640fba800f520492b9c43ee5aa5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096b2429e188a6b8e7b96e66fbb64a3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4f3e580e9388d8341b68db4522c22702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401c6ad3814f440e6b72d25a8fb7c00703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b82953c49a9160d358a57fa90c8528704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62dafd35e41428d062ba1399535f7c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc6efcc135c38701ab1bb66831a959706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661bb8a4ba8537a96e1f7a76dac8b8d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957414ab3934c27b1cd475accc651abb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7730f3f837d74ba1df0057edae4dc7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f77f8ad9ee66b03fd37acd951cb95f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdd566ce47b2aecc4c23e8c5f1d1d0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b20b2ffc6e8128d31143ecbccd9ae2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6a2303759ab5c246f97b4662419db713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2098a26ffa3ad2fac4e13e46fb258c5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8bb0003116ae483ee03344a5f2912715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8e9c9b7f061a121355a4be4a48616716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d2736ce9afd31197184a9f0c0b76f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706ed8fcdcd44398118338917848cdf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16f0fec8a824a91f0c1c2228904b32719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e457685376689ef61bb505ca0c4f470720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef54ab8d85a836282c47a55a38e2d9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b195d70e072511237bdbca3e49b74722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013e36c5c44cda7bf5f1b805cf1df11723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e30da249fc6f005c9e22efe593aa29724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a86c86f59ec32a19ff9948cf97340725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216da33ea751d9e98d3331e5f5f2ebb3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680894821f8f01b48c19ef01f2daafe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5123d08a64808e8411f61dbb87ed1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cd416c69a288f3bd8304ca42d41b1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b179821a4183b7ebc8e22cf17e36b3f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a9e72b3675cdb0d8b7c041ddb22e1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a127e0bcfd3220b3d5cc56c77a2066732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eebf7792581f7b6600941251e39378733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e21f2ebbcaed7e09a7889e6d03110734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e55a0e791f5568d55c949fd6b1498735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2420092c862a9b914b6352df54d97d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38070fca79fc384bff0a54dc73266b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a5bc7ab269747d23543cc134224b5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f371ccca4364e0edff9f9649762a084739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae26c63f804382601693984c79f18b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035dd2f96a413894fcf56772c06de9f4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9d1025fdd70b81582f400608d050c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08a3f9e0bb6fc96b6facd1599eb7bc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ba8529f71f6c54454f64a24053968744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f46f077160c4151bdfa8918ced84c4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11216bbfbecedfb25b7dcb334c7d0e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1880d4f402c532b3b01718755388a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376be0a4a4812eda0bfa5c7909849ba5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cd7c329d8cb8cf42cba86391f5ad4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07b6be741eb4ef1e1c9584433dbf9b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db98b71ea329596bd305fc4945867a3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02443a7faaa84a315184db2a07bd764f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982e72337afec4d5bd6897156bde2b0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20a232e8bcf8580a197349b45f3874754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93dd20b8f974ca2adf76a83e5cf8c5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ca4995e9791fd1aff17166d48d502756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab6c1123bd5532452827869ffe83e5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1573ea56001df74c27dffb9a79babd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9846794f75ebbc1858d606616718e08759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>