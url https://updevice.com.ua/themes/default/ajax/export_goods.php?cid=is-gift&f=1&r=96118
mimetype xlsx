--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0997574d25e60c3d1e6ea1a530e21b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d8368a91dcd0f88d30b6dbf1ef8b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ce681a3c0c1b5b9cd5e158b7b2d4b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84196026b4ddbadb16df5dd883c00b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fa3c70344994378368f80f3ae21995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff157c8bafbd0ccb2de45fe649265176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8972b1cad710c8d34e2d44ddb24d8247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fda48b2af566fd5d4c9b775b271898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191ec3e3a2259e9869cd10f844518b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0534e7229f10c0c7a03e2109c336df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3ec60f55ab89db5d11b26489ef44711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f97a47759ea08d6927647cad1bccd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e02906fcc136fb36538b57b15acd613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245bdc63a9befecb6139833b58e078d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450ff99756a2019034f9a83ea96b2e515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efe91a3ad1168c3a25ffe094384bc716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b686fbd70ab0fcfa6f56035d4f8ce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f83c76ab204376662c6c00d2a15dc318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2ce6bcbbe882f8d6a0788e524c41b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048682d31215a2ba9fcfb614749f8b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da8ee41da374e3bf209307afbccb8c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859bbec6dc0608c521b13ba5e0d22fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6c02fd7b16584b7a006e51f72a69b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3e9608700c9e4634786cf9f7261f224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a7f068f2822c14572aa9f5343227725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444785f15db39fbcc8224f4a9e1a64726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a51eaa21a57bf1e9b6e6a4ebedc8cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09cde99eb1e3ee6774f5c5fe31cc3128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5982ed7f9873db8968b01312a1fa41f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347ace80a6064027d1201b445fa31b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39f479f55420a5b80b58c93645442431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e1e33952700a92be499663dec3f2632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32586fa91b0b31eaab7e3a35f5db21b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde43aa79c7d3b6f7d1907a07258fe8734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07764a0c307f08c929ebfd0326131435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aba40766aebcafe8ca104bec86759236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41e35edc373e8fd34a9a582b461a0237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8ac2ff1060e0485752e3d0b838bae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03a47230e60a31610a1e8bbcf8c46239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0eb6983f5fcd704e6e36a585caecb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c94cf1750c3b5d4d4ae50e061574e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba55bbefeca75366ee823fc3a8228a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007be8ac035d5d6d907bede5024850843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f2fc3e1a805cc0392e371afc3b3a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87561a99bc600d65a23c46ca7bd33afb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9eba83b7165694176e56a3835183f546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84038711d2da25db53faeb2fc8fb6c4747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fed54660ac07cba94b89084f664c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061192706b6bc910c28e5782b35639449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e533e0464744549c2996e5f8dffe850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210740a9636a46963d9a2cabadd9cee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce252e43db1035bae0c5ad13219d4152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87881a1f01405a938405a8c29e855c9b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb3fcaf6b9dc7171a80226abdcfde154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1edaa214751ace3285b5af09e0092b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a32c59d5a577b9ebdf129375350b5e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7bc180cb07b644e16bdbc3e31dba457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ee37ce4bfed68eeb92a77be51df5958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c36471ec54acaf8fd105e23c98d5459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937b118e2c1d3c2c6989c35efacbc8360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcb3c36688ae9995e27d8995e2f15261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14add653892cd75d06394d87951045362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe391ea2e040b63e56a35141fecf7763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ae96755a7fddc658b97b9a3dd4e7564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f659ec6dda136633b1650e06bec3665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b6c4723e4e7e8e09f08e8be93197266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f059ff16e1ad150174b4f22674226267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3478f33afcfc6f593c3a55bd56f0bef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efcde003505f0e0b661f0e973fa26969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b12374f511464ad2cd7c323bcfd4370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9dbe227b933e2e73dc2f6ff377d00571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505f1b64bc0dff9a8147f89fafd9f5d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6827829da2c71aa11a053d673b1ab073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6778b005af5fbbba8058dafd671d91874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff21b6ee556c5dbfef1208b4c58eb375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48913b9537c2f2505e5ced3d278313c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc52745f8d17a84833dd87763da4cf477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc213646733a5db9863626202f992b7278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444a773b5ffe5f84446c2f68e8864d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a34ca74e2b655dd6e841fd82ab4f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6c2748ffe2cadfe74f4ac52cbc94e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddfb54d91920c3291941a6baf55cfa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a01b076636a2a8ee8f0ea2e48ca8fa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d9c4f114bcd9cb3248d0a194a680f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12347fdca4b3641b57de1051903d21d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d648bd8c2c63761d2dffe5c9910bdcf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e12bade8e08dc4371cb974dcd63cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34414e7e1334192f72006df8b9cf98988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6621a37cfc4648f711cd63c5d4dc289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab721dd447895c3802e73dfde4f27590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bc30dcf3e5f7c8b52085dee20e5a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2e4db7890fd791faacb637f9243da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9579920c7816632c5c256dfbd41925893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca764327e4943ed46e5d8931524a05b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825d71ecb2df327bc6a6f9f2e6a89b895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3cd15c6bdaf818011b6e1aef966b3e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fd56145e8ccc0b4f4aefe8e4f471d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9bb1903cc1bf1cab2356e5cd75d5f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ec5895cb8f0ff8f3405ee78561bb099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3882262480be7ee6797b26cfeab2d00100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd55f15e572d09ac83926bbc8b8bf3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d19509f49ab06f91aa92621d46d5f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4836d2ffbbcddf39806b792403b66b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb595eae260889b9b28b8826879832a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e95722b21cad0f2db249fbdea85dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4213a9c861a828af8373cf99f1356106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24071fec13e1efbf143593c33e635c74107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7674cbd45caabfaa05dc0a564b1f65c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfcf7f11a189ba530262f545906c20109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104025b0c80e90347fa848cf6f69c69110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40e1ef740c6fb6ad7d083b40f72a87111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc75e7019d38b81a40b2e709a92f99a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7f96483f1f80d379f21a7be580525113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb69d01dabaefbbd8dba84f1615d47114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660cff0a22ce6736d52abd3f947eb20115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c57d13613951d7aee2cdb9337ea0f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc1a768396ae76a447e725ffe750fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bf90a923c68bbbb1257a7c1efd3d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28684da4dae0fd6f4c970e961b41e5b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e293a52fb914528ab4915dfb2a0f7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cf19127c70471d5268ca209495815121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12479ace7650da0c4fde3c31798c362d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afb4af65366ff530f476ebc7a0258a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120e1ab6f2a26518a9b5d9d884f9bd5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827545370463885c2aa42e550902cd8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f993421a6ffd2af5027d9d7d27df8a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7d58fe08579518b6ffc8679fc13b7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7b7b9a775b61f90cd106b6f50ee03128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe02d9c49ec6b12b53298d0fcd7c27129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9d78c45f39571dd0af578836bf128130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c8baa83e4e6152c0ef30fd1e51c8d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe93b330e4445ba68eba4b46eb41f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eba759d5f3324d3b43aa14dba1e2bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbda181146d797cebeb7188b79b131134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638aa7be308c8d4ba5276078f2e7aee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8226f961e9f12ac8a39faf41bd33b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1eb6769a53e1b1f5467ff440aa1697137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5538b00d8524aa3cd9df9188c25c33e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b82eec13ee2fd342c73cdc04f536c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a62132a9a30542f82806769d65b3e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a33a80129cda05ea74f4db69e6603141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de76ebfd1c48a5b1074bd6a01fbae3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a15a66bdc1f80ea9bfe53cbb7b63cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d4494358ebceaf6ace81012ea0612144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e2870ceac57eeaa7d3de7e70380fe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b759b970bf0524bf2819054ae9bd5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea64328bde50c6b112666fd5e5891e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bdbd99fa32d02a24f8af630539475148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479e77af401a1612ca91dbfaf681539149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fdef63fe63abd2d1af1684c150ae1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1750f9274d7829a25da89374359ab7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4910a20af8fbfab817754174fcdbf8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271bf57202854437c196b43e2efef37b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f357d3d20e83d96a456c79e799344ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c362668c353b626eae9a209ba186871155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632546cac6bbba7ffc589049c589ada9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827cf938c2518dc15de4cea6c820e539157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68614053cbd0140a186c5c1b60abfda6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91da5da1c27cfb1801c76422750796159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cfa61dda76e3995a7b3f3491bb42e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d985331e7b5a86afed4a81092c7fd3d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824871cd6e8a748ba878a70518a094f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f80c9ba02ddbbb6b4ebc5b5cf8b8c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331df13308aaaacc1b7ae0a837506041164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d4ef0134d14e6c94f08bd7308fd90165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556d3d9cab59e0d31817a058a3688ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcb51b19c8a1150105354f212f2e4f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330aeb03d8c4ca2406a0ab4698c7cb7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0775aa65822ac7878b47dfa5e09f74169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46acc1e97f8324bce4f48b13ff2128170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55638f39f7b9beecd981ace0c86b99e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fb47dba426caac648050103f86bff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911fd7caa30d3fb74255806f522baaf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d95ebb9233b4bacf4cffd6cff3c91174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2661872fcda7064a69341df8b7344175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eef7e70e13d2622e86c75c9d484e15176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2785946209f420a13ef152a922b41fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39694a17864192ef7fcef15a06d84905178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73766c47bc5f3366a39da6f2216311b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46b8458266be7c765e0967e491d480180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80fdd7af76ec229af51760deffe59a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8d22fbe58dbb43a827b1b933a3332182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947aca88930de0b9e6ac425bd35449e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd42da9e5f478a401b353551634ea9d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d170a1af85078711e06f25e771af967185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815446a43b30d27d529d7d1224e159a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e3e7a4e17b6d8fc506e24164c8e8d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ccd8c6448e9f3d876767a24f65afd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b251a5d584dafb6d0948979662a12189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13558d4daa40a2b60051b2bdabb07bd9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d80314fe8db982d1905ef84cc0973b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd290b8f3c704176b8e373f7a562993e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635ac5a4540c2e1739761189b787104193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b7e1e9a1b7f8268e2d133882529c9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106a6c188a4f6308c15dc4a3fd50a33195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130742d7c4c661bbad09c62492dd1c8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fdabfa43f362c96e13dc3be19ee51197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fe6283fbf4147a4fa695e432e916a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09d2c8aeaf5a2b446133d630e03f16199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da85e6f1788462a259b0b0df21980c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46040d7ea7f31fe51ab382cbff8cd10201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205e7773bf49e26e1c8a254386e53c7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d76bb8e15e7487b9dd5e8893b9fc8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0774c73437ba255a97e87d2967fd7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c39a69d95917369cd7596dcc88b2c9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89052a3cffc39f8f61fd986519758e05206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3238ef956d19fdc9cdf02340b9659207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93213c3499acdd93e5dc7abb2af4ac6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4628cefbbf648754e664f4983a46a4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b7285b498e645c29a83a53108cf31210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3e1859521150ce400e1c5174c4465211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af43400bfc01d4e341121fb685412eb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea6514835760af8196c15d69251d2b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea56a6ec671d24b7e9020164837763214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ad20058d71dc8460b5a477b64b341215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6308ea7da36461a5b08529173c4be216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a159c54feebf1d54747cd3e2f1999d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deebe5bbb816237f51b7945ca380dc5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434553365a2d736654e8f0e280ec7f37219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a9a782defb862aface82c55631833220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16d9ac79e1b029293f1d7b21030b9a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf45b4662f53c5c596886d027da92c8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229ffac5d4fd1c5c6fd26c6713742ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0d2df16d138cf1e46e32abefadba3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da311d9635ea2b70077cf99794119b4e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9345490407172d6cdd10c0d1d67ce2d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068197e21f78a96e738689b524c5618227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644c98229607f372524ea62823ecba3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa8b320ec66ae990ef4acfc2169931229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74046317bb1982c5ee76d507b6139195230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ad5c1a0ae300a9bb2a86132c46e19231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698f95f54bc5771e62c2a23bafa27f3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6a33aeed1f72684f0d73c9eac0cb4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1fb566c0fedc75d78ffcae451aa0e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebaeb07dc8d54bf92ec1f1516b6b92a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509c1321784a7ac3e6ab924324fcf84236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792efef12f3bde5c5cc7395b8d8d071237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda7d6788cb0e8905bbd3ec860bacb6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d0f3cab9d41692b37b02024a7bf26239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e63b74cfa4ded145a5a8f5f625cc3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a75c9b963dcff2374959796a9e729241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fef1ab6dd9fd18dedd42173512eff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf1c04d4fe51aad093ce7f32efdf83243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccf0572ea1e04f16ddbb25c7dc1708244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93346888cb576a699ce618e6c565bd3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdeb9b965b3d696d7ff043a0f48350246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d943c607811930a6ff1a4d2197879247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f34d6ea6a4c14646f16906dd1fb303248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2635f90fbf16715eda58e590e49b7b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ed0f84130220e2006c3c50d3ea6d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca872618d289f94172744be68751d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa45e84fbf03d0edd29312164e5e5e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aafc033f1578544192d933e4a5b972253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30a3e149f31030b6074385845c4011254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fa11d2eb5d701adcfdff4f8ad9c78255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96088d4c7aa2c3fe716fd900e16d8719256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1a01ffdbaa2218cea02f9bdd7bf8c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5cec4eff5a04b49de2ec51f8e71cd4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d44229578a3ca00a49cc762612cfe5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30553b4e9a92ed4b61acfd12172aaa6a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd4cdd9415ae35b965de5421697701261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d4d06a2791c4dc675f396156c4529262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27166b93daed1203f4608b40a9a8a6fb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97134f4f6ce8c406e509322d673c9da5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c23fdf911fd3d073834b623c15448265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741b255f893ae8aa5be59db2beea7e9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef98d28bc8032aeb5a3cf860b82adaa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf20c8091406aa74e2701d6506576f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30927a582cc33c3d921205d88b948fe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da330fce12074bb4a554af917b3c326d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c96cdd086d4cca45fb63be2d8dd21271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf99025e1088c49502d9ab82c173e1e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd5292684f904a359addb38b97970d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496846bbba5389fd93d2acef06a3f631274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e19991ba831512eab1daf82e56ca16275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64b1aab2621a7e0e4b20611762703c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83845a39326163574abf3203b34d6251277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f0d55773ad6f012549e761371c117278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93932f4d25e10be7e5f7f892dbd827279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffba6ab5a125d26a2f61d3cc6f17a83280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bde41534c7e4b1f0621eae14485b19281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d8b5460a40ffc6adbadc600fdf1cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce689b1a8b45b4fac1a5752ad6bcf4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5711e35814f54379267f5aa6701ab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa67479bc01e2764973dc6e9d36b9c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3681ed67bff6e5618a4bbc1d181292286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f3b6f2e308720dd8b5dd12bb57dd6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916003bba4f450e0080d6b87e075f3f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b199d9f4f1296dcfbc37b244387880a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ab487c6800bf0ecd7108831e05e7d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac6629baa58bf9849e6f52634d74fa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1177bdf8de1b0fd749c5278b861abdb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa90fbdb20279166a479f0983633064293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058a9d3de6598fc21f2e09d0bd4c888294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b748db58fd751a4eb20b51c6bfc503295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79297ce0a86dbeda628b7d8b5340776296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b330cc718f61586e8c7c0114e43f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd6576e4fefba25f2136ebe493facd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53951e871a8e2f2eac35015563038b1c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce59d1d8a6481fbf3b80b67501d176300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f260942056432964e7bcc37adec31301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35069b6ba82fe8dfb28b09e40ec64377302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae0fbd5125a1457c90c487e7e4d791303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59023906a3d58b6cce195d0a77078e4b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27550947a87541f675ad9fe0fc34320305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc821efc87cff3a79c888b049f7657306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547c92627afe6e0d0018fae7c2b9f96307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c88ecc29b77068ab74697ca34e2bc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead113a286a6a01fd7cdf618347c8b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fab2eb28457de37fd6d5d39443370c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3787893fe8a779307d99f2d4bc69ae4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaded58bd503dfbfcdbdb60f0248916312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926e0e06ae5966059bf995be8b72a61313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cecaa35f5756417ac5d5bc03c8d13f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923d063b0856c804fb865c4cd737e3e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196cdb13cc46132b12dbf346172c716316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727b315d0ab99857a1fd2c4e999dbd2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773f4db4e5ac0e9c87a02c2dc0c0936318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdc6bc4cb452d7952776d785ac5df5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfa50be4a3396e03dd688937d4749d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406fb3989f91a3f6dbdbbeb84999562321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e001c15b5f991e1c46a8e70779485f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b965709d4466dd88c1a99def57f523323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3ef8cdbe81672827ec39b99832fc4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71707d8d2a678849c1b28f9a967c711e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468bd5b0e0018b9296a4eb3eb775f92326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160029754d5cc76dd0a22777c8afaf06327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bcd7f08ffbec0a7762e82d8f556b72328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce119fbb05db3a5533ec5cdc17eff8ea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbaabbe675c70ff87e48d6345638c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f64c651d10b04dba09def81a169b58331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc909efb96f76fbf7c6b402bbb129c64332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a856964f7f50d03020209c606e5c593333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3441db5ab3b21d5184ce6773fb69f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b702da02558998d24fa19db67606f49335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd2089d7e6dd7a37eff925b9fddcd2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffefad9e348c558c765a2423fb67760337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28857855e27d81b3b62b9a1398cd6b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93909891abe2555a3ef6d5ce1d9204339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddebf37c9fd5f7b3d91eae8186b4f4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d368b92ec0237f72c885fb532624a2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390dc506a376acdf99a8c8891f6097c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd845855b2f36d3538dd8d59d7a51ec343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a062f259e7bda08c600e2e9f381cc8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d445fdfe871f828a5732fd84c2b620c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fdc253e2b9ed389f49cb0de686b62346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990eed1306e528db69045bdc5d0b6c3b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7878cd3925051073880308914f737ba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5800d1de7a696544f0297e948c08425349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036d6c700c5edc80dc4aa752053ae53350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c27f0660cfc08558bf7d6aa44c513351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f96b2791bf518746c9d6bf5e9b6ffd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4beda0fe705c03aed6ea358663dbcb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ae527c9eaf681572ed1f5d78429bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae6307a56c9a557618e3ae5a95a834355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c95cd097876378a6971dd1be86186356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b84c786e82c2228894e511469a395357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d0959273d97cba0f00f36a4d4fdb1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800337a566a46ca8240a52c4d6baebe8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b44b4958c74d11ed8c497a8212bd1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82551ddb29955e3223bf72b80bc5e6b8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf296ba0e1d57e974e32869c25d4fe92362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cf39ac1330893223dceff52d682b9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4047676e4009b271ee53a54c5cd85364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69358fae0658d8572c911578695484bb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3c863aca40ce9bc69b2c52b2a2f24366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d2842a65d164ef66c4ca8e764ebfa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bc6b3272353811c10c9237488c9f2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66338feb0a8eb04c8a764f3e76fb7b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bf3d0959ef8ef20dcfd4b45238a40370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bd6cf35cc5fbd17bb51258c9211c3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce602ec43de4658d3b90da58e3e0cc38372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ffaff187b997b409d1e00ca000eb6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0596d4cc87476954577c85f0432ce13374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ee447138ea8794cd685ec7636ac62375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940a8d7a5ca80bcf8c43e670aedd6f7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31ba5025014f725ad5f82981cdc7c4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb17a40cccf3cdf74b6f15101e56088378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de416128ac23e0d4a7c7739c49193c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc68da3b12e23f199cee051752a6e4b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c6fb22631d1901822a93fec4fe256381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9987c01cb3967dc08f5fcae2376761382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c9a45af0023eceb5d0e6eff00c6b6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc09c35cd179d9b0be6bb810556275384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5f2ffd7355e52a39af9856e5bb77f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e2870b1157545fd09e60f5cff3ec6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e1ec5e6b864d2096d27faff6bd425387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc50ba4b174e674f7929620164a639e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d6fb74e86c460eba7aeec513988f8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71901f9932287605dcf25e88527a30b0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772268ffa2b93c7f1ebadcfa340eb83d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10be715f3149cef62bfff5cdf0d982a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fe0e52c8953e6bf01821d19616366393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24ad41a65e19c059c4ecffce54ca06394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d4af27a3cfccf7ac07bf4fc9fcd49395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc0c78bfb0ad960b5a09b2ddb26254396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa74e8ea4fab58eb649d0289dcb596a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09145dc994b0c00f719f4a770b53ec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aca9e3657c8ccfcd7aca1b66e42ac7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d76ba48c8cfae3b3d3524ef9bcce6f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df696e950d9d7e4953c5cb24800eac1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9aa2c2627490158a453c4e21efa39e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d969a1c9b8a5690e5cf57758b0a7bd9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80a3a4b278ab0e2563058cc415e302404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09a7c0807516f5d35547a8fb1c3cb4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df7ca462078315304d27bcea9e3bca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64daf09de0a39b3ea7810d910c5e5af407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80c9ef54e3698558c32a06cc662b56408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713287ce73b034b8e853ec94f9cc37d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2260fe6ba6d860aced7f2b1405d14410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006db660052420e2de5d2a0c991a71e2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6db7b61e57508016be3011ce3e06e8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5564461cadab2c3fa602ea7106b4b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4df9979167df455567b817e6bf1e1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f903db38581201cf6e07dcdc05b550415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5481d9beb131b9debdd6d85e1a95273416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35261074d0432843bdad7e1d418d67ad417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9c4be6a3f50b4e078331fd53634a0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcda7eff10f506fccb4ed4efdf31310419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ca46771fa36abbca50eb3ed6393e9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601af361235d9f957f80598ced96a84d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a568dc4fbc8ded68260492bbb832b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61dd042da5ae25519de7e23d660ee3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed471713db42ee0165fa63c1db6f0c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049671160e2f8538ab248e3450029e6c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9eb7f967dc5d7282b1343d24536917426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b939aff93b4b626c9430e498005a1bf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72206b6b34c1056912e1a7a9981f407b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b25c5645094357783d6e67db7a27b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbf5639e777e23d6173055a5a5ff4e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868fb3d3264f57ce674af15b1461370431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e22ff98d409e6e3f34a36d037d78a4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d2c16374707ba4bb60ec3ececba4b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03beefeca718ccbc7468858135d679cd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9479466b4b45fa5e21a3a703ea348435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d70fe5017f982f1e9c66269dceed16436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a195ed5c8ea25ef66111e739386eaf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fad41f2887d29eedc8c2b85f6fd7a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255045fc8675b8816e17a1b780fbc1c4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b673072889640274699872be366115440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102b0b5628920bf85c00df0a6c0e016441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fdb0d0a844bf5443cb19e04c91dac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fddce69babff1761b877b6e44941cd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5f5f9bc178f2a54cf7ab9abe2f76a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5eb4eee4f1f256fa5b7c058b3e65b1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3cf902ceedab8200fd35d9fd7c191446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6705bdaba3d2ed827a48c1a3f8dcee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e662e9e3c75bd8bd289ae89eb5d9ee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ad5fd98cffb3efdaecb8a602aab3f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e684b2c6616c3d1b136360aa062de08450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050462f1961f5234734bf837bf33b29b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1cbfe384876fda83c60c5dbd8c0dea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ddcf1cdf1b95c4b99b731842ddd48453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c9d566ba636f4bb5c528dcbfbe115454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af1455754aaf6e8b94761c9bb07acc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf722d42b36a3e857f56cbc373f8e5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6334a1aa66fe93aa24c637defce8c2c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1bedb636cef3e049c654c4c2ba17f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb37aec744a6f314b39e82941a4d802459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d786c87c4a3b6847b08771fda8f887460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001fff37c2c45b3b122aaf4b9f4e59c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d23ef20194f91bf78918b436871dd5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e4f0d1a84c686796f01d3de825448463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a94e40e4bea6e582cda1b097570af9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e741aab182dca97890380f396f251465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb9ad9c76d8710945bd6320602c20c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43bf64963f8d73b6a2e8105ccd5eb2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b858a70e40594f24c76b5ce018acf71468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c47ad825d28812783ffe85456d9f6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6e1645a0e483e74b62e2b9dd67562470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1a5761c873144249aef1410f8ce89471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d875b10bd51fe8305c56f562ac4f4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0c32528047dc9b8f9764976ab827d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535319b1ae08343b68b3b681c738466d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2732f62a5338bc1811425acd0351e3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01a28224955d9ca737678e9a98d19b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a138ffb8e9e0072fb203510e7c264e1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d6349fe061891877d40f0e2d66da0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1b0c610afa2a685119e0003c68253479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c56d29ecd986a711612d586c2db12480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae37e478bb67bce0994a3cf2c2746a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c54a8a3925ee194702a6cdcbe43ad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45d27863f6596f6531c2f1099ebba2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ea0a084dd0b4d8854cdf33073b297484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816515bdb25fb51885f8e6e997b9cc07485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9baeaeac3f5eb292cc909e26e7e25486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1313d317d7d2068e88222cd75b8d7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55f76c4477b11bc0c7e3e765b1dbc6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74f53361ded51b961c368162bc9eb8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8f16b89d7b9081754ccc1bd6c6104490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dde9751b343386263afbbc10b981be491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52cffa0fe6949d27c00752f136a72e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081582741d1ce96fc4b8350b162063d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c7986cb57b47d19640e2e139fbfa8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f854bc7fd36c87257853100fb987435495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028885e634f5fb2f34979646e194e3b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc0cfafbc58ea24f9f21d0e04d6b36497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67512b77667b271b3d59af918c67dce5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36180737f5fbcd8c25574ea53333846e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2491c3840054f6eecf740ba518add500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930dd831fcc8e5920917c8eb45d0318f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bfd3aa799d7e18a2dda6c8f57c750502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27243e3dbaa9ca1fb24fcdae81f6d97c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c621b4321dfb6effc32e4a34dcdd2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8249a80280afb50842ecbf276ade0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3b1ad823228ef84449ca07635b92c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd6a1f51a09e09135e9b9d45a75694507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4479628ff3fc8795100cfb7a243bbe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3786641f0264262803a6ffb193247b1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a43e420fc68e7e0311e70d6cd3217510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a25f79e638b3732cd8be873f8a4da511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd663d0523faf6b9c63c469b7ed63e26512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a020d99177059e52c5528e86697e15513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35179fbd7194c22d87ce645c44e8ca59514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef415435513b8c02fc6646e537aeb9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f68b4bcc58f80f9bb84a69894d66e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2d3c6c6407e41d842b9b9ec76b4b4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c2439b042d160e38d1de310d6d6dd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9f89d1e4ae4a49f3e11eeac2ad925519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70a67cf2be3212098c3c7054da9cec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7238f1d55b90bed918bbe819d9872521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de9017c3a209e3ef9c9502d70278e1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c4db91d237b34aac12b9f4de4c376523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7daa0989fd22c0e5ce95dd99dca4401524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d6a3513d31e5b598d5a2b7044f17e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa813d379f7ccbf550bb9ea4f8ca3eb1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a09d5af07c07237a191eadb2e80bb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669f340a0d6ebe87b0ae828f3ff04b9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203eb1edf86ff1aab2d2cad09bd8317529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9b786190a0de7170a10e382ef75cf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2adf53278c98a02b3e5cb6364aeb3f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b167afed1ab06993bff67d9676711a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c88b7332d73dea9d4ff3346d40b61f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da43f004d489baab3d87e5fe0669ef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01fcbc657e43e48a01748c43a90279535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512658e016622cfb6c35727b24d6c85d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f48816baa0eccad71a725960db43c2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d38f6aeb884ffcb7e2712fd830b3c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa215df5bdcb7b61bd4e42f2c62516539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd7c5cdd104e62e04fa87bbc96f6ef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0828c0915e2d8ec4266fbc083588a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd204e22a616c778900a98e3dd1798542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff7b6b3adc22f86f0fed007f5ec7d9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab39a9e2686365d262dabab136d2993544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473e0cd03972f941b3af7ebb76993de545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23789201e2ffc62c9f2f9fbee32290d3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e98efe8126ccc8846d8743fbc1cea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117a8864908854f6734d81fc0d672ba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6258d76287bef034fe5f17a4776617549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b9dd541732283afc2f1aca4478762550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7011ac68f819ec82626047ff5e4fbd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e65a9e8c2c699fbfc114cdb13a2cd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5b0b4ccb6583b5fc60637b9154215553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b37bf8eba27e0d807cd10a329870f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845c1ced9b8aa8fb427d5c6d5b15faf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14cdf1527457f5efc262b489f6e902556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f3a98595027ffe05aac4147d17058557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75c358374a55d3eab245d27a91995a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506da7041f676cab0833a3cf8bc272e2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463c0ae9883cbf6abe4da938edaa03c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b0cb766092a3be292ff1721abd753561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fac73669a36a1990cfa90db48fde8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf0e379e164d91d439dcec147664c0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98281e4a02cd31911155344beb1ef673564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c794ba2c5de4a8d1e2d64a5436522c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471f87f411cb17501ecaacf78582577566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae460f8937fa71a5f63d0adc8c4dba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77540efc6787119555dabdb71dee030568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98572bc8dff5b3c28aaaad4b02dc508569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1e2ac1925a97f3135cd2d97ea4b32570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4dc77b939616252e43367673387de2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320b836ab72350739ded97efc30ca2a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3a5a46395758aa317224c670b3597573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ff10c4b9c2f218528c7def8085c3c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3fc2be2543c8f2cf719b02a5cefc9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2148c01c0381487d286f22b3bc66e0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f932fe16d759241d2f431e4ac51a919577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe96d1f5802b97b6b87fef18611512578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb96c01682e5075cf745c26c2e1f52b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fe68dbf2103a4b664c85be13e94b0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115c977f24035c8dd0aadcb9f3f8628581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca68bd3d5d438f2b7ea09177984752582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53664150810a14e155ee55406eb6d5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83661efb52d24eee02c998534c378e45584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f97bd108a13033990ff1b8250b301585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389065b1ce056cecd9e73c46e71260db586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67c8be040adf464cb3f5993f686913587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261dc7434641fad1381aeb5175d2370588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89e22b9828d0d2d536d2c1520c3bed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50209a97610e186727d9788cc2018eb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae51659e6e7bd88ac025040e7e30387591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118870027f994225693d958af82e52c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c053c97565e796a61bc9bf0077e10c6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c013dd3452286e1da4885de5a5e940594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ca73e5771b4788063cebf2864b9e7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1e1a5b61fb0813c084c9118337af4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55384a4bf57da96dc15c14371b7a8e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277ce2d242e873a0c7b5605dcda2c88598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3464acd890c840fbad31379143c9f5b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dc016933f7069672ec0f51cd3f668600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69d534b7cc5f98415a325f94fbe54c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d769d050f67dc7bcce39080208b4b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005f446ff64975e3574929d7dd46f61603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0b9a981fac87434a2108fe7637a1c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a023898ec956415f85b34baba41d35605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f1912270c38d65f00f059dabf3b6c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8e940f050e3fcd4a26c8b64ce8da6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60139219106ef94d8c96abb547a302c9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dbbbb3d115bfcdbb91e42d43cbb71609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b510433588aceef679df92765f4df610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459667c97f133aeed8971513441a597e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df96f643e72e91389c1a56acf5e429b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0050471237daed247f91e059b02b76613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90c6b621aad821a47af88e79d43ea0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db9eb63ce31c698308f7b73e1a8a6c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa13787875588f03588e56cdc9a5f0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd98394431964c196c629cf697d89e1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d372501c5e289913e670f32e3c4d96618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96ecc9b72a68bad3d0b9975a35c1e1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86ccc2100f65159d38f61cf2fc3248620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e38d4e418f409b7c62e04d217ed168621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305fbbef5b96fba12277080d6ade1e5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50773c08248eaa783403c315e817cf0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e6067e825dad2168b550ba850cb48624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011ffc63f963cc470d9ae5452295c13625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb600caccc40b992f6c164c1841935626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aade5a1663d3a88d527d9af8a4a3d9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93787c5f55d204aaad10b09fcb77005c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4381f24d3ca56530de00d4e1163962c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acaf1a8e9793ca876d1e57791afe3a1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169cb993b99565f56370dde179060f36631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39bae3838d586137121862e650aaa15632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654afb7534293303dc64cbecbdc2463633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9db2e4c840f9c27b2fd70c8978ebe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce50db5af7b35cbf6ea142fef2e873635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57592c145c3cfcd8868eb04fe033742636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65d16947bc42180f7afb0ae78dcd78637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298835115bc7490e3cd071d44a54d94638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe7e6807a16bf4a5f268a58aacd2e6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf040faa4479111e11f058d73e487e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73719f9749c007b758902fb447bb4075641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e284e2540297a9b0de4110eae2545642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de697895b79d14700f1417b482592e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce40533e26512c42d96ec03772035e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366d1517c454981765cf649ca550fb5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55caa617c56a1581e30ba3c2e2543b54646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45498c166413f6ea7ac05e7448bc10647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19da8b9576c84f69a0205c75832ca6e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f69ea19a907dce2fb7bae352e43ce649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f04314faae71f441f19194d62029e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e18c953239ae2a698b8872ecd07fa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67016dd11fc92e76f06758175991c9b5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc3aaa9b7003425151c20266569e48653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30433a5a06d5f418a4227dc7c2ab874a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249dcbf1615a591a34a031fe7ab93fa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a616ce3b60f753f89e15c244efe25e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9eed2b07763fdf0f38aebe88fd63ce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc57b3556854e23810802e3960643a7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cab735f49da195b922d0cad7b4fcbb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70033d4ff3c366570ca0f0a38e45f0f4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559677f6010ab39199ff5d976352df5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f785e58e9afd231dd7f76fc0a3a4d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86825ae2f82fef26a11511fd16d1172663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb72d7f1f9ee81eab8d620a73f2129664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1027f371e7cfcb6c8b6371adf9392d8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354f8d9226c1371f42317a115b425d0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc1cc1331d78b10674316218c065af667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe454b6f57d45eb8d9623c2b17d118668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca08f13357227a3b5a328cbcc6c44d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8351baaae34ec4c05fd66703a26d5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042c076bf06483d0c58f3142ddf61b7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96753bd83eba2758bafded4179e51fab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed83fd90510f6e10a588a10d03617b8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb41254727cb65370e293901e258687674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e575a42b5cc798c4cb3cf2d55b771e4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f4d9b478753553f6334cb760ca2ff676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202af8460901e6c0875c392a3ecdcd21677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5b5adc3822860a1562dcd49cf8579678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74db8e4f751686148f3802802f48922679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1cf77ab57a44e0f1c024822bcab2e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102e5cf275854606a9f1700879e4c1a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf93fb886ca6b7ab67be882b089400682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8069071242f5b05e8f7da61c50fc089683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ece56b31df9db8a075d82b49c0a251684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078bf5d07d0cfa553cee18f2058feea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77120900e9a8ad51c15311a8f34c9cef686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60e77f0c26d39bde796470e5ab50dd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1705d64dbea1be3b1300d029b1534688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ca289fb495cb46c2a8b8ef3e420d2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbb88048c426f6bfa55273ef3ce020690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15aa127ef7e4166a3aa77686d69a6c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caff34f302ba09675582e334e4db20d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56584851021e3867797873627ea3b546693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ab4caa82cba176ef58867d8f8667e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a23efd07dd4abc49e7a89e44108114695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8c07aa2c900924a29472897c26803696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520c2b2036d8444e222855416aec728697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46600d15a4fbf6df4a8dd36718867715698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dee3f9caff8c669db842db31d246a6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05dc38769cf40739d1e6e11aac901c1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e679bb20ca62f239954d5ab3e4c15d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f14203761e9408cc25848eff08d63702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087cff27fdfa41e655f72e282dbf34f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfad7e32eb7e596e47a89424f35d1dc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d892ef42f5777c3ae36638848578bd3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7828188c971a2557ef9270f89f9453706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614418f0e39c344ca450ce489d3dd61b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff9285ba20544a665cb1d1c13121a9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb78184f7f14554544ef61225e1220b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57182b92e7344ab764b7ea54e616d320710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c5edd86c2ab14a563dfa623a6b5f4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfe61a7096f59f0b8acdfa8d80cc63712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67423feb7e7939693a519c22e8384cda713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a317c42f59902e467618acd4110d4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdb0d6b0632974e80cc6d5b0b3be3d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4f7b04b875244a9e232f309deb129716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36dda21fb0f2a1de0bd1c369911720717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000e2581ee566e7e1010e247f964f44718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5f72ace9035085e760603ca3d7bfb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3338c05f966326faea9c72ee35df2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115f7d7141d6b6aac3fa47e417794f4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28f707000883567472ae401ab0f8e1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567e4f597082f3ee71a37473eabbc2a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57741ee38ea2b1b2992f85dbc1f9971f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df801a1403f11f0a3b04863dab9c74725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6581859087f45cb3c4de5dcc57bc4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd705dcbf2a560fd7cd138ddc0dd95e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d511c6733881de6f94fedc2af6ad2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc3a8abb91a580b7ecc2d6b99158db729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b116783b341f8b88ba95c199ddbb7c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf92e584543bf30ce82ddae573ad8e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059efe7cc1fd030483d893a42a437c1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04af114c3151f526df4939e71c424b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e888fd7b00b254ce4dd101a4057fa1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ce47e29597de67b365a3bb9b9a752735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcaa63bd7da1284b0e2e9c49afaaec736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a28ddf027af231e0c4d05e7d37872737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d232980d85b29b11f3c5f44b379cef738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e8a7fb7697f1c3ba9af720b28efb8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7968c9c113005987d39945f7af9a9a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96cf4dff929589fda6a621d65dd677741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efee93d3c0594472cd03c0e7590100742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe57c29ca34f0dbd3f7a31d91dbb22a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ca64b5df1dbfe4dc91a01635620e0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9b632a6ea241bcf33024ef627278e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bae47ecc5a0e0aa7291f0bfd31b94f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf579d6cf34cbaa9cf8d9a102862e2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97be9c9099680509d8ebc15e13b996748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fde1e8283f3986ccd9a2f815a931a6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bada1e010d1a4055ec3b90ce8828c28750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754c09c7eb04f63bf84b2d4e775c5e8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380828bcda8f0ba32d29a2f54db77a5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83bcf74fe23388c55d331f623f3f93753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1fd48cf40463a4a2da5a74895d1ea754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238d636fc0ff2dc5761d41f9239cdf5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e7855d9e94793b6c95e4579e2b6c8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116bce6ecf29cb3f4419e46cc3f8982757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0a5ff6c5b713058a1b0438c596b6c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf1a6d98212f2df02d3409eba59189759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ad7f5977e8d9fcb3aefa400ad24971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725469cae4001eafb925f1b4cae98c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d6b15db2ac048210a9eeb0d1f01793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7336bb7f321f1004a3c1333095a3794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c045065c4f8397f35553e64d4b7c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89d5b70ceedefa3bea82d7222a48ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fb433faf28e40b25fcf4eb864d9f57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54593c0b6b0e67005dd622f06372f7a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78411fa5714333444df95108ea14659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbd9b9c18472718524a92b6dc0f94710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6f7a4ecf6fdf4651e98040ee6623b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99795f24b8ef861beebe96a987810b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286308070ee140a16d712d9e0f3a0bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd13f2f8420f88f359873ef66030b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb74fec2f1f3a3fa8d0432faf7a77b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1a2572ded70a1f29cd0d92867f5c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84beb342f07ae64853f968835ba947617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc296e39c35a8c6e7454fe0c0ee429c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733f02b4583e7f532e10cefbde7429919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7297cf6675dbd365c29662b3d2f0c1120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e92f0798aa38e70df9b3ef4015f01f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714ec4942b3957495419c1d9355626022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58942d8e7c81704d413eeb876ff0286f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d54e508052142d35a9805ebc63d67224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409fe22ac48ce90fb2c2ad96c877a2025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cef5fd25aa8440485fec1cd19bb5226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356cda7bd526d4d7c1a27ffbc8bfaca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70a4ffeb72ef1ff587d8cf69ed132928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027c1851f057a23691e173673db1f1f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2200d7701019c6eb3f6a1527d8b83a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ee7b4f0ca6f9b882321e1e4f4763931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a3037046da9428868722af6c8303d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07843a82330f2d6ed7204f8d26a6ad733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cba13ec07af180aa2055b73903249534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e47e86dc3fa863c3897f56685b865e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdda6cbbbf0e6f2c7e6c18a0480344436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f7ab4ccd9c7283ea41d232250b84e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1412ff071c0525ea46aa0f6ab3eeb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57919bc795171b76d3debb13a0827039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d976d4779ccc38823c625721610e2d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d4d3064ceaca18ddc4e7e3299604941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f87a745d5857864c072d8507f27a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214299007d36c82c7b9a604ff202e70643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581b3a9ff0d7008c111202a8673954344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e6bd520f1ab045b6c5f624a1cf68145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66035c62a0d1073ab0210b49c8e58df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432a4680d8f3d2e7d3b7435f9a9192c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591bb869f5a0004a4f86227c25801c4548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9fda25d1f6c326a3c79deb1041d2e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c15a3c5619571d75f3affd51bcbd1d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590142f98b7ab0c040a41087a386e7651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef25da288bf874c1313aa6140b8bf852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd22ba3b2b85420c1e9c9377ef79b6553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443adf971587ddb9395c596ba11d36054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d061a46693cf143f39295b50958ba655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc92059f4d73f4b3d555534294937956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c65f02bb5315042c896f58f7eb5ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cd6aacc24fd133daa2e04c10aaded58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffd60cf9a0320c176e5a12bd31f9bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a98bd62e1f226495491dc1a9dfebb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963078d330c28dd6cd24f01506919f8761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846bc3ce23fd68efa0a8a36109d8cac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995421956d34628043dcc64cd965c62063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79160f738aa066bc38bae82fa3c0bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb56d488f47dd1e8bf9b18120a56b1a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958fd4a0c9d27abfaeb981eae024c8e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b87a8550a294c72b52ff3de890af7c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6732bf96e7180a5952311cb43c071f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb416495dad0001f8d3fec0961b25469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680233273bdb484601213b10cc166cde70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da934f552c1037818d41b5d3ff615e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b889611aa75ad650cbee48ba057dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcc75d89d86e6ad129ddf998a08d0473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f065b6997b2572cb1460f4de07e890a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7880c1e70edb01f45e816efd127a2bd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060ffa1d6861c27a50257bc6afaee0c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140880647b02618f3740913da0322bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e73b80a3da2e5f7a42e8338553423478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac082689dcd4fd99f09a60b490309d479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2ff7e7d9c2c4b9c80af5b076388ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552522e19df5b7d82c66566daf928a6781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afd5515ca699b3d75f486f3f937c2a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f40baebe6295cbf5662bea30a1c1883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24580db1c704da9aa67930fc145d02eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463ff6feb7c72ad08ed769bfd7617ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fb88be257f2aa33166c28a85860fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71371159e91980ef7a991505a2adbdaf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa26580d0b5cb024bf396ac877fbad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8f29610ce6ea5f38e71413701645c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c182fcfa9135f41655f7c74121ac79d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723294debc7bc461c8860114f7b176d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93dd1d876c4bd6e93b99986d989e4092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4c0af9518b3c817dac2eb20bc549b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8b040a81d6a73969719d210cd630a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a57af351c7d3442d835d634a7054e795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32affddf8568df1481362a17dee4f1d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf8de948b8bfe78fdbabed5b24bd7197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942615e11324aeff08b3f92341ca1cbc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384c032a9624775392902392c161f6799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487724d266f40ee7804d2e64575b777100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2918dddb77a132025f03390795c8903101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac81a56c23c406b426cd95429bccb8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b45e13af24a166231398004b3f1ab8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c042211417fcb66c62670ee70d53ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28408620f2887d12ccf3426a5d2f1c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d11eec1afc301c6cc0528b4dc69761106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc160e9833eb2bb6e5ed85179cef791107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddab96258ed9cf1c2afd2d724b45ea4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae06b874d3c7e516b1af35e533dea2a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7981183c6ac49f827b4028ceadc70110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa645940c7cd5d087975bd8ac8aa3e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb47c3aca7451aabf22e3fab369122112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce48a91da8624e627c96658ef755b86113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833a87686793eb0ab78027a4d928546114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e93d7ca4753103485ad7bdefc37a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c91487b8e60e2dfb0cef8af08da3b1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af100ee092e2159b9c4fd6573f3d85117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42162a55cc2169805c39c720e1c81b61118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3f19db40b14df67045a325bfad65f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74936ce3f34ff31bb4452df13a34e84120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bd37fd5fb36386c860a508fed0956121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7cfe9051a3ae5fd35726b78b9db93122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd242d80f162be71530a2a269cff80f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f783dd67079b9501f544b939f79304d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7b4dd9ea14692a1062946e61cd3b0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed471fc7867687adfa58efd070a4daa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6627c10d2091ddb894bf4aae76ed3e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbc7ccb393ddcf0f0d3d9bb7460f40128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e21b9ecfb59ecf24a40626f5beeff3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000d3544f7277d3dd90f42d83085fff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a933ac8550d56ddcf33067d09eb7be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b49b99d41cda697d8c9958c9f50d9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87391e9e71096949e33d750d8120ff1a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f59bfba5078787f2b782fb739fda1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65b69e7bc86f623e551f48ebae8dfc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a0e9e36f274a423780437fc41f4b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377bb256e469080187f3d4c75778659137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82db38da68bc207fcd75d4b1f33dedd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ca4d7caaec6469a581afe4bf23ba0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e0e93e6016f35339872932c8ed636140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c79d89edf0b3438bc27b5f747c557141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8128c9c90cb321e4eb8dc2a0c898d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290357ece83a13178ecb63b7ddfe3752143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300b46ec2b0e9c64a8c67c5d10b3f24144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a589da58acbf050bd95f05b9c6ebf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6ca588e538d74e02d4b1039a10809146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c2cf606d5bc19ce6b941b441ab255147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb0f09dba2c3c75f88a085d920bbbc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b559170f5fecf3fd97f3db62601c25149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031513e4fe4c69ab8c754d4a25043df150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946ab275472b292787bf11f45b86c93151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34b4318c5a14a2fad9e52e4f0d4fd9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b531e886f283be0ee1e15e5df4b11153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631e42910aee97b01e60f821fb8d2e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618912e70942ddb69201612c8a44f8e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ad01027c1dbf8747394d166973ce8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7442c1770110ed72bf05894d00aa95157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc247ce08afcb4c4ee84fc2f8aa50dd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeaf2f551192e7d3993cfe3467bd801159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d2da0f938224f3a0f92b2a783d409160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d41753f61851c6b0ed3ad25e1a27c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e36410a99f56635688c522c6d72ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670aa8ea3bee6a891582362159a89e11163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6581b8b1dcc7c5f7eed27bb232f02d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7633d020348437f572eec1ad46480e0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5376ea9419bffaf4f0f3fb1ddde1d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f615a8922128966375a95c6b05c0b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cd78df8b45d4f907f2a10f9244c0d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d57f61cbc327572b22f5539164402169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5266c3a07d821dd5b0dd7e37b3299f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c335566c46318962e688b2a53dea163171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125faf2ab7413501e592d26d256bd6a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbf3fb72b5be4db5a5f6c0deb44089173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbe63da7e4f4e7b2c866ed8f24df3c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df6fed960a1f7043c47cfc47f61f25175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369a0d2a7c9a1742445d256312ba009176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6000a1ed0d4d2d2c1e593d245300121177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d29f8e8cd8a54a9087afb4edb3e94178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c5377601122b12e2cd373b4b5a1e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264bf21053cf082e68e3997d6d5a398180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c3a75ad57cdca55d72660009e91ad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2496c63041a2c9525944ea92c4fe6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fc21be9dc38ab24681b046b5893f9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808a61fe773747c8b53ffe150b79006184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6256fafe011800d894a98b7e1390285185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18403b7bbc2669579594f070b7860e5d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d171f2bf15a7f254375c4f58117cf26187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925350f34ad4b4ecc2ee9e344b0b8165188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5643cb0fb90efa231a4eac67b1594189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9f006bec19369dca9f88a5521e143190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd5923316f9918478379ca25a7945d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5ea1b592f8dfb9b6af7a4a4c5d544192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8271453e72b4110f5b47abb4aad9af193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8f00e3459e6283b3743c83a56e054194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac343c6424cd7d42d7900a8407c905c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab47ecfe4fc61fe8795534dfdf40e6a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63d876124ab64c4f12f0b3e8995606197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bfc0babc5acdb5f3bbd4d63d38f21198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05f4326e1fbfbf8383a0a33023fe7b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14093613283bd47aeca0f86a04ba4fab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18128811d10d4133434d37eccdf1d04201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f274534c8019bcc6b29c349a93655e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223201ed65c7ddbdd5177a95aa2dfde203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260796b0cc5a074bb2abbb24a73583c5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca440f8dc4d8cdfd21af03685d7fe3b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456685105e657ea57deccd333c15186206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335f30e283d9660e83f8616bd67ad18207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68cc869d229eeeb2f3620087513a1c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c998e2ba71c9f068fae38dc0cd905c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44239617802b5f6742d9effa631bf04210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271bdf0fbd410e1ef89723558a8bb39211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1592262e6ee936474cc9a3b80df803c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e067875efa273dd67e3f97479c53b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3491cc1b6e5ecd6396c912a580481a0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e3cf53ff18cf60bc8a0a1923e6a31215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7c0a548b2eed8a23de9240197e6aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662040bb81c11d35c676894be156208e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25baab31f0c0d7f24cacf021c88526218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804d7bc7c5db59e55f6dbaa52d450fe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30b875f179aabe609456906ff0d50a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedc70829d2fb20704a65ad178354ae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23124f3727ffdcabe2242e6d8a88a240222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf1d966d6ede6e37d33d47e760ad67223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a01c26db0a55559ea5e00e7e06e0a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b813435e0f244fe441ee879e35824f7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e938e2d2a759b02a020f0e018ba78c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692fdec438d331b60bbe6625a78726c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec11adf6e7634a727013c72816a6317228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af661178978f4336de9d2db082e1f12a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e11441820e197e2b3cb1fb5be3429230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375b510b87ea46a839056915557db8a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fdaa94bc1b3af2b1f68dc1d2bd98e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a511454563872af32a45430e4d7e693233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c4e497b658b2528d3d3667ccc8480234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b3c418a055e08830b81d3c83d2286235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545aa5bd350bd4bf240f6825465ff23236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9af0018ff22c8fe4a35f2bf94118e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579971e199cf22fb39c389d0a180d9c1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ddb14660deb0483be8ddf579154154239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3a604263e726d933ca327f693b66f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc102b2f0f42ba3ada7b118a79d3ceeb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436d328b1ee80f99714aba2dfc226c1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da89ef6f50651d000726478520121c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a7cef437de5af0655eb8ba2c32b00244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666ce6b6bbb967ff2c7847d8a9515e6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c2aae30299afb42156f687bbf4bcd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa912c509f750bfebd78c1a5f9e582247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ca334f27e52877440e1a8de53adfa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55785e10ae791ee1e83b2618653c1cbd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ed3e427a7214361c4df0a67aa18d5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9bbbbcbb13c844243cac02202a17f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a2535b83a398599baa7c848af34b8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd69028bf9d9fb4528afc22f98ce619253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3d8072f883e226698299501fb824b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d3c998b9734d7c9513526b63b9a56255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682561fd6d54f16c05ac7c422ca3e44256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3dd04f7e3748b64cb22bb092a431bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a073ec8a096a6e0336d20fd949cf0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bea0a9992bbff36c152a1b67ff6b4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62d7c525d7ccfed0410eceec7aca77260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec20e8654cca633a66f5eaff0d351b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd035a3d94e4e31d81224b4cdf52bc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85d4e2af25897330dbe9f4435581e2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26647aa6e6bf81544b281f45e09b66264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a188cdacedd59cd7d313f7b350a8f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4ea566c31bf73a91228dd6ffdaa7a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af994fac2f0ae577fa0e8e3a3e6d5e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22480c5bf9745c468c36ecf93dbaa1ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff986c4884151957e86dbeb3aaabe737269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61345d36ff873587def14424b37ec77270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672640dd6355845510840b821d2fcf3c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7de6899b16179414ba33941287891272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadcfb097714c1212a7aea3a679a542273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af288983e3d71d48fccc41483444fe3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013781f894ef4ce8eaf69262dcbbdfb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27795b45b42c339414a2e62ec444112276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabafe12d30bda71c275c12895d5f9b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54c267f94836c6f1322a2da774df42278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e167adb39882dd1d04540423e0f0616279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da522a6f4011e8c212a99d0acf3dd52280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93288602f2d8da4f671f99c7cc1715281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139b2c5544d6ff0b30f3bd67ee26e23282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cd0bfa1e6b1fd0e75804bbb1ecddc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3aa03dce49486e06bc09009caf964284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdaa78d10ac2cb5caf57f1b9aa0b83285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4be96d35bd8dc857b3d659088c9af0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840d677492a9132fbad0d57fa21b6bd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e49fdd7e9e5fbf1d1a1793ca8351a9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e90eef9067e9ffd56f7afff2cd79f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfcd617d5fc0f4a29b9874fa338885290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ef7986b26108fffa38a2c2cc1cbee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf05527c5765a217839f4e2c72a7c2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83492de26d6f1f36f8d521009d4ee5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f42910612afad89832a2716bd84605294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ded917398defca9d3ad24bfa601645295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437565223853dbdc2f0477f3cd4ad19296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3f903300020f9cc7dce842ca9348a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d6d53c0166dbb6cd216ed0290468f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c389bf22d034275697a6e336ffff3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06434b3724bd3dd80af0b537b5a571300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912e6ebf8ce48fef3ea7ec6b54eee55301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9846afe57fe0d12c876343ac12e1db302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a162b41244b48333fbd1ce303cc27d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271b0d8c2839a98ddd12b1af7fdd81a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184187b5360116b734ec1c687ef1a5f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf1ac4c9f8d1de023babdc6573b2e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f01005280f1a10c3b0c67da1481384307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74882b631360f330be990484ddd05d01308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff15811dd5c1a30a09ba2331bf14ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfac11257b9c4707b141642cb3b0a75310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc081ed93d619caba5ba7554ccd2cbeb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa8c093bcb0428321544358266947a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78444f8e139fc675c455054d6420a9e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33093bc563a6f5a5b32dbc34166784314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bb173389302a5f2820d214576092f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1ec0fa47c57c1b693b83f320dbde8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90deb1bdcafa3fb47acffd945244e51317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff4ed90bee0bce0576f2914669b8cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4555d79af0bc6bb8b7f5774d7c755af319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5904e29c72f7a47b2d9665884f363320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b92bd2c143dfb94e6413d7eec2651a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15896bb0311a2f4a7e74a255ae9896bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2acd7942d5dac8f5e7190fdbbd2ae3c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b21479c4a1ce2c048ea44c18908e19324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b69defe8de3f76a2a0928ed7614ccd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603eb128283d3c973509f46918ec25e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c15178820e688b89834be3b3b5f884327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c14f015abaf8f127bb28544c61153328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1aa8534d2f8e95c74bf8b8980fdd78329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370efbe88d4cb29545c0a2a27c67dd8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b97d280f7976da5357486dff57fc44331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6486936a6a7c11eed603d71af4c47f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86e7c1137b4d17b5859a928a76a776333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ef4a736a6224969a77f9ff4c3db5e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6676e9f84beeec15a87930ed572dc2b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5c0c1fa62125bbbc7110c8073fd4b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d219c24bd075a6d68e0e711303d477e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f01dc7092ffc3b2a2c1e599c368be9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17b50e824c6e75efbd3e86bb35accc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0029f095ec6a3cc2a923d2e5b47fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c87cc0456fd76da2e26dd8421acd4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ab7723a6ec6ae842d2a6be513adc2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bfa62d8700256a223c43b07bea1a4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0993e897c10a349e676f319a98db3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848ce8fcb220a8bad7cdc358365d8a9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fa803fe06fc9658453d3447c5debc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96804548cde40cb09fa14b2be14adef0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc946d56b4f57f1c8eceb3d3c4438d62348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b71119a1901258e65193f7dc442bb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05f6441698bcd22ab9e1cde6d7a8ce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837174727ae04cf3614f9697950e0bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9e36f263c67e8269ae4d8418f34a3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14246a26ac4742da697c605f4ca3819353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71050a265c917cadd31e996741d1698e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f57a83a155737c5069be8b5acb68c2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6d982391cc8a63442a86e08ee9a23356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61545921504131636980eb9636ffbb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af845a9ace920b7a117dcc8f2cabd28358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b584c00739a7b50d00e2207a5518c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685a4b49f794b7000417a770bf7feb0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea12a516e5cae01cdbcac2e99145ab8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f801547118d375547d746986b8c16b0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5995e53b746e39b55adf0094ab287f6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9d27a5c080aa7daad37edf4ff206f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50017948babd69b6671eb4a30fd2cb8c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd596c138111b874634877bf1491a9a3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6f9419b8f2a0de909c897f883caf0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e35d554309042b502567fc684af8b5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dbca2657ef6c810d81a13a938d590369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f16e4acec34af1bf22f14a1288be0f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0031e8949782a8682b00c4c02e91e0f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138957906a24b2633954734aa3197400372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84b06c6273ba1228a9a1c978655d82373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220903ab9c6c317cb81851d98cd4601374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b3c298391b240bb31978d5319f9dc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ce1aab1ce0e75519a02849490af3a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e937a9c7539d53090a8779a1b8250d5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4a89ffb160a63322313fdd38d0159378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c999475d75dffea4913ef1d8b9068379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e3941e7b407e8d3e4d40b10954b6e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f5e90b5128b11274d773fc490ca7a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e94273b969c3b9d6b29443418cc73382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea75130a00ba604f61fc0e70c701c4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03508f26ebbd89ce1a6d8d13454c4545384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e7340ce9f1697d540563600e21f8b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92d08e589cd8046658d94527fd6a14386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ca7dd1989ba7a05439696f3d64587387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abefe484cb921918fbd3feddf40e601388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ab4ee6e66c8ebdd07d06e253cc306389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91714cffee4da17f7d4f1d22b4b784390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36360d702caff87c3ae98677931395eb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c58311b641f0438a0e88f35a55d6df392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad53af856b065726769fb0a0b8144e0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdb574a1c58ab1b1764c3a1aee6af1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf1d9b45170928be33da1a05263080395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c339a59647e4e8087e45049fa037496396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a2da4466b4991dbc16e697d54a1af397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae711f83cb3fbdd8df0401a20e1c3c03398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51577658dfdfabd9bb9742315eb3af3b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233ca3c570d1b629632ca26c1446bef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f770211f98b019855ad9fae0aed2525401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb7afdce000bb4e43afe0c5ae00005402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba694e5e0be4f1be9d786433fee0592403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ff28747048b7ab561bd46dd01e61e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b0edd209a4affa2b9414f3efa0e4e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc42dc643e211986d93d2177e624534406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46146ebc061132803a966c5736a19a1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa285b4f73a003f6847b696b3087cef9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e18276b70696acdf765d330bd7573409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fde0d52c025460565618b2b9913fd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1bd83bf32c76a4117a6c38186aa61411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328ba84f2e729eea8c041b05441337b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3b5ba753446d304878bbb40855ddf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ee3c961a125f5b7a489c431ec7022414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68436c2a03b9df2130aaa82f5fb1e09415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e772b31e92de822f76affa0537a89fc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26a8785cea2245a2f990d46966f46a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7279e7c578f8388006c2f60ff0c11418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec22597200b3bce8b88c8177046186419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e55cecc7d9b0fa9ef3311c73ab44d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7c70d08a8e9ec684944a52831c2e4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa04278a631fd2cff766a8c598c14fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c9277f3e0dcc5c3db1d13dcbbe333423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1479af8878e7207a9bebac5c29d53424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cb4613af27506f57b9740c9ad1e6b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7583b5fd743a279d738204e1f6eb6c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f25b629950166316863b53b55ed77e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8452164ab66a2aaeb8b3614f583684c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af722e559f3c6aafe744eecb83002fa0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5646fad901633a3193e1e235702a9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955343775e22f1dedc1e01726b609536431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d233314b13789eda9717e1ef645f3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6924e660b6263dd6433e14e228d2b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa253af834f37a85c195d8869532de3d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad037ef41264e8a7c1587277046c709435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8c8cdc0fe052e1c4564a047be5019436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71aa0f92c0bacba34fd555d4680e40437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35629c984c5a9488acb429519f16ed89438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f8341fa84618ba045b867695a651c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ead25decfe79112f02663708304fe8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005dcd1eab1970441fa44503c5bd81a5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bc70924bf06219b4676a3a64e2207442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c92d189dd15268281e4c61addbcbc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c800529a3ac347c4076f1b98418f6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929fa6b600c05543690d69f9cba2cb2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa082ca06e6ff7cfb4740da6ae7157b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ba34b640caf0dadb2296cee88dc08447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605e906b4673523fed819ed93c9bbbc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c181d0e873454e846efab163193fc7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40b9d4df227ab8fdb328e26aa41c1f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dac515ef32b9ab003d7712cc430bbe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449c63c751650660a1ae6a90a781500452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1f8d268c96ccd18b7725234066d41453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e2bdccf4876687c40a6991008476e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd154519ff61b2d399e04ecfd79f73455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d400ffc89ef17e8b2f3b57c8c89a4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bc46bfc945d89b5d4a1a904c031e2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf024ea1983d99dc1ea6509af8f0270458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33748eb843d7cd38f3d0821021763965459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1006a7180091e7c13bcbeead5f96c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7560464a8e01c3b269aefabd71e9f9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de020c7e9de35f95d0bf2da793ed2a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982c26c9db140faed43e59ad9adb5d7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b9052f74e8d742702ce5bc3535fb3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a666d98afed015213c25621533495465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b016d1dac204f95157920a6d20fe50a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ab39de9639e9cd072977f2e852c7a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd311a002ec3e34db3539e76a6101882468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f21f39c5eb241889a3b270c33d3890469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9383eb619f2e0630237710f18f19c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc017fce002e40c2f98b246c8622f5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552d2475d8e970a3615504f57493d95472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614e4e065226cff716396299a6c1d0f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a06a7d705c4543e5c09e887c51ddcb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981c3cdad12fe2958a4e5e1f2b2c40d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a20f6d5662189f0245fd9d1fe176a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a8a7c90c23069fad31177a2206fd6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5068f36250fcc80d4f36e0394da338478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770505bc4a7a2e8b0bd65a7c0bbb573479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7139529141a833ae6210c8ae4b4f4d3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cecbc2b64a491004c8b7cd173a87fd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477201a0f820aa8aa617ce914059e8b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c959d899bb1fb8aadae53444896b1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf5ffef0f9ac781f52644f5842b16b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2eb0c299af1aca8fd54ea1d5a14c88485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15825c9f5174af8a67212ffbfe811986486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92c92be54cd53999f36e3de058c3f3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125ff7d4caebc2a82c403395a8786c0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbba77703c9a375bd359df747ee51a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86469921b08b6760fec924bad2e6d54490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b0147b56dd65bd90558eafa50c383491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f501d9b011580d5bff453cd988eb76f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61a285b427391b1e0b68e5aa10d1d9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e03c7a65348738b08527312c62384494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88df8d9927ed929ea975a1e1f96035495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e879b3a2298cefa6df1bcb1ea028a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c4b3f5978c6f478307d2fc5904b3a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ff3f0b07eee9d9422a231996e4bbd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa04eb1e361a8314158c7d0ce81a5fe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827973871bb49837aa0b4193267776d9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacd2c2404a154e5b9e43825a946dea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b6847b13c44b3e1f67e2e038f4878502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17358ac2cb7ddd5cda4c634406947c6a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3109e3a35a16a585f86b87c81fa251504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9dbece7ed2c694b07a86a6e09cb1ee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae198a6e8789a49c4d09e26630f90e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc413080fb39edb9cbd0bd35c27f40a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33659fd9fe8cffe5037cfdc1565754cd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947959b2abdace4a2b5e95ca768a225509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12746ce0efa30bf5e2d353e4bae779f8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c0adbf7d457a96b770207dfcbcf7b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457494b89036999936217209e1f19060512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524d507ec53c97260484056b8027fec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ec599fdca01816ee96fb7ba44b375514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff08523918c6050c9c63113f30066fa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5029145c5076b2a2d015ee45a366136516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc176e5999f021cedf22e188a7f61403517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c8d6bd42e5a761ee2786752ddbf44518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0edad84d38a9a15739e43c68eedfc9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4124444afe6e7a9a155022b16351858520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1166949c470be0712dcd87c064e04521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7ce3f04a836ede0be0357b0ede2eb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af735d622159d29325d23cb91cf49d5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f87127b4f5101957939210590b32e2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28d1f1ae5d3fd24fff7d79cd4ccc05525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c8d6b0154720718848767d1ed06ca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890606b58c6fa7f19b8b8ded46e1064527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a72f7228800cac50a5476ee24076e4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc64dda1e566c7cbaf0b9017fe3736529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96602396793b4d6c46d991050278173530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4da34ec5ee42c7638afd7ef834c48b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990de0b8bbee4f5074168c913946ad92532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e20b295ac8b8882611ba2ec446860533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938b53b1010a2a8964d3ab8cdd4e7cc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642243704ac63d412a4c4486e7fccbf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dac5aa2e68ebaba6912952c7a83564536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac7396b5083f5d98a307624ca6dd39537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f8b2bdb48d0560516b557f5c05888538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb195064336376043bd5026d03f3d25539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1f91c3656778cdeda9721aec7ae07540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfde6fd7804277cc3e1c4d4556cbab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fe087dee401fbb053b3730493a242542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837c837b96df489681e1e09a20f081f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8762bc810f944efdd282338507f451544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924be3a3ec9c17f248ff666cf81902b8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7895a50389b681aebb36a113f6501f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b2f27ccdb84d07154b524e5d1c623547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c131f1552d4ea20a68041bba8cc3a3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2aff3a6da0c7fd1d84462cc991b634549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72603490c4990d2ee62b76f2fb7f63bc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e6c09f025d071382e1e94c930e68c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba4767e6b69ab074e2199258dd4616552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada333c7df3dd0753193397f0864f3e5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73b506aefcd225161413ae7c563876554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e13053ba229b965130e2138567c27555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d8ed596738010cf39251dd8822233556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc644151aefef082f63aa3b55c0b0e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaaebc8f12e2fa50e027935d784615d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9cf4e86ff567fa45c07e028f1fbf1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f365cec706147150bd7b16b860c95560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c03f65ada9f8d244ec644c2542600561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400cea74db06b98c6ed30c8f7963038562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0568e1c50cacf12f3768f595ecf162563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d79d03f02fd46f1cad7a672a18cd7b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66d0acae690ff538054499a51c3352565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23675ab1503b9b1abdd8284dfc59afb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe806346e283d48ae5c7f15cd1f365567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa5d4971d28efafc84b3e5b1f54826568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a77c8eb0e328407dd0a3f07417d53e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616aab430b50a93da2b92b33e2a02ed6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadda2512f8ce18f5eec11f842e9a1a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675ff9fd551f60446dbcb82076316e1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92746af28beb9bb9ac09ea6603fce19e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ad993cee853f05a0d33ffff07842f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78b6bc89d092de5bd9a16faced116d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc1c1cb954e596e360c54260a9e7ac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb33db9bb83072a8815748a66248c5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7184c9af4a087b477d8c4ba8f0ac3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5520bddac6217bf4bdaf6143a81bf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054c31d17763cde28d243cb2e90490e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07951656ebe10ca4419a97f3eafe9c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5094a09c88ba6b92c972ffdd4503a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c2a48839ea8bd35fa8054c35515a9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9e7b05681665c28efe01467896ec4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ee646add74b2ebe5e160f606af296585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569019a9a49e6326c74287cba667607f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f811ad03d74258254db217c5c21b4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7143d38b84a373fca980d5c6e33d0c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc3566aea5d1ee9c1808384c21be72589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724edcd471a1e44039b3cd2f7ab81c2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bcb4dd28f95497df4f161434b0484591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a2a2f34aa2c34472b5b9c40c2c390592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc093c2b86ed91a2e6db7bcd003cf9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf3fb851d18c907601b8877d0fdbd5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c9da7b0212d396305c0123bf57bd4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba964fd0a7aa161e4326b1d9d5d8e00596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854062f4826681832b8a6825922d881d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5546825166da5e12ed5ac2ff66553598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35d670533e85565a91e63383c8ad87599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450f8699aaf5a01ed4e883f5358efca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22137d3f8b936120102952075aba02b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05073133c366f9b04cd245eb5eebc0dd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe697b00c81b15ef80eeabea75964b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81d8bcb6b1531684b6a87e0a3bfa2a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454330599bcf1e11fc39df574f65f629605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827408e393b63d0a2acd4e5d2bc7e52606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8cca2f644fb019938b29b6d896557607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ccc1e9b120fdbbf791755a9c50851608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1502d9c28ddaba030f1cf5fc0b3d11609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850eb68ed6a99d5e343deb81817f477610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5581304cf152b589ad0007db81e84e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd3f55a2fe164a4901826543c4c55f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbaf35498d86a7b1bb7ccabe72f49a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c759b3760ea44a2095d8b71ab7e038614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b78ae67fabb267835b0684490bcc92615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59fe52d27e5f947c6a98d0207b935a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9cb6068b1437d6448b02a24d671954617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385dc6a5697b903cecec274b5c506c2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86183703ed401d00247a07d09312fc1b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f53ff3c25db344d50ac854aca72d04620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08bd0d3b3de9ed2d9332092aabe91a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd61b3d89d1c9390495a48e54dcdd9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7961f54d0ea6cf022dafca3315221623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcb59bf22f58c02049a505a8937a85624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc26879e83c20e852ec003ca162314625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134f6928c6b8de7b2140b3eaf6077f7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c29865b11bda650e13b57a9c07a08627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769f7fd059a81e25020a399cfce1236628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c6e58e6423818975c9d9850bfeb7b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe655f6686530a512fc392884f4f869630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436bddd86136f5d0c2c3f1ae41d50db631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712836c24887f2a63d0832aa89250d7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e039cd092cddee1da128a3a4f63ab9b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbf0933443b86d04bb61ce5d855c0b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a30592d259fe0c701ca4cdf91f7fd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5120cdeafd1fad1c4efe1c0eff5d43636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b16f062bc9c0eb3d7fa63dbdf99f0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a0c50303d447be547cd1615470980638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cf250548856fb723d9450cd58d035639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ad3ebd9c6c35ca1009ac52e37c193640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907eb8116daaf01a8f9c1c6263126ed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0d6dfab86d6f002981a93e79ebeb2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286eb93413d0196adbd355372b201121643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb79743b1313c8e0d3eab75c5898fa9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074429e59164e7249d31e541f7d3ad35645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b66897ec5222ef9b8ebf3877effc8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46432599213213a3743e820bb92751647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d210c98cffda256d4c2cd1ecaa9d08648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16501f6e350b200005b3c843bf2578c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec6b35215fd0b0bf0294e46f08e48f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f23a7754ca104c69f387571a4cc17e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1ffa803e22ae7d4a04f8e751f0c44652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e50b00017111bdc7f665315189ac5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b479dc64f9c6de74363e14addb886f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5073fdf5e81f197a7034fd2100093c1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee72b203387bc72f9d7139bd98ffde5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870c8d0120d9b1cb6f3e4ef99d362de657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0582c195531676a443d723445ae0848658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a65eff595e5f75280468d96c2df19659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffd51887af9e316d86917b6558f9fd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d158d01941e25d87d387bfe7a7a44661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc6a49ec2be9918d71254d333dd28b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b174888694dec471802946610c5c49663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacb12b75949c53bb9d54e95f637a42664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24031be2bf0e25bb3c5382e933b0d0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a267c0e71b8f78151bac5f2af6695666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aee231b489f23ce045e2afc68b9ab0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb59b64f659d1861520f6fd44deac1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e1b3f14f14216956cf66828daac9c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b826bf22e949aa3cd94c8066b430ab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8995a60074cea13eeaac7124ad7abb8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46991e28d1045f3a3b1f69124fd21a7a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf967cb7b30a3630b4bcf665c9917d8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ad28d7c994355957a780d65c08fec674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a36cdbe8d98ca2a61e82794861932675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9e132df774765160850adaaeb530e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af6f1780c1456f6bdad3f69f13bb9e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cefe0809f923dff4ef6cbdb8d668fe8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75d90855be7ffedf38d6e0233fe85e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e3d41e5005886f060ef7bccfbe44c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e939c41d5d9e5bc3c493529e0f2f98e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685bb76ce6e0c441c630cdac2bfcfd6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583198e37be8be8a09dccb4184f2b105683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e50142fefee9b753c364a6554df26684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d42b4cf77426a212d274ad3a850382685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f89ce4a93f613ac3f85a70656689bb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4d352750bc31505e562887254d9e9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369c7d0a7c635ad7996fe590ec3f307688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6c0c647dfddf420c3366b100eca02689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bbcebd54e70df7d2fb7af59b510c4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbd558d199998b90faa363530d7275691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e34660531a4b33b021690d8bdcc959692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94e99a995cf8615400b9de1c813f83693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f678775aab71cf888ff5912029e7d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4b48ab3446fd64989e18f74b52946695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223eb54302a83fc35319ded894602fb6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269144e20e064e45a9c3720b34a6a58a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d645c556094152a0170c431c5c90e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2134d83f250f3da831beff20098cc0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80320f29dc09c55792577e687f6d0c4e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b8e1b53a30d5331c50d95f79a603e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588f3c91e625fdfc5398233fff33241702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78231a4bc62830c72c8c54876ed5f61e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a931407277648ef87720e391dbcde704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b0a2ab4252d22b465719d70736b23705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13b63c42914f71a89429d75872a3e2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98dd0650cacb12547836560c84eacf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8225fef2c3a1600d38d197410d9515708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b665d277032a69f4ea43a2248631df709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b369eeee8faa158dbef8f58047a4a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30608dc94aded458659b80e4966f8d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6553a8af0eba1a4c1ceaaee49869b10712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2b0bc0405c89e00d2bc170ebdc800713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af14527b2d088aa249f0a142374f4b4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db840e4946f770f42fcbade3a7a91e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360c6a277ccfc65b668a448bcb8ce17716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466541526c9a96a0b72e0ea88dbeb85a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b54cc93651e5d85c3c65733daf5e6c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ab36b95b509046337ed6ad078b374719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7b85bb859d8bb1153be3947027c8e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123838c6e66aea265413e91fc87dfad721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3aeb461a6323546d52ad90778f649722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97d347c7855e9edc972e35c78521db723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b916a26a17142189ff29f10e8d03f2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56826f92366e61370668c1408606ff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea017ed721d8fba120ad34f27ed9c573726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abb927bfc3e48c6e20f34a9f35a2cf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aaf10dcf5083ae8b249e9181f424bc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f53494192ced1d3fd20bcd4aa829a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c475124052ddb0835ff74c7e842a4fd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991948294738e0caf7e9a21b48f24be731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d6783da8de15f4918ac0197bf23ea732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bc1a57b1f4e64def615ad0006594f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b486b8e863c91de2b1d611b87b03e9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712d0a0e520a95f6ac028322a87cf27735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01395009e55fd8574010e80d9f53e42b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574aba7593b026a64d72281ce0794ef737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22eaa74dbeff6c88142e1c306b4c07a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac0228384e7907b3550e19b713b0da739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd675800a7743417c531480012e7855740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b710c349bf4591b7177d90c0308fab1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e97fae37575a2a444cb1899a0cc2d3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b62c5b517b37d224f24e6e3ede2b8c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adaad8cc78f0aa4bffbf95b843d1904744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7c077a26333ee520487711cade3b2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495dd97eed3042fcf12b2ac9f1e10f3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7b090c7f17a1f02a9dd239df0bb2c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752cf4e1e603785b710fd0c3ed4ae0b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5a67d70e1acc1cbb4f56398524b72749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b064a086ad1dd212b9c5b854360c8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d67d44359dab996de165b347702045751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c260063bae38b4d839e3994548dd95752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984d2d0bab5c915d5cbf5065bb999ad753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1896d88fedaca91d6c854181fdd084754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7fd4babf18edb68f127728e5a63092755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313d0290382adf47c8f13d911e94372756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcbf346c2cd6457db6f807e4a877d0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335652cb71278a92e9a3e614870f9cd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1bcd0416841a23febadec68158605759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>