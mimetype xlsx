--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8636e345285346b4423e2297db1e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7df8a2a79ce8eb6232d7ba485714a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efe300f3dd380c333b7e2b184aef803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ef21e81309961e7424a340b58e7644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82920a1a727b9b4c33be8c61e2282e765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f84ef87a60405ca964ab062de3c5256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb5b3c76b33b390d0bea1094aa731f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c58b9541555e536def0345c2c0fba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88244c678848b27d8427490d38a91e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1518cbc3c301e18cea92b05a3770d210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1549116d9a75b8c2e14d45e63f06d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceea15acdcfc2655228dccd0f877e2b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912097f4be8fa5841c0fb2d423b521df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41debc164641bfeefd86501a8784454b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810761e926580aca7f90d91d592ad1915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e3a2cc749712d5d4eee10f695899416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9b241b56eccda08dc6b0fe95e028517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b1c0aee28dbd5c7f7e49f42a4702c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183f7dfdfaefef42a23bad42801c45019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cab5b331d74ad502929df8927fd7820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791578621b469da0f1567522d69fa9c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c7a93b8ac651822a515f996a048d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532d5f08b5a5c199fa274f97fc5724b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5cb2e1c4b990c4fd079ed6ea0fbe0824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af249be051d335244825ea0a381523325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac83e341551c5e1beeb25964ac2fbd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350558c02b569b8e5a6b2c755be1c6e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75dbc1b509ad1394f219c5f4e0b5c2e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1d25d50f76bcfacb0c8a69754980429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45030182247c3a08c0131f6998cf26f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7621a595a99bbe124cb163acaa48c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fe341cf31978995c09981fbf4f9ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd778fdd448b94b5a7450352d441a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98587b8c3965a9a077da6158716edd634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9a03c0ecebfcd7185d813f59cc0b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c6d861a4ca78c2941462d809fbb5236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b49f80e32dd83ecaa650ba1646c0437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548485205365068de669fef5ffa525c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590e466638eec35c8b99e9df0403f4d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79147056067c0c6471cf437e5eb444d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4b1bb19c6477a2bdb8f247d4168ff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8594cda7b4c590e7930a50e4912ec942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8bfd4e45576ffe96a0a369a7e2ab643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9e95e6bcb6d9934cdeca8963a1eb344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0bd71fda0e4e2580708d02b0be0de45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cded2aa0400654e94699b087ad3a6c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010eb84ef3b8d4e61934f6e35b8277b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306583b04e6d679e46b7d85063d5c5a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d6938c0675bb8fb8e14e9df889a9d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466de472e3e26c9dcccd48051d7b000850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69364394207516c971d6a7b4efce8251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5bd3e7c980fb1fe50d69f8a5f8bba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f556434977c31ba88637ea03af1d78e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ee919bdbe085abd9e984008f3f7b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970177f5a88a6c3d161dfc2487352b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8b7a376012026ded2bb463bc30f0756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2b305ac4ea43f5d677cc049f333b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c78db7779890c255d8aa46bed5fdd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221a56b5e8eceb6845f9885e155300059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47c4b6184d3df383dac63f8e262bbe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027e2dc85d0b10b433aeabd5a6c1f7461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc91a69aa7c1a59bafddd3b28f2c7362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b06b3adf97004e666657132a5f3f1063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794f3655214c5ae769f620fa256f1ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e31cfd663c614bb135a162d6882e1a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844256bf65223c4de5d45500b05199c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cd6d1e0da97629b4f37893ceb1f2967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c77b66bad1e744ac8f44872c87dac468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839bd0268318c16370e7ddae37cd81e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75732b30c3cee606342772f28a9d17070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b156eeef3691e9c9b9dc9e464bbbc6771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6eb4044ebfb586f885269c07f3702a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b660d1b7ed18d578b4773d45e5753373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fb68a46c23d4208249a68e0394f8774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e722cd13ba8847e31908c38df067f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5411add209b33aafc6b0260a9155376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94d9cbb493ac8adb11d1f168eb713b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bca065519d7c4d09004d6938b551978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961bbc1b4166a2da231af079707a61979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75dcfc999695870da994feac68de1e380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4afe174847d9ab4ec3539d132894b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff798006f054a7005a03c18c2c710082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c251d548909e6599071d74ed27ce0183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135af38594f4c2c5e228e9ebc13f9e984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf20eb36e696758b6d1e628ecb033685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0dadaefe9991f5320c1d0cc079e2b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450a937cedbeae159af4218ea957cdb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b140add6fab83f148363d4634b57888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b136463f1c8183855c1eee58831e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24f6b6e3be0a71d642988b011ad8ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f4bb6e338439cb21846fea148900491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc5f3fa021345dd348dd02dc9b682992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468ca1bf25bae43bf41e9e8b670e47f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cd312f4a3749cc0059973ca5c779994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee09725d23da71ff90e3404f7bd003195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cb5ff0e3e1d3da1dcab3f2466dfa696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c1ed053b6d9c72caca2243075135e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745cd5fe033b717e8415e67b68aaac7098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df298541955c23913ec79c48d0a56299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa787ac6e8182dbbfc2538a1818d37100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5588d6261239bda494f1a96725c7b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b717e10a87450a0c9be871c5e06a578102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639129a47ecc389ea776eeb7880ef4a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76c0f51c8f2d08e9dd82f5fe17ca8f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbef46e88d63db82b69f9521359f17105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78491febf6542317154b9d6160f78c6e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d426391d0d9df760e93de8e69747ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3385f6b18bfa4ae87c6452a9b2546108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbc346f16147a282fa9130c129616a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214007ce443e39f895f114bcea035ab2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1b968283bbf74ab2d5eeffec6934d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b96e6ca50eea5bd474230b45322bbb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f136be87209bca99bb5c202218cb76113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b04d0406446d10c40b7a918464994114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ea3a6ffebc30573403d14ab02fd74115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47fd2b1547265315b10ee1b84368ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439aa195c9f93860975db7eddf1ed5f5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6d3837461f847bc8b4504dd520b87118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42450de63ec0045dc335361f6df79e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343f68847676949ae369a3c60cba51b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12766cf3f17bf8d9a767363fc9d9ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a98b9ddc8ed2d25fc21d116fc3a8d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf41a57ae64af841db994c88bbf997123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc558baf5dc20fd6256debc94397051124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51afba7ca28a950bcaa16b461e5554125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9584e785089c9eab97bcf0bdc533d6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec04475e8be66a8675411069916ad7a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f86f82a816c60a66dc9acc9669ce9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547a9aff7dd6e3a007c6e26700ff4f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbeabc65cffb0380d3e441607ed606130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be94341475c09f370f419330c60b835131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cfad3e949fc6c735c640580e98c17132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4063517d9048f3b02dd8222a3185603133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf64352e5004966966183d60dd39698134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339a6c756ab31accd773d2ff0dfa9ff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0b96b3db9050871330521f3ed5439136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4e71bc138d96976f61c442a634ca3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5675e684c9a4bee083b6053a07a5a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd457090116e013d3b16d2d5d453e66139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683faccbf0d04be6de821a14ece4f427140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634cb1ced2d447148abd38a161f13227141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91af3565530e59940bafae780807c5d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c15a4083c4a7b352acb43a96e9b9bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b0912fbc78c4b167c68584d30c29e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093e8e68d46ff52d5d61766e74f3f07145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea1824bef7d18bf678d668563a27b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef398cf6d0ecbbc1fc9abbe7fd0fde7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9077fa5d24e30fe873c08dc594d576148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103092d7aa8adfe8a751281def8c160e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86eb2e7594b9c402d0437f223444143150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5204b315b9b5eeea21b915d1d966b12151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79eaf65512cd26312b034128c76e79152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6497d1a215300aeb1fb184e1b91d81153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3fd3109da575d8aa2582e5025a22a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a8c9194254a314171c13535a6a68a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0632b6daece5cf6dcb924e1d531437156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c820dd13e4ce6a93319c747f53d1c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cb350d5c3960ffdaab73a9c11c68b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8b54eb79348d70e6a82a43c0b7d8c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a98ecfc1e52e174787da2641be171160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5671688d7805b49678c931a5177a1d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699475685ce36c5cbb125649f55552d9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365fbf5ecc77c59cca8ad74d89c775b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590d60e1a15da51714e65aea4922982164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1fa95e6e8333025f4df10f57044eb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3438937f434dc6a768589e54b5687c7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa239d8f3fbd9cc9bcf1b3066a115bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95ec88e15d13589e10faa2a6e4a9b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892c1a2553ede2d51db4f0da1860d60169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2cac77dd62626a6e514856d7f886f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef706c2b4ce06fe899b1d0ae9b63d2f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905aba7b2b1b04325d59fa4e3549db4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb1f8d41c9e045fafef04a060003df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762d3ea7f8ba77ded3538fda392ce45174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a711abaafa88b707a162c1751427b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8383a802813968974e6604a6a45ad62176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d387024935c9ea0deeaf64d647ad2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb606993342bc2768b6949cf20208ac3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d6b6669412d53a80789d4b12f6e0c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be24d7b94322943452228c2183902ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c837f32ebddffbfb2787fced43d8a0e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b1cf0a8dee1343743f8731efe3782182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac47470363e3faefeac5afe71ff7cf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b979ff2e2bcdb832a51c0c36c59fe9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d045808e4711b06a94951fc21c79ac5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc386dc57d4fb768cf2b00266828e3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf295c706a7d1c14d01170897042317187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df183f685069cbb9f4d834bade0a28188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9d23d01c93abdad063a2651fc46d4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6b7481dbafc72e168aaa9cb22f964190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d666303bdf82b0850b80276e5306418191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486312dd78cb2dbe3f93d63f01f75a20192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105a0d32e97f642eb55de0f6d7b5bf6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00e5e8c520b74bf0ace236dac57cab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265dff86a24fcdcc9565512e8a2f193a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd8254e70c283526a643218545e98c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac314eb8c357be043595a5ef6360f19197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4aae462eb24cb4b984a66d0279145b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfae11c33e61ce45bc430941aca350e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d26d19017649644a7a07081b4e42d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0a1c12fcc3e0099abf7cd4952e48c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c67662031e90c8b54770dfd85aa53202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0d861100c1bb05fac59a0d9374d27203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cad1302338e646f923690e7dd1c9c4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afa5e9c0d9c80c5a54168e3dd669cd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58861a7b8da5f3da7bc28a82cb03506206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2554607b8bf63ed7842c4fa4bbce045207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ec8c9bb595ce51691a79eed0b62de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb88b212d1c03475e873fb3346af24d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362c07b80eba7db2af4f5e4ecb4af9b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230930a0774f67e8154d73b2ee6cce8b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307610fd9645edb1a932286a885221f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40507aa15a311800241f3a6c894edd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc747be9f8002277d039408f9edd033214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de624e596c91da69aeab928971eb5a9f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4859dfbf6a587b6a9bc60c0c7369bd6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90cbc380c97d9154a3de3cb226c37f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4fc1b712d1809b45c891afbde375e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b95b219a6c8f4e82a874d403f68c05219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f518cc4fb28492d11d70cc5def52f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4b287f10468d000f1471544399bcd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc80589a127acdf96ff8f9a240e147222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d0ede97ea3d990c1464e3dc48e994223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062469fdf6672ba0d277c4c3b6fc8245224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b93977441ec4aa1a062c627c38d988225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55148cba7d8519a80f40a15216460d2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dadb34745de091ef7a7d654b9e53cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5741e83ac5329c4ebaa752f94956b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c178a8a61fbc23c2d57b15aa9035f30229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385befce3cf7d8a750f04a2e8ab9766230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd732fb945339d192b2663283501a328231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3e50ddd3b77e1247309d3719753ed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009915aaaf34e0111c7e6c6c628cbb5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de9aa1e3f7fad1a9346d5824300f63234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9c619ba2b6baa19e609cdde73ff47235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8e4610f3fbc2746c2a752ea82602d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87202e3a5ae5359b0de01893db6bd9da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbcc490cd4ff847622eda6bf30f9a7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d684ebffe7e9620442c12c67d3f7aa9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c3e2bdba2239c66d91f54a2c826ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c12c235eb87a1981eb6107afb640e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c087499e92088e05c3bc678979037242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d35323915987ab28d0ca0cb03733c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a073ee02dd12149fa843c996bdb4f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c22eb6d93195148e7f9e89bfe3a4f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2dfe0dd6b85cc4f850cb89d8eded28246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828d46bfc7f0f23a84f1ac472990e7e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69775e4c2c7a8951a1eea03f8f0dcdd5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37266d24f28ce478fe449ed3d8e3e7c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c640055e644de65d82ba4a9ec3b2e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d9df7e71539eb7de030ab77f7b64d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2605aa483e1ae1fe9549857a335af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275dc9af3f1412331b8009c1551f4f09253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89555a74713a74c278c68a54c592d2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efbd8df0693dc9ff232d014917b605255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4d60ab076c8c597ed9c89ec87c518256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a35dd1c407c777f95a7e7d9bc3274257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6b02b305285ff5ac669bd0b279b94258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642328f176f75e17f37b75094fd140dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15dc8c1dcddef388c6d6b73a33d090b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efea8cf84f976c017bebc4e03eb2ca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fcfc68fe781a131183f5c6d2f2746262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3aff00c38327153c7ef14417c5846263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45adfa169e79ebe7bcfb5269b2814436264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb444c9441a3aea601547a3b2e382e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce313f20f6e3e6a100ec2c9557c796c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7995e4ac81610f3767a4427ed99c6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c4a9bc5e459e1f5bba7389d18f691268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc73f9c22d4dfb970beb7b43f0935d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198f8bc4c8bcf32648a28d6aba8fb00270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bc5ea275cf204ef4d914a9d964af0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482199ee2977a38d8796594ba6803380272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56cb5d618f3950966053174dd8f944273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e989ab5046504bd6f8643bbaa3cdb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cb7d4b78eb438049661f415897d6d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab468cfe69597a19e6b61dcd35b6d5e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21333fa8005caa6694439c396d882ce7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21080f1013f5f8ba0093d29cf8af70278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfe5ac242cba50ebfb5416a7daaea3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b8e072c3b0935d775fe01ddebbc29280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbac1d796e646a7c155d78d2065984b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01848955165ade3aa9868f69366c08f6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ec4897762a15e95e3823439127953283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470044c25ef18996b10a11f70a0e990284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f27af3e144732748fdf4f3dbf00e85285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1f7eec98830f39268154a44bdab23286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bdeea8197f30755e08246c442e343287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc0c12425f3e4dc20d8e7d33e53a19288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885aa9a0161959e1f27941c90ed67d2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3997920d0244b643d4dcc1cc7e78c30290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33ab8cb1916f1adcff2f61ecf69e2f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50164d451a90080515ab1770e793e32292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382116fc89df35cdda6c8c27898de4e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52166ef06760f9d74e84ac61d51cf1b1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5bc9f242065ee96581c852c980bdb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6e3eacda834aea98d3bce44806835296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86aa4511746c516562e37a0e92d024e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ebd6c75fab71d628d1426d140f4dc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bc76ad0fc20ac63d0643ad4f84285299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf1f31028c3959fd67b0df36d33142300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a50203e482da991bc5ac451378eef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0883446e26976a9caca7ab496ae5b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ebfde43530d6d5c941e6ca6b34aac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa704d29423149cdb66d9687d364c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da90e9b14cd0088b2baf827992dc861305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9a6b0413ecde800bc5faf048841ac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec05cc4367f79a98e73c5e24170d90f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfeb149b8ab9bbe50f9be41c12e1c95308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062c2354db7faa24292546c5408bae4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727563444a203cdc3e03dda8c1fc5bf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8704638fa05be55aa68894a323f2cc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f13908e8c8a243283655206b6da7f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9abdbf0ca8a177689ee524c6981a2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99f86760ea188291aec33a2491c516314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bd6340958875ffa607fe1dbe9ef68315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcec062fd536be24189ec89b143e8d1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1302f40efabaedc5b20015aba064d72317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81a02442dba886064263326507b5e9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dedf671af284d92490c80ed23566e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be1e5901b2f0f9991870e222042639320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec5f5e8bbf8ab271065ab8f04a3407321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bddc5e98b07f1c6d542453ce00a7b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef5874f87c754f1e830457832d0fce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a48cf293637747fc7e5307a14cc18324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0fe8066d0bb7844f38ab5e706af9c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bbc405bf51ed2f05c3eef98052394326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7f23e1bb85f026ece8b9e67663c05327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32bdf4e5feabc4e8234a67bbdb1405328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85e037911d99257200ec10dc574b7e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3351035d53d96e8d5cc7a3cc91c24330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3993181d003fd6e6aa50b3bc88395c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001539f319869287ab4bbbc916a8980c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9414b1b4e15cfe1d308440687be6f21333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e389e8b4fcbf5d4519241ddf54308ba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08243c249b936dab92a7c9cd353eccf5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c406025ade9e39e8b755115421baca9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930a25653602cf3ef3e42ce00aee194337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91092ff3fa59530fff90f1eb1066d21d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab9716b1a30a7eb86a58a460db64c4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996beadbced621484a3a99e61c47207c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3a3f10f6c6334869e02b3db98e34c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9b571009f55986b840b8fb744b937342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3db115a4c2718c0b3f2c8b11b214a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d964cd01e97f16742b5408dcaa84fe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27409c7a1ab83d065124def38b73f5f0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbd9c147e73abfb9db218d481fb7d2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd1a12b0662793e053b15a331cc7fd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354dca842680cf47600e7d264bdde8c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362589d887e7fe8233603e4e6512595349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8e5c2b15832002d30a2902261e4ea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2458919ac115a8b78a17928129985351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863ce6f838f5a42a73b9fc6a762a716352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609be308fa70145042ed0ff33c8df21353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36785cd6e290732580844375f26a3bf1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5c6fa00689489e9d26e38cd0dfc12355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b24c512123e85354507b01ace8b6bc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcff7a6eb5292bd7f940dd0595dd364357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ac4b1f563cd47406b5be3064888a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b603d875022d9fcca42c3e32720fc0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893ed5319190f8f13df8b47ab7d2069360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f690811a9467aae70a4f6b466401561361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef39822aecbe745b2c2a56f7d8fa7d8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435422beff973e99ad14a806d14ce3e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5b581f14d5c89aa9f42f524541636364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fb7e93172e657e219e0eacc49d9e4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4284b6067897e1be33ef8d21ed1df6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34862bd92a1fd2ae752f9d6d6fe29f7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccffd1752137b57896a6b53c33ae96368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c7f3889f200e39eb32e2413ea7047369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd19feee864d2d961f4c448e572b61370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989466a730d043812a65fd517911f9d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e50aaec2dd8000146cd899694cca0d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafc2396a5f6c167071b47fa15f20fa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303b1891023f4a114b292cd9b1a49b6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c127cd202c268dd57c2df452b0c59375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d49f92d368f1041b80251247fd9227376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ea3b2f220108af102a212a8495231377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e391d3fab1e15479e84bcef992aaa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35d587e291b1420fa2b4e0b9c74a8a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4656e88b476ffd23002727ea16eebc9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5de2048712c405939bcd6e9c32da7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eaae9d88a7a6358b16f76ec4afd138382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0515eb06a36c2a142e668e8d18b80383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287123df86b2ed23994cb752ff0a2f2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774627e9e164c3015bb6a844c889fff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b89d672bb155633cc1bd7e8137a5d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82d2390d6470a568dede992cd1cfaa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffc98f0ad9e074b1aece9bf2e10122388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647771b6054fe48a55f1b9d4e43a8e76389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875fc2d5e6d86446c02b4d0e55550b3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa032638f3652856808a885335123e1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b14dd72c7216149e673957adbaf1b2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bb87b0e389d3d0cace44c5652eebc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33cbdc0323dd302d74ef5d850fbe65394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee34bb2ad933e8df6a52f37d98132a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afba3c6261cdd31e2b2a94a5f897ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138487afb32b799616ecf3892039136397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7288536ecea2cd47ac4ccc7b79c7f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489452b28a67430474bedaf19f8422d5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df7a3f0d9464374da5e61c22d3d3f1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e0d1e1ab72f076218b97577e9067b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b679c2f20a57381801e1553bf84a373402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a82b6908e74a4efd3b17493e76c2e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3f95047e47c5bd2286327ad386769404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054b609ae3d6dc8579a8d5a5bc7acb1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44e25ae01e892cca7a39e5dee24e50406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d68f108b8c5865beb9b04a1e6f4ec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24d8b27e551f0971f907bd6dc44bad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087596da41f363b38834eda6e65f03c1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8528ab4364946663f3de8dcdd32841410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293cda4d61a2ebf72bdbb22ddc2ca4e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f072b130c27b4128033cd671f3998412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb43fb9f4f2b02254d23bbddc0d906413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a68686c44c412b1a128f5d7df03a62414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047d979697738d9fe0915b040aea9b4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c9c04229e048f93567fb55fa00434416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f714a217e453002cf7b3b8ea2b7964417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91196e7627c154f88f2331d89890e4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e2dfc3ef70ecc35368553e0ff6710419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a275ec5a5f7f8a4994053bc141356d1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4726296ef22db438e61b90d3ed995a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa6796d1ec7e2984495f29ead62420422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ce33034e1deda589bdb942e59898d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a4f35c3ededf228fbed7e251389d4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59b91d0aeafd1b6149466b40b87ed2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9e913b3523077455d3447af61ef46426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a705a4d4c40da90e36089b8a149b24427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be277180649fce43a06dc661319a6be428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17216e251703bcaac12db5b0e90c60bd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878298149afe9ed8766518a63d0505f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478e8fdc6278bceafc28385022a437a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f2705d7e4d0e5a25f42d94b691d4b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef58f3f99375789c501e0a1da662bd4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4044151163e923602b876409bd4193434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ab81b0d6aa57a40fc5dc0900e3e8b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6458bf706360d433c8ee182111eef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038fe48b31f89f5a08c9e0475c70ef2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f735cb64ef1b20e8c5244656e95d7a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4e32debab30952dfd5aeacf9a6443439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa627f0cf6be76ed470f8ea0cd7297b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff70730d1b1a019d7e23c82b8e164b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6c273b782e960eedc64623b54d33d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db660245c6522f61b60c7b89aca5ef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10149cf36f94ad2d1674aad7898980a4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9859082c296f7b2fa332babbdb5a1c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360e0e53a498c10f0f30afbba7c1832446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9268ad4bc80947d3d6041b1bbec55447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978f68c21203ecd72891fea2ee5178b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317c482a9b7a8f22d678780b59e014d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e6865ce213e94f287b9d559176bb2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f668e35004fa7e81ef90626f08dbd3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160d6b2af6174b6805b476fa6a986d4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1ac5489574caaaa0304b5d4089ecc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96091882672915bc70eeddffd656c7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073c2dfe6e12dcb8735260de1a61b1f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f66cdf1802be71dc9a55497846e52456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd95cbfc7fd47f0f8a0786afc49793457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190edcf050ed00f1bdac2cfe5a103ef9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b671ef95f82ebf6af79cfa356ff7d4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af197e1c7788e0e08901e57411cd60460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ab20e0c6765c6457649e8be150a83461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900c68c639737b087362a2edfac8b7d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6c105cfa7a3f9fda9aed87a04f384463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3d8fb389debfd6331452f0e370552464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7b64656a66e046c54766c2382464c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505b089e02142b4ec9c9b27d36a21fd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506ba8a999752ec245d4c43c4918b34467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505607a0a9ceee630325d24a59d4e8cb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05138e645e2e93d94b7ba2ef8509e180469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27952feabfd845fbe708e73816ada726470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afcbd33494e0351bbe27bc947300b8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ac0368de7550e50c558ac351ea842472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772a9e0cb1dff7678b45b0451f9205e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1b4cfe396a015a61bda7f6ddf572d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166b8103316bba4d35246454ad4fd87475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b994971803bfa4342df8be80cee71476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0349356b67912dbfec30cda5e0cd26477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12671b3c289c099e5480858742f28678478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a121991ca2f87759f14c2738f327c5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1b366fd9c146b536e0fc323201f17480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6811b7b3d2ce4a0395b0541e5d5f5b7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d4800c24c840199a4b8a4e4cec201482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42d5bde054efd5c292487b0a8f01fd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623148359121a1b07626ce74c3185f3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685b7ffe0b5d07b300aacab65912954485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a00ef6cbe45b6edde26ccf027430a2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ae1c0bf89330471e6ee13b7533290487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cec17741c9bc7983200bd9cd5d774488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a07bf35a4a1016153e1c3d6e7cbaf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098330878b2fd954e08d962c5f4f592e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cb040119b8b619fe09d5af0967f0d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9d4f353fa44930bc285f55c74ac70492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988f031da4f90921490f40b52e8a388493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc307d613e81adf87165d109c30e18494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc09631c66100486c9f253aa49087f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd64238666bc2b36beac67ef8a1061f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5602e778c6bc625aefd9a55629436497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d785261c0bfab9345b10988066493498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870da470c6f44560acd54023fa98e12499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727156e8cf02bbd8ee5c7ca411cec5c5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1f2ed983842024b030423165f0e80501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe211700b8bbbf1e1c9491ab0a593c1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43e15be8390e6b9b40613e561a3069503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fafc34947c4f88bb2a4b0e93bccfc7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db436f3c0b9aba74846ed956b50774e5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b7cbb96acdd68ddfd430c7caf136c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2f431bbd9200e7e977af2ce25b798507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59189d440e645f363c8ce37e3a2e6b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcba49ae5c6094dc70e89e969ec282509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591d14a181da321c72e6147e87f688a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63aa36d79d01c0541539ef1c043fe89511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d60ea99887a0288ea963bc12763cdb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36bc69b6acebdb115145623d83969a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7c3d48e280533a98d7113449f608c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44121d870bd0409356b579ad6a335cfd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8f3c49e9d708ec0ade61453bfd2ab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d631dbea6c155754d66ddd30ce495517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe3d5cbc2634cce211703bca777388518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44143513e04ec3a9f8352351401c06a2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc992a8c32ec59b57866c804b1bf5f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df779e21645cd113eb45ba919d9654b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f437e4b8c7e67113cf53c497aea483522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3691f5fc74374755614479c2c9c08523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed2338f57f3df04a06709d760278a9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee637769f71fe16796a48a3dd3b46a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a747e9e65a4fb1023c7081629c358526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64eb5c7b813c5e5de96bbf9bcc1c62527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6b4e1762965ef9f07ed5b915fc942528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17d7c0098206852644d9dca7fd3169529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2a5d5b732e570faa4d9ba41dcf026530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a9e3cbe11fd3cd3a743c354fd6ac8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362eb7c4d22c13b39109b68fc81a91c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495595458028bd76dbe16524e15c8ee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce9a8a84d31abee27430519cf917f5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31015d82f4b5912282fea09b402ff06535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ce206d4d016795f43014b14653943536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b456c47761c84415daf48427fcdee83537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849404b65d49b6c85a22c4456264b54b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3192d57856b96e44544b12514e8d64539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1108fca55728713f5940618875417b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a231149d18845360522742295a0eb52541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14ba0a610465c849c518dcbb62590b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e13190b9815b31ee29534571bb3dd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d3115c2c40073e94f23fa36f6bd89544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae379463d9b17ae65088f9d1ad45b071545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d0461e884c694900dbef1945f2394546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba8e352abf3805aa30425d7e77cea0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f1896821a8f99fe43e6439d560a4e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707a8d975e57b4b6425cf6d1854492e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b53fbcf0bd26ba12bd825678805f5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265790949dbb8c783e50d40f9bde1ac2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8df238f723240c696910a69fce6411552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6d7add2f3ff42cfa1c5b5cf2d0b69553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe4aa4b4767825374a418d7a11e1ec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616dbe5c6a869eb3256f71e26e8eb419555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69d988ad22a7771293a53e9db20f01556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161e02a3c164182c1d2bd0e8e859c1f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196de2de91a219c718f3e18dd8cde326558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845bdcef4f397e43a65e46a474a640b0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e986f0d02a80396a189cc015bdc2e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50234c7bc420e0cbe9a1752a66bce58561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea5f500fa01ff98ce34f940b6cbe2b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8d624b987a64e8f9162d700a31a7f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad391ec03fe39c310d2bc59957369dea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db56c90e56ba6c4154ff8b1eacf56c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec1d97a6c9d1d349c6cc0ae3528e59566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952248cbcdf5f3375e7efd3daf060223567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26ce301d196ead89c3d9de2732ea89568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda34920d180b8842cb60f7c3dc8b8c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074765281ca2a92dad33c408e6402a03570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f2b8934233a4039eee670f6dafe2b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62418e75c9c4309d185123a4780c9a04572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb96897c144a3b6188e8df817914c63573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011117bc32cd23bcf22ba9c4f5364ddc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88622b5a4391c2515d4b82229271ce09575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb706dcf7bbc6114893d00d524e6b16a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb983c1bf6a2239e93fae6dfb70eff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99148977d58328042667b63617f4ed4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ed0999532917f9e8188c26274803f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a20d01c7c3c8e7299f47fc2935445580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0e01a9ccf9830816b4659ede78b43581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489b23a48cabcab519b0a577014d9e1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b954c6c6defedc4a222261213ba8a4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a76933865ef9d414460f90816672f8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80367b1efc48666eb873099ae254da4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf43700f7d2a75ea31c948f2973e0ce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b987f132ca3efa537d973318d4e80b6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e3528a8358f03e7dc0da390817607588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c428b389721d887233cd4e92146ec45589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cd5a4e340a3e57b3ad961dcdf38e3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915692fc10df2c48a68718958d1d8da2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442aaa16b5f485cb0c773d9ac0ab899592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669d873fa28733c3ff533a9006c1387593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd61ea8eeba7c20d5a9281757732bd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc83789d84c502089ef177aeeb647f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e531a093de762a1563862dbb3369b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a018e560ca1efd9a15786f5e97b04597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3d3612cc3964c36343a863842f391598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd754e9dfe0801a1d7988e504853c1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5110e7fd7c00599d83b17b482280b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ddbeecefff78077a486e09090c778601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deed365e535cfb5099fc93d76d13a2b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0971041b4ef0706287176e8d25057603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af4edb84e67a22c240703e8cc4954c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ddeee66fd35bddf20f303f82e92bf5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadaf264b461476ba25a5748e40bf60606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a8f622e4ddcde965951585bd9f477607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2a6fdcc918c6ea525367cdd464bf7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af48c5502cebe0856abe42043125fbf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1fa553397a298ff6f44a2ea1cbcc4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d969f7283cacd5781e85c1b177a72611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e6b23771b879c7c925d50607bec0d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6572cc1c0b5e249f9f84cb5bd9f006d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c27aa6958f2d06d9c9f9843103d49b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1334cc180d12d70259d9c3ef9c3f4a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671df6bb8c7c0879b5ab23ce3ea35a8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f03a8541c82012d6f7116f4fe59053617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80688541a9b084445a576301c66b5f2a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10219c034750eab69328b01c6e353e76619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16c847106985c1ea3e1c1dfa2c7521620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619d5c49440c838d33c1f5b575c7622621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf226465ff81a98029cb2bca64170f4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c993e32ecf58a1539e70ff7fc24534f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d7001fdc8f07380e3e0a9237fe02e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c9f18f6aa7aee0fdcb0c1b71eacab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2be6a719f309647a314a47b1173b1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7bbf7695709b7010f17d387c20a5f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d8983a8995b7f6415caa37aa83e37628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87792b748ae7b8df2fc2ae503aafef38629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931aeefa543fdf44c8345d0ebed814c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c9f39acf8e00af3e11b183eecb5b0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2d2e704f3a4e432524e3b2cbc0d70632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aecd575ae9d35090bb9edb16bf0eae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54daba418b2a189e31459e44df1441634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9998b4e5e5c142293d4439a3e03da2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42509fee4efb689b41f80bc6b79932b5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f987de4099df23d5dec1e507fd6d32b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6e043e6c99d705350c3bd2852b2fd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac5742cb736ebde9bc5391f67643fc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bad799cee9d06a0b5aa3d09990315640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173a8729ac66adf874e8a349724297c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c90e80167ffd58dae35624549cefc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ad1e2ef2305772aca2e8992bcdc79643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ffaa4f6c34cb9ac440db3ae91a218644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6cf8dd0b2f0306add888c465546cc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689531920d25b17f6869febd409d281b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db6511a98f1dfa6e04519bb4927408647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09eb19e1d4f16e9ed4bfc690e4f67d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce27b01d85efc7910ca6550cfe47a89649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39845d290082310645cc408a0f76b345650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9a905fe9a687bf2f22ca13261c7d4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f85e97a0e89533b9d511eb60edebf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4309667fa6144f4ebd5210fb4267e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bf3e8adf0d5d82e928127edf6957b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3756f1d964c03cb759cb8500caf5866655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e17a44f4ac36ac65afa5f47f267b21656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695184fe52695077999e819c8bb7fc42657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a071ea765bf203a7cc28b6cb37b43658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b28c5e56c738228055ba70845f51f1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad61429dc34319a0f97d719a5ce0ff0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6d0c0cdf0042f338607568ca45b25661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61192cf82dac68d1640f8c5208bcb3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117b0cf18da9ea1fd69a2c43f709f32663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a92f38ffa8a23d974217df511b313664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d3c9c34e1487848848d77a5532587665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767e9660d7829b179f6cb36a35109d4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c29b982c4d959f96f12c5e0e31b8c4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385435ba1127997f0799e09a7d48b2da668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9b481d32911fbe6d2edfc259adef8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba86e4fa7e4320de99f19123b5f33f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6309964b57ae60f2a95ab5981d8807671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688b8c2b58c725fec2034a19075328c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bce10ab81560d2d075caa637dad24673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39625916587946ae134efb511885ff61674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d26c6c0069f8231cabe4bbc305d81675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced777f6c860794b92612de7973e745676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd88eabee9882a0ec2d8ca45426657677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851d86a6b8561af1d3293a453f0723d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c190ed47314ac2b0765477542e39a5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc16383e4064de8ac87df6eb085408680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7d4f97a373e14ac4e8765dff9f8d7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b8a4a38a7a93c43d0ac506738c6bc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac725199d3e56d535bb3145cfdc767f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37725b8ade35b2ff99d50e71ac2e7078684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccbe78c750a429fb14c031747d2be5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85cab1b48fa33b7ce16e47ccc4d230686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6268ced772c91130d32f963c576784687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b97254f10ecd9c2075f4a4b513cf5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621cac59b1bf9d378f8d95dc0d035ce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2690a050b753993acc273d0c4ad0de690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35f5477cd19dfb294fad6cbf869b54691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb8c8290e428babebf7f6c32a16ea0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2dad3a009c00805d329cdc7fee9ba693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3207bde734f1408be1728ccb33167fd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dda09ecda9f9a4946ad95971564203695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd4da999b9d1d64ac4036ca13c9584696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00fffd5cf9e656dc432535c53fe311697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff7c00d3573841a6199b498eb08f20698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e454b8bd4889e688405d3b1d3c0045699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73378737820d4fca868e1bd27153cb99700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e8afbcb98432c159097f6256ed71d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561644672144743fed29ff60c938592702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeec0026442b1df090aaf347b41287e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbaa5d778dcb997815b915cf0a4640704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aff365c5a2501fc2263a971e5c3ee0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de526aa36d67107db1a41bf70eb9bd7a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550c4f09a77cd3ae43128863b4f2b77707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d848d683b07573f3fde218238f745708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3ddf1e1735ed672b50d293d867dd9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30010cbcbaef166633ed6c83215f83710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29901bff256a7c38725fffe893e92a8b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b331343b000cdbc007c1d8fc51be043712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761106985f7d141f5f5e182d2876bf4b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d280565f01caa85c0692067187d6856714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54c0ce395d6865da9b02f9e4c601b9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e40f59dfdeeef58b30d4ae9fd0a408716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a8e53bc1360c44475d37a1f6610a7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0acbf19ed0828176e1cf1a70e05f4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c97e1e7e43d28ccd2526ffd3a123f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f9522dc31dc2a6be049ba62095f02720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccf7269703e6b8df367d519b2792d6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad72b2d84e2a660708d5d8a2009bb7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21880d88229b44fa90426ac879cfafa4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b639ab4830c020f55b72a6a6d7ae753724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b4c67c9e88668da485f01fd7d64db725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44579b174348c0905cc55dd98f21047726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4e456f3ae86f6d53f98e9368f2067727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebd29a4d05a6e47d0ea826173fb9f7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf8dd55054bd168b94b7fd329aad23729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e7c0d3e93cfca5f51eb7666d98df5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55a28d50078a604c0a29a93f9cbb86731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d10c96170ec573b23bb8af2d64721732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94919a6a8a3282247c5268a7b4b019733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffb18299a5d47be694b4827d702faa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2950421a19103c50c7550858f91ea8f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3140c163edebd40ead31c32bc25f9d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b5951b7a8ce609f5079d957d377d2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a788c769e7d6c224fafabf13537597f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a66b82686a17ea6da590d8d7dd7a4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52eb0f1b47ec6c7e1679400a9461c00740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c4aea96170bd2eb58cd804f725907741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b523d440c9344da6d1150709dc9f4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb15a9daa68366f07d6b919da2a545743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1fe2d64b56d07fb29e8b3b6bd748d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e87fcd9e30b3b929ce775347d69b6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeeadec9b5eae683ff9956f01c3a95a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274cc0100c48c5cfe609a707ae6a78b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a579c162fb82d9faa5b394cebe67c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fc0defd64601e4a49306e4afae22e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800eddedea461db0528a2e9c2e62bd81750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748e00033108a7c96678c45c37dc6c8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495934d1b4e9c0fac15f93d0ad7cf989752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec1eccb2f0eea1842336ff18cab814753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fab0f447595772cfc6bda67eddd37754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d95a0a9a415be4e3e7a47e41d1087755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb53a73a9483cb54ca46d2be8ad7856756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db66afcdb31cec7e0e589e5d4264a8b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2a5d4c4fceb2780fd07cc24765f0c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f32728ccf7fdb61e5bde33f8c730a0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03705f7588a91488f79ae0a52bde9e961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bf480b543c4e10be0dfa73b5206c02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f91f2c58285f7f50723477d99012ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc42bc798eea50d971f9400da120344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bb6fe716d350d1b83b9582c5a1cda5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f37566b35b6bbfd1c53055d5ee9706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce738cee0b01b7f38696d2d5085672717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1bd890ed0c661302c50021f2d263c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c22b33f9a9b1c84fb71f3914939a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc709d70036a318bebca70afaa3aa4e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca39b837266c8cf11e4c496a2d1786911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaefe9d2b453ac5cb5ea4f469c204c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c3a55162c740446b5921755f7276d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b06e43add5f1f20e11683ae483e61b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966237b0dc14a51771482bf44988f2515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdedfdafd205c2634b52c8b39002ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b8713b27dfaa1bf6f6e6ea1fddd0717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92ae1e2d10c4d002489a6ea8c4597218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd0df24fc14b989d452ae414d3ac6619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48439523ee40d5ff49fb6537d90e8b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686487833c21a96258aaf943fb1653121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b75920e954130dbfcce8a23a08fdc022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48751253a358b02ab42f1f10ae2f412623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2e9402c439015514da9ff8b59098624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e613fdec358d2112e90a21b047edb725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f887fd7f403be07c22414aa42bced26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4378b119773d3efa9a9335c431de16e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24beb6e8f57dedfa086e567e57d8f0228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74bdb1e90b0f34f19fd5bbd8dab4de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d371814d1401e02bdae3a1a438a741430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a064bddf6bf40fa171f416b4a3b13ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb7dfa85f5a919b88cc54e38e73df232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd992a3b62f8f46284677ffdabdc7ea933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564717e33045fe5034e23a92800389234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167928b69d06bf1046c2c174e983b9835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b9df14c22f223b3e9366306bb902736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b93505f4b6d777965ebaf70b16e78137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a351ee48aaafbe4b9e9e7382176896238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c11bc8f246f1d221304572eeac716d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e32241c70ecc69b2e086570929b3540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba140d75f9cd74ad5c69c98fe0edfc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996c4eb9a9c7660a2c73dd5cba6376842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efac3ef1c792477eca4ab670ae285343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5014e8824426311dc975910fecb5044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f3ca557cb0ce34c195d2c04de796a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c999e344cd7cee3f58d2efa60d8395d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862016e6efb2adcd02c9d7d39e17a9e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e439cfa9e0ba520041705bb1c83fa748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280eecdba157330da912571d932abee349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57989e7c3a52af8e466f73826f1329350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf8a5e80d09d2758aab363c12250d351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731ffc859da0e5301dec26e87b542b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8a929b4a0977ab727fb74e387f0f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf61aa0de3aaf433942f84996b1bb154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107d30a341e0be2c1d29e70bee5de2b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f31332213c8b67485ff1fcdeb629e756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80d6e9c44c6e49885df8d3611971fc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998426be3a9cabccfb2391d7785d28ce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef1fec4807cd84474e59ecd2ba839759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb7231c738900ca517bd428db7478560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c894a2b4cd26675919b92d4428dc5661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804096bcf1740aaf4220e691e820f4ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b31df2cca34f8d8d9ac7965ba42f6963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e495f552ec722f6c49f3a61d74efef564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2339c0b1027b9869e5fa8cf605d3d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c77b77fd81521675dbb249bb7cdb4d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68242bbb88aabdd7e354a7daffec759e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13db40f84367347cbdb20e37829b0f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4bfb97b1375c1dd500cd7d984b37169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b059aacbe99fd189c9264316bb945c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9318fa31c9fc2445aa0425219c0a7ab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfee0b0db9419805052aa05d062c5d772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c6aef3f2dc7d4c1f425f119b6582273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efc5c30d0840e24b6ec6fc2daef6ec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21709ed0c3806c4353a26f50dc913275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f551bf643cf7b4338e78ddd30600876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add29798f7511332b86154d2079f045977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f9918cda4150dc23e18f672834e6a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318047bb5352375b03fd9e5ad50a74b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f83e692099b59bc86ac6bbdc37e1b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e505c1d407aba847b33413d93fb2a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177298bec7cd6b799c93b1d7c4b111682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a4fea5ec31bcfdf5bef40e1781b5c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abf1f66a710f94d04d153e98077c6684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93304fe8015021780cf4bc11694000f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028af8018033d4c340ec49596b36c2a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87dc86a873f99470af837b7ce38872287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266736602db55ace227c8f47028faed388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe9a05c4de2c390932af6c2177b8d289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557fc20cb157a07ad39acf1eef29bf990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62702da8f2b0a6f18d73393fbe6bb0891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c467c2d06cbb60a021c697ef2933c492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ab6f0d2b2f1949bdf69766c2cb4e593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090dfea6ab9f0e9a994454219e9379a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626adea4623326c92ebffce4c91ed0a795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae07da80b6a9ef53a4bbd11d7718de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3aa340d04b734132c13d3ad500db997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcdea7c49563a2f930c9ebc769ff6b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5d6fbb508cd27b07830c1eaffba4999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935be42608dc9563b0ddc424c405b95100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9737d25b9fe2af3d8779268ea63fc6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e11a6fadce1bafb4e1321cb925596102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78997fabe85602afd6cddc2882352193103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0f0cae9ba43f8b2e2e7365450ce97104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a0e43e0c90efc865db84f3e56675d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a5151c78e1abf9cfb43793ddb46c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ceb868b859a1c5fde60d85f5893306107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151b5527029db71b18798ce4f77eaf7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebb46a5e261f599905834dac8e6fc5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d43ecca820cc336a2d173dc561844e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f40c5331f0563ecaec629fc7d6304111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2217ee0010e11cbff9bacda7d822fd9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eff0b7e74b56f4c5d15f3b2b915f80113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef467ee31efcfd4dd5aab22d3df5a92a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594e4de68da24b90fe01711436867e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b8c97fbe1fc92c09179328ac9a822116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f027c9495246dd5fb3e053c51064b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9044e61e216e1445bcfeb162444b427118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036e5065b2c552d41ffa42051110f17119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07529ba676b6332534880abf1f5a7e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01da205582da2df6238bf35b5ee83f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7c143733e68ec4e848b035716417b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1b9695e9149c3169b1be549574ea1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7e67d53183c7d8f5ab15bc4308ab9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa91e900eb39bba8ffa40fe4fa04a6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7abfc2bcd2d36bc5d7d46d0a01c1f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb593b18ab500662863c256efe5874127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07309b49b64408cf75672ce3713e02b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cf366265f0a82da190a3dbf7875d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ab2de50d119f39bd69ac64dda44f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cfe29a83980cbed7ce453dfe5f074131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d290b386b5eecc7cc4f81ac4878f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ecff815dc0841388c0f093f7d7897133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ebc6a6cc1b220147c099b7fb29a56134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c081c424776dbbac181cae21508e18135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4412ddc93307014884568c3e24551ab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febdbf4606745746c13e0327db0dd53137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87867ebbef9e5e9bdc91b10f49d8d346138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c47f08c34bc0677f51f94d17224f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107c0cce5309bfce00566780c196812140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc62a96e005d947467c8221aba6f300141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f4b0f9a277e37959b8b30fd2e1596142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2dcb64bf78310ac3f4b6b2a714951c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c496158e5eee192b600eb203ffef658144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f8011e229badde7d6ad01d8be841d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811040552a2167bb5503f14f2f52b57146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c42c684566ef44e32fb8d23eeada3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a3cf7047a9011a3f20f05839da7c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa22ffd4876fa1bc1d4788f296eee0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32188c0d43506d5dbb7e719a6ef3a01c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7248bc364d98555ae708396f9d4f8a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c4865d15b40105fcbdf56fc63665b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b56e218a9c28ea5b2f88f55ff37e96153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f783c2703292708cfe7a3e71d7a705f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a869b836bb87fc31e43481a2487e9a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471a5ae6985ebcbdbcbd2ba89c297af156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a1cef67390dba388704d175f9fc0a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c2e4b4366426583d4025cbcac2dfe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9fe9658f8cfddd63af7ca084f40ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0184cdfd5f036ee73eb965d2d8e6893160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ea6ccfc57c160fde96029bd51e1f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d2feeb192be39228d7b450a7bc8da162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67e22cf07a95b16a43ae6e56398298163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcfeccf6335cd82e67401439413055164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03b4f890e63aa333d808df33bf2c75165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a290d00e0059d9b7c56a99b6797a3fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ceed7d8f9eb8155a0ff6d64778549167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58cce374ebb1488c0bd4072b7edfd4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a3d998807bbe3aff03cdedb80e5f6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7df76bc8b2521d1584b7c87203e92c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4130a290d2677f83354ce560ce9650171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d3a1039cfc247643a79309d5305b0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34ccbcc49452d15a11fcdc7dd9a05a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982f8974ec864ba276b19a6473ec2b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddc380b214e0df6dbf7021fe11f6c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4836ec87d692cc610d4610add4d281176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e135eecca526089cc857badc8c34fc3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0dceafc84c66bbd64553c249df77f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272eac40115229bd3f61cb8fd12f441f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8884111d3dace751c9a96a3eee6ebee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ba8a0ce3ae0b0b669eb1007b31934181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73bc86fb080942f64ebe3f63f289c3f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af29d2e4dd195534a59da8810eb4bb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805630bb45ed32ef4d78cb1de53fee4c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537e1a623330a90700ddabd3630833e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556a8b17d0938c073e7227cfa9127b3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a9bd079b0ed9ab82a351043e9ca72187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bced949b8a27b9ea0d7bfbc5c2705188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7509f28a99e7208dc76ccbf0a8b6b19189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0833836ed30da768358063b4297fe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec7b90d120f435bbfb0e4af23d2674191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea00ef59a7fb397e106f2397bf9428192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed4a5c4a378901ef5b19244f98bae2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de013a93fcfb903dd56bca59321994eb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151659f65942676464bf55fb7aff503195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1dfc320c9cce57a9680205f8f48159196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391e943abebade455adec4369da084d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35511f0ce228672fb1380fcdff0e36198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bfeb5a6bea95b0394f25901f4c994199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea2bcfa32479ff0038f93dfe4f6ea9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fc832f8a68d930d3e8097c533139b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e23b72fa233de30689078293fe2ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da94965c1aa6a23cd61f2c13e2a9892203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bcf7fc7de082f9631b46eda674902204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807613d2658f54bc2bb78d1029c3c5c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d23f443d26efacd2f6ca9da0da1c9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f143a5a7bf29b2932505a7291f03bf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51147a37ee4cdb975349dd48b645e292208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7681239ab0a299e697c5654e378d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430453ceee7881df99ca07c14bd7224210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede71252f553daaa50c37af9b915f31211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eaac03d462e0cc165255af5a634eab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d3aaa60e9bc902f1f3ec84bbbb1ba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea5e1d6979895f90743966ba4fa04f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdefb2474a8689aa5e75eac2da520ed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cca35b2636a0db2740cdbf8c59991216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb9769f112e64ec63c1f0a457bcf3a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b22bb431088897ab6282cf20b5b8a4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127318625b4ac1c3e117d912786b309219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b00deee9203be52635a5a2eabbdfd3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f7cce034d136bb56bb82a39d6fef2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d2a5a8b1c03c61889e918e9bd8d6f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2494b72b8d197da20d4c5d7996f1039223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215b5de63291ac97d6f16e5feeda405224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce17b7e69e9709db05a52fc61df3f7d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a39ec20c914aec92d1a677a4227861226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5b8839e286d54a4d1858965f15cf1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a400b7433edeafa3b8b735797fda3de228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7f13d788ddfe2aff772a704cf8b1e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698ca096e3e4e1d9bba1a6dd1c2cf72230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1dd7d45af7252f7e295c098ee24d9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6f352e7e9ad8fb353327646fda3b8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0897329db5a91ece63e7bfd5f5489233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83652da2e71181fe0fb8115feee04243234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f824109baedaefc3945337f1fcbcc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14ab85e0ef2f9885df0a844d266d95236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c518a1f5795cca564486637f86622237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fef8b2d921095efa16ee4ec7aead82238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffead229c76a1915c8352c3ffc038f10239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126d3f59013aabd0f375793f4310551240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af361af2827a2a7af2380ffd85bec29241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c18d4e8e591dc279d61f2e386f665242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c65f7f15147640e0f95805f3a30e44243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06087f880c33241e1d7258501dec812244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe6140a8430da369a2678cdeffc644245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1e4ceef03bb7e042ad9d2dfd7fdf3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea8650a30dffba10659c0a704c2ea8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57a5b361befc7c2e27deb9ae9a91df248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602162ed5f6e80c6fa1e6ee19ec082f6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787929ac9462099d547cda8ca3f698e3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c0601c05f934d09993d23b5690715251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90221bbbf1095e1e44ab93d7db254f43252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c19bc282cf04a7ff397b0913358f56253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8886450a5b404134d295622ccdee09e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004f7c5a8f513269eb0bdc7f820a6ef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edafd713ff8bec55c0bb64e9d3acca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c4ce9c1cc6b841c1704b6bccf0338257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d6b2f565d36575afc49cdd79617ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663db0807d02853c2683deb2d7572a7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f774cd205e8dde819ab50fba4981a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a63154cf40fd4e3896553e3faa18aa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18cad10c9cc8c835db998eee281289262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe3c91ea69f327ffaeacb0254262dd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e158f072d0cdff0cef083ec7dcb18e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edff8da2a3b3591cdfec35f746defd9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81878e248aae51a66d93fe56abcfe416266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7398d03faa512fe5391836ada21f18267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726f643c5f977de28eac94e1b221f42268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0ec6182658113c1e651500c428e92269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c388e68a5d0e66f64fd81bd0820c7c1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fd962ee8df106aa1a239a07dc46c0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8abc641dc37e7a6373ca371b5c742272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef226316903aa2857d7641301e7f13a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aef146b5a9a95b86d8701733beb0ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12b782fcf490fb0d80f9c7b1929552275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4925e2fd40e3e80cc6273ece7a9a9ad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed9fc54818f6a11fe7d1b5ca35d539277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654f10ebcd3d511073a65f3c1880950278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd1ce646740951e21ccbcb34e102ec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803e49172e4194c8b4fe5586e33f2d9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8129baa812659b0a1050b82a6cb62e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b7a256bfb4545b62fa8f9c6fb6c02282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac87db9384b7399d62094e30219d30283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c86832f0d6c2e1cc11868fd66ed09284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db84c7a51b9a4b66c94af6fcf68771285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68156ec789f0a90275f5cbbf4d8e72286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b25b2f8f339f6469fb662d69f863b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199a3575448a8f77d70cb04a2dfbb83288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9e9873fa1efefadf64d076b04a26f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8543743d0daf6eb84ce4608d9b0d34290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5b3ed5113eec216675f1d7def88c0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb592cfe77c3390672d6850239a444d6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d0a2cca2eb5783d07066e1180c8c6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56488dc8cab558f7ea417848004a428294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcfa5e8e8362b5d761bcf3c4d217d5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b36dc6318ffac65dcdc331437670e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c587d9afe28105431e2da4890c6f4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8915460499dbfec85d84fb07ffa2d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7334dbae46847c94a3af35febc65e6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4432f31922d7a59e25832cd66ac6b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340c2ada16bed84e6da51b50b9bc522301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca001e1a8a4f1e129662a5f738860e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d5e6eac7e73f235d6037457bb26c3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb729eefd1bd6689774421831d9ca1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7b4eb290181192c7d2a54fc5cdcab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5541692ec283c671b32447e5bae94306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a274677e5d0d3ef4cd81135453f50307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65006525d7e1632442a424dec307617308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d1ea512c8b2e058f33d0d7b40b838309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec546fcdba52187fd734e760fe47969310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e72d0a49d655c684fcfeef362de72e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f9b4204a69dae4da4fcb722f95af0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2ddb8200bc727c38d057c3bfeb1b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1534d893a4bba24e8e40c2b0ddc02314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd911bbd69e85f27069f53bbd24c2c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4884b4e13a5d30deec3ac7cb7db5780316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee0d5f1fab8eba2995b916728ff44b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815836980471e9a2edc7e5490472dd8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b397f47644356328e615e158fefa5d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3dcffe1b793c9582dafc37f29c116320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b8d47e804b4c39c5f63abcebd24a2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8ba215462fc78d72b5f3d60646a6c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2a1867b98fcaafba87d78effaa08e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2a08afe790f5984aca0cb27fce269324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d42aa48dcf62eaf6bcf40e7fa2f3f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f89ecfe20ab441fdc59870979a555326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88987fc33116b5c3c95cd361024af8b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237fb7ae70d719eb1c8c288549572c8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d1ae7e8420251a0cafbd1a044a8dc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848703bc182c035ce30ba26e57ee01f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0c6325eb5e477fad726a82f486b43331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad559ac0e79170b674f6ef495c15e4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba39237fd4259328f4a6289b1a3125a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1614ec76e138803053d4effe56d73334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77459115cbc60cad2ea2362f90bf9bb9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677df77cf255a2aa38bdeca22831b4b5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b7959d355a40e6c65b0c145e5e0cc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d754943ecaa6120b3e8f21ad0062c33338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579d7c07341000d8d5a8d31ba1871bb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b6c73c6c08f9d4f31ef5302ccea59340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a102bf44a8eb3ad5c1a3b211dd957341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f2b5398a026229b7cc1c9c80d9e9f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1995f281911903f43f68356fc91a9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e832d1582e05d3c7143712b3c3409344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bcb30138b1692a7b35139f97ed3b6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee0a2fdde290535b740b9c0a4b155f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1364470344cac84e44cfeedf53881e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b64c4beeed8deb93be44cbdb107043348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b5c908dcad38a12adf7f6e1e4af2f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef373716320abf789ee9aa5554e651350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3286240c082120067910c924e85e5bf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46489cd22ac9accf88e77fffee135b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66fda5a15bd337f4c708111e0799d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678358b6d08c24b4aac80c0ab5e5e28f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aff6e3652daf2043663989a97ebcc6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0c23b67c7943cff6eb549f3292d2d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c0e5b084909b4c842554766d49561357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd097b73a3f3984e19e41ecce7a4dfa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17c96e89183eccf2fb4e7032bc4167359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece4479438e5b2480e70e09df43d9d2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec12ed47a711823ca98e8840cfc3bc4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb9fd2e022105de482b549da3a04db362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be46f03d13d3e20bf604dc3a743a8bc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cb27421cc6fc8e427d6811c40c4d3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8296466a6df8ff0e11c58b9c9928e9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8400e3725cea34c7b60bff23e6e4f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b795f784d806986e6953558a6825f7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858bcca64a7ceb410d1558efdd9bb541368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd10ab056e015107c4f514898107c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458dc77d8e3b852972a8e893c3bb690370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ce411f6ec295bbd2ade4fbdc334fa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924148831effeb91a65307aebcfac3a2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4afd9ee3b54eef8bd8c7bd93d559ae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e674125c55b563e97789ff8d70efbf9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019633bf416f5fe39ba8bd4fbb0f2cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabe3c4dad3dfa7dd168a9b61483597376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5f8dd4270bf1d551225aa3ef29aa7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc06406924744a766c1f7ba13140265378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14f7f152132bb9379e06dae2d06b89379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87db8d06422b7d5c452b75170ee064380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641159a901e62fa787ad687b6e047782381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba022d24ac5d58bec7b5464b690a44382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2351e69d8835ca454cdea3538218562383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126621b0d1f1d401b832f93c6c43d84c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eeedd25970643291c86fd293e172d8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588de89986b38743ae9fed0f1a653af386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c1bb3dc702e3f7dc728b00f2f4821387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74353ad02c85896ed1cba30302b4860d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b8f2f773011be6eef37208694d1e7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c466cd0be00c46e54090bcacc535f5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc927fb7420ca0c27ad8b2a4427ea8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8797dc6d208b71bb6a930e58411789392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dcb4b1ce59b3d880a80d7e70f45057393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6921e6d844dd5ceae97068bce6cb2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532603e3fc5c65a799c44f3b18d783a1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341251b7b3264b65543a4a91d466252f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8419dff748cb257350e4113bc823f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fdb725e55cc42d9d2f06ab2f6d6a3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985f3f44b3c8233507dbd6b92aee98a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28708d9863c45b74f610621c8a7cadf7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66641c8deb2b11c5e1ab3eaaf303f2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed84801f42eb09ecf189156dd96e45b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a57d5c0490711143873be439a990e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d40b4300793364c6398a74fe1705b4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbd93415d5a7ea308299fbabf21a0b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d54e7e910b2f45019d89d3e52d0f5d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4d8ee6b14dc1e7dfe9a8337feaead407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c624f925090e73452d6b50e1fe5c2f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b9e40017ff68149aa835ae285af06409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570576a7b7c2a10377c4d9976b990426410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03341575e751f255208184b8c45595411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2057a54d640c0e576600c977e97869412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb656afa611d99a1a84ee221eb13d5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667e51f121f74a823ba86027359e9a0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9c75127965f4aa892e6208ce44e7a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b1ac4ff0f9eb22ce91caa0f05c94e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359011f72c7d9acc298d127416f25ad417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d78689d246322ff3aa3067a4f0979d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ee03a6fdc711ee03025581685d685419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e892ec8bb51ab40bef2e84e46ee4991420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cb85187cb15b9a143335727eac77b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c80dc4743467422cbacaf2765f1f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf457ecb01c9dc4fc3a7a32c35b10944423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90dc9fccc184d15053e7912cb8bae3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58825d8499f86260021085b68238cd91425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859bb8d7bfc223c3bd837bed5ca9bb5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8dd039815f052efa9806f999080e73427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18827ce65db68d448b9804021c9b3373428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacb960c9be6d9943cae09313ed6d54429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f48d284fc080fceb923fde7f850cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc5e1d8b972ec2bc632756273c7eb9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2bacbc17d04ce266e48db5c185863432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c335a6c8f74a7bcbfaddb6525ccb2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb3043cfdec5fca8172e7deae03924434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe294aca4b0128ca16f2ce1d216769e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb978f77c82c41c6df4b9972d390eb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bb9fee2b7ed2e6c6f3cee5f4a245f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976a2ab4b5c4283ede005df8acb976a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85062f0e47795b64402bcfa9c17e82439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cc71d17ae90b181954c092fb98498440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef4eec2801b52a5ab6824ff7089a0e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cd5abea7024936fb1ea817bf1aa64442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b0e5e1f6e7baf273c24901730526a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296aa75c970c5c204096a6ccc4d7594a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a6112cc473768a8f46c74276b66a6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bf602b97bcbac0f375e05e4af979e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8db5366843158ef8f259de87a5968447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561a4ef78117e1a4255cfaaecd36c11448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620bcc70247460171b70c4c43d4938b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f670c3455d46ffad1ca22793e72d1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b337ca69a3fe74eae7bdd78e7513a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f5ae2a5046f966ec6cd6f323a31c5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883dae969def84f6fb77ec27f2230b95453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b885eb80697187848e59c734a24f63454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3a7f10ea527c3e58a173b0ae24376455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8fc4a3060986363f02623ffe150fa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c2060b4d4ed87a9d2a2f059332bde457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7754426bbcf967e03816b8ae376fd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3283dec5a15ba9a299c79c23fcdb1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea4d52df4e3afaac0c76ad3423aa8d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb027650c8d46ae4e49d7a5ea7e5b0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb5b2c9feb0581ab49b70015c9ad9e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad653605d45f4999eeb942c92a9a2c6a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cc0d5a06f334a5f438aa7d3f83815464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19118f8c6b206980128be30db67e627d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafcf295ae9265c09f51f9b1f099170466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edc8275a94adbac25cd40abc51ea3d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949358e314d110c1da413b308e1c0e68468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefb646679a5ab02d05d8a96ca7c50a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fca6153df9ddb40e81ebcddd4b1d82470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffd192f26fe2d038513aa647b8b486471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aef5ae86340e5f7916755448726ac6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32876e8b05efc6e5b7be5639b3732a8b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775011d81c878209191f8b316ca313a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c24f64a7f4db385f58a5d68af13943475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fadb24b8ba0e0b8fd938bf6efef58476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ecd1ca3cd61b2d2c61a83a79dd3da477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c480419812b1c8228e02db3a2c51b4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71e37f4874e2ffecb0e5306d5c63d6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea7b0fc674bb4d7dc71100337375a8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0974bce3375d5122024539b9c9e0f8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fb5ad1601f3b5ac26a16ddaac19ba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2204e50a13e2d5fe52d2d1d1ed99612483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fb3e0684ece16c6145ce43ee9e177484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d72c755e9b07dfdd92c36825638ae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57014e4a99fd0deda6995f281aa684486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd49380d9f912d1d9690dbd0dcf764487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797f86dc383ff80218769d43cc88ec6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb9e66c40b4ae08d2fea4ab64d201a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2a44c767cbf2f84964df3675273f2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33a24a0d6928e366ed7d1b89025188491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b35a57319859b569fc29fb17d35401492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7413b0cdf7f13501a6bb799acac99493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db06f8957b2206c099449665efbd66b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55405998e3dd8a4de30b23ce0de5e99495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9ef907c1e011d1081bfb9c1ee370e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280f8447a2ac481a85660c7c23491a3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578a85950b9e7bb066f73010ce82aae498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ef7006da24f07bfcae098b227d671499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d43c3bc8b5d7c99794634d31d0a9a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3d338a2d5e5a6e5f1805aa16cb674501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96ec3a66726bc1ec48a2bbb45246d3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ea1fdada6cf13cc0cfa99e50ff1d9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a688a0105391a19153a917449990a51504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f37475f8804497131aaccbe4aa187505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755a7369c793618226aa5eca56e9043506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee11fa9111eac24721815bb1e946afc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ff34883cf449e11abc88ef0a1c327508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776d99eed3142ab663ddad64205249d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056736143357c093bbb58f23d5e4a66e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870a447bb5b6b23e01a71a7ea6c0f7f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d02f881279a8bfc2b0e8614e780c1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae457d0940b15e7cdd836c55a96e9e54513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af186718f7235b1e3532cc9c1aec5db514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360650788cf749f1f5c516aa079e7aa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c052ca88e8bca5822c7bb060440b9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f8d84719c1401f411640c178efea0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446ac4362fcb0ceb3cc9d6c4c265254518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad609db17df105d5056efe25c78a5dfb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ee287f7fb693666390bef96da0fb1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2aceea9d0d5e6453bdbb42d603dfb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364cac51b7f181038f932ec719a11a7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e45ff207e0d0ae66620d14e4ddd9f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f1075c1a45a25a511e9ad03a3b2a5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d585a46015ec0d8e7663ef221f8fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed33c3803a08d3d1385c0047691b517526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fc421c0d7214ed9fb943b73192974527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab632e9a15f673c232346dcf75570a3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f48044d3f2cd7881967f39ca9ff5f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1020020f5ec55c58a4ab59730613abb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed23abd6fbb810b89953471c3b2a80531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f55c06880171e44e2f067fb2c1a66b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25804daae771617058bc7aa44ecdf98a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb07dc83b7c13b9cebc21794fff336d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e310370addab491f37530c70a4d3257535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367db471c10e9dd85b03e2c0db5d4d7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b7fe5ed5eec8f9493f44b793e67df537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8b83bac9b70b4ab5669e73da8a6bc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2f86959baa454a42170c3d8cdb122539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ae020208babe5fa43f57646bd2934540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685696b5912fc948f4a61508566900f8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a0dcc412d126765b885bef1429cf7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23330e5f1facd3a1544bbb3450251cc8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e507e08f0be380a7f2b778d9598988544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823ce1e36856b71aceafa7884cddd8e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fb8da6360714db4ddf3e7bc29ecb0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d36ac3608d9298b120c7d30457ed9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa10bdbfe7be589be84e94cc3f5420548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c59474fdf60eaecada27d838177f9d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7b85003b13fa83f5b3fe04ed70882550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1974da4bc0f6a45397fcb0fffc28500551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f4aa932ed438836b1741b625f5eee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38ea5fa112118fabf615abfa6c2369553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b599c5b21ef82eb057a5d9d7b92d3e9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644df7a7c11a738bf5e58fdfaf5c51cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22daaef969d46209b66c4d690397980556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ddc454e75683f28b9aab5f6fb5dc8d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580068cca9dbeb10ac8daea916c5fd79558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cd624de867196d0eb1702037756d4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f892a133b089ec28cd251e28cc44d8b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee31a279af14ecaa693ea80e9354791561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc1c1262ad2a80fc76d80c195e7744562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb84648402cb5518199effa6c119ee0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0089bab631391477e62aa50a09df0a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aabdf4431226d2ce4f010fbc433f68565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8689cd5bccfa615748304e0188bb9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361da4453cf2cd67f153e32a8fded5e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448c4fc107b8dd4e292a8d19cbe4d5b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd7adeca428210235dd75380217786569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d80d07d743cc5cfe037605afe7ac9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224815e96ae07914411fd02a09c11138571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a00ef9594fc7ac3c374a7a981507f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f132d1ccaad305813c8cb64502fd5d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477f5b2153807eda7abfe59a6efb506574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183bdbc004f30195b7e912802cfd698575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0a0838a5640b06166c2e47f473351576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768d7caec48261ec4de51817d51c33c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8e892542856f9da848012d8475936578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10705fc9f2d9eb8bf45f4326b8f837579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8523a6a5d3d946841b6ed5c34ca2b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d01e5fc22092117be67d889188c6c4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8c216082d17e53f97f6edf4a7422e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f36f66ad57609b750fceedc7194d7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300373c985c2738ebdd087738596b8b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6511d194629fbefd2e868580bf5b35585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464cbc50999f6caaa6131d2084d1ec1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41648f665a7125ef2273ec42e53d38f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2541ec76495b3f0a52c5b6dc10154588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87de50b779277c2dc64b85e53077f0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356ab2bb7c87259a3668018bcd8ce0d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51dd9434c67d1e6c50553121bceb85591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5797f1c95163c4324a2ae7c1eef6844592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240b7a121adce975ee782b600a8f0a1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135f276dc8e34e125e6ff6e6d7ac7e1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06feb6be344d944918654a5fead0c850595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e22c8a17191a79dd8befd675afe28596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e935b9f4de3da4d76b94f20730fdf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb800130979683adba50fde9baf869c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc435f9d53df8bf91ded423e95a0362599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f067cba555e8d73b0aedbb7e1c11d1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf15d3690cf8fce66f54cebedcd48e8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be15995e4cf78d70667ba758b9457c7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68dd76c4f5d6e813e3fcdf46a9c6414603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c39ef6374edda06153c0192ae4c89604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c87a1bdfc98f62b99a9a381f74a6a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257bdc90a6360f747803c618567e4b6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144b164d9d3e74ff952873ee9655ad0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa769db58b47682b49b58756a8208ec0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd727949d8cc4ed971f635f10378383609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fc5d88bf9a8fd6cd81989e3f98f58610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02196ef7ba39294b06e6ebbb00718fc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698fbe986cc0a93eb3185805d229075612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc288e615b4ce66b7d18719984aed88613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f654067a86b8eba12882250610113ef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897f85b42cf965dab87328ebe676268615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e81332fa49bf3e9f4171af415dcfa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297517ed62063ebf783f2c662a4bd7b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a22268adf8a2ccbb5c73c8d5353718618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be614ec62c269ba7593a52b731ca80c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5e2a1346579ee9d6b37c37d8625c0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e02840476e6d34112ef934a6208e03621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8007a8c286546a0eca20cdeb2af7c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73138d218aefab735c98b4820a5bd9f9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da64caf050b89e8c132d63d864bf865624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34453536c365478f8ec2988845fcb5b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326ffcda0044a351777cd4586fd493b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4ae0d5cd97f3638dc9aa2b7ef71e6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7d654749621a17fdf0c63188d3b5d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8f67ec6a380a8665ecf4926d62e49629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870c396d0df548b34ece21705dfcc53630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef8f81b218163f77ccee29dd031f38631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b5e2443d7793cfa2120574d1c9755632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2eee0eb3d4c66bac43d479ca44a64f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585964b0642cbb99080af9713924e32634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334945b3362c87b9615fc63decdf8a9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e248831619996f7af05f28cc1a0c8e0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96986983cd709e4d60e3f1a3ffcc5ac8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2b0c0f3449d470d19e78fafefbe74638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f183354b2eb89b7d0be6b47ef329722639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edb0b79b4ceb38fcc7c5ecefca88ff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764a38cd7215572d5ba26e00366542e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87e1cef906f8085d4047a1775e4b68642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae3b1d903e9b149e6e9c789eb566f8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ce3c4f816806a16068c3ebd167a53644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e0424d0a0fd9127e6eb9caa6732a3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a87a2205bf80c089ad8300e1143dc1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a61e50b5fafb38541a8eff5d1638dc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f0310d21cc33c539b0ea23bc45f9f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b4d5fc4726ccb672e8c76532c5474649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c8a4ed435d3479f5742618958bbdb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70c79124762e9032ff242b6fe3d5aa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ad09c07c1a407514cad56ef12b6be652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98076944e0128a04d3f94d76bf6d3149653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e50b2d21876e109af4080561d1a63654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e66933390d05cdf3fba76176ca7225655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3decae8cca90c41eb8cae5d786046b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc91536ff21abc3bd13cb519831c22657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974c32dbec68125ff7fecd6a0230338658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd214d5565cec3f913ca2b02ef5114659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606cbb94e0b3fd78d3e6c1f540b2e6a3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201867d82ee6e3023a502baeaf5a0e68661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48ef989675e546df7c704b0e838379662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645b1fb3ff948b33271ee769f7bacd2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581ba001b5debff93fad853c2f35ec1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3753e514981492d3e9b45c287fc4c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31002ad2167c74ef3a66b909e10b93666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e64be326517819d1987021cd86a77d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f444426ce91420333a35db09e04b9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35e3e486f29c1702bef0b7a1299fa3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b11124f790ec44a8424526bc5cb165670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5acf6939add090dfd117601233e573671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4fb38deb0a52e56347ed66e5bf8b5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090a0952527298b98e7027e4a3d567d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8535ffbdbd8581ddcc5c535cc74908674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c5f654e0eeeef4d16115998b13a16675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f6ebae414e4fa51e5c14e61db5907676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee53f01f7271089e08df1895a3d9cb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2e2107c7912b01d5c47c9c8533848678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab2dbc01adc9299d85606f64204521679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4390f577b9e08382711fc7bd7ce443680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9d92432ae30676656e316144ab474681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5abb4eea11843cf90a676f0f7cf7e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c51622d7709d9f3649142063f36f1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348195ab6621663c8a082a8e2b0d427684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3270ed77a55f58da8407d169ec4bb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c41ec2fd6b269a757a161a3809350686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ac477ef12358e8dca3ffa33d7645e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73931a21211a277dc02a04271336048a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb744c5dc41bec3e8e3ff76e5602410689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563be4394734ec6f4261164d753cbd52690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1381a7ee2213185a2cee4895c9cfe9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa597ce27d0a0f0ffffba12a6be17fe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8f83680d3c54df410c11df91f2e72693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f010a3386d956dfe8fccd9a147b22f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb8b0810a692581962a8b61e50b844695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8db4e25a40cf3afff105fdaa266352696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134645631432a0302dd1eca0a78cc1b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331781089327096e13f3f952fbcfe58698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cc0b09ff8a5e210b748925c858c4b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1842d671c38e3bd85dd7db615215a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacba43ef37f2f85a15107d99cf25acf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d1654119919ad9df4662aabd2350e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c8d7c815ec11e74faacb943162fb4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f0e1f0dafde16beb9d33ba884228b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c84be52136c435fa38503a898900b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e008a76ed23312d503b7d12015fd444706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b398a9a47996d33ec97a3736deb9337707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd622a4c1bca8c0bec1be2727c40e83c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ac2199c07747873e6be9f6ba4978c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc0c7116b508fa100e5d4b6c96c403710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f2d719ebf707c0ceb335640af9f06711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240ad073425623dbd8ad1766b4ff55d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce20ccd37841d9faa9271e128a2dcc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c90f8e2eeb908caf54287c975aaca714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a287674e442687ea89b3a3a16a30c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c12c5f4939e01d1caf82cfbaab2f1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c54a0d48cea7ada6dfcea4bfb4d0b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbccd1711488dcbc2971dabefd32957718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a371097997bdd8d8d6c675e9c0198719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb84d40351b37d99227308103b3903720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966888d2efd8b7324acdb1130449c362721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4e829ed302dc18268897916fdfda4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1ff081c32bf8e99c9f977f515bf6a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44013830eeea98c56c75b720620779724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d36e9cf71fb7a95672da3078d971ac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b2d294ce5b7ba6dc818dd95f0df81726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137006736c46f6cc1f79e71e679fdf2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af014a9538034ae90efc444d41d31da728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd638d7321142a846526b88a5937293729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3421c1a8d7125289cff7ed78af396f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3de641facdb1e9f096f3bcf5ec2d1a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b61081a3a725b7fdae51c992ff34ca732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45731b3896be50e7871b3b41afe23bff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7d7b06ea59576c201a68d58377701734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b73c5550ec05791b143220127a788735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb3f40eaea28fa0ea34b2cee4f674e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56645507a0dbcb3e11671368759e8f5e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01706fcfd2db261f32bab2050928c64738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f80848c84f9cbd5e36e00ecc9da0d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba225b317396e2415318491dbcdf8fb6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d01a25e5950b0cb4739e4319dd73c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258d29b825ca0de3f9dedc67a734b63742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3627ed2a7a2b143d3c43e8cd0cdd64743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee176220e664c2fb210e952f67d214744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a7c06697cdf826d3184e84f4ca42d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f54798617f31c2ef22b0bb57bba2a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5406322ef7694d2f0e3c8fa5f5d33f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f034cbc656e8126c50ffeba496fe1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3999e8ec4948c0fc5ab4fdeb8f8ed2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ae1155db24dcecc0fcdd881543422750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578865ed9a9fad07f1be91392f63ba72751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04da0a328038fc8b3dcf3dcd36d496f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3e48fa1b7ecab555bce1796a5a4f7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdb9783034b83b07411a254ed2ed9c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c0bbd23c7205a92139531a9f639de755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487942b6c6042d262318f990b6cd83c8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f931db7edbb9382a61979e41d62f8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34954772b1f6f025d2dcf96b04b65f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7878c2e9cc02770b1f15a4b82656b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>