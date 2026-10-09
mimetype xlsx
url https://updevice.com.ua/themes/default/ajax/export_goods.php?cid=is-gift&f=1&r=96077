--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99e2a317841f6e368326be64aa94d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2225ea9ccf2fb8c6a1910657639f9f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60255e41a80729d560397a24615091033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4764c9e2eed23e94dabaf2eb52ab504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b0217501347c3616db69f5b0188145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70a25b3ee603dc81465a380d8d533d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497ece0828c3f90889b0b7e142ea2a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab0aba7c372c813e8b75470e452dd08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298f92effa7b77800e003edd5d0c6b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2eed4103ff081cc6b57c07147171d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd8a3ed050b52db8b471b5d83ba3e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d78da7fa0a2ade0e9e70768768f1a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4511136cf3255719e24a4812c8017313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee8d11ad9d9681b3281c7c8f33fbaa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662ca707eefa7f047828b9984ff493415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bc7173e69e55dd33236aaee2870c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fe2a2f8c8169484a8dc6b670ea26517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f43a8a392ad321f396cf133e4408218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf9c9b84cb18baf3d1d3d5ca6a5d6219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67171f1910628f9b3ef5355cc4ae9f220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9147950b77c20c2b331dd158bf1fde21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1add99247b47ea587002575a4aaabce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fbee6ac08cd2075dcc6a3f94ac0f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57204c12dae27cfc3987ac75dad80324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e04472f801436542e47675bb55d96525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504d531ec7d5cbd79e6a42e89c1215b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1be724d440edbe34f386e5f416e2b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016ecf9951f6eaa1feef38babdb5c7828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0f32eab62d73b51edc048e45d045429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43e41615fdb1b0f329581bec82748b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327222f69c116494c3329207a7367d4231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9174d01d8f968e60d5502cf19838632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293c442c85996ec022b5e6179764c7c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63e56c3563269f29862279405c01e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8106c06909643512b4e279ae1fb2e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28770474e3fce02ca3fc5c8d81f01c6536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d308844dcd083057adfb89abe721d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d2fe495c16e87d75e070c933a292738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c2c5cfd4852570f4338e56d3350b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e0ab15f9a25a095361b1a8174fb3340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710f7db6c36ad24ec77f2eced470c2841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c77ca7090a2ad3b52757039a462ef442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af4ebdf4f25280140b8b84312f7ca443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9dc2cc7771072c2826b5497f283ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174e839b2dfd2a98eb569ff2e1b883445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee689fa0d9319c0f15fc0a9ad8fe85fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9107cdda0cbb044a36e3ef7ebfbc14a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4915532ad891d47276554212a8019548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6de2495427d580347d35bcbab8d86749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fedc86fab1d99c737b6a68b016ab1350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b34e22101a0f6da87eeebca2997b4d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04606646b9bc0fcd229774137b49a2f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb3507f38881bf645009567e5f6b8853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8eac60fc408dcbc57e0c19513c32154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf59d97ddf886612d950bf109f184d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4db26278d7be591305a98d6a77839456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006af0c9d15cab5c04fe2395e650bc0957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411369468d7295e6604f36651795e9b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3198ecbf6c38c8a87ef80f265f43d4159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ca12d1a7e89dd793cc5022ea10c4060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a77a891717499e5261e06d93803ebc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfd8200327cbfc874a4e5a35a804a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926d0d537d7f604f030f9ea62c5808c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04736bd6fb4191cccc3317f36c3f81ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25d8b12dfafa6038a87a8b6db9e17365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c81a37d29230540deb17ad8ca8d19c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6acae2cf44cef568985c7795091c0a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfd5b3727076db9ab2eb2559ebcf3268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8d8430ff08d3f481118ba0965a50569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25c5dafa90bf1171d760a8b9b997ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e88a67b9b6596612fc7537779ebf5671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f7cc8958600b8585283249b1d0e2d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c314482c19dfd5000aa8c8319fd3973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342340b83f96a5ef9f6b4df662fcb20174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03ca405201a5b9d0ad75c6687f17b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ecd3e62e71dec728687c13ad1ebdd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed73d2ff80a994756894e8fd4903b2177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8503092f01920e3b15406175d5a4c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e46d4c20fe4985972aa90eaa2eb9e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7794b6ba9a9c5a9397721901d5a7e0780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c015aa871f7ff8d25755eec3e550aa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b955d15caba6d1de117e1939f63b0b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b91223c2762c8363012c710271f5e583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d415efa9d86e5f8cc2abf637ecb61fa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef17f38987133df6320d7b3b3ad75385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f617c8d89618901fc44502c44b3ff186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f053433be4af9184044846b3cba4787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9298b3f18ab4d35d142c11ab8753da888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfb677733105b49455c1adc48574f489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb82c9d333782d06c7ab6a0294ae2690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701962e5e2ebe95e1b8fe8a745c7aeb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409576bd4c23b45259f9f7056f3fbb2492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830925ba6f56c3dbb9d39c2ed9a71d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5c49e393cc50f9c93255dfeaa3ae994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c356753391de4a7c93a0a35ec027995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c429f4acfbad5b1d9539892202486796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2a6c3f4a7337610eec07790b180a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761f1056ae96c292867bd61ec7cec6698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1631f289c1b356aea681856953b752f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b34d3bee4478bf75bb8238c35f8c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817e2034c4ea5e0793cae6d7ffc397e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031b1a8a473767fb8df4059b6cd8c6e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f88f7fbb6b4ff30da68ea7e00355a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65830099a8fcc07ef59456978e74200104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c2dcb76ad9f1e9e5c7d795934bfdf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb44dbbcc96a4f6870ad7ac307526c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2279e6e12489c2e39dfbbe5ae594e99107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9f9adaf0a645836314c5762029060108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a794414030e9a51cc3a5979d7b6b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb964f06a8365912388be1bfedb2370110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c4bc6f2e95256cd64523f0c7ca36a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa713d728fe0dbe1678524898cbcab50112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061de0fc4cc2462a41a7e7b90ac66468113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bc5f1b136aafea5b032abf762f157114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce4ebef3e55583c5ffbf7648df4271115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b466d850852951de39ebc383c862d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5d93170ea4b1de615ddf25093edaa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d233f85416c89df323ede2353a079f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774262c7b79ddb42f5cadfde97872e44119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188f42c2d50c1592d39642cb55675a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c9580e4c2a52f14e3f4fbd9592411121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32147397bbe01333df79ad535aedeaa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b299f17a30adb6bc93d6f21d176f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba92bfcfe2eb11ddbfdcfaa00ede13124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee6d9d5ae9629f7c404fa3ec33f53e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3736809164024a9157e261dd2de301c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54753a25f2a8c93ca57af86928a6ad1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f3ac716af1801bbbc05cfc7483765128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafcccecc2501b6d8708b6778ec373d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d4369f8d57dbf36ed22a06ecd506f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc91dd515d3e955d8c7ff614a94000131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33632a7ba40c37854c109a716608af9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3845e06d5dbab0542bf5a7880a8b3d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14a019e7efa748183885c456b18a81134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde3fecbb172d38a5e6683241175651135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629399314a39d11da889efcf5cc2261e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c48822b73e7641077844e44c1f5b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab459c7725e3c594c16cd50c00adc51e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531114be581330f6fb8c9439c15b1bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa32912f21d8bf245839306335f747140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7c312276cfb6c99dacb4f2dccfd67141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827ea9e889e4bc18e7db6b91512e005142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa5517c1703f756eb491e24098a78c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483c33bb1c0555c1e982d5f682bf54e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76429ad99b80d7eaf1e5c784e08d78ab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a670fb3b801260cdba446a8fc13da146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fdbf5d5b10167b59232ff9a73499a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86e84ce0e6b7c74a69b1325ea125f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b38244b295442627d41abaf9a47f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e59e01e8dff180275b206ee480213150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfc7eb35f7e7ec2b6ccbac4f31f26e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7a240715bbeda071d016b9a5a824d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11cd3d73139c5f1673354f83786493153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297f6bf57f5d0c695867b33389a082e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ef1370b1d5c170d77d9f88effdaa6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4633968df2f6e30b2558ede56bd668156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a377f0cba1b50572ad438df3383e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac53a915509cc07f8ef7d7d07f58d2b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c34a4deb25a76737c9836f65eb34d9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597a4af9fe687b9b1b3b6a392c7d37a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c839a5bb46f6a3ac9c30b17a7304d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339eedbdac47e397b437fb103bf95ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fe0e177fdcfdb15a8717ac01dc315163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38488cb5baea8b1f38b9656cc39d9a98164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18d3419640f8a5e6c0d9ee502686b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf812f1386d8408a496e030ac09f79b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304eec0b0bdf306304e913bc9bbfd6b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bca708f3d0b6f3f0b90589322f43b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994be7be1904cb97d609b347ece856f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f748e2811caeed5b6f74e98951ed97170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e241052286acb0a4bc97bc66aad25a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bd6281fef7971270f4efe9f0e5010172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006c329688b7e6afaf009a53aea02e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbe0caaa01f83e36bc960d67886053174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8680bdb75006c71620f61bb30cec54175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa59bffefa7998ae2e14804ec8ca2fb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0b877f3a4f6d8c197aff918d5129e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5466da8f7c5b90ea2cc06d3020c27178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbaf65030ab782eef2bcd84f4a54ecc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93767efd3f57e1091d8dc3b844952f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865fd7b516109bf8acd7346c3b27e8f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ea3e653bb1d50cbb45c4f09628e04182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda96585ede7b00df374007e0a12c573183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2c7e17925116a93884780eff2bbcd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15879c130e52ec8297bf17ade47ec01e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694dc20a8be3d47414953b83895d434186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c4172a29a9276537fd597a722cd37187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abef72bed6350bbe1112b50b92d0ab6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee1a25b125870a1f7833cc364642ea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540247a44c35e02b1a71795e719fba6e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e81ca9beb9df1cdb3623cc10789e0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476dabb2ced749f73990f0198ed51da192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff0e447c1a0409c177207650dae544193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed485b45394a1a686ce5eaf3ce49cb4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047aebaf4a2b3c9ec48cc41f3639b669195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d65810d69bc5d26dc9e8113f70ee3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a43875c6f2a9eaa8c816453404a55197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f860f57d351c03cf400fb8f0d9b8c7c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbd2753dc5e3f635d45ddaf3f79bd7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e7cf019e2a80464bb0387715de264200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819bc703ad6823d42d8c44804938209201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdea10b44175ac30de0145e0e363629202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1608e81b9cf33a550a4321f90aa039203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a046347e8e20226b6bc03817e114c3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c976a0dd94cced80f1ef6ac692a77d1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b345fc4eadd6e8127800cbd202cb4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346b14e68ec5888e143a953b75b88fa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694365d6eb71a82b0b76f84dc490749208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921dd3104114f9c1f54d3b37a3103eb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb11c6e8e68689ad433f3017159ec29210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9531b952583ac28134c4c9a75d8880211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949ed9111834b4a14ca0a96e127f99d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3dd446df32778b525f161f1408da60213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407d3282279bf688ec560b3299e2ca3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f88e343968e7297b4d7bd63993fdb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156e5977354f75299993d44082a1c39216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2071c1f85f79a4a6257f698d3f04449217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a658db4d9d721ae9a493d43ca6d847218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1bda30c8f94e4409ae6451beeb322219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3268450714b7966c37f11ec715a69220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f991b3afed9f367570b4daf833dc5c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c39c003adacf83b41d4cff3f53413f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841bf51faf21f080b24d74363ae551d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6013241be3afebe43d9bb8201f8186224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef830227af7a157fefe6053353b859e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219821c70f356d0f63f93631658939d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8fba3694aa119ab697aaf49b1c88d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a05f3446ee8061a1eb96a5fb6b699b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57f0f4d9de87c0f2d309a4836fb032229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea5ebece3b9f5637b2134afc59f1ea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1ee8333554ecbf6769d94bdadeb13231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78898674165c1a2efc5777ad9b19e623232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996be32c9ed7bd5db96de7223fcdf5de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6679879c8d121151e10e647402fadbb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa087a08fa5b190f70b9c52f78face97235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea301d8a3b163a67ed6b73d76bb626aa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d7b98b8578f7a4a9bda9f4ea22a2c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077aad06deb5ede02b8e98c4210ec83238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff007a0b200c3dc39c12347bde74cd5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e86383faa63ac1be3fb724e00f6f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579a7ddbb6a1d348f6c3da789dc0c07241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890f6dafb06a71133e97cec3955d298242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97b05d233d197b34972a2186d6425a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8ba19d6dac8458889d92bef9ad8f0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561169399c1ba5319c6fd720179a17db245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72307eedf0683ec44f9e48ea113010246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e490cd1631d604fb4b6f613a67c93d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bc2e81d6853fe1924dcc0d80069fb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae2aa6dd81b904a6a60af3014f4e43249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f5d91ffcf61c610d1ff39e285d384250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ea19341c3b920cf5e2e3ddc7ff2eb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f81830a3d7631d911a0fc32d00b211252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bde031c6aeafd27efd61b0a68aba1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c8f949d36b677a83588a1c1f84d8b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af7ae80046351f81f064b6f3e5df13255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c637fad26b5182135b4f63711b0fdf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ad388a6eec86f4364f678863b5460257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831a3d982cfb405d41c66b58210f9de258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cdd6086c1d8bfdf872ae581d3d4ca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f011f578e7842cf1299e679969904260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d81ab3697900ba8af1ab76f06e994b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7b1ac3e7ba6314b383292fd8275eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07225b8d5eeec7dbf16ed842346d5767263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540c2382f300ae8daaecb2213d8168f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e0cb8812ee63a45019fe173712e1f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4c029219a1f1dee91add988975d11266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf387d321e7f721f61fa433eab69f6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826b5d770d0e693720cc7ece64abbcf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea38ec1ea447979a7e69d4ac13aa2c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3b200a72229006245f929d55a710d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f26e0a4992133f73bc262ebfd793f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e57ae7584af53b8d9a4f4ed9a055fb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f837b494567f5ff6c6d244932d1e8c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62357ac0d416ec7f1fa9f5a10a7c1e15274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b15b316fe73a82cef1df62bcc64157275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca592f34b589f7c9fa82a6c9589aaf0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6420e4e69d35e907d09eb1cd44ec0f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda677901d45410f1d96bb753bb5c92278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f806c55b90e8b7987c51f3980f8ae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b521945197bd8a17c60a34461339e9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24b72ff2bd3325a9ced502740ed2fd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fc1f2cb6b99658c1c260f1c6cf80d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3af6438815bdf974873a6ef1d62133283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73c00b465ddb543932b89fdd0a2eb2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04baf8a3aa73f435115f6d075baaefbc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b83a13e24ffcfe2e4ea9fa8de9de66286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2688a3efe747f8af937b69520da67287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f05c3558da4d00f2ee4a0f8b12110b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1504c532ccaad71bb76362e4a93575289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2769fff610c118e3e9adff6cc2cd58a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f2eff282664b4809b5d968abe1aa5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12fc741542f44daada237fba31e8af292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f404e850ecb45dc12ce506181601449293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33673012e03ad57b1fdf05c98d5d0d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f84a9d8036bcf42fb50857253976f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294e5effba79dcb1d44ef552ff1a2b9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af046191fe19493d3846d27c00c93856297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49935d841b1db4f7aca893b82440760f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d198fcda4f12b2896e57cdfbc4683e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22bcc3e82e778f48533e4932d9facb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1759358c20f7221f33ed1cbc65586301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c352f56ba03eef5ac6393818b3ce1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de307e56515b6217e5aff63b65bc7770303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117384e1b9ae52821ce37f6fc958b1be304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae58563d78d029071beadbfb55d01c8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a735f6fd5d468254dab844777923f42306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bfb61416b491455e92de179638832307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494f7b84e70b99e73f11968b6c195f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94df5683b1dbd935e985eee4313091309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce31f3e171d4b0884ae55f38703f375310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71416d507f6ca70750e552f533b709d7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ae57d442f84f9feb13fe97fc8c4b4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adeeba3828a37cb07a11e028f6dc70a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da3ec9cb1cfd1ac7fde52da0cbeaa0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00713af018242822f520c4a3e7c1a4d8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ca11c0b3dd3aa03e4730e4cb956b5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4b69de49b6136f13c978909ac7dde317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c626a5324862f7727b130ca969bdc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4c298d9e95693142c51c2e41a5866319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321e2ec0e320d4b1bfe41bcd375bf37320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e6cdfc456ce5e274778f2dc47f1d4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926948e9c102cce6751d0ed0a41bb279322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0d7bd9e9bf52fab77c9df41119e47323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01475a85dd77a9176158346631b220324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed411edd214ac6b16484f25bacc0255325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac860942e1103a01981d4a5693a92060326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403dd898b1ff98d5292f1f3c4584a011327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39e70dc9630cbfce95ca3105e7e686328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e1ccc3791cd053b4785dd36b1ab54329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd447cda431773a9e7c39cf6ecd541c2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f848c0319895c239f05b63c94385631331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98239bc2179f2f4d568929f827345d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e541e25bfb9c6a41a66d3fd5fe1ab79333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f0b2dde17c2f41711c229f6a0d44e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5e18cc64158a749e5e598f6685b07335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f159097c1ab3417b07f7ee350df16336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642038792b9cb12d7529b7c69ddd2771337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624241ff60426eb8c8a65b2149c538b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a436a16f7137d26221100d167cdbc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984ede73e28b5a8ff7e41a505163dbf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c811424915bfa6e528e42bbce6649341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ccb1d1dc1f46230cd55f5e034ac9e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b564cd7cedc134f92aeb0a27efe0f65343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19222b7bd01148ac72946d1e7f37a840344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2a51a446ac794d6bccee21416ee25345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911999922c9046343d745ac750883671346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036bf051ffb161002906a2932d3baf1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef37a98c7f824eccc16e226ac218a0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb67ea52d41b8be959461e4e4bca45349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd78845b90de26a12bce362683e2906350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c42117712c55f8ced70497d2ee3d53351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff30fac72a3b014e3b174549e38473e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d16e81d56cf968255788eb90f20ec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501276f1a6d6d9a8bafd869633f4e332354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa8614c56c7da7b228d0154f9582de355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a14ae803762937b19d19772f0a6de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272b7168990982f2911b1aa1b21f782357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a14db14288a8cc2e8835f802e14ed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5e30cf12fc1516f16112b248c9d5f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89458d1d78fac8c76defe66adb6d5289360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f29aa5fa3f3e2f2716f6b9400e0fc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4464526e4d83764ed808b9c5e999785362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598989496f9e236c59f30b3a51a327e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f1bb3ffce0e4444e5ebe09468fa54364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6599144f6010a603d0d23c9723fd539365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afcba6445a4c25cf1a2c33ba804bc9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2b0902bf03ee3e12973ec9642cbf2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db97f26944c0d0ace80ca366853734368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387978160cabf03220320acf34b1a8e7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c95bc86e1fd36082f25a25f962ca9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4088cff8305f1acce2a4543b47da83371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adfa6b82cd08394ba94e00bdb4cf06372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1df5da30f6c662a33a0a1e61d5fddb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836aeebae3acc94fb2da67efcc9bc58374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97902d7011b3a45ec5aaf053a767bff5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab041ffaea65f69147469c5270f1fa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a209b7a6e203e552823158acf895cc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdd68af3ea03ff9bcdbaa860157ec2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292d25bfba0c9ee73eaac0f29645dc3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a86161c0e3a66df4f30a0ec6ba152380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a8c49316096e646b5b641c0767710381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ba183b026c05942443c90e44b520c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24272abe4b5c0159da1db6af85654016383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53215ee755a48a706cba991734f7c7df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72458e9734b38416351fbc8a8ae50ed3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff599ad938b76889a8f5b7d153b3a737386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34db0600085a89791e6eab05b9deb3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec87559c1237efd0d3261a032ec0ee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767a64cda4545c9f1bf852d77feb8e8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9bd7f48c55a7781c64d62ab0c72f9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7696a2872c3acdb50610019e446be2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686500dcd773082696c61b34421706ac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4a3d4479c597c0ccfa42f609fed59393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce25516d5fb66fb61084bbc2a28cd9c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd3e480f965e310a48980466500e5c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b5f9b6bb716739472445265677465396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08face7ffc1e85eca8bf733d3e860a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10368d308e51f55f2632bcb7ab0f699398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29014cafb4fd22060745cc5700ea04399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cee6c8ff24cb88c147035b929bb0d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e9b3d0daae3ba59cf54ec176b072d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e19769d6660ca15a8e0230aa8c4199402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb99f34527b7c503eecff011473992403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acddb988eafda8b22bd50bb1070c552404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb96c5c307e5aa2ac24f4fea3a3573405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd4ec5150ebaddbcb2bfadc88ad589406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d76f2743952919fed77ea21d7fc5d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142303751a050f67f74a2dcf9b857b0f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c77576eab6d769bc455ad7ce60e9a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a597d0acfa66a551d144a96b4a225d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc4fd600b66505bfad5351f3b8bef3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356d708cbc5715d59bfb89debce889a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26205138fbefe68dd720eae007410b24413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c1dffadbe460e2a84c9386694c2e6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56970f69ce53867fd114f7232a4fd1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc48734a96a3b0b8039f3f2ee751af416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd182569c22f6c4044727b82442fd5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecb314291c8cdc6e8414dbb53440a2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e5bb125a83cd1351bce03014815b7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06705141a09d99f3b0261dc73d691ed1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c731df7fc2a4eb2e0c08be0e67338421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33c4ebdaf1a07a9738875e2ba3eecf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890d2f34c84c1d02a8e3d8e0c2b01e7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c828ebeb9b52a75eae289241ca36088424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908559228727af44c7b788df78d99e22425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb5af7876b8390e5bb13061ace4a7d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832ac9e6ee70679ff82d3a5334ecdd8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e055a25507694c548b50d6dd38f317428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5dd73bbfbf5f0dd4a6144dc11cf66429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460573ca933fe5381f5bdd55d8de487430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e31ceb928cc0066ea8d510907e32e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e10d781f132596785140d4aa0fe9a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc2d5d1217e259abb88ca0d89008ab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc6af76b411f4164dd4e5aababdd95434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269276db2b82c7f79c13e509a1cda51435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0794d71399466d383ea4567a2df2ffc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8e9428162d545f06d3d762cb46b8e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b591d8dc7be116210a62d2dfe9986f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00809d6d9baf5b557ce3cf7dc65caf26439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a4e3860674f7f0e7cdd4f919d5f12440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf1c5c6725f328be908f48802ad755441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58032629fa482e8a27ef09235baf31a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195b9577ff7d9133301d04a42c54f1e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9b5c95a08da27ba87da81129d728b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8aa045a2e3ad159a6c5661fff0bf2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e2c79325618100290e22d92b5be57446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8ac0239ade0925aa0267f77350d62447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95434c4c9963269150c96ab054f948448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b16417c00abf999efa518a17e1fd6c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d813743813f5122d8e3941cf5682d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8758c13546e4f6312179fa85dc0a05451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26800fb80ded81b0d02d630a8beac71e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef94b20f225f7d426b63e4421dfa60453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee536301aa9e351289a9364d66b54765454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1896335f6d1077dd29c2ada9d7ab6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42563ae89ebf3fc5bd6f352e6e1ee38456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedc00e8578b553f2c3ae590db6c6e9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb4a7b33630c489c8bcd024c186b5d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61750c967c19d323d2c5df0b8bb750459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961a2d61a39a269693ef62124acd716460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd35c0b29a4986b50c5f2364430e4cb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c94a5107f796b6f276281a87f799c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7087df1fe2fadffd160626d94b0efe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee100a9dd8d549b6760cfc27145475464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29dfdd904559e1d0fe531e9635aae0d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27e8e483bd62ba9377513b6e8caa70466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d3f668defc9a79e42e92447590c59467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cfa4d7223e400a1deee20ea35293e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f68108ec18bba6fbba6779b950ea9f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31150648272f9ac01e781ef27af65d36470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cc17bab302eb2f1d7985d750bc7e2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec117ab9638792f2c5691bed7b31de2e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ae945a57c0ce9af02ec4fc19c119b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb97f011520437948ad5370ee3bf0b8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c246c2e397ec3932d77adc7afd548d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd049ea8471dd5df7b6abd537f86b6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ffa915f4797dbca8361fa7787f92c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afa180cdedb7917cbe549f4602fe71478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ad0998651476107557b9660c1080a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9878834807592a99ccff38502eb9e8a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76613c071fafd6a2d022bb95a895c87481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe41b407c7b4025beae2f4efe1b9b5e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51946d921afdfdda5e69dbae351521dd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326140f44c9bddc54fd3ea46d5e4790484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc945c4d665ccf893ecafb201e470e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee21c12682d7a5ba4aa573f8e1411e5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe949d039c6ef843380a183761b3fad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35032a47f171fa03599b166c484c939488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459ec6abeb10acccac0c1c32d09e3b9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fab272042254cd3aeaea0449f5463490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6f3dc6099a67091e7564f21856f8b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e064ac4c40ed63d869e760617d02cf7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8d81da29e468c2f18b1d4da15fa0d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31d1a02cb4d20bd93a95e787e99e69494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa1840c41f029310b182fbf8533054495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccce5e6ce0684927cbb8c608ea3419496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3744884d634f7c4cb6fd3df43ba8a36497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ae946fffc20f4d822f465aec4dc33498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bcf381213e0c2faa2385c9640026e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b962365d55a5a68d51458cd4fe8a945500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6c11f575a41bcc3cb86b47d5d3bd4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394279604d77f62a4a7957225139f334502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fded933f59663d113ebfbc430268aa8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ffa459452525a9558e5b31035a168504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf8c18e69ee3f0ee12238ed25bebd9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8e8cadd1a5cfb435f2b13d03a0474506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35831a068c6bd43f5f6530c87d43022507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea484ba687ee69b837c3d44e3f1a508508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72795df30dcb1822cd7ff49934a7fc38509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30be9903a51e18b58fc214b71ac679510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71770fbfa00de2af89999a6146b2014c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1c677326cd72df6ca4a68bb79e19d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f99ba2ba7b4db3047d4b1f3083d86513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae509f5909eb22598bb2d42e2d33218514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551f3ed3f18121e7afb29f2d76e1d00515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59713cf92e6f2e2abc9599996d593a28516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f5971275cb54642194bf34beb5565517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59bea5424bb07dea9a0e2201f0193c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ee91ee41486cfd279108a0693ad79519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac48a7aa63f9f8a43f408da1d0ea230520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d63497335cdb296ec706836c752c11521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8194dce9e4cfc2bd185937a06a80e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad0ac7e86476263cef5cf151485c1b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffac3dfa892fb3f34a9ae75cdb5f78524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde1a4ae4fc00322b35cb4ef5342865525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdace31eb727ee7578fca014128d38b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d774e48ff13c94e17634d5e76bd268c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fa263741ac9b52188316b02e62960528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13b235b597360d5c53186c7f43e16c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a24cc8509f4ff58956e63e069b13f9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d73e5078f49b2cd5aa00b1d702c312531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682e5830bbda9ad094132041bf545d7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1a40fcff056eae028c4ef6638a83e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8ada62f4cf8d04d3cd5e9768c35b5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2e84dc0b684c31c650163da0c1de6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b1f0f17446e5851c92922505828d9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e7de87522e572c5defc305470d3f7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794fc92965bf202fdf6c122b1d22f91538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f025fe031c361047ef1a04371fb69539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7458e48ea62ac1aca73cc0101e463540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2347638d747d64a075b6803c996a1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f395040599bb47d506031da51fb9a3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c07e063b3abe81d9297fc001f4f5a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49e45c3a017c9b43b20cf4c3384aad544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7773fb8e8eaf1729139f135bfc31a7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2476fc1c6686d08b3fb2ad7f6f3a21546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e58715b83f71e8414ad12e065a918547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2cd785936882774846bb1b2226aa1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70033211c1b174f57f95f437ffe82862549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81fa8a0b8d7738d09c68059ed513b5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0580248f41d90e13aae8124f4b47394551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df2b43ca89661867823acbd4a2792a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e86cc2d2eeb53b590cfa220e268392553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c209c42cd2f641b6f04dfe1f4a72bda554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d84ce7f53ef24a4f6431d896ce4cd7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fecc22789cc636d04b9edefb6fa645556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93a1d5a48f3ae7d77332f128852045557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730e6dbfb2d1d39c5b06b5d87b70544558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee0b61f51bf51e119da404736025f3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cf8d46257d924eb2405fbb1fd27dc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc0ee46f051a7f91c42e6afe34be0d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab490b0a549b8e7d914621b9f0b311562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659ee7ee977f9b0132cc37b7bd0740e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb9a60aed7254ec96df4411e4ea368564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed402423457acbbaf34b7c5786623515565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb26674c02f26212878bc434abcf696566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1deeba0b7e1cc9b397f67ffcd57743567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5a23c8187bdda945446945de3f5f0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1594a92f2dd888f5793e7f65954d1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0534a1abe5774854efe2ea0f97693570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe585be57fc6c09256858a4b75aa1d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947287310aebc11bad995033c443a3f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff85ae25cfd3caa4243e367a4620c4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5427dea80a2350237a5b1286d45db574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44dd0d0deadda4036188643f821436575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2542e56e34c54894652631f5a31ec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58e8281ebd8126137aba3e5983a1d9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca50ba3b0964e7d071f7fcaaa1bf91578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeddde526d5b6e64a8c6db1c0285118579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d7113f4ecb6d57db3464e938abd09580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b341268e9e8ca780359eade5512b5fa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ab241145dfc13628fd468efce55d5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65936fad502ef306b1d0b3058eb7616c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d96fab15e00bf041467584be65d425584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67c3c22d1d22274d775f90cacb717c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6d11182337b2e451f8907f130e1b7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f197b6c553c60e8a30a81bc2fdd69587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f6856beb09a46490eb5c1240b56f0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed66167cb443e3ffa2624ec4c9f5ae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c86d4a72c6ca1c7cdedec828b3b74590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32178a13800eddf6c25323409d816b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f229a41d738778e7b54270c3406db9c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fea45ca51564f6d5122d5cb97e44b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9793c2397ad90476ae54477b8d2a98594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb854f5cdebf56133463e8267312e3f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fdf250be29bc25f389d4346781540596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b343d7f4e3dbfbf254d28336502a55597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3b5f98d7fab702eae348a2b63ff4b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4bc4179961a5609d358fe67887052599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc03c65ca75c880a19f7eb425aba058600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba60fddce893609260602560804ebb3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eaf94d577ec3789619b271e2e7d7fb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163bd5a86f9de10914ec3130a089b48603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7088a60e4feadc8edc98cf0107dec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462083742e3d19177d0dc5948ce82085605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177ccb4981568227e2df8fc87905531606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ad76d708b51a27ee0b4c409527403607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54ee7d8607e9feb8e8f7237dff7f94608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bc03ff27df1959dbde930e7deb031609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443bb249966c7ddb648dcf69fc18ad1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77396eeb2949b42638a9131f772b82d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cddb84b37238154d4ede8c35088499612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82689f594014adb6fe4188a540f90477613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f596a72f73885060b42b9affbd46816614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f52d4aeccaacab7c9c1b9ca821cb7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e701aaaea84895bded424036ff7a16c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92275b3e5c53f520aeec1fa9458941fb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f89da7da1632f6f84b2834060f6082618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84012f4dbf2ebb48bbb722e1fea58c5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2adb6f1f7997cc76b9465b4824399d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c34ba0170aebd50bf5ad8419fd9965621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241fbc2b8ef19a74ef8b840246abd10622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1d21f863a1eb9a9c6cac6492a791e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689642adf83fa9f4e7ab06951a1a8fd4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a847603dbd2f5f28e358a1e03b59ec2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db7fa8a5f7917d07256a37d28428ef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a018871cd2dccfdd568d2c403f02c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd276be5a7ea5d84082a5753d21fcdf3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efb7c3a9fbfce0069f4f1e09b10922629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5ac1c167e12ad26433d25e592975c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184aa1c97f699cdbeb2e9b109ece301b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483b55fb63e5d84d8a444c2af6ef62b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773184d0c7db72571b7c1755ace48ca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc4b5df0e1d1574afc93a02008d8d2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cc252450b09abcc21013ccaeb2cb6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5117b9564c3716ad7dea86c2671fed1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bd9e89f4c79c4290c4c97b454d4fe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a5a08b37b8396ab8c5964f781f60f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c3643aff7e631df575064b7a61a30639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5cc546288856823adefbd98953a9bd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a225ba2b3a5876f19874cf7a1ccf78641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eae7858b3779c88e7897d0c25f10e8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8224cd9ac4f8d1b23a757cda3c7235643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732f38636bee292428f27768d502606644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1bf116b1375be9ab2ba9365ea44df645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442240819d31a38e63905d89deb8ec8f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2a6c3bef1abf58c49c3c08665e445647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4bb5cee1536ebfe7bbb86d07ae50a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812822179954f2ecad29419cd4682db649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf068794f8ee49930192100e37d6ff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e594777d087d43c8d3b525ef8e3ae2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fc334d083e3b9013e379c87981792652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b92ce0862d0dc4ab7513b2ecd86ee653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed7f67fe923b162b60f3e3549046dd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92552d4ea0d85eb580d0d6b73a5128655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234adaa9ed7876d53594aa6388519c3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540b81588ca3a08b4d8fc39838e7a99657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0be21ce905edffc08fec0d79176e3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35958ba2a533dbef1bcc7b4fd3e9c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af979bc98ecf53a6061b9646fdebd6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf8823c15d9ff8732c45e9e269f35e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52242cd92de766e577302aafe3bb1f7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fd444db68a855a11931507d8b6939663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c554e4c20b19effc3fe4397063fbd0b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f0a0afb3c9cea136b25eb66f24bd5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b57f621f1e98076fc76c38c9a655b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c7e20a1993f647de3291c851709d6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb301beff304d2bd3c53dd04f9a829668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bc9505aea0dcc8749dfbfe0d7e603669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64bc6a0201b82dcde0ad9688e276ff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5dba24041f885f53f394ef018d07cd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac0c2b34054416ba22b4e6c378f285672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf976b85d07896dfaf160e96e10e06673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdff5e68d988934799acff6f3b9b9e7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35af65973a97cf7b40e69e511aea23675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b1a11438dc18d4ddfce492e7eb177676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef71103cd960af98b65b4cbe7b5ef78677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548172ce51d0c9c3b785cfb3458e2a3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ad5aa9d742bc15bae12f4917e739e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936e598968ad738b8a12fecb7b8d43f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8575676705cdb981a54d226c637b5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301610be20ebeac254d7c5bff2a2257b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c45f9feded8c192cf04fc94b0e8c4e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7a3785ff1bc0515572677a4192ecd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0291b72867e418717f76eb4a1321e30685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51117675756ae4562bdc7d3ac90bc0e2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31490484b5ce4bac12d89cdf3991696b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8003c50cd7ad7b51f82466e35a5b27688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7e3a505ba977c75eba5aefb20b896689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cd782747c5655e2379a06417b6609690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c65799107da91604713a66544a2e70691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db817d158a7c3fc57e6ef04395c933e5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a20ca3d581ca5bdff127fb1929486693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67530a11d0c03ecccdeea2acc52853eb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae5f2af84044be2f0edff94e84c605695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb4e06f5397fb5b4a925264e10c910696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35847d7c5871742edf5a3c8904c469a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e10f829df82ef60e05499bfb677bc4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4359d5c06831639ba794023e09e283699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bef63a200ee7f8cb4f1d8fc0bb3781700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92defb092bd6edc82b9db68d2d7fc18701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7e4aec68280a42f116f92118820f1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0d75364c15a70c407be217cd09f88703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37348c7ca71a1d82ec3077c29519b662704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aed38accf65483e338db321b4a5237705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9eacf8831758e64b7242fa03039c52706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c190410eaa564371c65bbf63504dc9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a230f2b11e087d10bb54d03af0b79c6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81604ec9d44d95572db93f4a4cb34134709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1e6d9259de5c2d597909f4e4a1d76710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d48d2fa753eb75440f50351f4bd363711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc997d67f96b67c484c896e151310e4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca071adce2718ceae777338c5dece79d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd90bb16c210abd70235a6fcc971cb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0459fbe8418e838b588f46cc0f77c9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac374a4d1b134013fd579124c292277716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2cc2e093fa18dac27def5c9a1776e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4128ffa2901b52936114885abaef64a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39654613b4291c9d6e84227e6fc94556719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f948b674f5beea46353e796cb004ab4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52370d772dc2b95409c90aee03fdceeb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea56d324ba8c88e6b96c9f8041b2321722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cfa524a1fa16caa6e49337c680896723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e918a0871ba232792e75e90f365ee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94829bbb36f7bbccb2a6834432db4b8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a710fa4e96562a6e7fd9506234685b0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f54a41809921834ec1d9e0ab8904f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8074d580a2a07162320c49b3eb12d8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fc1dbc7b9449d7cc5bf5e82c461fd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a79c53e6757b38e9e754cabd6c4d5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4d66474519df563bf26debb5acea2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06c6c7fa9bfda9c7b7c48d137f47d2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba0bc43b73577a19e267b77774c3ff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861a5975f8b3e14d2d02b2464530b71734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070bccfad3cfd9092c1b140c37ac3b4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0353fbfd7ac339974fa3662b87d018b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae8958569e1b0e4e9cf921a9fb72c8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481feab9a7b27db1387f70cf5ca15b71738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fd7052b5483928a3c07257c96a01e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7cf1d3d35d1aba60c4ac01aec0918740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37fb9d1645db06ac7dc6a4dca85071741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8a08494bf6d361157fdc9bb0eccb3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094a3e3c237f377f2054ab61322036c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e012d9a125dc1fb8142dbb568b3b053744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cf8d392bfbb8bd6a6ac9fdfe9675d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bf3632e27cc03b399cea9c3bff7ee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07d6e96e4b67af6269981484a5e272747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ccb06924d3ca128f83584e278a66b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80555918eb6ff64114fb89bc4fa996749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f72016f5acdf52bd83bc456053cb1a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be89abf5330145e35c1c94cbeca4225751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757501c25af3a614176ac74a07b7cb61752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df46c3f279b6c58ff5e6f48461d8f1b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6cf3fe29600a894e42856e14b6586e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17c43f85ca9facbfed412784b0895b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9337ce67c5b9664109215914b4a6ade756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb70534c4aaa28fc8ddc5aac73e835757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94212d73de532aa17a2c09c55a5062d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528da14dca497267fd024b00eb54be96759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8c5c14c7def4713b045365f0ea44d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfa1abca14ab8c4b72731e783445452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b8c422740794cdc65eb233497ded63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a88875e22cbf666398ffad8c3a33af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae67e4793b0e3b7bd429cfc928303f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf576f343fb5cb97b45e73db784497866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77779f842f31dcc7270a8a9c5b4b8cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d783664fa08e8e2fb8dfee1ff3b9c488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f75d83c07e8d2ef0cccf8a8c757499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cedd10eddb5e459ed31baeea5a4cc510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8b53959716310affd36db9c598fa411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1e2cf04f8f7dbf8ec842f31e7f79c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42362aa62212aaed9f1c11df3daeb813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da7dac03e26dff9e4cc874598d20fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99db2745bca647391f5ffc14747009b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7b7b3b90ca09857fac5502a8df97816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83775b0525864c7a4a148e004812e717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8207515e2e4c2cd259958c21d0913b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0ddd1ecafe20f29a1f89a4e978da219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b947c255f34c79eb6fbc1af7e4e4c1d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefcfcfe4a098a8870e625a6a94f22121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74448211d23b9e63166714ffb00a12722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8a09675e8d17d568c24befd1dda9023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efcce33fd21a742d9895e49b35d43724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be474c0feff8bb592076e6433051844325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147ec94d6460dfeb19ae09af0959a1526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f950a83feab14aef96f0346834852d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0019a1ea4fdb45412e823487a89c2d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffdbc268e257cfec9d94dba9da4d4529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3319fe7b6fc2a4c3571da77472b05e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117db0021afd1c0377cc85892aefd09431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b5a319218030ea5827ffa2228e51932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0aa87c46eefd7c0e3b321ff4bf7a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ed94230d0cc6cfc9feabb98c79ccb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60375e39e420d692b2d02a5b2dd7056135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c883bc17cd52001978dd1843ebe8836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8a411cb3acfc4423f9a88cfff3cbe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c9dc010b75cbd56286c3a5e924e0d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b9e68d0840d47d207a79f588da43e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a02b941d3250f68430baab7f8203cb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146c82bd4a10f4c77d4223ec755219741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b851d135ab5dfa2156a93a1058ddf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a2417c228dca54046f76976c6573b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e03ab27470e6552ae9406cd9c64e1444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5779f68898e0e7d1ad7abacd2de7745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6a77b3fd1c6a214293250646a1a4146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11126c3134d6aff3a67085cb6c13763347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812b8d8899758c95e46e063a9442cac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711f1c53543eb84a528e7b41b1c06b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ef94079e3900e0e51a5ec675fae1050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ec41639e98ede7f87f55a8de88d9a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c2aca13205558e241be595a1002a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de1b296a8b5084999048758eec879753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa0e7d9082cfc538fa3bc9e992260154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a36f081d4a1226cd400551504e11c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe04d7ca7c8c389c6e8e6bccadf3ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f324fe8fec9950e733b1a3c98059f5757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29af9724aedad4b8029a63e108b093858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532bf39286514e67f97889cae4c2e6a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af55b43a1846d8375d72b4539fdc14060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96177e98475b2cbdaa6333e793fb28861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd725992bbd5d64338680abae6f1e49a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd16ff98687a0837c9d375a0d0f30b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8b9c340ad6e7af8442fd5e238e2ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfa7bbf62f0e22860348717b49a54465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f0c5f6d50ab9581596f77afaac57466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023615d1014fe002e57eb4a452060ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0f9a9261709958cab3ccad1b5f08268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cf8fc9ec4350ac319e6bfb2e0b50b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be860be869e55700cb7e240b72f2c9c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c87d9184808e920f816c3a0a46382171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c51292dfe2a65721759329a21aea572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb64dfdbced3610b58bf1c511633f1373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f600c70c10808c26f64f011f3941cb574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e1a2d9d43b764956f8c82069d442a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4aae56fbc0aaf89f0a2338cdf3b8376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9072f944cfedd323521507ef7acdb177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c27a2b233dd002e8fc82e9e74dfd3178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b308495d5eabd52597eb0f3289042279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a12db2d9ad7ebb8603bac0577719180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419beef7d00383f597b7f17d0460c9c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb1e5a4dbcc30cace1e21424d33ce982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c75c78ec5446ed29a175605f7757e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49619e91002a309daaac77adf6d0751384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fb4dfa96fc167f30279d3b82cbea085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbf32c48fc11be2dba99951fc3575986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae89037bb6f9f6898e7c7b5be9e21c987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c55e3c56311582134b78d382b1e8988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bd4d519f0752b606e60c0f520d77489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26aa29821d5f7bc98dceded0d6ca11690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fa1af39c462ef9304aae9993d9b0c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ab8208438596c9cef7eb63a01d94b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f55bf73a328db26ad48aeb735aa80093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9222c948150f88e8796b809b3c2bf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b6b5b95e0002e7ef3ad46432096f995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0785a5715077af73f6d0ac4ea6baf2f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314725a17d359a8476c0af51377276c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5e1cbb0dbed336fd5daf92a89628f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c200ec5d16ceb1a42b4c917d14f05e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510469a8a8edf7be59b509d3580b688100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26603d58990c20b8c1cddf27d155713b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ba2a67b20716af07d9be4ca53095e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00e75896c38345ea2db6f86588df49103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22213d74a87c27ed764aad0a5f333099104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f5ec3a438ad36da636cb5e987b37d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657dfa1296822d05e741b5ea352e8a32106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52929f46171430715119fba41f4c9373107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a5909928ee14cc0184ae50126999d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7874192d7f9270fb35493b53c74e27109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9ec8add3b14410af530d690ac28e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9606c137b7624ce0155c314b33c1d53111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a3111b827b8bd81fa7c28dd85434b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fd2674ae8d1e0b53fc5409796fd09113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aca2f873d2a60acfa3ed883f48527b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb7616ec0fdba286273c69819657aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe01ab257cb644d7cc885c97a41d9c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d89d0849e6e457ad8ae5b67c06bb8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55511ccb7eec3ba8643abd6bf6503e1e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e8e3764867e1c240b502f2627adee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8f0775b5ac8039b7871d5621fb95f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f20bac3b7ad91933e21fd59b19df8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52f44d420ecb7be1287a5eb7e9f13d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932e54c7e19e27a4582c28a2c0fa407123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927564c4b91b6d79074e8d1b35d8826124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40dcded4c1d850a94bf89ec7ef80d7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29957220aa9c022502f61a477d5363d9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca500d639e99f08c09f158cb2c51d8c1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09621674d3467d2402713897efec29b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080258a755782d0a13dcdc569d83029129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf49c539d38aa772eff4da2e1a1a4f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3f072ad321be6c9c83ed8808408a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df87ffe389358c14c6e84429a32ddab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480768fc10220ee41247d548547321b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408ab58685c36633178352d48ce93e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718ce4cc6a3daaec11421f66f2e8b82135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad60971e70da6c7218c43e88819579136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5900416fc1415d9636fec89e8f1e1cf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853754ce51b9b464cb2e773c2ccc07b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82197a8c437e2153ca3ffd36a4b1a894139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653970d968eedd645b5f46a3fa38818140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a24a2c0c8f0b3056b9752e8ee0a418141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59574c5d2c12abde87ca7def2670bdb9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb129a5489ac5f468e2f57ff976f77d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b3442afb272ee5f9c8491b847e34d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee394a4a731ca4be38a4a00af83555f1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fc75d5db79c3b17596e16d4afe7d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1d9fb21a3c35333afa1b546f303f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de7faa65ce47a4ec812bc19e5407b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb710b268e9e86e2b7a2678d762593149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64c5693d557328710008fc775cdfd6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5812523941c00d23b8a79c3dd8711d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc4db3bba061869f9ac3f7087cb2b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b9fb5cb9863c744154852d306cd9f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b1ca7da2b96f8eccfd1fcf784b922154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec493da2d3498466ece5aaf385592919155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347633f04c41e340617037cd094cba1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d462bfea7ea457773d635710c6c418157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495694dde1f708718d61d741b8df175158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f0d50517939f21fe80dc89cab318a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe573c8577e689b647bac839fe5b82160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181c22de829df4d7bc430f3ff747aac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9bd5849c429f0b8aec539510798bf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2397af95e863413909e84e2ff089b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b35453b6bb0fd0d0150582f779de2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b24f0eac17191ff521383d8fed7f3a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0036ae79f515d7c15ab18d717bb23f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee148341f6624a9bc36717ba964d9795167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90596aa362dab517fa16e0d34ca3b0b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655daa6f1664320aee91a6acdbb394b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcc0c2adc5eafed36e761280517984170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b7e40d9d580d836842f72b23a30d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4c659d88b00208eedc20e46fa36d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249167830a99b80ec3716744fa1acc7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bf8bf69ae48321fe483b925e26ec1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b2255c55569c4acbabb37eb94d497175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2cf1c13ea69326a7290df9d67eaeaa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2919c20d05496702700a467af042502177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1ca41e6843630a31eae4922737ce7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5e10aa3dc103265abd8be76a4d415179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543968cce3f664c8154c25375f83ffd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350445391cc811ce3939cf5e498d16f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117da65dc351399e2ec066b291f782a8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185c11f80c4e371cb0eda198e12928b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661849712970971a02f7a016536a21d4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bff2dd63ef7ba0577196f8a8091c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c51611541ac8d8003858a4c6aa4c21186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cc5aac1c1851b637c53ffbc79d536187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487dcbb66c0f70b0ba57a4d48048fb5e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c46f5deb27b0aaf081b89ad4dd717c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb13f425b474e9930b7dae8a2563ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0585a5d4b094f7efb7c6726837f3e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf48f5f382f4f5c180adb74a3828db192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff75458a4144f162d533e399cb4d17193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0ca18bc0592916876bd0c699ea6da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922724fba91542b53c5ae48d474e0968195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc229755ddcec4cd007df60e17f63155196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644aca3426b14c100de0d8bb9feba72197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364d9994889101ec5eed67fe5ff8c36198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9713dc5f1c49df158b7da4a4ed6f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af0fc5b29284bf17b8211c4b00c0c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86691a20d26a971ae2ffb8bf39100966201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875a872f138db561b540b87db595f15202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b5b44fb25b2b2a233ac2f93615021203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec97988f2b9500fbc53e6f31b88a36204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b563019c5e48a218c08db365711dd2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071062df82e17737d0eb32201f28d15206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623fa11ecc1bf004421469bff23d62f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18561659fd0004e0dc9c9d4cf9adb5b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada95bf38e8593931bde8b62b5e53be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db569281803767cbe82e53614396623d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d215ee7551ce6fce5d0d8ce67f11a04211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027aef6c4c44596747195e74b83eb96212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f46b486733f130c8edd4336f6f9fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd1e8d0028de80a3be4a16b1ca771c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336270b8a3479bef54792e047ecfb36215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7ab2b2c659c6fbbfd9e848a2b5d65216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d22043b67453a161bdcdc765ec9a65217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930592cd04b4e4d9de496489e555d626218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0b8ab2bd8fa8812ca3f0115a59ad7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93a35656caf78d5e5202040695e4a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443214f5bae6cba79636ad8b378bd6b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522b4a8e7f3d4207a01323ef6728c9d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644c88626c00ed784c923d4db65a168223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8d6e913b9b7987316ec3fd28cb207224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f00dea574dc1f9681091eb0cf0a5d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570cf24fa580ea88d23675317f225aec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769084c5f6d1a52e6b015a18f0537ab0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3bb68e44bccee2a144a5565af3e45228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93642f0747ee425b719a1676b6898e3d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e7c14020c9ecc6bbf27a2a14f0f93230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65ae7f1ddb9f0a01a0cf482a9483b8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09702c3dabf799ba120a053799e46577232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246e353c6c3b2bd736faed185902059233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314488faf22ab4743a34c7e006696461234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c507a12b03d9b93a613f3da90b1459235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873ae8b70b3db84a4c5d87400ef38b3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276630a681c02340ec9dcdcd30b3150237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1fa5bdce9306b51f6cc37df719a60238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b487658e2fe7223d4fe2369465d1c2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e04e8b38740bfc0267a3075fd3545d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2fb62d83b1771da941906fa957630241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ec38dbc6a00dd0195cc1344140396242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e259e94d3d4169f63c3ac1679f862243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d6fcc0f69c4d722e1da7f858fad55244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112389df18e60714988f1d3ae42e669a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f020984d74254887d8ae3f5ff52bc39246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9addfb8e02621101428b1c84f3e4daf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4914bb5a0d2cbea8edfb1234be7ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7859b4e9e3f6968588821aacd560c69249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663cbe918a6d7b54cf84eec063f043a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529125c2606fdd47e66344fd5cf08d8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516bb9efced11768c8c7b75606eb4139252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027e8aae1070a882a783bb47b49c71a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2cf6dc7bcecdbb1a9c10d2891da2c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291619ef18476c6eef75abf25b31a695255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfeb482c6679df7b313f9a67fa5898256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a6429ce98cc261f2c89b1ca4c2478257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ec2516b28aaf7b5dd01bd6d43c610258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65989ba1d97c3f6256d582b7907b7a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae16e26fc33d74e5af4884e045635cc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282ed852a9f29d3811e326ec4498920261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebadec2cef4a31adc97b24f9ccc6e10262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c95d9284032941fdeb3f14a719145263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38924cde0aeec25892b378ed6b947f9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb670369058dd4805bbe269bf6708bd9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810f0f3055502d4e343c5212d3bb7d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7759f83c13eea6b068c26e56ae5291b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea41f038d31e68b3df68be3e03d683268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50d67008acccc2163fbd4928f2d99c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b172ac9a6cd53795f2e111a388e88b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c0040fef79be3adbdafdf08a0c30f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049ecb2cfe52ea2b40dc107d78440ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707cba578477ec446f256e88749efab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa63b0b44a900e9c740e30d75f541e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60aaebbdde87ac6cbcf680f18b614e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc84f26ad00f196637bf624e6bea9e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7644d13565db1c2614af000e9b44d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772251d3fbf9707eaa4ac8fbac63cda278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ce7d7aaa2d61f1f865613e0acb344279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3d84148f12607a377bf8c2e30275a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71d8ff91ecf442b66b99edd8c97fc8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21755c6ffdbaee9628dc364b83e68b7b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055823d36b058ba9e1decd347f176d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36d1878b7f60effdad7b7e03ffac2a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1f90a894b39ad26f2140ca4e5bbbc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb69243b9210e1e87defffd6df5a01d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d09f6404562aacb9c9fc3b004a012287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703a307fc7c5fb1fe9b459b824a043c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209caa66769af5d62fc8cbeb99315b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794229c450e57ecdf360ab36bd6c6ef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01354222f36cc55e3b72fe7379c0d4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f2ad029e1097c94d347c0966dc184292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a1d1da5294aac98808e641bacb93e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b2435b151c336e361b9c5e84f9c7e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a782778b3e749913a8e4bfde36dffe6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81049758031e5c92de8d46dcf2f93a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9cae29bbdd56e303b698824b217a6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171ed4e0b8368cdd4d617b7ef64ccff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4c11955f67a4993235045e1de755f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb63e19d42d4e3e166c6d5999725c25300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80bb54821b0cb593bf46870c0805ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcdd2a38e3726f998c0a826d131e18302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb0ff0bd1e10babaa70b9639e92a2e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209e4c500b429342cf9c090c70d0417304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6afca94ea8da03d4506cc7c5ff6c30305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5780c9adb8ff36c225568ebca6a6968306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548593bce0924f845c633deb753e9e8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f170d7f3bb82abcd9a1947ac43ba4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f095926e8ba6d6a89280aac8a2b2d6a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bc189a789b3e1d4ae4e05e824eace310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815f7b3b981c1142fbc45fefc3059ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24265d789297cc06b0a3fa4a0141d28c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac1ea4b2d9b3912cecc56ccf87e536313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd7383edfba15d579df68c6c56b25c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410d6b0ae5978c262de66050cefd390315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d917b33e66f1b6af5c37c241b1e36316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b7e9d175faa34e89dbddc5e23bd7a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964cd401065cf96a298e70a33146204c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a49e84f2f10f39e20ac99fece1d3d7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf0783cadf63ac7689ed9cf43316e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26ef30486747da7c62ad36b6e7860e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61100d3d5a0e6301197ad36f5daf267f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8dee2e519b94e01d3cff89a1efbe7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5341ce8fcd36c57e617d5506ce542324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e826a369721048fbbe6100f3801bebf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3c0e9fc2ad4c8e3b16103d791d908326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dea4a1996488023de1e32ad6744ec6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469ec2d362e7c553bde3ab05dd32ff0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b6f1d165aa55440620024bcb65ac6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5976736ae356ac49dd83f2ef73b0f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd1fac0ae48dd165f72d27f63fd6dd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77184b823371a20d99325273f6463c3f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41e0696c619d712e41b057f71535ed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f479969c5cd10f3bb2eae0a0e26f1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e74e5d4c295dcc0ad5cd97f60d475335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffdf23471573bd82aa9ccadd39a92b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8a72781fe8709c895976e8d68142b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed0e8d61e3bcd5b50d8ebe7f0061af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3946efc32500c5e11e54d1e3c57ca05339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685805023b6c74b121a4ac44c26daf0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3665ef2a5e7873ee66034a4efd2f80341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9636f74b637ba95c03e9507c6adae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbe8fade3da3706e48c5509b148468343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6407ecbb1c5b4d18d1760853034520344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab40ebe7ddada0b61792050d79afadc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25822a462943dcbcef37178abdbcbc65346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a367a232b9628d5dd0d99992a7d437347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8f675dc10913d994f35eb4838ff09348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5138f72d8d15eb70b43dc174b2d4a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482af4c6ec2c989a51abc783f3115a1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7062efc9bbf2b678c8d932c64ce4d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdafd6bb496573e3db5fd64431ab89a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e12df94fc42360c19804c13883a7ed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255c9c465fa78b31265d3cb050e8900354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062713c0146f01381011d127014f8742355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ed39af2cac07bc4bcd306367a1ebc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00f1693a94933357059dc1ceed9700357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812fa31bf46e56e2f9cc838d6d95358358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507cb747e22cbc9fdd9a678c5f06072359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e80f0f83178a5f966cbdb6685838ef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a05e7c399ea503915c3a8d7d923948361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af36375a89148751f2c55731b6ca6bf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c3103a61d5963cdad654a4b90b766363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070b846843d06e08a9c8e2414356e37364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb545648c98fd96e83e4f866f65b278d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69e1dd61dbfe42ffa2abce2a3ca3e9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40947561b64f2c0de6c44ef6c649051c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd84ebd5b2f31d8e3528ec99ddbebf0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fae4e6b145d3f145231d9910ac50f6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c795fb650526544d45f053fc6857bb6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ea6ca073af1a2947dec10863b2cba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec286738e83dc8e6a841bb0b8986c7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3583bf34b0d0ac971cdf6b6d723e47373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba705d8eaff0cd646b79bb31f3e9b210374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114aa609956668ca1491fd3e4953603375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed609c37051bc6fce8909e5034b495c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff835c5275580227165027d639764c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69317b6abae9dd727babdcaf40a558fd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9c13eb74547715841957651d3ad6d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4e0c777f93efea534129347143916380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217cee8031016cee5f0f66eb5376574381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63bf42b46d73df8e89d0217a571d37382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b7cdd4c540031348bffc3e3ff12a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59e236c102ee3d610233cac0dedd29384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8caeba833e635b990e9f5f1bbe3c7d1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696a70c89d1840311af494d3c3202c0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fb2921c899ef691d79368052718e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c8d46b2ff11e5ccfd801074292fff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e8febb9308c4b2ed7050b90b2060e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17581e5998139d8050564faef5170aa9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76ae0c4e287fe1ead6549225431414391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362631085ebfb30cddfc6b9e7d824ab8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8dd3900bcb8c87f5af94ceb2fb9e6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d958195f2c84e29ce149c99727282c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eea36e499e7f0875ea670704a6023d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245924dbde2816bae51147fa2ffed9f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c50ded4f7cd5e2715864c6c2253509397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab783da25452da612be7d9e668818f4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77b9df0d7c3701219a13f4e21acd89399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce893c00ee762f9619aa8d856afe52df400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d9ef5372ae528c4b9fb6b71689930401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1709f11ee1e7e1839445e308811e3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e2e0d79a98ec5eec2c51bf7751ae6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc9e7362b2dffb06aa5865f5d3b50b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee388777695e53be75f4f37ccc5e88405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259e3c03e440f256d35344f3b80ecac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab509b43f01b88ec0cf3f766c7ac16e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca37739c5597baef1888560f34be30408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227ee3d42c1b774f6a6c7c27a92a84c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca42e5bc979c403ea38cd2e7d7ad9b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a2877e598abbcf3c594627ecc5e60411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc9b02ce5c6e127331507e0f9f166b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793985b4c3f16fb4028671a9473a3b9c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe635ae2822ff54851ebb3783b9e04e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233d8f4124b2de638901a1365ce5c84415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad408960d181dec18f4f9e0feaa59f78416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb511c0182592e9e4b35ca7033fbc1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59f400e9170e1a73329d002f24f40e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8bbdaab27ff3b37e6e674734a3f47419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a86656f279a6f7825e0c048b3c7f4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944f46d66bc51ff44c41708157436d9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b764329b5aa356b7d53b616b94996df422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6e2fd2476b12b32428015afc8a74f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d925327eef05964dc43da19248f0202424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03efa0dfe2a2e9d682894b325d99deb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc097a0dc8fac9c7f9c5b453498b99c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7faf226ca6b9b406d16294b175aba5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084c6dad21c89f9058cf3d2d876267e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7b85656bd72bca4e5be5b143e1dc1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1488ee3d62c3d4ea1d9a9c164f2cf3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d3ef8bd6ff6618ec883a065014276431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30488259da3fb3698d71f0870f032e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181958a958140ae0ebf40b4267233146433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3cd4257db59a6bdd4a79c3d8a5858434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75bb68bcf9557101302d6a7b279928435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed567d6c324403132e714672172ce94436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58a38521f71311b53992dd686ea2a1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371559c5724ea9fdddd7d6b4261b357b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b08899f01d9a8bb32c0ac592ef1094439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b5e4fab4b720497aefa80cf5f11d2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a646677da67a874cb7d46c3e7ccd49c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033f4313c25cc5e79ac5dce64240950442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39285d114beb09c414cce7c07f4ed7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592dd15fc2f5967b668da89ceb7517c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64441c980eb32e4fdbccaddd3df5b9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11bcc5ee61d2818244a888b68a4145446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0a7f6d1ab68194cb07a4f761b3c9d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac61c07e5341a853a3383c1dee1b509448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c389bd1282cd069bc088355b1b5705449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100f554fa64e9713cdcff15f00cbaeb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cc2ea7699f1cd168a2af225332ffa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1d9cd6e02be133ebd0e6bbdc229ce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687a58f38f0bffbc13e16a76fc52c63453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1ca6138f27c8c8f31ee42d8f14301454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1403019c7e732ec87b2a43a1cae798455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692b8d6fa5558cec53c939f8a4d8e46456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94abcc7a909b04cb88337a81cba998457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b9a786020d9c9fa4f80f73f78451a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103c551f48e27017aceb23a6efbeaae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e525edcdc50eee66ccf6a82f8b3f96460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c962c0c0628b0d5cd214511e4138a6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9535b13355d145bf61775772322f455462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51b3f13b3bc90edb4ee884f3627503463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af991b91c919502ecd39bd31cbf43ce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d37063672c18e3c63d3fe84df770b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b357268e7baf28662b1048198bd6a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc9fc829867e5371e8dfd9c6cef912467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d181ebabb24e68297bc9f8c338ca372468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a3dc39a5e743c8ff89f06e3749ab3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bffe89563c2435c7efa6a3dd0f6ec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace2c9de12e27d20c70308590b22d84471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf65cbb5abbc9a9694621af41b0a072472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0334fbd12dbd815d0da0c53ce1cb28473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65ebc04b8b256a142c4d372a240ad1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2a4d88c48331a96e1962214913ba2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066e1e3c9e88b952bdd78983c657427476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23383b34ffa23d3a71e1e81693eafc0b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbdd9136f3efee4f44751e416f9ac7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8e80009a7226f8af60b888941bbcb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152c8617cc9b6f59ad44ac8c97dee88480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c590c3b0ff8c07d2e0bd5fe972593481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc9f22c563f85a1525e59b0e4f4d59482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad08939fd09e0318254c52dcf556a45483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b4cb4b0dbff713585cca32553b04a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5834ab644b356e3970172f405aeaf84485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565034c1a5518863a743393493fa439c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf08dc9551748e9b6a5dc8496a5720487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299078eaf2dfde8f1320276bc9a4879488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cbf3fe43984a3e3b5e4fa764c0977489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5d4bdce65550d7c6b7916435fb20e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f9f123973ef0aa32f074f56c17b32491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036549a7c556e37362c2011b6fcc20ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604fb3e35902805bcd68370acb62d98493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f223b71583a8791dcc2efaa6b0170494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62462d7760d7001b26a046f8f079b8d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2b99924f850fa04fc7ae7c6416e97496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47075b26aec2bdf80c71cfc411cda373497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab29184be754b9e7c9bb81fa360736498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cbe0538ce04d86b3dc67bf67711c9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894c10e7eb599f44b4dfb89c3aeffe3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064a0eef8ad5000e882a9dd4e139bc4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608faee89db4580aae433ba50c8a05eb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1cc22dfc64c38f9c5669e2e945a61503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc278828248bed164f867f857d2b3899504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f384656404b2c83c4a131483d0bdf5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5d3cc4c1b5b037445d49ee0f0d560506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda1c35ed8736e4372e3c32270a709a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446a5d901893fe09688fe8118313636508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df4728257c0ea2650830f39aa617b8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3fc59a1f3cd8066ca8abcb6321922510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6498f7a5bc589d52672dfc793b7f9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ab8212146268fe6e24068245354d1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442928f29747298f609db0a4899fe9b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e0e51515d5fba9db428c039b38027514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1371aa7460e919a9e6071e2186d49515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0084cc133146691f8f09680e00740f0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217b218625c6494b3bf7f5dde474036517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc662bc7135c1537af369557e27d6ba0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ebce61d0fe995fca04cd9dd5ab6f4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f86a85832a5d32c827715273d3398520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408b5c691ad4f73a67295ab715f3d8b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1fecb68cdccc7dce7952b39d2328a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca06cb55470167f8611476ef817631a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5080dea2c1fc089a8051222a2d49c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b688d488b91b76688a14a7e23c4b24525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2845c656c37bd1a2288a7a973e7b81a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ef4f8b371d76fcfd84f7640c967bc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f12c7762f79006e1ac993a9a30a5b1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774cf8c3df21ea903f218ad18aca327529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2db765c714ebe7d21de9774d557b43530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5222f007492a9f6f718cab6d88805b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbe935147ebb9943ce90888b4af2dc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424d122412b027a9b87f6c7e641672f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995139ca9dc617a2c4041a9ddb0f4beb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e9ea2c97b7e03c3c2c4745288cf12535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534cb8aa057f8ee5591763ec269377e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460fe81f059db5c01f40f776897d1d0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3cd7ea60441ce27be37c9e835db7f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658c8389e3ac6b442f111960fd29769539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c10e690b6f5da422ac8fc94d48edf6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029d79b9c2330baba254ad66263a0e6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723935e036d254f6164cf92445c1514542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4021144116e7b0d4001905391a010543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230e88c7a908cd567b3cc046104ad16544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7ba791f998415cea7ee983d23fc8b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb52c9d15806fa66c12a9f22dd4c17546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f579b16f0f071740b133d06742072547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad418fe7723c96749c802a4f49acf71548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b9763e05e2773a83c83a0a85bcc57549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e00a13ba5a095e90599a3254636c7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2d3c855275a8dfe85aac507d8544a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b5766241f5fb1515357d661a7d41a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64f0d8d190f7ebd7f6eec2e8115449553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34959a2a5acf04092c6b433b04cf49a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bfa40ca085fca8cb6ee47c5b5a559555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22b274fbe33ddc00bf05246f98482b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9956cf98e57c9ca06acdc15d3ad3b3a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96eb18bd019504de04506c683946e85558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb888b2b4669276aa4b311b3c8bb01559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884be1a5c52c7a59172f1072fc1d10a1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb16100c7da490bee3c481d11014b04561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad20182fed2fbf1e6c8b48c02e8af0c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa678d76a525e4fe38098ef3e9da4d8d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf39220790b5c52703f686a9f90022564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed7681034aedf46b6c97a04a0cad06565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975a46660a56ccc3caaac911acb1467566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36e966340c3cf447a737f074c1a115567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dafbafbb5bee99b996dfb308975f29568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48cceda15b95afde3f96bd08e9c5f8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982ca8bda5f0e1c38d9bee1f144c7a8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff9c63096575483e6af22550220d83571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afda12874415faf0320c7161b37e56c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a2aec84bd9901f172a52b354623b4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f9eab8fd4a2c1c93f5bdac513e089574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03befba06390f70dbaa86b74a8a733f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f069f7a647cc8be85a53b801086c1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382595a1af781992aded478f4e02f67577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb896d13df9c4a2723b9479604cc58c4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc57a361a89b96b8ba70cadb20afed1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190af7d5fd2971de42b7961d758fc52b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0c6faea1fe1000b43410ecdd64ba1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f6928897ba730e465a14b2e24b5d7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26520078aeec23cb29fe51597f03b80583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb41284f723e7bea32f106f5573137584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de14d75244b6b9b411b18217485788585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4322dcdf294a8e1297a5044b43f9c7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc50e05ff3213a35c9f5c1fb0315b0b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a9379b3009e5524fdcd99eebedc45588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6905e83a47291a351150c4f423688589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1efbf94265eee67c645a291c0ff87590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba175d58c6054f33b81d9e6762616e3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6f19d5adf321bdddf8053c42d2625592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076cd0909f98de1909f8e6ac010fb32593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f21aff948fb0ee91c5262635fd117594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba49fe37976a27d03e3f603bcce898595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c997f30cb62807a21267dbb067cacf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d5d4dcb631cf70d33ec11046c3753597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897d96ee51a17d3b3dc3a3fe4966e1d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330ffc9065d625499269e69c81ff310599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157a30d3d570f6c3fc9e060f5c43a7d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c073e47dddc58a82dff406059bc51601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee7d68344a6fcbdc88e6e29425267b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0485c173da7488499e5e28763a019603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692970cd0933a107bc34434ca597a9d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d1c595c0061c4cc30a2918c38edbe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c5372391259c3e8516d144d4aea0c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a87276301c778daeb35a54308a847607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4605da450385ea75631cecd14bfca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545333a57d5385c54ee4af40e14c30fe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c02873797e4df018297d659df96777610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07533af65207e64d2bfeec3bb2c98d0b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232c35b3221ed5ebca552e07940e2fe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae596f5b70e6be2bcb8ba3e087e13cc8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a64beb250014e96246fa60db81ba3f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb114d6b93a5a3cc34d1b6210b8e360615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126827baf66c402895dedcd954e7416616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54152172c71869446562654c4450bbf1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8459ba3afff876fc1d26434ea2e06d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7388f932d9201b524cbe9f33a6b3be619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fdf22fad962151d6fd6fa60f93faa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ca15f1364a05e49d8e50b1bf681e6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897b957f0481caea90094680d63a6f7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785220b458e672328e69c7616dbc6a0a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba975ae223db3621699edb305bbaa7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465e8d4fdbfea230db382f19e9e0126625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76024384cd205cde0bd263887a5ca019626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dada5929c5e529696064dbc036158d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67946a651b6f4bfe78085e03dd2b72628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba6b8923af6e08c1df9281db1df03c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7aa2814b9545ccd105caa8d5c82b27630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a992d2c83d3c932966924292b2bf7ee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874cd8e8fe1bcabeb9ae5db2e04395ad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39f033b7e87c8d9c2e1cc2cc3488c4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68be1a8d59682e9d0a65f0f55add82c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494119e073ea076c3963745872071e8c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7491557c16f08977d4148d848d2dc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae83ac5ee8c6eec3f2aebbb49f96c3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd98c40b8e62ea19ad08d354c7a4c0f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbaeb82974f4cc1e7543d1fadd0313639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046ad1742797ef15200a9cb7e9c6dff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf78f421224f9db317c363f49d0c58641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7342d75555d7a08e113b549d4c67d0d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61594117b3052659fc5e9056c8d8ab68643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e08ccc60b149d4f729d01bee9118e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa5433ad4dd8a29082a3f259786d34645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e201db9ff09f7a4f8281aa1731062d6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8f450f31a111f6103a5cf7cf902c9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd82c4119ae33409ffd2f7720b8a411648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97156334173cee1d14cbda10559aa00b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bbd3ee5409c0e5ee26270e4807afd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ec50bfa890cb85d5d8430f4970222651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efae0b63efe5019205f2623d2151a35652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea97498d8410daf345726efc1240deb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40256e7948f8d118df3552a7ba256934654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80a4ccb858e68a792ae6cafc0a4dda655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b64a3d9a8e887f90ed61dba341699656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44182d296aa51c504622da6ad300a790657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c902ccba51a8f5ae54bb917be117ab9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8eb3adf229926f5a28d271ced68706659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe96880840b7c32ab9cd7002c5e3b9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d7581cca4a9f35759a90934792be6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f928fb46d135b59ccf7acf17b27228662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901557803517c12bda71a650bd1b292e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c4b7ae82968c078e940cf40b6282b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92f898a15a77b695d4023e43b9e0d4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214bf950be2748f972c35f4608f09fe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c5503b73dad39a09a53196bf6878c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6d729a324dd01a10666cbe2b215c2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6e46fdb6188567b4f465232117486669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debad67d75442701de840e46460e1c8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ce728d94a16b168462594cf1ffd5c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0e72d71e74da59033b998171bd7e4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3dc49666f34f7973807d753cda444673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6d8c8c6aeee709e58cd56aec7f325674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691beca5c11d6b2f240ad8ba2d5ee4a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40ecf294b323928a03d398ef6c6c9c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957052443122fffa0654c0c4b46c9da6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbc673d3af9ec1e28764ef4c2de408678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd285b5bd1f7a0b20dd16dbbc57b2513679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2f95db0c3af13b937816ab0cf7ba2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7823ca503a644d54e1e6bcbfef6f1eb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a99a6fd2ca021642b983a2de84182682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93be33d49d687451d1422d28f89be33683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef0095b48ad1513ba7af7d5647cf22684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea1a45a31d0031f210ede90699091d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da070169824d3e0dfc02f350560030686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab669965c91058f78b23e43c6fc32b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81d0ce9f443c6dd36b37f3de3e1aec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d129a445fdd7d1e26caaa4605d82313689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484209180e0ea137099c2799b5412fef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb52194923e7abc26740f562594b77f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e90a87933d12754d6b66aaebf3c5e4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c774717179ec31c34be1f186112bf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c53d20855cb31bfdb4179a90d9f1c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08a9756faf16ca9321a9f331ae659a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5029d29f18377e5811a8f55e40435696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff53d7bdbefb475fc5e2ad5e6af2f1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff66d5e6cb2f0c07e0e888f44fa32fa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07823d46dfc04ff5cfaece43467da2c5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379b11944270df26d7ece3705ae9fa9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566ad027b38c9b9e740fdb6ce2b3abb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0df6708436f42b98d009a59ba605b0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf16856052a4e9f6bdfaf25b00ba42703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdb2f4d318830776a146a7b7ab1da3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e95bba80be3841aa34679639b9702e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bc082bbe93cf42bbab19f61fba8c2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb08e353f0e6f70060f20ade4256ec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd5e05590f5155d6b9b82db64f7c71708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34b7cf7a8ecb50f223d3e3a18a7ba6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de293338323408f742e638842ca01e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941021a665c68ad6578169c3fc2dc53e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2baaa39146ac552f2996c46a48d972712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e00dc4eec562b9a56e15478499c58c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6de06c92fd03b3656f17844a75789714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2196864402c42c0ee7d99c4abe065715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef83fc5b5285a63c43219d24e770b01716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868b7d5c5cd5b399fcd291511ad7392717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd4610a0a700d9d983a6fdec82ecb5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49adb1ab03f438032a8582a9bbeea4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50baa69317427ee1da001e071bf5c64720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4c8fd85aecdb9d9d58b90b56da46b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2613405c9454e7e2537241bfb4b3d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f0c523b791240f66517c63adea816723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc3e903cde8bd0445f5487c47f79b8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6f70aa4e2230f4fa0ca14f924b8e4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295885539bcf9af76659ed36486429f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bbeea3b10a3f38a85466caf3915d2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45c2c66a6339b437c96f029db1397a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb81b0b47ade99aa759a06515a57950729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4cbcd51afa7f0c940cb1349837f12c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a88544d7d19464393f02dac9cc4c16731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e503ccfae46548e3852c8b269a55e3e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a715df919548a83f4bda4b64c13228733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db604e73f0c3909cc5344c6e8c98a9a9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d3d1c0687a8b27e3142601e68ba7a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0e22092929d12242151c259ba79c2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6c0103ba749ef6d22d0e32ddc1443737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad96bb0807117544081cc1cea4a35cc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60349b9deba532632b9e596929b84f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b005288633fc6798beed5e93b8dbbc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932056cee6c776c836237c96a44ae9dd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15017a457df008af7ec0c3ffed490f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22282c47c159f54724c9e77dfd04fe41743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b77d06c3a068a3dce6af493246fb18744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbcd6a83c54699977f69d536e0fed85745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca6380c4f99bdf7b890457802bbbab746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89a53a7869458cc70b97626197db7f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b637db03be65d36a9f5151da476a7d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581d2cda00ea30554c5c0bf985987c5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc1611d1b2d5d18ad15e7f96d77b56750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25565be43ff069fe80f446e34a8eca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1fc9f91d4fd67e49333c18995c176752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f842b5c7bf9a16dc0d4b8b1ea04aa4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d758f5968232177190cf7ac441f171754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f9c92492b3154e18b68b5e39b5ee3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702ad2e8342591bff74528f0339c7ce756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3751f2bfa6aaa4a29c7fad8199db6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950604683397bbf9629a10ea540e196758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b7b8e5cfc1bc333dcfeed244bffdd759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>