--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a466c381cef0eb7028b32abfebab71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d5c7079a4cfdb5d7cab843c2604492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c680e6aecca548d963fded841926e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c63eeaf09553a57a8de55645d58ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b03301e4d381c46cf158c575d5c715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264e364b5a4f9454ac87f1fbfb996e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82532feccfb984a109b0c6bce850c99c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766692534877c101ca5897f03603f418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfc426f30cca03d892281dae704edb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c02aae4634bc220460306c4cd5465910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd3dfe820fd8b454f0579194f1ad2411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6a5d3181ed2f20c9383716e54bc9a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7c55871a724fb7a531b7bb1759a7c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5e834d2900a97efc36e3b543f947814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdeaf66d42a8b92cd72a01f900171415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2f1d1ea62960bfecb7cc815859b9b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8f99ab2dff0fa17243ac567ac14b517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d8c8825dc369433d9f9e8eefb199b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711fe1aab785be1fa2f3ec327ca933319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fe9ec75ec41b2304b104fd8ca943320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67467f5c805ffd92ad01ee77d65fd85921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5bdd3f55c5ceb77aec2df8fa1ba8922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa783078362c14c699f2be58d1786b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be845a59c78dd12c7e20e13c2b9af4424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913005b602de5af29a2ae3995cfe8e2b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4ca09bf145001188de61a22c0602f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916a01e2e6cedac0e08a1925319274927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab891df7238c8a8c712ed729f74c6b0928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40a46e6d4826838d847fab07cd19b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3572a64c728c2af64bd4841c2563a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81cc5b1559525b84996e8aa6ce758c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae1dd9fe596a2e7d38a73f1f68f5db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b45c15c06183c0c894c86eff666b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5dd45506bb1b7920631c8cb9573b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e099bd52f21251b0cf27b5ffd669f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb7bb78fd18d89e3489a25abc4fe2736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06012356a3c7bcf763165a58b375f2137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7ce146b9d67e622470d39a342052038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65509d9b94f078a25ec2d683d550765039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8523a0a2c981a3a27a0730717a1d9040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b56d263418516d5b9e6c0ac5fcbe4b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fafcf38b1fe658beffed47810b9bf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a66998b2fea3af2424ecc89274e22943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afee93032d550e876ab6761017a2c5644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37aa0ac14d91abd8fa6860af30806445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe497c928f24b360b040a387cc1d72d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9441b92fa602db0d41c77ed192c40047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b2e32db10d75b333adf77312f2e5148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc48bdb42591318251b089b626795749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648b478f38abe43309c0eb08810f74c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20932dcd9c92cdffb204a1382faca86251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bc9bbb97ecc9ca93a1dbb50f5c1ff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e95895a8f32d4f53b38e7f1288286853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ff248aa85694adc72c426dd82ed0854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da514e332aa718a3ebf7e25c19ac3055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9185f965c3399bdbdd044d351e83b8b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb39342603f1eebd1281eac797c0df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b12cd0ccae7b1013f7ce63f017a0258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b659a1037d5b91c11c4140f587e4559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47708388ebfeb1d7112aaaffa5607f4160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d68a990c65ae0dbb3cb13d5b2bf0261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f852752bf55d9a4ca6063c8eef26d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7decd1d154810044b5cc36783eb5e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac80e1861b22b994430408752f58b1964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2067b7a69ac7fc0b55d9893670735765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0855b763c7c0862a2bf8e381bd987266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178a54cac56c4820129d2bb219d594867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8dd500beabfc3e895ffb59f11ded9e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf7ef6a2b4cfbbe66339d0ebb03eb969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a354be70c40839a9509a25b1e9a7d970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae86cf712e5ae7b9de268edd91d83671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dcc51019cb54ff2b8ab005f337175672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a56c3c7a8713380b7fed5b225690c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f199b49b705dda6b0c95f389a237a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c7d271472ef2ebe594fefd8b00f1f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438a77c4baf6a7b24907d7fa89bf19076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e5b546ab1ee8faf298c8a7935215477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72645f5b9f5a4de2f3662d0dc97d17678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf52ed0e718a39b1ec4f9e5de24ad879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d04c3e7fbc4a84916b14089075ec3380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a52518d354f4d22762b17952ca6e4981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba8b54f320460f2f60b0c24bb412f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b540229af0e688260e0d5541202a283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a60bf768da154d93d7a1eafbcb02184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d19914a218dea3e2a4aa356376b1f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05fddac1acf7ad1189e36ac878cd5786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d27f555eb59eff5edd0fca56a4abdd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3dcbce1fe30bf5d903e7f68adf21f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb2d8f980fe3bfb72f05fc58f9813389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51620604aed43cc2020d99ce0acbf7bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762032e2120ac750d17fe41da38816f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263318e6433762c370610fdecce4f60292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a1c7ecd7a10633a107592fda7d01693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06f3623614955c97ced86b1fb2826594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a17fa98e2539d8aec5687915276b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784793c1236dbd6c46106fdd0c0aec2b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed66dd8ddcafacea452787716e327e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4df817f87b4d68140aa36dfed95d7f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78aff556993c2c7f98106141f3d768a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0946fd27d19004fd6d4f7df6e1f0bb8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1877c72047d03c32a62f016e06363101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e160f9666d8007a04695bb009bb2876102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305e61dc0c1cd949963f05f220dfce6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c4bd754189bf0b15c3153da67d615104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc82c56e1da2a66d1eed204a8bcc7a3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86354cf2063cb0bb74b002749b41ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409d796ab9916dbcd16cda6c4634118107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f43f43c83ecea26fd33ef59a13d73108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7de6e9733555d5b80ad27030639b22109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba99351a7472b247cc7df0a945458ba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178e0467a4fc346132b4f5bf1b975bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293941457dd28e75946c93a86984d08112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918704fd9026c9742c128e5d18c34d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f64b812a532a9ab36a307bc0c513c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cc9f930c557545263649e98499313115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf52a4f5c5b90e0dda87d786af2666a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b800659cf261a459655fe1778b9370117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec943aede315e13151d470bf70705330118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247271e36856a20cc88ad8a61a41ed32119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f6cb95f8339d769a74c847eb6ad49120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a58ce25292cf2a719d7b06e0bb0e2e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd44381e3c50fb698de26cb6776016122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36ec29e41cca9eafc588a15755aae6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1565ee63f7b42cfaab7ca71c448ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587b5ac9d6bb7a490824043e81cc35b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3508d29cbf25904f150409d46f4a61126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe2d6c54d5e2e58c4e550fe7beb284127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308930b0bf562a97a6c5f62df528c6f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0e06647672bee7b6f8bfbb577ee11129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d72d8f4b92a8150642f71a5e04268130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a8c3056abe9d228055d40f7c44d20131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec3d4c7d302d31ef19211b9e566b14132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3c4314fdaa625a02959c4a63e57da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef62bebd819c52f3c30fc293499cff4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d1bc6553754956c1ea138a160caf5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22037a07f95e132bd9daa81aff1bab27136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec959bba89f97c9ed3bf4a429c737e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58af4d7e8102ad64b08e18b3465a9e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc242a7b307f305eb8806c770cd17d87139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8bf35a7cad6dd6e37e642814afb58140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98acc0c513ef0af03fa8060a1142e4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d82c1d7ec06ed6c73f42518cf51292142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683ca85baa367b39156faabbf19a023143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456eac8e764c06a5455d397c45e7cf6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32055bbdff21694682cecc34d5974a6e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a2e403e1f0773dc3222275f86d07c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22abe37964361a5b9c0445016471ae4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e996d5528188c2021944d1d74a9542148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425683359440a9e85225b7a179d29da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae556d2a38c9dc761a1a5b218812d9b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330d5cb9347c6a4cf4d89065a78dd97151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27975262481b439dc9c2986488a2e5ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a332da08f8d1cfaf6065134e15293153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0703a520fd89a473083761b8b079b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64af10d94bd7f37736e0c5836bd4846155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66c920137375cc619465e9f36e0692156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e358abced802ff0dda489c00254d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc65347e277a057904d262c9db21641158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9520cde2bb8410c2b1604a1708f9f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842b8a6e3db9d3a5ea191f1c95c0ca2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d352abcdf4f9f45a1bea8dcd4fb684161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00917a198182c1fd7ff42b5bc8457c21162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ddb1a27c5a95dd2754036e674ca3b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fbb617b6d040309d7f87a67a9a53f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f639c2b08115fa4a5b2bc931d10dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a45cf8fc0d445d63bc02aac5e24c39166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2e1d075f29cd8053e0c55b37bdcd5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cdae0e65d083fef9110d84e250414168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927b755380b07762e9467ab40aadd66169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469558c39732e2dde554f715afdaba8e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d81b6ddfd620460d291c339f516a0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662031d2fef81e6fdc1c09cc2d6f9426172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51178dd54e4315d09a23fcf45fb5cdd9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db822c01f046cb3232f018bdfcb83939174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ed53fdfe877a31ca2fa51e326e3c8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbe2e2d27db1be1895556a68f2408f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25146025c5272c8b04514801b0687015177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad9cf678fca85a80a497303ed46702178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043f9a605a1ee777a6aebf548d4fa40179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382455c129afbd82df61ef759e4e560180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea49ba6cdbf328019a5d3b4a2c46116181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74190478bf9ad6d4f1d92fd2c0dc1d0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca4db38b6b513d4ab5f726348fe5e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03449e9ec2ce32aa0f74640a7f50cb81184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b856395576c4242fa8437dc57544402185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89188a00fd23cbccd00f55e00f998a47186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012a966ed4d420eb5dab20d2989baaa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fd874df3d5ba965e02e5a25583cf1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c56405098c3df57645b19da9f3cdd3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12761f8ce3d103b72d15a0204b58b7df190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa76eba056de787925511d7b66e64bb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14c1c11dddb63c9bb19448363804fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837707b339e31b2fbed44e7677b9c48193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a825d9bc75c533d0ec9474dd8d305194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a02a59b746916dd55d2584df982ca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30e7a7187d68a4d9863c23941f7181196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572482734958ee0d8b59982ab86ec12197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fec70c2c5c20f543c889840338fd6b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ace151420428cca371d85e7bf1cbc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21264e0c862a5ceecc00981096a09f33200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589a7726013a836a99cfb03c30384a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ced359d8a43182f603c396e8ca71b9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9838867d82c340b7709371f5ca18584203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a9af8d57479f55a0d94528cbd54ff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d04c35e97d6ffd84b86fa6af25497205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e94507a8149164937df712d9af65b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8da2bd21a9fa753099423ff5d4420207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75367793507abdfdefeb2f08252565c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b3f5979425a459fac475a5888916c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03c788613cc1e30ad92b0bdf7d0181210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb4e74b2e3934ad05f423c6c60b201211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755d13a3973caafaea5deedb5780beb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca21652297663bdd2acf5f57b5812a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2e5ad9885bf395eb7f88956999aa1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d057cb44db81e548f821998c5518e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1bb0d4b2eea5664b849ff541ce267216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4966ed3a10dadb680bc3c9319d6a5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4188794bc06f83dfcfd42df1ca2257218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d905707bdb7561f4dc88a85cbe3c7b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c71e322cd57d1a41ca38bc976bb3c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac88dc73a523c5fccb88364a5dcec7c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23dc92660863b441d0f6ff997f6b04c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e56af1a3339a550164e37ef97d1033223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba7edb214fa3ac1c094915f4b229d7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3065bc3494fb71ef43976a7336e36225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82ad6c7be727553a0adb9b716717f8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7da779accdf9ab32d072fc195051c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42044ca7af6f81eea8343d54db2d7831228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770483171e9d5a703314b7dc2ba2331c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc827c692f15b99ac6f8b090fc26226b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72995a4d92c31fb07b479c3a002c5d7e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a356606b34ca9db683ee2108ae891232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71144f5f3e75d432f472b79c484f3806233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01daec6cb868f9c8d072e12daf1060234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35684e37163b6d5ce72a5345ec645f6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02397d3ea53bf48b3cd6451ae298d923236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ace454622196e566c0daba9f319a9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecf1cff18595ccae6bcfd431888607238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e8eb0dfcbab59fc8362ef02caba8a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39dc334cbf8eb2c7cccea97d18c601240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8ecc49ac2a94d5f89a18c45b5685e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b5cb47e33dd0cdaaa67a80f494059242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0648ebef46e29db0d9e08f261ea6b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faafdfcb62a17bd896a0b4a6b20cf89244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad15c0bfe1150ca754ee1c66ee02f2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5d4ba62610e6ac2213b07475ddae0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8c7190f282aa71c580780ab2ea359247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b013e6eaadfaa803add668600dcac8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88cacdf74d33f6f5264d2088fb5b55249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6d4b49958d385a77e4ddb8c8270e5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532419b14344b62e28ae3d6d70c32b9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30155b128e7c1bfd4a5aa2828d4318b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51471c8ddf20cb2d6b395c97d9bc0511253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6a419482d49458ca61d65e29cceab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abab9cdd9a9d1da4dd512cd3932066e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f3018d1511bf9f460742f7210c329256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46fdd674f4a798b08a3c6237946185257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c5b41e99fcf8ac7f2a718f10effdc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3238988d4af870cfe112405b00b3a17259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc0b5ea61bf783ff23eb174096030f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1389f1494b9cdaf8a4d5cb3fa9c473261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d69066e93f4f2cfb1e809ab473e20b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319886a135a9731a801a6654283cc421263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec353613a46bd8c6af9a6d2ce96ecb6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb03a523a7d2083b8d0dd86ae3c7f90265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e7742a0ddce9bff571b82bd0b0061266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f1cc978781e2c565f45f819fa6903267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd7ed5ca21af820ffcb0b334da310d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae328222fc21a9d31a0da302fb169259269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3abf60071634a2bbfd53ad6ab0d15270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d5afbe50d7dede8445ada88cfca10271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e05d0d64fe9c3f69f499e69ed6443272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc5d2af452e42ea03cf8246957a80d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d5c1e1f51e51ff038d665b0278171274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a3a66315ab2954de14cc6f6a01c12275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7f5c77ab22502e78545e99ea25557276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d69b89473db241a0c610f25a558de9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244c79cb6aa5f30a4679978069547c0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4ccfae73fbdf1b34b80f4e79a720f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f6ea54c4bcaf4d34ba7bdeaec39e4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cbfffb10a8fda37d74a0d6321fc8f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cca7acfadad41564c6cf79d46ccd45282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402043ac664c2e71e038d8c999ad6951283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e95b01bf66847111bde95383465b3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7be10e9b84b2e231e9a553e9a3843285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000925851e3b4054b76e4cc06b43c1c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64842a69a78fecf38dab80627882d00a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a801eb2f93ec4ae41d7ce1df488ce34288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9cf1e436f31b0b98c697216a2ceeb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2db1f26b509baff152f27c0f40449a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a6dd1d67eb2d5f17f4f752140092d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727d8b35b75444d21a1892eff1952f3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce140e31beaf6d89699f7ef4cc1a40293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbb6f3f3547684f97edd02d408a270294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c39506a2f6caed41cf7fa000e27546295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a9293f0f64f85bc10466243710e6c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfcbaf8295620b6fa998d2998cb00d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbc11ef9119c43066a163fa07137d0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19372a5e83f13d1a467f49c519e28d6c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4989eeac4b5f9c996e5b4ff01bee2e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d88956f1399d8db9e2039b8afec41301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477be1bf943ddda0a1ef2c899aa7ebc8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34142c659831117807e441db021dc990303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f598553c7efa0a796cf525843fb9710304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827e9359871606c7828c323758224da305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7260974edfeeaf13cfb6a0a5b45e1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ab9aa73a06b0f1133ba1bdfa5039f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079eb308643c9edfb19ee777d30e31f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbddf92f4b61372fd8378015f9ac1f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a147cfdfa1633ee0f56fbc812bcda310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c143a8cc5e11bff6863d766038c65311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c68abe17033c56b96eb7ac44e77074312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c4ff3f97cd85e372635c7e31c3e3f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80600ac42ef658c35b58d7c61e0a730a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5677cf6e61a9d31f2ff042864dcdd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbaa5f5ecf474185d588629318427f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634931f84bb0c38502b87df383094a2a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630ef6431832c5bc306f1b2095304d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96efd943bef31bc7e1932d644b2989319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca454412a7583276b2e23b3462ccb5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be9bf3f9600ae5b5806bfd887b1535321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f48dd555aa841f27ef889281107403322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8679fb9702e90dcfbb49ba34d75cb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b62f33b7915f619302a9ad9962cc09324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a8748a14d85306baacd8bd5419d2d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cdf6abeed920bc9e55c43a0907621b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726f285e3885c1a7fa7007913fd178c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c27257a1955d11c7961b4e06ffeab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9369e674fbd6ad18900fc96e487a77329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c554a27a8df7b7e4ecc8bb40c838d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc970ec80e1f3e61cd620abadfb727bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8dc9e379af28b8e2a67924556fd321332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914dca97323b4ade9ec14f3c175c9514333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8c4b3363d82ba4c2f790b1d140bda334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94591667784ac8ea65f05bfd32a6a75d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db4090a3ec1394b61a6f14f32f31a7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a450c7a1a9db058df59f830b25bff53337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6cabb449371b8facc22424b9142dc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598338bd5e55c99577320943d3e09d0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a29c6f3d446fce8c4299000613cce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416886b0bd58da9a76cc8b62d6f78865341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d20b25cbc9eea996ca99ae6be1a115342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf8282c806225c316c4b83d542e63b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4b2de189cde1491af5db72ca8039c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628945a465db0fe2f0c04fa4b97c093b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77b9097dbae6bc7b8bd6a15190cb8d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bbafde13444a46cc1090a44700938347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e29295564a634bd1e72bb988d514fa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46f75ee8308f586330935860698d4f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9167592ea9a8de66847c939543cf4d3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88425c16b746e765bda039a5e955600351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bde53891ad107e9ca7a0295d53a76352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f319a0e5296814fda36671ef4ef563f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c6c311638ad0d4bea67c909dc0d3d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd70e8e65b028a10cbcfa4239df629a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722345ad381a83f64240b2c3cbf405a8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4587b5bb16bcde32a357cfaac660f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2dec5f565f121fb08574a8dc70a66358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0603cb3a90dcc8accaa215680f621359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c51e55a01a25e27f067680d90c801360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e9a7668e8e7dd7caafbe54f753f39361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b92a38358714986d119decaf895275362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c694e7ec3b1269227cc546bfb35a5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d752470c3cde4c57a8de06aae22c2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894af1e45b176b8a9637ec4a55ab6081365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a87ea1873405b5e2f8d65cea606d4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07777ccdc17d49466c61040cc13c292367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a42b9aa4eaec9d5c5ad13c21037c0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e78ad3399a5b509aa759e5eb498e9e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff2d2a9120b576ce55d5b49bb6071d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88bbabbb66bc42373eabaa6f449c6b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f31c277197a6d067f4d8d72a1e883372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cc6492e331c498c80dc63eb8d7832373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327df3bdb64654f905cb7305a90a086a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a345b355d5b9c644834c89517921ab0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5cfb8577d5c0195d9fa1841fa675f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896d4f272bef2060cba9921c1d095fe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7daf862438d09cccccc3b53bf83ed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5e5e87f7c6305a11b491f8561c7dc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f9cd559c41983e9287a280f139634380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad627221c0a03d1b59a535d67000953381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ccba12a60b71e788018d5b3c40950382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08eabba0085e59b400ebee4c837d40383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a1a58009723aa50803189fc9945b8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5d54b8ad164776250f95050f8378b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b01c9cb83cb18b7b666ebb64713dd5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594f6daa21de64b81cbe2377e5d6e0b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916a62d3e41a014614206809e2532c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a609f34e2bf32f504f9dbfd5a04e1b6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293332b45ac6a3c544054ab350bfd045390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff715337602948a312d1e64ec6b674be391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9572260954f7a0e346527c4a06c759392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55016c5b927884a7820da2ab7a677a23393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1876723082bb4361ca3f3a17eb57d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390860f1e1223ff090881e24ee75b59395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efcf53d5aba93023c4351b2aac5650396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076c0e780bed175024e5917f2d47ddc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426ae1b76f7f4ba7a2523b0a54d4f0a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758415c8cb581b04afaa794c2637796399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37909508abb89c71d6f4b33cca8eb98400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed242ab0f602958b096bf7f439b91144401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f43215beedd6d0bb240ea674ba924402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d054a527aa7fae3319ab9194991b41403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04eba9f3bc142b6ec58bb88620f8456404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a130d94afb159c5163f812323dd2f3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf427526a992afae3665d7de787e20c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae2dcc696d9126366b5251ce8b0e39407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c098e6d02529442e35d9d7cb1b36fd4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24235fcbc213b7b85ac071f2a0701570409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ef2d517f902af1d5b41fc0c8e99b3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea68e6c3ca2f410e80ac5ee7902188411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a801182e28c8e1c6682049e0eefdea1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ee0e367224caa7d79470c5c9f8ff1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70f53de4d81de78f3a3bb791247d86414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606257ff7ef8cd2f7ff9f3235d3b5d78415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40737d393806c062a7d08f1ecb879d84416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae144ee71db8ce1f9bc8555c01fdc2f9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2b845b92840f9eed3a51b7eb214ce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9aa16945115ee1f2217f58205e86c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4a2a15a0ddc586491c6ce24bf0fc0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8723687f06acfd941d614bdaafc227421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cd4ae7e55ab74f565f6ca2e883955422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cb9ded0ba20c050bdd2bb5b1d8796423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b28b1db4fc867fddf456eed4a5a19424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b109ac4d9b65e9dd132701566fb966425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b62b9847de7905832b71e08950a41426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4272c865fefdb0998a63d226518ae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03c02d22b8c4b85b5b335dc9cb3a37428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96399851baea692c7bc259c015c24f23429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a69d38e73530dc746b742f24014e6e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b8621aa6fb94b07ac2426b4320c66431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeeaf0056fb51facff3a7f22bb121fb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc76102b9a092c5ec86157259d722a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfe12771e03a46f229f4d3e4b913bd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15318e54c7d03785bf75504d923d37435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6c9fde02936d4457d2ba6831706ff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0203d63920d67464001e6a02f7d45fc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3321d29f6d79f665559bf33a6dd21aa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b592bf0b523ded9d0303b9822ac50d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d11cfd469587329cee49eb15fded7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb5043c587b9a58381a773d25fe5fd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce65c821a947fb860c13aeb98db178442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8698336ab1d0ba75942e93a5019e1ec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46fac2e83a20b266ced13c545b9e07444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858202492a83dab0dd7532ef428a6092445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fa46a6650359b6f5a77ca331dda0c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644da2c807cb8ce2f23fe13f8d481163447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a24f2be50d816d2a7d2b1717d3345e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985a6c11b27d593c91e19a7d293444b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb59126fe5f16a2e384db2c42c229e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0b5ec15ffb63e2b5d406057b2cfd7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375ee0bb37ec739af32650b87f95a2f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d007aabc82210987b130d9a31f1c5c2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb10598efa4455fc073f838a1b7ca5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7845d28c7a60f507c26806b98e55b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03efd64401003552e80b16bd0e3dce456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e3eb78f83dada30b634cb832280b7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486f50ac452706eaf09cdabb079688b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eee9d71944b934ead7183f9db214b6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68b4972eeb85046daeee74a79c5d02460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0a6ec6265ce7fad37633475ad1ad9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46abc5d8a5c49ee28db4fe77d5321b1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967d03e71789853e22bf792a7a3e91b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe21834fed1d4c6f9d278fcf50f5cd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f1cfc79eed98e76f43bed2ec9e4f6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6de2a9c6fac7e35a2d79a95f335130466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f46d3b28c7e8e166bd59c5e255af8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffbb332a6618adef472a26db4f8536468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8e24da63983656d6531be1b41a7d5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c1536ecaf2b52ec8388d59299cd58470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704aa880cbb2f2ad5532c7a94acdac47471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3292a837a7e6d01a62862a6d120d0d3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee205a17e011d807bca4d79ba1a37b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f9a80e5557be1ce81ba9b31ff27fe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418e9bd6e2e0f2b213686340c04b1ed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a2bf76893b0f9fc2bb4122fe7c853476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815a43f43977cfa5a3130a348fc86d8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491b7be6e32feae6db5d280a858d2b5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb30c7c823822eb23efdaa7fbe5ee60479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e980fbb704e880baa4a8ba8338446480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e966209a35ecc0de0bef6395239002481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34231de934def7cf27c9f638a9f1d841482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c108a224a7f58c89f18f17e3fb15e3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b54411785c61a4f4a38e363210ad0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0913e9f104acbbabde55c9f5d35207c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00116620512edd6370b339e39e764663486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e690cbd85551b7eca433ee1dca028ef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812955da2220d1ade38b5a91cd50f1ef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9a51646f64e88343aa4fe06cbb42f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293ff09beb4136b9d5ba1927b7923b6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f02c875595fe4c830cf4d51b855e35491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1b3ca5d4bf2f4797fa17c6b13710b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc95b58a478e03ecf4dd5ef4452d3a4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923f3e2b5e1bcee2ae4db6baf438fc6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb083e69642e80442bbaac73631b5b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e367d5e52610b1fc36c84f6132b45ff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5dd3d1a7460dd5207c60db2c23d8d4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a464a271169ab7814f3f4d2a0690a40498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad10dfe66ae1ba3de6ff63769df5687499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98abc7a6d92da025f81ffd50be35e8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bc3dd44a5c80b4d6863bbaaa61005501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5655996624bae2db9a50686de38cb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2f8ee6010275c829fa459127cdbbc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a944e929e95143b938f2d5494e2a1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2d3e9753c50f16500eb03d9b4cd09505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b23a1336bd577734908bffd1a09874506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6904b118143a53ea87b4838ca5f4c9c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2126daed967f4197c3684b0cf02a1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdab8ae8f956024fd183bfc971eeec0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f31133361e8672f86c8e51f3de9cc4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70725986a6e2831aab9a6bb169bdfb23511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0065edd0ccfb00799c3f6751016f215512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267c7b4a07dbde48df1dfa15da10020513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d617c5878a14936fce5ac99cae3cab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c56b51fa6a4ce55272b136c26b352515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6cfb6396dcec462cfa0fa1f83a236516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f27d234cd2471f9a9e0081923708e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5bcba6328cd9a930d76fd8c97bdc8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df680ff5ee2e8def413adff0085250a2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7e91388ac631eeb651ebb2001924f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024ac7773e96bdaa2056340d5c36f18521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934fd52494c4d0c4e673b12806a1ed6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a1633bf8215fe3bde812f8058348c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9f7610b427d2086e9843e2b8af086524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572830470540cd5bb8d871bbfd003328525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb48b46ddc739b848c6d15786c7aebf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913b30a51a036d1ff8276b9003e3b9b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14631bc1b68905f1cb5ff1a8ec888581528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcdcf6ed51186ac6bf104598c77fea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8edd731c6b5dc4bc261acec2ace9a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b185f1984871816e7b0f7f4df9fe9b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f962eede4faf6f33ee793aa84022d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771af0259f3295ca91102853c4c3746533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91030b0d7d5ea2c46f6456d75fed19534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d6ea53bb92d4966a94a3ac9569dbd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d1f191d4f5f0f00e0f3dbaee39de4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d12e6d91f33a53545d1e35040c6d4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636a0d2851fb7bf5692ab8ec5c46b05538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72b997497184f8739aecc5172c5622539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed76f44318520940a5e36368ddf6dd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba2e2bdd32170e9150e6ec43c48a33541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a53ae0ffc679e931757ac0730399b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bd08d194efa129b78b211090b950f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391932e4703c1042df100481717ed500544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3461c5ea4e0584d10dce9661ffb1df545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b48ac5b6c6b3454733104b8fa007a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65d16231ec22439c5369e54ea156ab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43193ec63372df107a5b8d86e18a00548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b5d94c6d973d6338383c711bffa31549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382ebf675680974f793adf196f07d9f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335991058b2f79cc420a39ab34ce124a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad57c54c45c7642546ae9e59e90236552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83066796e018cf7d4c42afb6b39f9978553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40a609326878e8650acc5cc4b2ef8a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04f513ce1b411988bcc4d316b9a004555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2dcc060b850a120801a7023b1721a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df994093776f33c02cfa9b0a6dc04f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77883ea7d3d638fb0ded2b18a2ff3f9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d1c11c32533fa28b38c6a65c8413c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b65c2cc017cb4be1c5a8ade3b7cbb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125112fe43c3e30f00ed75194afe73a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd1e2663acc6a86e9f275c49791242562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b27075f01a8687fd71d304c60c87e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63e1006cc8f10b57f0af9bae6c0615564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec910c754c0bdc7934884295668a0914565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d9d7455b7b885066fb6c16d9d9166566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157589811be3e949632b670f0409bbb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f3dc2f968c09313ea122c36777cac568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8188be2a8f617387d3c27cb183659569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b047b1e3dcc5f867f3c5730907578ff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778dcd453087ab5c4267158ba802419571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b86ec662a595eeb1cbb9f028811314572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70731cf5f69b94594b23cf0ab753935a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebac61d59d3c9889512065ef10c719574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7443e24ddfe36d204972c92115e9b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa3775a7d239a60742816577f9fc0b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996158f0c016318c0bc811e5e5e1600577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305bd175b1279b05c4a7997d63777156578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e79cd2a73e13c49f2ff5f1768d49a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190f5001012021352efb03bcb61e692580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371ab2c6a872f0bc8ad0055b646b9b1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d19788de02d374851662da85790f7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720dcc43d6744a15135047e06f13df5b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfab5600ebaa71d6d05e55a179a372c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c05b0e4aff2a3ca9cf35a7371ff0fa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8433b74d1afd697431c70055d78ff7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc55413070914756b8775c5727f903587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d567d30f4d40724d4382ed0234aad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cbc55cff57bba2b20181d2559ecee589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413053447451fc0467493774584ecd3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23787f8dfafca318b78e38c095fede7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f96a4b60006631e7c91add9c5e58b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56355e535202e239d867dc30c9b49678593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5174a235923fb39f80b3bcfc6b0831594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa02bb681c69640cd755b707ce910f9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ec9d27c7b3c6c81b51a4c2fc98729596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46655b7df78247845a338ee8a5542584597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90831dd8f16589d761a4a793541611be598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2961d31c2d97f03f9703486ef6a057599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e607e73a49a0de4dd005fe6d6a4a4a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0107118a0020039202329761cf479601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1486ca22884c1d8aab411b013f35c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a367a6af5c40e31e6f8d92bd776936b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979dcc5c174d638b66e6bb941eb025f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549c166c0b5165d8e3bce571f28e563605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8e1f6f0d48969f3d6eaccab868ef0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2489a2a75f013b202bfb39a6fa483607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a88eb82212846dbb65bfb403dda79608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d5754a688d56c97380e7eb7216534609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5342292822b1de4a24ee4de69fccee610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113313e2b46b93a963dfa843f1a6bf0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45e268327caefff31e3bde8cbcd993612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1bece94772b125a57ab184073073b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478554477f11e66037c325c3c100cdc2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a8cce9ac87d8bdd508ca8a53c68e0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb8887e92a3bd56b69bf9aed707c95616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946c6e04f8ad1ca97885e10e1d06a6d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d485fc052e5ff352485800ff22797618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ca85f54b82736949ca3da6726fa95619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40776fad15ad6ab6f2caedf3e3e159620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36d93353177930f634be02fe426d9e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1edda5a358a12845fa2a2c8b3b458b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f999ec25432f8403547709b028d7c8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274405abeb9596dc88b1730b9a1c0be0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ead432b781532dd370fc9aa891f98625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082ed2fac5d11514f50e95389629aa3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb33c1ce1a61b0e2e47383b22d4854627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74462294a1d755050e44ed4c95e54a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218594223b4b08258c2b04f1d987586f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41aa43157e2106d64d57c06e88d6b4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b54b1f1d76b492cd3b77ed66cf2d0d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e268c969408c0e7169fe6738b2b7770632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a5c3e658a7736c927ee043617b052633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2015473b4b539dbe330bcade747115634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e755b2425ac95174d28b40412cc0e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8f8d632a7fba8ef06eac21479ddf7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195657126f9e41945e94aca1d4ee1d8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dab00d6f953b565c7b4c8e45c1a5ec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d075b45645e17beb7bca2bdc2ee1a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c5dfe96c4453e8d9122cd8b478668640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5248b4d36195b1e91d844c3e0eb5e6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1481e00239670f9b9db47a4c9f12d6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702eff550ff893a87c4e0f13970320bb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06344559ad95786bacfb7d3133ba702f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a328b30b86a5ad491c9feb8409c748645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328ab8a31038b03c64c69902a611776646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4396ddf9a997a2fa479d5140e4f0be647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd890c70044570ec68469847f79c4ba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d8bd4939d7d171a1d835a74e0fefb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d3cc4b5d94ffaa01f78cbcc01cf49650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f908d50748968ade39985d8d3ae98651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3628cb6a240d9d049242fb9abc2c24652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa35e3ed8eb6e4ab0f053accb39318653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c74089f73f9c27d77d923aeb1a25ad654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c1abe475f21fec1082f2756279c59655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd2d69140618419d49bef25cbf605e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc29f8abdfe39c5fe224ce9735f994657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea64493e7f7eec10516b8fac2511a8b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fc1ac159deb4d597f5f2b37de324b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9ee0b7b5a44a023ca17506f65915b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c5f9f44764fda37bc03c1c1e1cf98661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa62bbc745c86c64106fe659e43b197662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858ee21b4e56e0b8b74212ae0f89cd2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848edcac3b7a53f8921eec43ea64617664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847c54dce76fe3b22607107cddd518d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934d523cf8c10a743872dc5ca97f665666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f4ee212bd9a31fa5a921f7f8c4add667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804dd64db62f226991d725a238de14a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0775077c268bbdb9bab214e829bb0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39aa5b32b90781793133e6abbe0241670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a2be18ba535e6fbe023a3791e759b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91225df74b60a8f4e922a04b9a9199672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ad1926b04ae3fc61c5f8f29bb825e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c5ed197e926a939a8631361b24a3e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4db00bdd76c08e27e61a4328c3c8a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f38e4612231a67921a05fd34dfe353676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa4db6fd746825f3c6eebdc88731a6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f8e30dac58ce63727371eb0992917678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469f540608e52215c7510133381a892679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4b259004a6b2e280d148238343df3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1959f5c5e5cca1d8cbf0e73d6ad9940681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdfc8b95c883be912f6b7719189ae6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea080b62a3796fc5efbc318d476a0fc4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02268dbcedd663cb2b3405653f6aa58684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dafb41f8e09ae3a20900e7fb36b95f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cdba59cb343f29efc69106218610c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690de5e9e2173880d160e4620cdeb664687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff168a7a167377c73ad99b9939ecd8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4f007b487c91683b99e999319c7cc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34c1cec57fcbd5164ae6450998c305690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb11e137e3dc09588262aaab0340d1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb07d3d1fc87c1717fd1bf5340f3d2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84990b99b7bb966382e93529b096510f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bed151aeb8d061923fc31d629114f3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82728dba4bb8b95c028d61248fc0bad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635aea506a9e871df9cb7ff4623a95f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a1a0c5feec8eb41b19127dd9c9824697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b565317228580ea1c4763baa79987698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8a1b755193a37d4dfa75c1880b5a5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ed568e1ec9aec80c2e7faa8eee89f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a03de5edb1db3ff7c49cb01479064f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fba917c0a3ed86535c9b43d0faf152702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76516129971dabbda0ab98f086460bc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398e9a0ed8715e1df6fbb87f31fab90704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e38f91c61d29c1da5981d001da046705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3551d1a5575391c94c7e231fe6127706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfde5187aebb6271ac467de2767ad3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf5555a2a34fd01540a5a78252c47c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0dea557917074a1960a4585e845188709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588a8bce247e9953ece71e684cedfd7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13e855ff9d1211477d6326aac3a19e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb57fbd7d1a7bb9a45a5d15b1d0b4d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbe82a2025435093fb74bb74adf2bd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf2ff239de0890359e0d736d08d38a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a034296a332fda73c468f5809839c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf879fe3a74ab8ffaa2855078c10a4b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9b3ea60ca05fbec7f1aa31a1a1b1e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd7405c692314a8d945b8db2632846718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc035ccdae616cc52e734500bf470a7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf72d30460cb00810a3a3430a71adc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef70fe2f3d0b514f53547d90c29ad5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55d608bb2eb6d8ce79e4f7b35cbd5b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b673dd66c626edb11d072df2bbf916723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909ac14af84924bee8ed72f51718bb4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c44062926406f7a491e97ba9280227725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0abcb4daa6a510e3888fd3d11e7a27726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2e057cdf186af75ef2b7ea6935783727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43fd803f2c158b7b109f86776e4391728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5fc041bbd980fa4b08500c6eba08c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bccbb6db3dd5a84fd0d4e570dc12e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d9a05ff83dfd783fb46f18383deb8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badd0803c7c85f0186e5f184bfb238f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4017ed0ae586a7ede3b53873a596d9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2855527f8a8584b10dd2c091ad90bde734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea154af31056365695f161be2ec8d39735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6f99227b6fdf87f5410952a8956c7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51127ee049e9ea6d5f9acde324fc0f52737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08aa7987ae48aef713f0ec9be20b5be738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0b46d21de10900073887960b59986739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77976f04c4cc6d174e9536d1922982c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8ba198564e7929ebf0caba929c2c5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb95fb0be0ffdfb988ecdb5212a5a50742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac496f10dea4b01493e3c30fbf9ddab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaeb640a120a4ef722109f143096508744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee0a73299425b802092e6451aef5f4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0e2aedbd29948f85e418ee697f702746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4756f4a087959b27ece6774073bddc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869267c84dcdc023efac9ca187fef2e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97498e3279594234393cfd76785f132d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbdb30ed39b54096c80cce6e3cab69750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a52dea7b2e87a750b80e117615bd43751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616da2f4354ee50c0309f3f20cce46b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624c27705041c19aa692831e0e09d7b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9c3df784a992714e9882783980a11754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546622698e452560e06196ad6c952ff755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4082be66116bf9d4fe475f489484c1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a04d4756d8a8764cb0e9cb85470cdc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7e73dcf0e2e4094cb4f346ba89ce5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f82a755e141fc92b0896d882984980759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ee7d2bb9a178702446cbd4858b7b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94216c85c5db4de47846cefc69060b602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373ca3f534acfc20e4500349a194be73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5c616f251297a33faf520f66524c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bb2d9ce77998eae1d3010fb01c6ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd9a139278029a32a2b4ea141475d56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b48a7363793a3903a65382fac3a9e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b5f512ab341d4e829330024941e9a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902c5320dbfc59d2afc6f07cf0863849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccbdb96d734dae5c5e250c12f224a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ddb871273b50f0ef2d938968eb15a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f19be79fab452cc64d9f704fa5b9512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c7ad5cdff688c95d27693580ab0c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4d2eb074fe68c7095d82185c120dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da554deba58a4620544f49724fdac28a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c22ba16d64da7ec8d7f83b8c6a32616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab24325b5591c5c6312aca01aacd9a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055cebc9348d6d67469d716c306460b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb91e8e91e0775820b9975671a3901d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16146334df40cc1627341a68f8e9eb220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f283beef0b622cb4f93514faf0df4021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50e62c2607e06a964bc2d26a3451ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d4ac7055ee4e7ff2bf21013465d6023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cd4f78451bbd3d40ccc3a8fb3c7f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047714113ed7aa124ad7e5ac1398d0f225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1c3a1e080347d9a1a007ad38061ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4addf4894725a5aa790a50903547fe327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee77565315073096b157a6fa19c03228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0e34a36cd8312c8e4d403b2ffae0b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca036145e2b9f2ca355b3bfccaed5430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660055ba7ed3b1a7de0123c6801cb0931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fe2486473fafe24dd9118fecf908932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a8ae6d7eb03d90c23b6d248670a4433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb6e4d207053058feb801c14389f6434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920b6901c2c2db6217a3760e8a01fa735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53b780503e2407e073555404b672f136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44533fdf1365b24c7a18d33694517f9537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8556cc14d96e3ff304c28b43ee699f038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e17a93655b2765a1a6620d1b0ded439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473db62b6dc77a7b5ffcdbc8e504c52840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac280c11d82b99411c271d8055f06c8041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a675b4d6d428413645fa3765f54c43242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204418d59c40ae9c4fcb808ea22a45643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac52276bea1bacfaf51da685a7887444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af318db8788fc17e853df7d064d25d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf762337ee6d2d04cef554480da7ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5d1ca17a53c4ae75a1433f8c2491a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab999cc973842ec6c0104d12ba7a4d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb4b4112bf1c66c4f174cc935c3c8449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a50a762943856526c7d7a7bb72b4750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2cd2d9e416b24bf68e42ec8d0da1d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3bd355422e8ee6e6d4deda210aa1b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718888532754ace5ceaa6675ac34cc153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7441591eadcb0dba60702a601977ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd51aef4d9f13e57a61b852633435f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f3beb7f41e490c00af9034e79bc9856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36cb00ac92a33432c9e59648706f3757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810343f9b2054f24c489968f54be567158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1119dcf8736ba3e415e3d6455b9646459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d538f4c0e8b484f2e4f0ab2674b3960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cbe8b640bf0d470b28ff98e9a6f8061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c5f7173f5afc10fca23400bc9ff3f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bb9793614266a564ec4f7d281cca163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e06fc33effd58564f250dbd5959f3664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71102b4c0e7ef906809813033afafec865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50baf6aeb5ec6e0537605740e656677366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570f38532a385b6469afa16fd32cdae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad489a35991019d64cb140ba919cc0d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f161fddfdf5e0673d2fbd4ddfe21ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0eee1fd2d1bbee0540ccd4968a797970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04197c62e85c12b77acc43b07365499f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a4189869cd0657520572add136c4372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a5438f636ba6cfc9a76bb648b61ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82940a34cf59acbe6114a86ce4802da74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1c5ba1219767e3e700f96148dcd0775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4398b36fc443b273d71c445f9fa0876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08e1941e2e6e34e5938ef071e09d3c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267841dd29f14ef8000e4bac55e439c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c05d5db223196f3e3fbbb82b5a98779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf121f82c189aa2ff2f1557e5599767880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46a31f6baf5bc9b8e8640802fa2f6581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71900913b83f2dd90a6ff7e730d7e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697545f5803744e16630f9a80abb61ef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25995cad989050bb3b2c99ecc76c0bb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0ee878c92426cb42e88c714e30a0c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99355b99e4b001da0d274ffdaf19405886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe6054781046e147f17f1cae62689887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff637c4fd29482bb417c32a5f64e855b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09450512fb4a7f413f4fa69002aa02ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175f40d2bef8f241002e6ba71d9205490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16337f1d581c028e3109a4fba57f5f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635f37e168e32bf9134f9d8429af17692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34539c7bca5c96854170a75768821c9693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9586920b93e03088fb99cfb06b15cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bbccc6e4cc913e624fffbe2f772b995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad0c365acebdd76b39fc5503e622d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113b206e5170620b2ab07e7792ac11c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632ad4f830beb416dbb8c249953028298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60298677077fccb728ea6735f7af29b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a4ab32d69a263f63dab71aa447121100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7b42f0b621edab04a236fa80e400b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c6e9d2dd9ba0b1fc6722253bc9ba9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515363319069f34ce19550a9a6654201103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497736f24ace11b192e17bd833dd4e9c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4cd303fff32b5891516fade97a2f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef7e09080865ed1095cf61071b6eb8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49aa0e579bffe4ea41c00a24dd10c21107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe9476408a37bf1d414472f331a832108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc998803d9235102c26c87f9da503088109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e2140d52d9a50d0b468a8a4059cf4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fb1dfe73bff2c65ee4f5e769bb571111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc304873ca0fc93eadcc3bedda989040112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc551b63d8a8452bee5ae278e40a3a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ffaa5ff535caa9e9f324739cf74cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc601c2be3986a7d32e1d1e1e8e653bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6e74fbbafafef3d78e71f6244eab7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eabe2eb8a7a9ee128c3d791bbfbea3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8c4004f72bba0a973f7e5717e0bdb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860edcdbd87dfcae7c739081a1689f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82272167a2018814f493a399d1901385120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d021b8e7ba824856c6f896d094b94121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3280198944d10d3186347d2809504122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddebcf2bf9a791b18ff9dd977ee58ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5b9956d99b69c12e3a206366c926e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134b009c31934e54c7476046046f500125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f0966abb9c5789b7a9844aac4fb70126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769391a46a231ff6c50b13b7b29f080127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd1cfbf3f62303fc7a096139507bf1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d618e05d9bcb88408558c8f58223c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354a759a701a5813fb980949486a64d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9d3d0127b6d9ab415c78542dafe93131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a215aea5ee5edbd8b47deb244dd45f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91684c685e5725ec2baffec01ceeb9d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8d403a6322dff4898f2342c8fb44d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39ca0cf841471dabaa53d1d900c384135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58661ebcc8e915192662eee8a13f3a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c995b703d2d933abf7a47694e1298137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8828dd9586f7b4d4b6a5f230fe383138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f7ea37486e5271ad7bebe274128ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7260a7ac85028b0e557883035322592140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4e8e2d9abc2cf8ca743c1ed7b459c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7dafb7f6d7f128e91aba5a80dc39c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ff0427cd1750dd21a670558a7c9c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da7be8a66dabd0b65a5fad4bdf8673144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e2704e1e1a380b72e90736b828f53145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163dc1ebf61cf20b9711c4f0fb069561146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398f4fa5e63bc563f3d29b2a668cdf6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968425f704202730f4a5cb1cc66299fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300a56e2fe714121012424295667b3a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae56be8673f87fd466862a64a30aea1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124405fb4d11a5110764fd116805a85151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cda76a8e38eba8a7833e8d4171a48152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3091a04729ae43a36f6917f57ad97153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a98293f3f608fa22256dac1871202d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88638a31a775548d9a07082fddc234155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db08caaec1156e8f57e02392e0afd0a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676ea71e1a9a0c2d94adb42a56455f0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a07387f587e355be6c7f922adcef6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc2c84d9f56a8952abf7e7464cb1dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908854261c5804c43fd28dcf6c681bd8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c41a451dee62368eca9f2ad0b689a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63edf0f7f57f949dd07f9824496e1e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c880a2e262f61e1e527c8b3009007163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d7fa453ab24eaa8ab0d3ced75bc5d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be90c4779f1c7d4a129aa658a63c76165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b29f3e84f69a2d5bc667b2509b800a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7af46bfecc787924dadbc464662978167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebfe874ab88a3285130a77aba3ff06168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc44ed6982719b4d024a9bf0019c84e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7abf18b3d5b055313fa3b8118fc73170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd1b3a943f44dccfb8103654e1ab2e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168f82c2016a91f8a70e867dadf65e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b76442076801ecbe706538ccc1a92f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7307f5e197c10d4b0e2b82120d4bf3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b03a08535f8f7e466e503384b0879175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281a39dc148541340387cf125810175176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf53fde3a3a1d746ef3cc0bac320da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79987c09c66c567fd3b8e90c53e8cfa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fab9519af7d383f6440df784dc4338179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a133277d8191d8d5b245b6a9ad5cd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d9eb0984220be193f38b5c5b37511181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5605591a9f0afa19310521d964add182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a360cf368581b211d1474ecaf75104183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe12d3e726804563cf1ec73a290604b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69c94209705514e770cc488f8e467e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c514260ed149b8f655f2c2a6ef310186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31457ceb346c4ede3a41b73302070315187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4ed04851a0dbb01a42b40957dc198188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e6b16b19ca3bb71df2838012e4f2f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bb8a8e9a5d97730e630a64839f250190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2674d658a433427c58c7e5b3cb01e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13a7aabf89926796151532b7e9f656192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9eb0c515f7bb2418113bd389b4bceb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bef261f71b063e81bb1cebf34d3f1f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea2392ea810203abe7bc7601b335c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af712adc8837214025a1c3c23f4ad72196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6896930ea4cc92f5c747973a3ed4795197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0e1840efdbf0245249d10289c2b17198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdee592de4d126dfb936be7cdea2adf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41781718d5bc6f42ed4e1c31b17d3d23200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cd91493f0236997fc5c6188a6ce54201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bc4f8b0acd69bf663c805a7e13ee4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ab6e0020822eb93e82dbd308342c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850b210c9823b777b1dce58fb84459d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b928e7f9817830d7c33d5b93e3aea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb2bc672f5d32532ff204453c832d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30356e2d2ed4357e18b348ad9e8b528a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352772997ad68654c5cd1f3c4c459095208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a856c33217f674d0c0a73ce67c58c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e57b85e75259b578967d3418a98a80210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec08e1a028bbf6686875f5fc07ae58211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855c7c1668eab2c9bb065d5a032eb93212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1412d4e708173b21adbe6b7f0440d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd4fd021597c6064b5fed2c73df33c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27adb70e2c7cb33b1f18a2fe6f9e045e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce73b8c33a09fcb440f16840326675216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a803b10f4175dbc0b502b781045c88217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e695a5c7013757aad92f9876b70ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386e3e91142356a7ddd70aac4c160e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4c14f9c08edbc1f1336a5ed7a8b61220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b227527ee29a08f80b82e70f2ccb559221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f01e43c40334b5df35c838936c088c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d77f6e181331ad289aabb5fdf7fd6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f216cd9d4a0b6d33d9093fb77dea3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a6ddf727c4d3039a5ea09b5b64a22225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d6eece769a6b3e0040c880537fba1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2a39fa1eeaf4ef78739a95b206a88227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ac0c89a26971f8517ff3688cec50d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61164b5cc5b876e24e20e62c255fdc40229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87874f81eaebe4b58c75cfbe9efb5fcf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a3d09c49fceb78bbe944f8a6454e6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746013a0ed1e009689a215743f5d53ef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168b0ba8f8b04f6a83a15455b61089e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e6aa0a25f5a682ae42e7963972859234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ee861ca587bf12f7440b8c5f8b4ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ddafa141412fc2856086c59e27566a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2731cf8ca18467bfa7dbf7cbe13fbf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce70f9c7a8bca79f46fa42a16d5e66c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe0bd385ec3b409335253c1e88129a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d29c6eacd918284879d94cb92efc5c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0a99e392ff78268bd37cf19ca8825241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ce655badd464db2401ed89693c7b2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047991cad326df7a03a8517e1fd1eb6e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5bf39ea7baf7d9c0632ee532b49ed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b76fe16d39b8b0576ea2cf478c2c2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99591cd8d137ef40efcd9f27bcee457246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febf1ede0618fe626d07630a92e4978247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474002b4a071a2137f7cf2521946f7b5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889b82609d315bc4a7211d8d6365d3c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446819db26a4569345fe1871bde6db3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb322ec684dbc93d1e6b63dcea79b784251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142772fb7cca5bfaa38964b57c2530e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbdc9b47323b82d4136cb9fe7517ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df8f698a1f289c183c573de5fbd5ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112ea7ec25a0495ba9e91a3d96f2e96255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e1ddf8716ef15586163bedbc2422e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f4ac677aaab48983b26d0af4f43cf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da112264bed684430fa3fa708dcdd1b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde2683706e8eca395a238122f45b31259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8913041ad7600de1df1bf7e6e32f4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702b1a8359799e59d8bf26c305d13df261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2709ddf28d54431d0d4a948eaccd4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cc17023f59ad62061ec01e3b494e0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e4df8b2c2f8438ae11c321bc961dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68259cbb99a5b0179f87fe1bae55a4b6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c19da82df49519ac59e4b66e12626266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e183eac47b2f7cdc7ba3c9d01b4851267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c89e811bdf7e4d51b31bf3a5bcc206268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebe9248f9c3cef127e2518dcc255dc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f6dca122fe9918ef11eb706579e9e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8add43bdf577a578ca4d5da9412e191271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e2c79e4c04ba30e33f0ef54878e9d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c41cff6896132b2358335a83aa34be273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b829c2514966a626f0bae9bc6e702274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928d23f8f2804e947aaf051b1342a59275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6abb03521282bf14736c817129bb9b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841d921c79638bbfbd7504ac4d17dab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e4b00850c13bb152c365cf8708c7d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddea84990dcb32278f6eccae9d534b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c4e9395d67e2a98451c81e04387d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b42b9cd8ac8cc7ae86977f3dac216281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a007d2340ae6988f3feb65bd6f3d32282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266ba6725a5223ada76b1d74f4dc49f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d613edd5a77d56d157647133ce670284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5936368c7c2837deccf527d2d203d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a019adf4466a205793605e128cfa3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e711badfcb8e11823f5b31cd774f7a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f04ea93d6183893cb51e724aad003288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74db269e8359ff871224f11f84197ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b6a0798ce403c4038a16fc07a0673290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761cabd4d2a2ecfb07d74e7cc6a8270291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf57be0c6aea980d2b527cf80b459c4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88959f4fa327f434c654986f5d173f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f7e70b476ad6605596acea2683256294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a9e746072afbea7faefbb6e4f4fb7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e57b211300b01e56df01a73bf0c2ee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948be84ecd621ccd2ca0e4ccffcc224297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3779878b1d721872baa7a56396a0298298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1982b552ffdac09accf063abb742d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975ab6c3b57ce393f6de344dd21e354300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93bc4ac71cc48eb9ed8ed8362bd65ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876e9a535734d970aed841545a0fbf6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d376eed133bc05dda670f734f5928df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dcb792d05d6de310ce3c9bdb26964f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2786dcbf634ee233423c11687121959305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f32a5b482202115636496468820dac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908606020b3b0ffb4a631781dffab958307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e272c7e6cfa456e066ffc9d8ffa381d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2ac18dd24bc5d160a1a111a2ffd21309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82a1d00e70a936dfbd76441dc5c935310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4eb7976aca5b37108020cfc59d4e5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bb8840426abf1d866ba6a8a4a7fc2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c1c8a4b82a5bbbddb7ab80bc5a295313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e595d3a6c0cb459cd053c7894177bb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b01dcd8564d8d19d70bc08c7073a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928c18ad20647712a18a443ad096b8f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6b21a01d88f24836f0f6ba40685f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ff59f64edafa627166f5bb0877335318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6061fc93588a9a3897e88b728b0329319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a38905172a705de71ea03f4b4a55a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecf1de12e4bfb527fe7c98584321f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e70170decd3429508781eb8f9b546322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb3aa42161063a6662b38c88f13292323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec7b3f34bb3e81026a5307c28734b5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684762446934a40608023a73b928a9a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab14918c84f83ece2dab25cdc6f88b3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b15db478a3cc644b5834706e1adeb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a9b9cb02c355761e0c75c3a52ceac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681c77188ca51af8458c05b6b846386329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b41e16fa33c41df3af3794ca9ff52330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085bebdaa17a8ad540e392d64d8642f6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa76533b4fd240388310ff025f08b6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9186c0274d88672cb7bd47da6ccf8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbd6530702ab8a9e946948aae30c0e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa82ccdb36ff9213ec780cbe5f903af335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830073174eaae0c35f1d3c34d605d24336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d9d0bf5d11690a5a5e439d2b02884337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef3579158055013ca71036bba7775b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87713fb72d12bd0f2f184fb62bb8bcb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fabe332a5214583c9b542aa88d7c75340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96f676b18cdfef80ca37a76e76a34a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392d42141a1f7aab4971ca92bd3ef32342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ea8d1cd6562737a477bde44783946343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545b12b04e3c1b753c9b53827fef3d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdff8b6445867d25af386f9ba86393d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20003cf7e0f4750c9a9e282c53ab6be346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36900092c98d71e98145b139fffb347a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7fd25a130f20b7fb866b7ec80f21a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47636b1eed1dcf407f5248a97b98e6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ee17d903bff40e07ba937e1bd8e6b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d126e75a2d52f90cfd40f2dcf36829351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403493298b5eca6e0290fc47c641a5a7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf784fe516f544d1792c4adf98c86363353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00cab682ea80d4f6f73b0d19546115354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdba52d0dcaa3cdd2a8087c734d6008355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e148f11f19b1315efd73031091ef705356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557a534b1c48944fe3f6d4509201195357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf400e3edbd3a150397cbf629cae74e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92194b3a506335750d4e30049f3cb7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249faac423c0b077a70361207775966360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c56cca2883e6be54de8a4d7011510361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09898de5a01e92db4b65089eae91e715362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc1c911f69e1c9a87955e72b663fb7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c13a2b34c4c10ffe4976df2decf651364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6608c029410767c47bd8b905c5ca8a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb53dff385f477fd05b3fd4497ace0e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17857d1732704341305e7f1ae698e711367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369571c7d4cf403624f5fcb314081cd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99384a2d650e97f39ba3529320ac96369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2eb010391bb34c9a8c693f92ddabf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb4d39991d2c3d67964f2cbde9ae4b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698e5f81c450c78a5ad7a5250e9ed25372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa84cfe70330823dbc1510b26fe12e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760008d3e3027df20f700f7322003da8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00432dd4f1b0be5fa971b3fb42456b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644181495f5f7a6734e711d5d80a00cc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483460baeacd7cfba76a0e0c7b98c97377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bd6ff991e2c5806eb0f89817a35dd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4a387df1be1d7fdf9f276d9a7c69e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd227b8e56ac2b17353aacc16549ef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24829c9b67bd06138496ec124982a0a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e72cbce4720fd34c28094d047e424382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77baed1b0e0cf880b3dba19dbd49b1c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad423d9e80221fe107a76231fe96b3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af2562f7a2ff25902b6da6eb673390385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66625cc8b4e20dde7e88acf8194c4e9c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1e817d91468abb27e4f24055e444f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfe3f2d64fd8f636c61e355b8d4954388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca274f9177862c1bcce5d8c98afe22389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bf8596363712b972d18b5aee58d79390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b5553b99c54ee773e7e2e550747a9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b2001c5f88b8de67d6488df080302392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3724d12a64a5ba27193d844bf1330393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02849e1228eaef4098052aa16530e763394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63747a8919c2d2809c72e0fd087c40395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af608d3494385576b2702f4b97cd0e8a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d454519319ddfe971139fbdae13bff0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1b88c8576e33c054b56c432e23dba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffef6368df0b8492715f8c0274d5fea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9780cd6c73beed3748ab635b26bbc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba625bb16af17eb1c7f59510a5a28b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3936fb4bf668898aa0c53b7ce11be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de18d412480195db49c64656980bba403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a24cb990ec5b13a77680fe0a3ffba2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a012198dc6c16800bbd773f8fc895405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74296e24feea49db396730d390b6ba5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8886ffd53091f9dd8c74bc6b6539f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345e772107b1a9dc843ea305a247be8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e485bdb8c24f9a31e65519467064dc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf090c6e9f3dd09db02ba1b2a69c0eb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4195f678f68586e0bedd29386a2a58f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49188ada7bbdbf573233b6fab10f43de412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca5ea1a46e5c8d2c3fc83a9cbe50dc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7659c042183d01a9901cb6aea19a8ea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f91d4a1354888cdc016437e46e3a2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9d7feffbd9cba85ea706609cbcc2a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73f60f7dad9e2f718de30bcf3ea4d8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508f7493b7747b489a4427f1f0f727b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d8b1aeb0a16488e1187498d2a13d6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b6f0c912bf7b30c2798e010c5b39b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6b93a853677edc471286684e70603421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5934f8263d5a7826463b6242016fab6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f385d3b5dbc7c31d2b0d7cdfca0d6fb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e9c23ba2c15006bbdf8d3fbb98c10424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c66b5da5285741c14d8603e2043b53425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea0e260b8322d7ea73ebd2447a9337426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e45b5a18f070563ad49dc580af30c1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0bf9a33a4a3879de8cca268cc7dc62428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcc44dd4f9da40462b5d1697d8800a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428d5228ba6ca5a5248776666e0601b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6b9e603da57870bd609a4834b0dae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d19eaa5de16fde20cd0738abcc1e5d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3def73bd7c70ab00ef8e11cb982590433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e56a85f63ac71729f81e188bc23ff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f357963b8c8028f2a70bc908ab579435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c4953deb5ebd0c91266e0d716eec2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fca491dab2f534ff6fd0d70ee42c73437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5c99dc51affc6a4087b0f52ce94c8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761cb7d237e5516a965230bba541b51439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03044555f44764774230d8d24a295331440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86bcb77efd1880c845102784c7e477441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4dd117a4d38097be64a15541573c7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992c2f48b3d3e1562ec3e971af039bd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9cc620decc085f6693b7b6345c5d1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838d146e441655a268a424b7b72957b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e941b4958eafcda5b98c5b3c72651a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2216c58dcefb94889cfaaf82cfa298447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ebc62f40df266d1da168b0cfed298448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47d047deffc7e83284c460a3b2a487449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d11c28745631731ed04b4791a25e7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504525c0234f6b40f4b083108230b142451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d2f08ea800dfc50042666e77a7a52452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77b8452b55329a16f37c172eaeb190453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986aa286cdc3986d12007570856908d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8ae3c7e96f509cbe65e7ddd207487455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21ce1d4a2bc40a89a27cdcbaf976d3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487cc742a17c4ddc14f77fcd1b4e0ec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e94ef385c7d940e88ad00bb04d5384458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e440246284d2cfa6f2c88c2185984459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5aecad090be858f6e6873aef2dd891460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fb87974ca9281c664c7044f343dd5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be886f30310d4d17e5f1eba4677282462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9931c55b9de4df12ea2bbeaa9e7a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1428325b88e9d21c243afc164800f4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf471420d72792927eced69bef1d503465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fab9fc6f8bbd03b0f5da15eff99056466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b990c012d2263fd41c26398b66412a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa791afaad9550331256c5526e055c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860be99a448aa79e5a6a3ee06108ab6f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027c2449863443979d3428f19f68453470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2da9329bb670f207b8a4293249fb8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfffef451fa8d0f9110e072e7c9b493472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c7e2ce25006b92146a9a4e3a1419e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02cbad5d4d87afcd1b951db5bfa14c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84c0e7e491beb8b4284320af5d84bb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af1c9e8bda1388a679ad9cf5a0ce15476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5b7b5bf205ec05fc0b9be9d44364d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc60046ab457af0822931fd81026b44478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867333c423c58c8dd5eb2aebaafe89c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6061b182aeceeafa886179a1aca59c3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f56d711a4bbaeff54c3c4a044b20a5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a9e4418c5365bd51f0a3bd4e34c24482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c434a5015888d8990cf3ddee4aecbb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55dd5de11fb6aad6df58661f702aa3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414440a82de0a4248f1e5415a855392485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286190e8c1cbe0919944c8d77e8b3c75486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62012e7f2a8a2e973e75a07d1212d26d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807c844add4334482c2db936a7b5763488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcbf79d7dbe2111c9f2fd36a216c4d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcaec2367525111fd140bee3b61256f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b1b952cf86be368019fe34f2a0943491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691b6cda66686a646c1e5aa52a89ad5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d103dd5d4bbe415a7488de849abef5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd01bfceb5ebc45ccf4d56a41baa56f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24f24beb5fe167e54f7e10c3f54a1c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b366cc916aff32197cbd667c4a9e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb63fb70e508eb26d6c09abb056792497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803caa943ad870737dc5fb4351e7071498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e0787696cffa054ac6affa4e4fa40499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdfe5ddc0ca7c563a1fc21240f7b00500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02adf428e3e53549aa8adccf767d71501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319098fb62ed33b72f2bfab6a447043502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5f6c2a7f575b86e0ccf4600d41646503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61845cb893f4501c16003c2ebdcbe4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31aa84b6a2fe546fe61856a6e0e884a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd2dfab39de0c3007af1241acf9007506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d2fd48e0527eba53d8067f93c9f2c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f9dba8218fb1c8479103a8696b557508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17419e63760c6265672f9e66efab15cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf13d82bca3ad79a9eec5e7184a5a5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8b337f5ce0b642f92ba0a76d20720511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01fb8add395bfa759388e5481481b6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712a74599ec0f8b61f9a5de3b487aae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63a22aaafdc8858d79ed3f53b1d79a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dddeda283ec3e024b6e9ae848cafbe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4283bb409269e76f38ef8d354d712f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d225256275ad95b3e202dacd79ac52517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c8fa8ca5f2f9f9d4299010c3b5bc8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eace398940960d8e5669eebfcc9eaf1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47c04d239bbedaa8e2d2f7de76de17520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae96fbf35d89409a417e7b7b35a07c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ee60528e6e6be8c5190403849ce01522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31dd8434609106a4b9c5962a4f36901523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6cbfaf78a6c47f80c270b2d99b3430524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b73b43c54cd4d8de5e27755933d4df525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd871c61d9d4ef24f24621dc73b05b7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0354ec692dccfd15fedbcad5792b73527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c715e2aa56428529dd3690d35226e73528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c144b692eabcefb4e7de7f0f23aec8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a5dd836f66032b089dc9c454f49ad530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef07f4a65aa0ebaef35f78f784acc6a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4532a18b43a39cef4bf6ad6c53389b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099d32e40c039b76f848de39d27f7c8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a2c7a7ebd1aeadb193302ca08976a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555464b93265e6534ed09bc85a7fafd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52870d6c54c394ac0abcd079e73ad32b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3b0a15533d25d05c3ba6eb99c5bdc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7108aa4f254a0120d87b4a4019622fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068aaf8feb54b217b2857043bab55b7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3aa6a0e38ea90bedce3472516d089540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba713923c7177037afdd6b389cc0c4c5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f48348d59868fd6654cf5f478bc1a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e770251042c10435305804621ecfdc7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d50c1fe851cf042dc7c9b7ef60b2e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee347f1ffe0d4089352dfd4758493a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00845df2196a590825d651983fe083d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255a2b67ad107a81d5a1fffb0e69a28547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01122ec7e41eec1a7003429d2bc7c0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116997c101dc58be173f93a295832c6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c980bb85af313686db76f50f3d1e4c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db2d7790f329e4711e9a581fadaae0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae487da1f56da538283218c5bef9cfc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3805b8f5ed0e60d6af1bcf91a25f547553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990abf1dcd57802edd41fb64bffd7fa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc4b8c84965b1c3af858b16c60d934555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b00037479bf743a4a2de721ea6e1a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a6a3676d6ece1db5b243d63e8a984557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefce7c971465daba06d964e3a40058558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8172c2c1bc53e6e3b3cbfa90f3cc84559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8094b5cc03264f4f6702cec12b513560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213db6803f52bfb76812b55978bb118561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a2e67f76c44779c6d9a1fd5b2e0b6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dca8d9bc3aa7ca5db8356578f6062e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920c1c46aec15938efa6b60588fb782564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef175e431bb54f1480a8b04625a9ecd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c946a960abe4588f58b3a51435be47566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acaa68401eaf3603064138f0d687b2e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e744e1640f99f23e8ba5f97b408eeef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec593d19de9540fc1338ef8b5e8628d3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0373a37d947a8a2c7e59f750e1c47570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246a4ea5612cfa06c7dd59dd464e771571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05001b9d5287dcf75c6b12aec43d3681572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66defb984c4e3759af87550bc3e90705573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbec20608faf9fe6c9aced90c53636574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820f2e42598daadd26e745cb49bc033575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1dc38e3c5f6bd2ff89cac267eb4cfe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088e926221a18aa95a0b4e55bdb5204577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d58e6d6ae89220b3af37d20da4593578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04527a446259e8a271d60902501e2b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ccce4e266f87f692c3340f81c4a17580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd475fd336226de15e4acda283d1250581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09d58eb4a4be2ca11e709f723a6f08582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c58dff274aa127703a922b7b0b006583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caffe297b69a827d596e946274a9549584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16ae6333d853ceeec7cec9b43b44c4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0fcdd2671b72890022d99a116be49586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a43d0aa96fc939d1cd5973fe43ddd6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a433242c6e1730444e340f2b8888dcc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eaa08ecd12166fbb72f0bf7de4c6aa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777dfa8327da136275233965ea7d7d7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3d8dc66d1c67b8fd5018528e2c985591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514424db4ad4ba371456bafd84c37604592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949c10aa81025c290184411ea0142b8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f96f3dc5e1daa0ace2b8f54435fb0e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de26c9aa2d59ca6cd30039a82b7fac4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8794f1c2940314906f1bcecb877c9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0c8325151ee9a6eaba7fa91c36613597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2eaa0c344e028518b785eb3f8294c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a09049b095b4196c9c413ffc0e3515599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8934d14ce328bfc2597aab37428ec9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108471b7a40ce177efe5dd8eb73f5fe5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814a902b6348d933de0aca4bc2b94ff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968832be220caa10028f3a89e974db3d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69cb79ab0c3bf426dc9e39f2857879604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0d0c72265f1e338758042bec91f0b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853188dd0c3f5bfa9dbaf720275219f4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da96650608b027e2a187355fcd021d9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcb4ec473dd33366e5cc4c83062646608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e56a14af734b31de3b7825c178cf0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a90198ffcf4ab7677314a374f9a334610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfe85354abe671b7b44528c94ad84c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21724a9b6eacec2cf84becc3b0b4ead612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26859577cfdf1d32275eb503670a32e4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397eddfe3f9c0b0ebdf5baf17a387b4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b478a68a14149baaeecb9076385331615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54b66b8a85bf93cee9e8bff0be3b1a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415b32e66fbf60a94d6a0c275dee63d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b301f4b7984866850c699250641cb7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942f9dc07acfa94a3be75e2f9e2fd51619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66897f1b7b2bd7bc7edca3e1c47083620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe19ec9c53fbf32dd6becdfacf3aa4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321232bbdd61f028bb5c90dd3a878bf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe908cd9ed581fc08821d6848e33269623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6169a0664d6cfb69694caff92032d6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355c12f01ae5b68fc475fd017d0032e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7f2a9aeebc3f3c089447f9569332d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3570dee3b908ec8b2fb102a61c4f02e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1f8d5a041a828fdad9f9f86e6218c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b3b001f55bf48632ed122e22dbde0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6eca819a072cfe37f3fee576b74a80630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f1f37db2e3d2bf544b9038c6da323631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0eff7088196342f9a985aaea7bc78e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19faffa44241d45a2fd6d44cc18695633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c3bb6f2bf0f33debf8c9fba0ac3e7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e766098166c8aedc5fa7545594922635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a423f6635f939c4c1ca3b76908c92636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a7b06d5d8f12fb86409d99b262d64637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa17e751f3eb9be0c32d2077c12b486638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a1f61acc18b0ba6ada84a9247bf3a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a31f9409363915d0f4db76638bbbba640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046ba4a4936b8eeb6bf25af542c5d87641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f7bed4e95d5ea1ff3762ae0e723f3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16156b3a05cdcfdee7e7715dde79f0ff643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093259291e1160784e94d4e00ce1b2f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4e074d51b4ff0b8b0eef3be68d448645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3d0b7c0e0940c7fb1a682c7d8b9e6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f246b42f473aff6d347af572ef3b4c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cc483d4c736603996874a33b34974648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fff9ce7b780e620836a3d3c4849d08649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68840c82675250d56c6d2e9026bd7d14650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5aab815ae62d444d74bb4bd5f788f1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b1baa205c42a56d8668f16b55ff5d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221a37479bff330a1f0a08a50ce84be653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edec7456b48410ea333def690624f6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba7e2f2956f3157ad3562d179dbe42655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84030ce336007d54a0ea5fcb54316af7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ed945120ec74725f83feeb900ddbb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557caac6abca0d7452cb80dbd7f3c10658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968dcec744d225900fadbd22f26ed38659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625d9547da971d540a271801cdaf39d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44eefeac819a7e7dce5a397c667d50661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51e196204a01934e9f6bc0f3eb8614662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c66e476f2b1b6e62fc3385015a0211663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e21230e9d36a1d43eda020867ee763664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d1298df2cbc569d446f0c4517456f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a09f231144fcfa6d0c1d2705c6f8a2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f5c78c70fb958cd7be557f0c797af667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58139de74f93c79919b0d1044c331d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703603d0b0eb973308db012e34edf421669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19456fbb37c79b91e8e92fb47404db66670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f474b56f97151b1a0fc2de1980fa7a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76a02b90050b602e90417ed1ffb3d0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0eee4cc7bc6e632d69ced69ef841e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665635273e5f637c1157807ea7f526eb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f2aac4cbbaf06f1d5b05786d4d2dd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1507886d415ae129226c0017e33a28676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a004bd6366dbb19f76ad9904a8f95677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59979299733460d9b0b0c18fdc039c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602ad15b064c9e0fc4a84b5d6e2c9cd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23019242557e428f06c27fee0bcb9670680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c1bb566f70354e1e775c378d3468c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a9cda1687038f14cdac91e8f8d358682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329d0521d70933e95ea51fb3017f60d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa05b1cd3c7411b940193b7c2bc1bc2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd646597f55e718ebfff4e83c80a1f4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d779c70ca5773727be34273c59f7ae686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e4f0d0e37e5decead68200bd950f6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fd438a8a43add310cec05be30f6bf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d432bacef0ace187890de9b4ff1da5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de521257edc3d0555a723ae4a26c03a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8ddee0611a82dd78eeeb6e78214e7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855a131c97a8dc03dcd701bfd316c4d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf962b87fbab68c1a9ef92c71234d5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48385bc99291fe98be410f3f500233ce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f527fb2f21c0bd5b953e198750bc41695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1ec7c9f2947f985b6084fd287f786696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0321cc15c3f8aa2d61e520c106e0b46697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74deff71af052b60d58077d5f5d53545698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5845851cc5434c9bdc8cdbf2008c7fb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff93f49752396a7772fa7548fe04c62700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d5af6bc35f920015f15e051bb31af701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13b3ccb15cb848a4527a47704f6365702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6808b860e66684f450aab7cc1febd6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9780bade47abd94da1148877983d3e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fcf6188de457e42cff34f75d5312a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a6470270fe7ed8f9a1081378b84cc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677e28f98207a1678540c83e4903a5d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c073fa84e52a2b5b16914166935c7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c9c1f29ac8f830d4ad6d0435d744c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ab12081f9b01aaf4aa0d3a9f73357710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf11268cc99d663c1bd9d6f595482d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622e03c93b3f59e1d53bfeb05a71e4d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0b544f5152cd0f45269203843dccd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32074e7b29685df7f14657fb04a08852714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ae86a567aa4fe8591a2af825dc654715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82f84aebb86b7e7e03e21a1a48cda8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7e593782b5a1faac74a999364e410717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee6b1866027e915c0280f547edcf3c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763034971072e668c1e9bebd746110d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5392bd11224a93f9d4fb115e98f08720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfabd0d7ba28fd0454bd6556fb5b2e7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d567a560a77c17f7b0e0074bdbe1dd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f5f0677c70c1c38f6559b3e1bc40a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24b0292e369b12a9ca65adb0fbc858724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa081bc99a401aad43565947918097e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb422770d5c84981231ad86d1aa3ae726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1f6b2595faeec6cd17ab97029fc8b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df64f18142873cd00a045a7523ffe13728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150976eb15acd941e33db4e7c132e2cf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeebbd5a06eb28feecd47853f88148a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bb4f257065b4e88b7792d1d628edf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6ef9e8aebfeb4ad4561f1c889fa47732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2d9e7a2959c8954c78ff4a75be571733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2a7b9a527a043b1b56826e587fc79734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32ead48cf17e603a6fcf9c107843d9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4c2b961cf4c4eac4254e47efeed99736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a442a9aaa23860e768a06d828953d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43404e78797fc5d98646c53006b0dd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a609ee6414412580662b7314d9bc6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c748b3fc2d5a45ad95e52a52462f9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a805b373fa617dccaef8b5e9beca517741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0487365ddad20153cec43796ba77264742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d4049e80a4a0459783df9ec07cc3d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0aa34eb82fb0b1b3472357814d0ee9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdde244ac78785c4e3539cd6a3efda745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419bed37bb765c3fd9e0371668380d4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce89e65e369173072b703d365406a7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ade3db2fa1e294707bb539315b4add748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10ed109a7730d2d67a2a24737c1b78749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de95136ca6804bfd2bfc586847c97d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71817ddfde92a1449d2bc634eeb35a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aab07ac707b4dd29870cc5449dfb31752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e11192fd0a56b532e4e33bb22e9d7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30e609df19d6c00beadd1ef8103406754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a507f2f31859ca51a5da6d22af9f21a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75be7a72db0c3a65ff09177eafd627756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5757aa3d618a202a0911900ec38e4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34deb46262c9a1d503f718baeb4edf90758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddbefb76b9d1ab8658b5c61f01576b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>