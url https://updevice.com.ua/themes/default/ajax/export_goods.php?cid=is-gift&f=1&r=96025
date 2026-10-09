--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a908ecfd38ebd96048910219374b631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be5fcbab1eca0aab509b2223d9abce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776a62322d9e144eaf1c1461c7204613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267edf45898d36b3989492d6311847564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72f41a36eb9ee62000f21b3a6f8e185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286312ec5eafee44af49acf27b0eb8946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd771b2f39279e8412be1a9b74a3fb4c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28de92284ccae15ed869e7323f5f4748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8db8a54deb32170491ab06a01e39929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da41b92cc44cacd4e527b8e5e179dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f205aab748891ca012c007770d5ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daed117ca02e598df465de72c3bde9912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120367462530a2691bded460443bfd6713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ea3e211351a9cfe5f41fca7f173b814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d737b2b1d4987c2115ebe3340f15915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b72b93fe9dbade3ae92529028c599916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd258e9b4717cd178805b781a1effb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6c2e8aba0f10560da9848d5de961318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193a5fa2d8a472a1dbbc75c52a7073a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbb93f915473d08f2f8ff0c817ffd920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfc8c4b386a0148cd9fc472fb4235f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8cda6d2633ac186e6d303d68eb2eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006adb6734fa1c92ec8ab660806b53e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be6396cee17697b36da502f048100424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f3736eda36f516f2882a2d7f5627125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738051269c3a4e09bf1748b44c0b569026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c0f5aeb3fec519d95c9fb871ae1d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9246ec9514b0b9a14e1d1e1c5604e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de90577a5d4fddb70bd289ddfc8fe5a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0426bfef19920ddd5f1b6013a70b4530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1544ec3581989ebe827471da911031c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52467008e9b633da677e1cd22d14e46932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd56039e289c1f787d40b7eda9071833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa33d8b5ed0665e659fa617e5c4db3034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd1fcad7aff1a0a7e9ae0483a3524935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb0b23d7424df4ec6aa3cb4c121f2e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b0903c2743eb0768abfa5ddf2f1cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d28ad1f89c779829f7a00be846c97138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6934f72d4006a09b0608f9f24db80839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2abba2b765de67f8538d0138e390440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6db949410a45abf57af5b4a46626fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ce13456793f07b5389749c812b35f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4db9cb338a693eff924404c416a5643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f607bca3b39decb3d11a84f9c402af344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b21353df7b79d0c8846b91812e58045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2741dedc98a85cc35912a8a9011168c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee25ee5b426868467a82d6ccefa3a247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603084da963bb207e5719eeed49407a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2af646550805cc3437ed597dcd37249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b00c9ae281b294a1b1e91db52d90b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4a64436dec64f19c3a4750857895351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd16e02d5fe627d06cd904bf22565ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971a1a9ba2d8a5080faece6b5dfacc353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8032880c0c4cdaa1b47b4b2b38f730454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9805ca6c0b09127e31166b375e8362655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bec4c24b8d93508deeddc1cf4624b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6255c4d587eaff50585527560ff70b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99dafcf9218b6b5f59c933c184e148858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0fea15b2913dbf021793a470f510f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946932b0211116eca837e147fb91b90d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd317c500620c1896e34e4aee85193fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332164f13514479f0bd33494f23d05d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67f4d433b5e6d996e9bd00e8557b7363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d715b15821dc1bb0b57151353f14964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb033ecd594d75dd01d837b0a3f04e8e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea594886a0ac98897a6c12446319a366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcd44f1134b2bdd250aa6cc684dc5267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b651c69890e4068529c47dab5779768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca5360285ad5088ae60f8b9698953669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9d1ebd876e7b587a4d8cb4d627bf570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff74f3cbb35bbf6d626dab30688cb8071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852b972486ba54e6da45b3405d7200d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6685f63fffa9b5c527ad142bb33ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d43511b0efa7f495a93a63c1f9a5074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23218366b5612490458adc2008549775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c06cf21598cf1b90394e901148b1ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab23e2e15e0c04486c3e73a02c07e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fef9e79766fd44aca6ed8ee56450c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e14bf2583d964838d7c20497647c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c2579f6ad6396a9579cd79005c6dd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f694dc1772f6510de044e44fd2b7df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59615bbdda27a63f797fa841bb0f964182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02afd4f3ad61cb15b38bdfeffc05ef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46848215e3d58a83cdeda941f57000a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff87b58de449b0ee9ec905b05549f4885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376178fc725e83b1d5c06ccd0f2b43c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01967cfc58bdbe245a97e8a950ddbb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce3e5f47176cd892930d68f583064188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e442a3236973ff9ed530feed8ac083889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d97f6324fe0dcf280d647abf8e9a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15972847df68ea261a5d1402d1d01a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedff9cdc93e21f4996d28a2f3c608892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e481d0d420f5a31fe140130852acb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141548518e69c157f3d37516e677943594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a2d9af553827159c60c7bfb0060d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733d85d5a04ddf565cc5b97d261f3d096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab0ed9c89ab43a943c1d065886613797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aeb1e9c501445e7bcc6a66771b09bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ac1c41eb9abbd639577908fa8185899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0356b1d547e185a2eb86a5ee48c039100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbb52f2f9d680483d138765e3881a3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928873a51c44736f208d4911d3ca612102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03292e5b94a550d38602dedabaf7aaa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87327e346371d31e2f705558b6e1d035104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08364fa05b7d60a10c8a26b6ae912ee4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbb2037a711878419ea6a691f860ab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70630d7f5754ba52aa5b305c7c0520107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189ec7c15bc8dd3696065e7ceac6b91108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fa580d99bb13cc74e50280f663cb2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811cb360ea35eb726b17977f289e2fd2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0f43c60a1cbdb26496648a2b99d11111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42da29ce809d5c926017c5391c5239f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ababef7582f73b57c3b136dae1635113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39713901e16291c83c6fe324e8a09ac0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb81f1fa7d88daeb071e6e521b4f3c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5601fbbf9407111eb770604775deb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862b47bfe6829a34523482edc03cea2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5474d21e68604b35c79993548913392118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98408f84ade1dcf25bfc7f59778684119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967d81c80521b0a198d07aff3bbae1a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb6a3d4dfccbef2cf1b44e7f01b9fb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91832fcd0b170f02e02e8126693345e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c2cb422fbef14e4cc0833499ef14e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accec30d7dcebee68cda5680db61c971124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f645eab7f1c992a034f2ca3f7fead125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cdd738213f1f94882543144185057126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85d22001993bfb3cf7e8044a2e6cc7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99831092c336bb98b229e5a066c8e1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43621e61ee235a60fb91fc11f7864eb0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76200a5cef15e012c153a6b1985cf85a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683472f3f5eba5ad20ee41d0211c0bef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fd8f5c4d698f79796cfc0f7a60e4d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5c122bd2561ee6391431a2ca04a05133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ca175793cd6e3d789bc1f359f7798134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668f010cd7c345d7a68f76b52a5ea36135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676c651a28e77c9429892076ac980ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8171ddebfd5d9713b7e7b51789e71137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b209a7ebe95d4ca18ffa1c32533039138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02979c25bce9771772a4ae6cfd8893139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4f8debe32dedfee87b3c8b7b02fec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3596559fd1896ed94aac29ea34fd7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd324533c2c1b093ba2270056e1eec0a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a89849fbc0e9fcf9ee320f34ced006143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107eba66d11cf5649b4f55ef183fb7bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af37505d0bcc13d382d5c3f0370fe28145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aeb351e52cc12f3ed97c200fe0da4c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2de5e086ca050ecd35a315be0f096147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd189a0ce996346497a805eb975fad0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8c551c0c1723caacffaf3dcb64062149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dda0a6c9010ea724a5ad9afd1abac5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ba64ae2faa126fefc604285a0a005151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce27bc208b7f52c19fb20f2e5c5188b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36f5cc7e45f3b874d905a10347c3ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942895cde6fb24dc7f6f7e88b064d36154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85cde4c6e338a1934278fcd3a1afe3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a64d1f9eab67c884d2e88dc6789f69156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99e4701040089bdf015c387c7b3e80157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92804647e170b62abac2ee787d65dbd5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590a6422777b6b29b66cfecede59c43159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b8f08698631147881288fd1feb2a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f29354f4cec8bef698b346655096c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302005d0861ad527a1c6fb87e43f8103162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25465d0559a3d05e8071f3d174edbb0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d337652e63b50446079d1381c9605164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aae69a7dcb018ca56af9613f79cf8c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1c9790e0b270579c196b78aca114d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274d63caa90ca23f9f0417603073a2e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b2952b4c7727770914557ad3eaae0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0528bd217fffcb8866a7a1ee7040d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19a0d5a3a240960514c0289f79b6bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77de7611bc34af6c39a9f481243510171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af471e42499b5798a5695f074adcaab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f2db3e34a168d676593ae854d8306173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781de68e3a1761d42b86e2143cb59b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f9c0a72804756c71a5fc49846fb9d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8e6ba954539c816930ef6334c4292176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92eeb0f3706cb72cec1ca9cd9c3d78177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca909b5450308bcc5099e0957059fe6f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471883c63c6a7dcbec778327f5fb145179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600c3b542fbde0b2fa7ecd1e703c14b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a653c06ae37eea8eaa8ea6643e7c70b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eaab6e40aef278cea72ecd77911a45182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9c48abc4f853100d5e7ccdb7e514b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b52b010cba99b2dafe64bbb030508184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75774ea6de79dfe4a128e92ea51ed0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f6c0e31667e78815f22f114912bb9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a69a1d9d0b401e82dab8ff3ff04554187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993fb47ce65e9c325105c21e6a70b20188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cce0160a3277732e5e3446b11c8fe7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6bea14f034eaa03517c49f3600c4a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac2490ba55aa423e8ccbf51b079a84191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6eda17e23e00f8d61eb754b7a2627c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aaecbbd9942c72066733e9aae693a9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2013c9321b1ef022d2a102574e99a3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568b8253ce82c2abe712ec3e8ec0906195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb556989ebc68ea8ffb0470ece00531b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c15955fd81a3a57288ae7c1e4b6c6f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6199e3c901cc5ff7131bd7c27a50f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294dafcdca671f71784e7f66da0d0101199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e74f20ae9fae8f159ba2d81d68f772200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d3449cf180bccf846ee47616b8378201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8faf3e967ba692c021a319a19088527202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de41e9a9360b9e04ae98387b8178e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f170d471193b10bd9189f79d0a6d43204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ff50cab8de7a2d201916dd48c11f5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dafa89651781544da10d86458ea451206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c1752e4491ccbd539e0d63ccf8250207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda4e8799cf76e34e9d44bc53720f2d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd873b09307039a566abe98338944f31209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd2321605ee57c87afefbc4c760886210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2888c96bc55a81e0e1da78da7c9608f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45011168b9a40fedb1d113d19344807212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce2e5b70b7a82dbc3cfea398ec85bd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92d65343b904f7a504801a3742900a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4728766bfce09870f270c0c0fcff71215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5324a67264a436c48141a1491c881216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bdefb073a724271a176b4ada369d0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da7730138aab479111006afa6a2b54218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d070070d215296c3143b7c6997374e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a8acc8d687ad9fc82568b5c018614220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d556eb0d2b0221fa164a3aed8d0a4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bcd203b98a733cbb6b959166e29f4d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9bfb5797e91ec98b515501df17973223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b5aff1474d48e7eab7a6f1f5a9217224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3db127c8ea1059a41f87e321ad60a2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914a24ef4ee4e6afea03c414e563372226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59743ba46366881d176cbb0b3a2fba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4df27a31bb40e9cbdb94145e3b74b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ac496de753176c7605463332d361c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9bcf634f0101524a950fbe5750138b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471e93087f97938347bfe91d8d643a5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ade398b73db76d4da820e562cd032232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1353da1fcdd14cdde1a960b6ceb15a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b70ab27ab9cefad85ecdb98be1ea7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423e98c292f0ff024d6d4326846adba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa819e371011dcfa55c572affd2ca9ca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c78a4026531773bd638ff7104b4a58237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11840d1a06674cdf152148c1fe2f99238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353bb56d62adc64f3c3ec69e3abf8c2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fdd46743f78cdfc8f21e425f8f10f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548d43090edc9fa4a57996cec2ee374241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc2d5eef4f0bc1d9feb27ff99bf621242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3864b89ab0b1ccb62fb457a1901a66243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc10349c0f0348aae07e07936ce1ba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b78af59ee9dcc3d2d100100812ccdb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8da6bce27810b0e947125879d8e72a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bdc632edd2268ddffb5f991e55837247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94c7a206167ef8a3af9ac963f18313248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec300538eba6e697971671d9ed6acde249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f0edd88f67137b9dccc3695adde6d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11389ed344ae3251cadb461ae94f1c4c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffd11f84eb888c2dc5a63278c54877252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ad45afe45b80f79ae67e6344905a3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce63e7ace6f0939377f3c8f02fce6e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348726dcc63ea170bc78e93cadb238a2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61f7654382e9a4d65012e68a092968256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316a885fddd5ddbfb4fcb15346bac1d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0b2c544b0d203dbaf64e26c24e55e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1827d5c4d8d70020bb5be250e7c1c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccef121e9fe8e6202cb1578bdc1a5e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f42949ebea510a8f5568bd63c1c2b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5f4efd3c93aa0329a10ea6841bed5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f1688ecaf55aa8527f3acb625681b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ad79bb28480a3d0ec8a491ca618ab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c2b12234da78bdce19fe8437603f2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b33273f261ccadc465fd9d47532782266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813288d3737006565ba8320997df2d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb114c01db262e6de69851b6707464268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f6a149e27f236f996a64700b791c4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbf4b29b0b4a6fd56148f923d5d94b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e91e23ed50b677c752dfc84e9f4830271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39e8ded818c9baed314e17272cfa9c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714b78a8c87b0682eb165b4a382c306273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f127211105c1bc27544f2256a08a42d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233d950e3ca5867843ae8f723c753b6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5ececd5729780ea84ee2581289773276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af09c0f509e64396b7a81986a63e7fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25b3bc7ad5923d2ac88eaec28ddde1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da559a3b85f3aca8e59712c9440e4a2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63331bad9cdbab0f1d14d63f0099ff3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fae5e6371ab6c06a20b0aed480a3c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a4fcb3f8a1fba2b813da8d9033c1a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67937e7a1a5011ee3dec2e5a9f9843d6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174777cf22fe5b784d1439c94e431fc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c143eeaa6fae954bee16c8c09641392285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045417173ff182e96837ed1a2b4cb34286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6873ba670a54bf2916a0a8f2a4081ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b918a508f0fa26c3749d1f83b21fd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760a9997fd36073ccc2cf73421e7d1b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e73b2e9d737d5eae0ddc16f39fcdb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3238c1633c9f83828bc84a54ece29d9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d265c64bba2c9e449ac287cc729218292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b401b46caec67838f167b80d6a0c4ff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d800fac4dc01fdde7dd205c011c3d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7c515a258fc7326ae94370a2ca110295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefbcd8a4f385dd28d3caf89a93054d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c23be99d82d4fe890e4e5d9202a62297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9df17bf1abb9b7fbb9944d78977c78298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace331aa58f7b0beb434e41c1b990879299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea1983f598e7dd80402ac6be6f0e56300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1bfff721b63d9ba9faa7583627e58301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c854c6186ed17d867953ab0a3018aea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bc69e7b508739e154b9560cc4a7df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141c6ab14003da5f27fadde6a65f40e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c90a0ee4f2f028b4526763ea12cf7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8b9e2b6f0d263c6390a86817799ba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bbf90bff9ba87a2351d8882f10183307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a989156a26aa245fbf7d6f66fc62d3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d97850eea78b677965970b7af278e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32540a78bef93451cec60bc4aba4863a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3330bf855aff2fd7dd58eb36a8c43e2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0702cac0b6312ae22b22daec8ed4a0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e97014583acbeef40864c15ffd73f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf74297e5a7506520a420e0c0fd6c7f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eeca2d034a329fae0ad896ae0167a0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfa4446b8b046d80194c8cfe407286316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff02fb8efcedef0fbb423a0425fd96317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b8964774a80437f92d2eb9493c85d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b207882ab0591ccba0f7aabeec07c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bfe810c761adec64f52b69902d5d8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a2ebb361bb225cac8b6c0bbb51b9e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2ff209a083fedde55f72ad89bd67d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47921dd165f962fd866b2d7655b24b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ade0923abd530701f3709a1262572324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcf5f07d6349004ff9d1f480b28301325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a831f3bdfd786b6e6e90f70ebd66b57326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b20e3bb4835019c95c4a25aebe2281327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5934a3beb014015bf9bb1c9da6f22f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f74577fc6e7503c6d30c5da944fccc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69123ba15ba1f0d03aff01093b3ea6d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c6a43ac26fe3d84fe4123435303b0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6113dfc189c11f3aaf71b4b0622922332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d3e78c0f997a39fca12e33ff82f81333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3434dd7f67222fbcec5151f2682cf8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b98729f754ba7691708ea06155b726335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff4d5ba70b778657046ecd25ab2c4b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee558262bffe857428bf68ddb1c36424337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a29605314f2f0fb60af60ff3abf9bb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c633157cf3a61881474a38f19dfc2f8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fe2979f3096f4ff29bd160003b165340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35c5e428e8e8f5c3f582132be261e8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d119abe557db8ae25894895aedb114342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b024083789be6202a3874cd30dceacf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4780070cd46c09164d483ddde35a1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52063d990f2ec14273caa9617b9a976345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8707721e8555655cdba91cd1d8e4b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42383372cfd69857e10f3cc0c6441557347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78dd9051c92b94cb0265ba4478d193348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97126a7734faa70018141b40832e325349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0539193e1bfd5dac8319b2d461977350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e80d33db327eacffef66fe0671edf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e3774bcf0073d44fe977225d62065352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a4bac8a7fdd317a9d2b8445d7259b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223a825b02253b64e53f745bda40dcd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3cb1dc69e419f24d354d43d3e6f747355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be9379947fe99b019db6f8d61cde70356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434fc873cdbaa95964506056e26f071357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3375317135f0456635efab6b89b01358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178668e3b2b138b8c5b8d0dc03f8bd8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc687704c82416e690259a1f7b144cab360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfce7e296567f13fb09d925e985137361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f3596b3f38222d83492613f3f7d80362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d569ea704ef171fbb0657f045b930c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8740ea8778a69771bc86b48c0517c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c35710249fc36bc05cfc17183116d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec465080925f4d13677201d067787ab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3704a69fbee1570374eb51ba1db2e2a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e24ec5a7d3cfea3f6f94a7acb97b5b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b564738843e362c30fec42fac68f0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2452ad0bdfa7183fa4ff758297ab75370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df224ed238f5cd70481ef261d1c795371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbbbf19c9eb4eb721ecbef2fd75779372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe6e5326b6fdadbff98ba67f01a9d4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6285791368f13f2c90000e9826b65374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bbb230f860e4d5442be1179a56c64375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e75db55a4e2616c4996152d85296c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41463dff87dae800bff84787a6cc510377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba3a450cd646e1090cec788cc25ab4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349b574b3f9aa1cb4e56fbb6353273e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffd4e5b5cebd9df4e05df9e3dc5570380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768622894e2a43341b1dabdf07870b6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f5097f3d5e4103b395296b8e11d9b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9dd760c113c4605736b5a5f18233ee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961c07d0b03672d41020059755c92e5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576af37686ea0d539e8e44dc65fc2b70385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628f1ffabd3b7ba23c06e2fdb240143386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333e7381ea64640a3dae2e94b6b52ea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aae6bbb86ad1389362769ba92900ef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7d4a936641df66309d7e685458b69389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af4ada269313c5bfca72c37cd5df5b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3273ed7c62b4ab437e2651c2fdc57391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee192cefbc4d4642c24fd0b5c70d23d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a4eea48d06691f0dfe1802803eee7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448746568183a83ced47c519b472a574394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0f9ef9b099daa82114272f3adf2d0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91b6cf977bf2f01aceb55e8d79e310396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7894cbd01c34f1b320f30b94fccf57397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2b93b4a2bc7732fdfddb37e453b3d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bfa984c52e276d3451e86fbcc9255f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e4e54a8cb1b72bc0774b09c66062d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8806c330091b2c0a37af6c0f64ef96e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9d812c28776210148507be504d95d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b4938128b34a87bd0dcb45ac5c16e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80701d32d92615873ce73453f43c9f2d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384099511782af7febebdf437c589ffa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69741a40cccfbfc6543ebf77f6c9f43406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20170edd6d8d19d0927daae87c596a2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864bec8a787a1b249188c1a4774b01b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cb967ab33d5d243a4203e62f349a0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431910240c6812fdfe31db422a86a608410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e886f29a17618ce7ee468e51c18b8f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a58cd3cb021f82ebba7a74ca64b2f0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b0d12bc29d3ce919beb69b69132cf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99f57501fd5d11c436d5f26ba094c5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17097b279615ded5aaf4b9efb4ddf5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e68ec4a173d96e630a16379174a1f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273433a1032e7fc074cab05c1113056417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b06f510e2ba8fd1063ef275ccaeec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e20883e60c5e8992391aa926ede8f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02048732dbbc7670b39d7ae3a7c4b13420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c399c56fec399fbe10728fc4a0894421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48d3ed6ef3de2b667e91263070e96a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb863626cf13b508dcabe48bbbffa5d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414f5096acf7f78f3f06f637986f419424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04821fcdad002ff74267376a8a516b5b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab956329ca29248431aaef6c6cbf3b20426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761788dce9b2725b38fef5666f59a0b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e39e26b8ea54d14c3bc8e7d19ad8c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1630f10f798169c9351c1752f1824429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148eb5d2027059acfcf9b94a6c41eda430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8848a57187b5aee81bef748eb07ec2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf1fbac9783e1fc26c5f26da33f403432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ef65cbbe3fc7ddaf80b4aa20e917a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141d12ffd435986808e45130037b6de434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d8f9f7b293e46a04056d80dafdc79435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814370741d78c284bb0590b359120e4d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe71fe82511d0665c6daac776ad55ae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440756489649072261127ffb7e02664438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ef01f7b1de324af97252b238b991c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecc5830a42ad282fd0fee0bc1d3ad1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ccd1571f9c0f16e79e8f2781c28cd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef05828a7dd343b275b0f1888138d00442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda418d15df95ea6e49215eacb3b9058443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede053a146295c30f76209a53e4693b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850246c811f9f1b0703b5f5219ec5d13445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa3108dfb417da509886bad6ed16c8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8efb60d12570386f4354d7d3f4939447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f946f896e73a01fe72bf3cecf689d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bda3a5fbb4f5cff41d1bc3cc28188449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296688eecc8a8cef46bdbeb720447a4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849404b9b3a6720b596b9a2f20b95917451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843228e60dbe685becb80a2ea80c4a91452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd80109cd007b00a9fa5ac8a2ece7f3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862d71273cd8c5717e06592a7c33546454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbac43cf93d06c58e88d6da199cfb7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678bcd5aa748eb10b79bb09e012dde0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7effd36bd3234a512a1593e78cf400d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdc1e8c26833c91b02444ae44ef250458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d809f06964cf6de890d9c56988a89459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446703598afccb2c320ad348b0185ff2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99368ef3e09c09740cc4af2bde9688db461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3a3702c3a83a4be85393cdbca85e4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635aca01a92d33a570c04504c501534f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbb803e313ab9295a1451919624eea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4443d106586c2d756b754aa339a73f9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d77b16850ec9b29ef518544155475466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9ce60c37b098de0c8a14ca8bc4618467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a18bed08303862d3a29dd75ed9b2e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1447abf24f737bab8291f866eefc13469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5cedc6c9e6dfef7de542e7909bea7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd231a0bead4cc1a873436cb16bb13bc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b0258c6d845ff22b92beef5354081472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de02375f9e14639fead649d9b78c9c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce3a0941606fa050a3ae1d2b966473474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800fbaf088adea8701d2ff3d57cc56c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781280d4186cbbe915980a498247a74b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cef38ae28be63441c01d6ead4bea1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832a18b02fb458a4ced821dc27de7e5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972922cd567e871292b4847c52ec4c30479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a81ffc80202936234a918248bbd8e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962f211b6e4b648848a155cc509806e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e5959b2039c7938a5367de416026b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b554827dc1db1c92d153089b9c55610483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bbf5b64815e2d6602345cf4aabb91484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8d6edac53b170e207e7ea013d3666485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a00f5dfa691a5accff92cccf46e13486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae069d4c682598281a2a51877bb9e98487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278be359c72d0b7ef3ba10f2d593cd91488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad4b86de0c9c8dceda492596d397a3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcb7a74739d5e02a313c0163421e9b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85197c960bec3fe3374cff216a4a82491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647a0962a079dcded27c16f2df08152492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1bace98c0c7400215a52162a6ae16493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90d87577f7bbfb872e586123a0c68b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeee8e3fe7a6b83aa2de065d29fdedf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1b52b42f881b4a88fbfca2ddeb851496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac295743282a606843b549de01d0a82f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c32568d6c56e34a49242de03ba34b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df457b66e40e2b09b44ca0f47c22269b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28396b790ae1f7e2ff5f39bbc7450812500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1a3a5086a9780c098458f0c9bf239501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ce5ba2b78ff20ae285a648605da02502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b2aa7aa55e4ac0cca9fb67f31504e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fba33e28db74d1640e171776dbb691504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff66875e4ae6d26638ad56796ed5e92505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57ced3e07fd211ebd630a4d5ee868d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dad0d6d8990e591da038a1da1853b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316c59c09ddadd1d641b2b8443ca595508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb68b48826d46dd4275076d3e710d48509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c414b53513b93f56980e08ef0e8f25510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958a0bfe1a77df8092143cc7c54eba7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ba9f7ad859a7ebba48ff32f3bb378512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4277371855b7c57cdf038dbda0bdb1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530893fbfcc5d11b8d28aa050173a824514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1540bb932b252b72ff30a55386849515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4344d1f86167e38db0bf7b5e6b919516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff665f1328b638407cbf1a3f946573517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f89c3096bbfdbe598474091910e18b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425f0e8891eef43f9b2126fdabd8d86519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814f698552ff15e020c1cc0c1a274da520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4783a7efd375d44a88eeb2d4a868e18521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43319c8fae68d135d9242a9f6577402522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cadf993b63e613a0f6d4f382f2769523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997b6c30cf368ac2e92a607c7b37261524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efa9d7730881dfbbc252146e3b8966525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bcfb0c3b3b49a3f91700351a4632d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f30800a7320921c12a0f8d1f19cf95527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c12efc9a853f3dca61c87fd37d0842528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cf008e332173e4a0c720719017558529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b0c1d123d53c6887e4083f2889be5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc02ad83412640dd6f253d01d034f24531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca959de4c0b8f371739832aa124e608532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b4ea48e1b008c55b60449ae7d1441533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647bca580a7b619b07a9cb03a091078534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cff1c6e9b06e7b7436fc580019a8b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74206f47c3f923b5c82b220ec26d52b9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdb8fc2af91808b405b72cc9b6f3d9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e0f6b7df385699621f22dd37ceafd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759baafbcbd95ce5e4ceebf36fb94eeb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58816856e6b0051b55bc00961002a490540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2190c89bcb9989475f24e97cc55c6a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03515ff65ea95629fb5e93e176c02029542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6d4da16daf8f0ef88881fb1c9a832543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4d1896029e168e060c7a79b343320544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d8cede9fa62534208bd5146c575a3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b047dc13ae6d6f82528d126960f7c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355ce0c625f722db4e1cdbc36db974a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba115e169b6792d2a887cd690553b9b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957f5432370f199692a0159a7dc6f88549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9f4c2ae62c87a08b2757860d8bcc8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2bc7ef7dd438d5213f6cfeaae22f6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa970c6c31a0b615b6b419d293600f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751ed17b0c225bba0414fa87d615148553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0a5bc90c68df96c2bc1f239aba18c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07be2d55015ad3b883ecbda77aa21ef555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782c07273ff58269ee13c3d403633e2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252b22843a2b6aa27394512e5704992557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b2defa33a2c59d384cf001d30368b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f41e10601c717c757f194852514677559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfd3a177cd11c4b45338a0f73a7f96560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf23af3733c47e1226d5e4c1f11bfa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ab26855921136a31db9357d971a3e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece3fa31f0a4c796c3d4112167b6282563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ad9c0d83e7b6027511f37d0fdee12564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17a5bef142358d66f4f094e71933ad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378416d29fac1da1feee28c1780be0f0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1a91b638c968c5b2b98d123702897567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e8d3d8872efe272ca176c3cb5f540568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c424a3514febfe788df69a9e00e06aa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9637a25a5dfd169118c7d735404b4c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad5f49bde433d98bfd95f138e937b7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8708ef15dcd7d555650245d4e3b93572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d44b27c704aee33c1fb8567e4d0ff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba9c9e6540d081e73392ea8f791c72574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d06cff723e1466255dd9d55d78575a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04146bfd9cb0c4c17902e01d591cd221576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be790609504f0b88a1d7582f54112d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380fe3ecaf0556b3d30b70822a22345578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83082326cb9f8316a4258ab3fd6906fb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3eba5e6117b1cfc12d89c6814c1d98580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec43e2137db34652ee0f7f81b2b155581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa310869e57e729ecead187b85bdd7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b2d8dc238df2c75732649c9859f01583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd5f438217f908e50c1c3865204ef1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a1d70cd91df407e8cfd1027a94927585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949af79c68d0787a141165727b218a4e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8391f60048cf6248efe57e6742d5d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef00a49130a5a91d0d57395b39a9c3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519dc4eeb9e3f761acda9ed37e91d00589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a88b08fe2e72afb900abe833e82437590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94f2049fc8fcecde84facb882e78ba591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f8c38b293f08403ac89f3156c3f07592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16135ce034ccce140fa45d46d4fa1d3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14bb2c72ef53a7a975ed7a0ef70ca0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126489acbf2a25753975ee6264c3a39f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a916123f86ea9eba5289b94ea8af573596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ded9fe4841853f9be87c519595781e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00666cd1a98a6e88d2e71fdadabe1b25598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901b88adedb2518d59be97963d5e497599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d173bd67715ae39adef498f6c89a9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e333003bd86393b28d66333366b66a1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33ad51ef19e7c0cb893904b667f397602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6837c267a29b3c45693f0c40078f18603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b57388f4b6c745c8de7aa3f0beeb78604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f730bbf1bd66f8a79afc04ff679fc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138263e792294abca9591d9e6c6e4d4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912793cf44e9a8edac1ba3b645be875607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570889524941ddfde6d582652cd35cd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc313564bc2cdd44b4fbbf83cfc7859609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c94e6eece0dbf827be2ec5b35c073610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabec645e6478f4750a1760a521634fc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cf8b96a5ae06709ab639be068d6ac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17bd9106f30889cf168e5cfd66f81b2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309cd2ef99371a683528366c0c7f724614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c67d258f0d41c11751ae7716b7825615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176a52d31827087e2f30262745e544c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d93265c02016df77aac18b8b4e31b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acdd8620ee9cacd750676e32988fcc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce3bea025b6bb013bdc27985955673619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955f0b40d0c37faadf471f230718022620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679fdb5eb140d1dcf8111a616937e61621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af401b88fb89ec2241ec528f6be3364622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549ee84465a771d5804539ed0bdcbb2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a953c45768fcf67f58906e6b328e8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15be79d47175ae46101415f13c9c72f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c45fb1fd33a2295dfd2095421b7f2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25975e04f72d3e0c0fc5709c2c65e27627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b68859044fb6318e6b009e39be0d2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da388062cdb63256018212f5fa97d11629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2c655d3fbe7f4926b855093f28e23630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcd90bc3e13476e533175d4eb6603d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e60b80c9becb9c477c470dfbec485632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a925b3181c4550692e0b45590439df633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b540bcfa7f28d4685272298528555f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4869cdbeb9239fe36aedfc5836e572635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165967c66a68f619f51e6d20dc217059636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023dde0aee6253890077037f96174637637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff82431dac60a76f07b0e769e5440e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09137a870599d42aab28189e97e79261639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284292bf2677ac37bfe891d8d9ac871640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe5b727a2f5064f1c9f488fac8f869641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef185854c90f6a322f749390917421642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6f0f9a9f10220d981dfb2a46ff844643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7a59d3b82529eab301e9a00f620f2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4f5bcf6c1f6b4517d0a63274f42be645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26591e33f20c5b64c95347b152d60e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990aa53b390e3ce95557e86e532914c8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73ff086a1ba09ed7631aceb2944c6e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e22a3b7c2b6e6a50a7d9ee7c9c672649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5d29dda96be4d2abcaac6c6ef983e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5d0a43a3e42fa2b2a520b6f1694ee651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acbcf16678367959e092adf0685e2c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bc52e99211e9c4ee3a25cf4c2bca0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebe405049bc3b4466f3f0d3b52298d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90219239436b52bc424604f881f15065655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e9b73322c801f552aeb539d94d7ad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bad457aefda0fc6ddcdabfd8c71fb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36834fefd8802d5058e1d1336fa7f9d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7171259ccd6f2f9dc212408bf4a71659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0180d589b2f36812f168a2750a5fb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfb8cdc533eedf699ba35731d31884661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e314329a12e7c9051b423ab60011e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879045fa385755f47551e376221d896663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9de39e2249c33c8ddcafc80e3ef605664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa9c02a90fd0f12d0ab15253b9eb1b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5188d613ef8574874c60803a92b98666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01010ae5877c4100f797ef044b25597667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab9a0d432587dc9b8b5e64864d705a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35609a74c80a5b59ca053f182c5fd3c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79e71351555c049b486f3d79f1b657670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb9f6b53bf164fdfad574b4494ae62671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ffd67094bb6fc2c8250bd80cc4545672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e4c733a47ffd71196d2d782817e34673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a48a00e4ab7c8804b8027606e05946674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669375ee2f9af9dac6000c99055056e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48b99b18d0a957002cd1ff9fc9d189676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91b3a93690296b50a6a41a59d26165677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf7fd472dfc949fad75b93a08544b4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf7e8ed945dfa78594004c73e92aba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8f875566e89a3ecefd696c316d5af680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714e3067c3dcce647f650a359b598af681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbaf0f865398c72de168601abeb8c36682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d32b8805d434db5b960d270d3df8d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbf724525d9f66eee894575587598e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6d6a4b097bda797d0ec8f8f9ee14f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c35f2e60ca1b23f8a5734a8a0bc57686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea55ca430dfb9056b72f163cdb3242e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33414fd7697cbede48899d4ed19d35688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d33dfb49575f88cf1739669c73568689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e330dfe0dc6cfdb3000770dcbbeec3e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72432dcd1715f99953ee17f9d7af1410691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05da4b8d7ba334a088ddc82bc95099692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc63e55d5bae277ff679bda84e8124d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbdd932ce54d490634575c7e6b41fc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104bb31bf65c41d6331ae30ad2f3648695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecfa2d4f876384cb14c4c6d687e818696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e512f619ebd7d3390c19f517830991697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab916e60d5a6d892f6e2cd6d9565da698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0528d872e451014c2477393ac25627699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b693bda9979a3cb9501f62fd076c924700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a6a546d2d9930a627972cd3dc561a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9995a03bb734bd6ea51ead81bcf2e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0718f34ac8f19690399baf83fac060703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e9d662fb7dc0e45c989b7b269afbc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29bd4f10fc686d896b137ec502fce3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c9ce7443e1be2b1f10908359f130c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda84e0bb1cdd995ba0888eeb2879c27707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe02901eb39c221c5426253209020fd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b45a4472a477940f2a01057b35abfa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbffa2dfc0db679f6e67a0cc34855c7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0385a44dcb568492376edc1c5be256e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033f757b8e77ccc381ca5275f72cffc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c10c30e5f65847877385a4b7603b0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8499b3128d5d81b0e0192232effbd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8e7a582a59e7d8c79a6a9d139bb78715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fc06be6ec630f811ae1934783f8f4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a72d3221354911cc96ccd5aba2bc17717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d17a4c3ea95ee552dd918384f5094718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2825a3d1a34dfd26dbc1a7610b638719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8e6958ab19b56e4669bfb474961c5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d309c11863d90c466a63926846767f5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c2e2dc6ce72d3b9050948cbd7cfd7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89110db44d005cdf70d1825882395dc3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c42267de877fdb0dad61af6431079d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a8a5f8843b7d45c6a3e87b399e198725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fc5e2011368c8fae1c688f763166b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33559dc67c132f32ec396a943f65e741727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ff63abe00e6c1ccf738301243af0e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3793ff58f31f94d57db313c00aba6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc938debf76d67a8b7889e767799f9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd930d83fc42a27becea5d72297cd202731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76e3fa057a116fe789f55a9f7af9ba732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181b85565d160d44232c209967a4b40733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0a12fa3b4d8a524989446fca20342734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc607b3ca0683abc546c66798147bdb0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7feb1ca5b3eebaaa6814e6e723994d3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce3bec714cb00bff650661152086b5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cb66d8f7ac8f8d21354cf94e55312738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1fcb861e667439ccb83502989eda0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917398043246450145687e1bbcc593b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03963614bc696972bbf0ed335b62136741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eeeac731c0ddc1fa916a8af22dafed742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec4bbf63e5727508adbace7c17fb65743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720131f2f8fca81df2823e1bc11b7560744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc71d822aa5d869715ae892ad8a723745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fc19b1ac9f32096fb6e38caf65f63746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b3d769c76fbb1dd2c7684ca1fdbf8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38116149effd28debb4875523c4714f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a837c2cc3234533f92550ad3c3255749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa86d5d99a7d47645c86daa95b30374750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610eb44fecfc2e84ef97db3c89579b6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5fd70b31f3bea9df7d863508623b8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62333b9be5a64fdba728b1833b9dfb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9ee25c8e28cdb29119cd6580b576d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6995a560535aa4ad6f4ee669467e27755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8c1233a4761dfda71ce790e952227756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a9de2a4716750c81abdeb90e7056b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22018a2e60daa925be66325fd60fb71a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5c037fff2658b93e0a02693adfbe7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d462c8d1ab773ac5b13e43f2509601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5d2b54848e668d48d2e59b07f2b2a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292f2c83116202b5819dbb24bb656f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120a6f9a904183853c042af9381e0ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d187d7f9c4c09c76cacec629bab3b955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80275c9b2ac114c4f31ad49c5c03febc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fa7414f77b666fd88a014940890187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0f0972c20f344d2b744427dd3c6b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fda9b520cac273dccfe6946bc25349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5178d5d164e088d0c584b8ba974e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550652315bd6a9388c05bd309d9df1cb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf21cfc9831c496e9ca9607a68b4cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad61b1da3e62612c94457d17dadb65913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8748fb55b0e979d6ca0a4e1c0090d2714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a5158e1688402bf7c6b25cc83584515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4440eac6880972cd10770f6c0af82116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ba97d8c6934ad3d7f70a7a6787a1f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f157a2dc7725ed1bdfb9728c92f8c2c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827b746efde53e738ec4d2fbe261e0a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb2d80a933e697b64e234c52e2ca9e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6670264d6f59dad2bcb99c4cde565521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0df1ef189704c875eb8e4afc8d59e322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbb3375e3c36b6e569ddfa1335335723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5142e05e9902b5529e89081272c95024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323576661945ddb9327c0c794b3b2c7925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48156e5b4e61f8544531346635c37fb326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59de7db5f7edce9a0af1ae04494851f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63a82c362beab7725be9cf46bc576228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396deee23227893d05743093babaa92829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec811a91906daa47e28d46e8132515a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8d276514faab07f84132eb0ccf62c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666747a179aad60ef372000980d19e6432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83203bfd3c6f160abcde4770e426cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fe240f31b295eac2286be4163aa5734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fb58fcc77c26dbadc71650ee3f29a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb678560c5c325274f68035f032e2a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d66e363738c97f797b79d822b816837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57eda62ffb53c2e57c24a432181908638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870f61a0c69b6f761299bb77d66212839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff4f5586230af1ae5702256a3f1f3540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953aec273c7407387ae13aa41fa42dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806530feaf305ea9e0b74f42fbd45e2d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04fda7010db9bc11cfeaa2ef5fe65f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7de75fdc09cfdadf4f82c8d1e270644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aba0b1f9460c732c19e8af235d5dda45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e44053855fe7d0b4866d34c96deff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a4d41342112885c579329f4cfe30147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef79b5dcb75cfc84dce46151f7fa6448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744ff46de24cdc0bbd7509c4e4bdb4c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86dd43de5d8623c11292896eddabe6050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a9f410aafc70f09d9202d338150f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9b4685b11c85ab948dea0812910f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62439f172f1a7257f53cfd57a0b5e18953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee845d3f04a682bdbbd3062c81edb0054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc6207093cc5321d8e65fbfd15b3e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534eb728b9473e2a2d309a06373a463a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fdfb6c97922c53a8ccd4875a08e1157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035dabd87d7559be1f6e045b19491e5258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686b94a0522171b018c76047e55d67659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a1397a4e2812232e33244da5fee6e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348a9b4d872af5cdf55a72cbffd522d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84492a31018e1473205a966f02746d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01701fe08a83607dc1b8cb4bd74a933e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284f23d376c1cd8fa647d1fa38b619764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492de44a91ccb9cc8e550f8164b005465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f12086a679ac925156c4602df4002d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a719c487a77a681aa9524ae5ef3c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97778196086f8c277f351198b350899868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b97bb2e54547ecec5ac1c2837a29fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de626f197fb14296e6901f7ca85d78b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e371cb3b6be68fe93c7230d48e5a2971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc708cea45c52ea6dd45e77a636b5e4572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080eede326f49b363cd5d805d25d6af73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5398c2783b1b7e35a6074fdba9ee81f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bc617ec05e449995ba06d23ca7be175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c473f893a9cd2bcef1d28356e2320976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d63d972452fe2008d05fd296564e9277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef98c30425e16311ee3a215e4d8928d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420acf1efe8adb4d713a3e882d072cc179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156869266bb2347db4183bc5cec06cb680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874a284fa16d09d985a1462be3ef20381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8727cecfd0a8b5a9d15e98b571942682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd0dc78fc420c6a41b7b45d53ab68f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf206b7a44dd1bb768bb54d80c2a8284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d4bdab1918e39da9ff53d3db8b9e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874457fc606bf968c9f6bc356db7199086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7936bf1d1196a6627c7c84db2986aed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e17520b25b77926609c96acc8fbfc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c354c96b9cdc4475fb0a67ae1693a1e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616bc51c86a5675d65a1cb1ac42fb0a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c47aaedb59501ef42f77ef63407ea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14077ad98f2da3cd097c483a8288aa3992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91d1d58599e52ba32f42caeebb3b7e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9dce4fa46113024ce5603df02d9d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c913cd877fb0cf11a984cb1a83a4095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d292ed1ccfc808701c18aeae1d193396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b71c2c1a7806939c4ad3e59193817597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb229205c70ae0c7de2ade522771e7998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017ef07d53cb8d0274f9ad0860f6e9999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf7b9fbd7d0ec15b67f4f7b00d9381100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d73d5f674231d6e3db21adf8b97743101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731e17af10653aa1e6f548469925337102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3f8d93a17e35626fbff48c00e269c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929dfca54ac7ea1bc9bcdd4d932dac9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91c38f8681628409b3a0d723d1da9f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1b902e7667dc34f4bcdab7bd35ff9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818b955bf8b6000bc6b2e6ce9a144ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781db70a6f1b76ff60b6442ebe8282e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81673c8bd44e3039e7419a05f25c9d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ce8e8ef0344e04d1406dd202e9375110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53447179ae6ec331e791dd36ad8f3480111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc79a2a3e7f5f1a0ce11a69e4883f58112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448f928d35b7a4417129650809668f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7443bdab701ff7f19572b8c0e805246114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bdbfa9879df7273088fbb1f7ff848115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3131b3e86cfd3629976b7475e6c75116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a369d6314c02efd4edbfe9ff1c373a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735e9b885ff64acec67e8846135bdef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b213ed3ce365f60539a656c9b9cf9c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d5ff8edcdd8d0a049d7e811285564120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c3fa0b925517e75bae805e2d07d60121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927b21b842dadbea842ade2063aad8c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eebd5f03bc39eca5e0d10234c4a8a2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d028a4ba8b4e847f8dc0a1e80fa98124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dea099ecadad241cd485f9baad23c0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bed9a4d4cc99b9b21cc0cd95737339126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a891a60e145eacefb3e7bbd96010ca4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce06e1ba4cf748e6c0831fbf543493b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12722245f7c7cd15a8e40bdfaf5c5c0d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c948249d44f4b9455e3b30c434c95130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea380cf3c5187513da8a2f4ce1f39f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776c1f41a4c19d8b822dcfbf64eab9f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6874b87098e7a50f44008a961d838133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4602fcc67e65c6063078a230fe8f7b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa41fb9f4f2167050f56a72e47d3ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8765ca8fc6dc8452a4014af688b25136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6badd5a9a710cc31987e8ac17eaa7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375442ba9a7b47ec0ee8006db71cbe3a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd50f5f8df0e89a8a95d4b80ad8a3c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93cdcf4bdf46f941933d8e87034273140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72678f55992ffb88f63aeaf38edd63f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957e282a32286f36fbd843c0abf31f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a961967cbae084adadfd676e543df143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f96bfd4e083609177ddef5aadac69144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e42ee7d395ecf27c8c69652a6129d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8ad39b996f1bb80dc96249ec999df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9ef4285b08b64e3dc0675c8696f14147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1505e07e5ccbf7c54c16ba79950f4d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27f06cac8f988f3bc0a058948a2f5b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c2c560a1736db305a6388f739d8fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83cb61e033718bc95a07d74a9af400151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737180694e0d40bba11c7d8bea212ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c714ea364221885071555339f40ea1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8548b95ebde1ce6706e16958871842a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4eb623e840a5b148f4b2c0d516628d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1442fa4b981bd960c5663a282becc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c2ec76ddbc67c80d00dafc03683e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58a447bb7e37d69b5b8f69778521c0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf06eab991eba1212d071549486494159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161825050237c7ccf7a59216224de68160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df9c4636a745628186e4353bdf1c6b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff39fa04b0787c997523636b8282fe1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6fc1f7bada21474555cb484eba196163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a31c318af4a6f37f649c4c9068381164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e5df48f0f12f9525907a1880371d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc66e1fb3250de794ed883fb1f014a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32b7fa5ae52bcfc9a14359bbd88848167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a151eec9adc2dfe1942343cda04783168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4547a3afbd8a9ea0b39c5b3c25cea2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3fe35983a4b82ce79b1c9c28d1edd7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426220e3bec98ae44a63a8cac2ee478171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc87c783b559835c6216055dabc43e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c81409ee34def38ac1820104005b58173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c59aaf3ab23f29d823fe5cc38de2e6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94123446bc10d4f6dc1ca3269571a64175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677fa606251b8ba2ed8b637854d5718176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8dbdf85960b5bd4aadad5095cb4dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ee106c5afb4cfdb88f40abd072604178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bc9c4aaa2be14a79c7bedae184688179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a00d1a17a2cd3862cf2d710c0180b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec2e828389f295ab08d28b383a50ae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca80092f79674956859bf783ad4f5d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43da42ac73a713390c620ce3470af5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ce4c8d6e6534e61285237fe0c2b9e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227294361f0654816e8e4139caa8e646185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d060ceeb51a3be924cf7db088436a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccc959b53ed0313bab8249db5387b2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b3807b82e82e21695575a1c8c88a0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839abe234f54026db16bfbf08cbebf3e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad615828ae98a8e9dab794d4e25ded28190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f0b56f3220409f06ce7a39778f3e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea2c2297ca8a0ecc82d8b8696e581e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00c6f3ae69f04c16fd61918d4fc5fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3169ce99168d5e5e789e9e4fd2d25194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d9109bdc2969ace4fbd1b04024d66195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1693a670f37a03bc0ce8f93ca886fa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a353ddd5f94d6b9c89f3226978cd18197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9db41a706bbe186b05393c30b98cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406dec600d948b8a7676ba9b070367c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e54d1861a8ab5573986c36b6f76f8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4cb8bd4d71ac2d1633e2ec64a186f4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90510061220145192967e23dea39a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf9dd09d65fd50fc06ea4280c0c8fd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bac715249586fd2b05d729ee6e719204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba68d53b20264ee3aeefc70d29f989205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e46fc8cd019030d640b72a3270b01206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6a3b0cb69dd9cd5e46aa57013d4cc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39baeff745eef349bfd13f78545922208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6983a478130a9b6fd3a6040f8758c3a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fda6520e45edcee8af8ee994537b2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7dd6a4e8dcf78946c18ce0883133f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afd4b234f808014f86ad807ca52fd7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b392e1024b8d363d297e6f6a464100213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbe6ce608fb05e0df8a19fce154c69214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c16e0ee9b2ec1118b5b521e5413a2e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1e63a051ce3f2a3ef9467d86537c8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b84e3580e546f4eca93c486a6a119c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622bca794feb4a0ac450884755e35af218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b04d74bbe1a98ee846de5a56074505219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1900b60029770690b6c0d4364fcbdd6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f74a82e1ad4a933fa0aaea513c12e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffce92304e6bb68139c7cd3c2e45c1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa2cf2d315d37c370cc63885f2a8d4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54983eb6853e83a22f8d7bf908451f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e738baa7ac78d7e79f2f6c3a73bb2d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17456879defb2de27611ba4acf6866e0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cf6e009c0d18114418f88281739e2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b2710e7a3d74ed33405f876df61e9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85562bfdd2c3f3d06fc2874eccd297229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277647574174371cd3b78377d65bfc3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f55fc16697f2420b81ae9a265c843231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8327b41df3824bc73d1c4e33bf8db7e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ae12ef59687763fc4a461e51fa32a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131a813af707915d396292e0d86e054234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e4fa2056acb493b9564915fbb2574235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4307a06bf486e08de03e3847d5a4832236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4235a39ec7d118ae8692e0fa4fed46237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a392869239a8c381b00dc0e52c26881238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442acad434a98385bc51e86b85d0fa3c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e455a868febd77cc3a489e715eff4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e87d24f4ca5bd2bcdeefbb3dd87f16241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7839c092fe328d3e3aabab23259625242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcf704db2b0607b28bc7574e1346e8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d268b0475360f91372c29074d46af244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9591797f451d2c6f8ff7cf7e0e7fe62245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b714eba72cd86f1bec64f7a572f493246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c73e1eeb5f7937a984eaaf51f9f9f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e7384685c4c663ddb5c40627c9639248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf657304d9695944465cb218f28bee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358cead0a1bd9884a09ca26dbf0320d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53beb03ebb4b1daba23530e367782cb5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffbdae278f874d5467dd225996ad12252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a72253d9a65faafdeed91876f70716253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce638e9ddc9b10d40fcd2e775c74092254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8fd5d5dbe12a7a58a0d1c3bc882d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800f08763b622bd43883a70d5f85cd7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9088ef3d44bc5a1353373cbc13c524257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab6719451380d0fffe640bf543f7ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032e1e5351613d35dcd9a0755d2e512259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cead87db66440c37dcdb55eb79c23a6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae4ac79e1509f7b942aca3e331800a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b3b033d35367cb9f59da08db1233a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5575c751aedb7b135e27b76647861263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd848f6ec1e5a652b769f560ae2106264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e3556f2e81c0a3ad3f4e87f3234a3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48aeb40cd6570c88c2610846016adf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972ada8d14fdb26f51757e737b59fc2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc7c9abe5af21eff07f4051315d16f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76e8e2ca431364321e7da82424cbe3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4f6964e282e225a05e2bd775dadb8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4742b5f3eb9bdfa64a4ff0fc677e352271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358a0127159f9262d6f959941f00b18272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee358891f40f3bf6babb3e621b385874273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6077c9305c2953353cb2b4e27ed9a10274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2559cf2f2987536b40ccb575961d366275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442330ba9d96e9609ea359f20233e63276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd14664268c2dd367a9e1ee9dd3b71277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda060061668b15afd14eadd7cf779f9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd631efbca18e7562969dc94f65d1448279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9bddc0cdb35e0ea125bef8d28c2ef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14971737389d6a51cbead95f9f2b8e68281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4518323cc4f7e4f660a6b55c51ff2a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ce694d370910ef78dd073d6b831ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2180f344a1033bd41a4ca126e794b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbbbea136cf925bf051d99d2ecb9f3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5eb23db39c81b3a6d875222afe3d31286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb3c5130adf4b3fa57e9452fbf46c0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67dbdeb0ae54e966632c2f875376c04288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff640d6d4d61938e80d0f402cfc3a65289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c15f226de7cf45c098b7740bb9f7d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f96783f39fe306e54cfb9250689624291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbc88a98d2f48b9ab6c9993b37969a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1ee4a8d4f0e1e4a954c3334d8e6bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb03e812955478c40a49d29f98db0c7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea81718a3c01fcbc3e06c29b024801295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5eb4cf7a94f2ad2a16979d38b5823296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f402a57fcd3c67d572ab2c9d9836d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fb2e879d8ecd5268f5c1810d973ab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f5fda32e901d486e818f1fac90619299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19d5de78689e849d56761d6883710b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77e0df559f36af4a004088983c400f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a27d22c23c5b0fa4676b79006af126302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d8ce79f391ecc0f6293bf617b2af6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d61339f2c1cca4475f7f61ee5929c0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59012fd1cdcf2660de23df09d402a08305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54206d9c919a4e52001a7d833851d4c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e23dd188ce7c22c54c5e65010346ba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0606da1a190483a0abe37a44e0bab49308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c331d441c66e471b783db90fbd1a62309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863af9955adfe5fd11d2f329fb341d6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de137fb11bb75ceff4d2a0788520ec4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ceb09ac71898df7651bfece2ff96b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3fa9ac7d96c6cd81ebcd7347a5155313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db96473845a717a2c6ab3200cd968fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9505ae7b3a59aa879bbb8267f72df315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5deb34a8f25f8e0666df3ee6ad0082316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c028b2487c21913b52733f9a1a4032317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca36536d701050d5f5e96260838ad7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e1873723ff1738f85cf8cb09484c7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a84e2469cf6c4710a5ea95db95f59b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7e6f5ff120b0749c09daf1478cb6e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1871dda6d7c826816a5cfdc43b94ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b14e6ceeda5ffa83d664de2867e885323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cd47b3de91084f639b18eea971a46324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0eea28c2de3f3e71deccc21d0871d6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c732eedadd614ebbe3a34028db47b7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fbe95e025742fd4f0a836b996f093327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5070b27af77c34c1c1e620400fc580328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a43e6b683d0e7139daeb1d287f4b72329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc7426f3059dd1afb5d73b56b8f1f3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647ef7ccebb552ee4239830316503a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4d011486528b63d96b82113199da7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9420b50633dcd75c931a56ab80d07e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0541fca4acccf8c10062598064c04bc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db61782a650d89186036b459b969791335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e492c03b1a834306c211ac65e72457e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbf7815afca90c835ecf284c8dc4ac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479bd57c03bcade387e8c4bacc5b0e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581c3c73dd4f7c3efb91e6e00927f5b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f59bdab9aa38dbccc39b61d6e23f2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bac895310a2f5371805b4b9dc4030341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd354af5f704340c03570d9a8d5085ac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907528eb1e2b83754b5440d642927e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f9662ce6e2d6a57d591819370eb45344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768708cddc581f7e10eacfd929aacae3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bc9a92ffd5afc73f35e7ad630da2e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729836e3ceac3ed59bda9a55e28af1b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd7616431ff5be8ced46f0773236fb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c04ed2f515ee56c59fcf6e1843ffc5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186945412d5aa7ef0cff4e97be93350350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f16bd46f6446b893838e8fab962af1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c458c15b43f0345ded422e130ffa6d7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f59390d6ac7a45dfadf5fefb333acc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d1fbb17aeeb1993640dbaa31d0e46354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb9850960d6b0038f3742d58bf7b9b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d0e7988c4868efe26b6aa76ccd70d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c8470f303e7163833ab91ececa562357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d1ca2a3e8d8f7b6b6bbe4eeea5cd1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a978a4b3868272910e067b5b8eede2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3ebef1297e8b747d4ac951aa77fdd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496ceed88892c2451a4e83756d29b14361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f179bc0ff5baaffa907e790d9bfa6d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18dacf43b55240a54b4c541a8a9ab5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e0258fd7a1bdf5f9ce6bb3d1f33aa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383cadb426fd1d075aff4f485fe9960365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e7681385a966341b878ab1b9c13e2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e6c96b1b999c9a7a172c53da451b7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9bd4e65897de3a37435b2bf885937368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b49c039aef713b13ddc59d69b9d9c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81439cef7e96e9b8d417b0f9d3198b9e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5cdd0ca253d7187c800d6b504e3db371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7d2dbb388afcc8aa49a08f322f02e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f96521776659bc3e83061545f2276373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77eeb82196047341677887c0d7b5941374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ee0e1b6c81554288c5a5335033148375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7b360a27336ae0bbe21cc8a8ad990376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99c893d74b7ec41e0683dc5f706edd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a0b2da625d1f3fd44c872becd763c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65627adbec464e980e9ca9619d609bb8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18103b66a55592156381aeba1e52807c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294709c0612bf8b26cae3f24356fb387381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741c79d5b1c788d2aac00b36f054883382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ad244271d233651516741f897f7b9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d59c4c9c4a2f7e2b92a4211c6ff319384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2aa654d025d0f813e3775703092da385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3225075483bc898328b4ab6e547f0a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f712ea91029a61a54abe5e2ab8878b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fa55f3d3000d598251769d2e21008388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95000d52fe987b5697fbba378dedc85389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418f4bc2809159da0943512df2fad70390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af33f9b154b1c9eb519c1709b82610f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44966d1328cf766d51c6208f35aca7d3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89d69ac3516fc96ea268275a7f1508393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa73934eb581b4456a7d27892dca8a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd26426b371d313267836a7cb24809f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03557a9f2a1ea754b5467fd2fcc22b63396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f03db8bb125bdf1ce01bab27640234397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b87f0b6900b4ac9eadac5e5dc0100398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff32caf70e59217e473d0d8296878a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c8edee0bfee83c539c300d812967d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361e9b5223665744c24908fb2471cfe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa0478be88634a50cd1c7fd1b8fc1e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553676c94779814a15beddd4078d217d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf704803063c2b07cf3ae9e5e42089404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a230dd2a94a4b1bc6e2a16ff571eb6b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776384212689262724bb4c019055acf9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd07d15cc367776025d5acf34ed0331407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc187270f361d8c8a6c722f8124546408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22047e5b1758ef946c7438921e1e903d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a667e86aea470d3897a4cb88d7247410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f11f65fbec43d57e46b20414aa4700411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb412d177514214d8e33acaee3de9c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183563271abfa4e5ef2fd0a34ef6dd1b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131fc7911e899f7a7c9a6cd85b31581414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de8307180a20e38310e6e6adda1d08415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24606054bb3d84313f286feee05780d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa866895d39fccbfdd6003e6f75d7c5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529f19dbb9ba199d93bcff3e808b4be418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b8249d0f022a5cc2210c96856d9ff419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0d177b11aabc0c5693900940e1d19420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d787c04820590fe98f06b058e621676421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab330a20b9aad477fc385396c07491422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0f73bec173edfe834efd5e3004bdf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247e028fe137809245829b981a4e863424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f888f45add5aef7ce99e340f1a7716e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeacb97f58303c401c9f3dfe7631e8b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea1bb7e6710a65292cb07a6044c0a6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505641c03f1a58f3c2762bcdb052c335428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df550db560b371ace41964e13f4e79b6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48af20d6ab3795429fbe92902fad4e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbbb1e18c864ad975186514a30d820431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ebed120ee4e60008c9f9b9e2a1dc8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef9c466ad755c77c8399c47b68241a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e8d926f86f6958a0ee67ce10a44c8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37939ecb5531464d2e8b0c1fb61b89a9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb61dc8cdaea70809811f142a27c4b2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cff01b49f75f94b9d6e70ceb3167b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd281023b5607962bdb5c7bc573e46fa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada30c5b7fcc9b68824467a8345c407439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde2749d2656c44bce3fbea7a8c28c5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae87fb82ea41474be96679fac8d6ae7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006ec73fd8d8f9669284992c564cdc0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b33ee3eba287ee98808a0f269e8c3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf825b5a732abd1627dcbd1a241b304444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e14d5e03974a84ed6cd4879e4b5dc9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2fe79734f4a0fce683be89990798a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd57437460dd2e1621921d472f4318447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103e0e09c047f6202a226cb50c5c464448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa33cbb8e8fdb50f32158d4d93bf62e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04c29f92d771748f826f35a542a36e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daaace7f1fcb442bc765b8713518697451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643362cbea94987e0c4131d3039bfcb2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9634b63c81230021524d00182ad9645453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d9726c370055f199a50ddd9527123454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06ebc27eb5d1015073c1f593d3be0b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c37f0d69725fc587d4c0bfe30c215456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029690170e59e64d265ff65ad0422d4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefb339acd853dd60b0faa1d07f5be1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6067ce10928ee7aecada7785f3a91459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49267d3e060bd4d03f08e3d3c0da746460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3285d9d6474c83726d7265ae2d1a3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fd753d7fd0cfb506bf1ef4e98197b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6239e8a48838b50fb037891d1e7d5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bc10d6ecdacadd19e4758a9f09aa7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97c8925363094e8caf67d47258e969465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be667f8d2c3a6297e9384a0a6b1c1c58466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cbe602b1a97f5ff366494d1e44752467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1376a3458f05bea8a0d377c1d32851468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07898213f7ac8cd5018eaa6f560ba86469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc86844da8ce5cbd84345fd599fac36470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86924bd0cfc8cf2a0caee20d4911dd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993a447ce6d525a446b59d7bc663a8f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afe7cbd897dad7c4d2e0dc27478bd2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1b401dca46268436629164df71da3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ae88991a017e0ef18276b3ef052dc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0fe9f42dd3fb0eeeadfbe71b7ba70476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98472e1f69ae230a74ac2d812c618f8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f180a9c0f790e921ef0247dd136965478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105212b3c08199ea6de083a166b23de479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8b22e5cd07584afb5e606afb39cc1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445b71089b3d55738ffc14ffece1bcf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a5e8ec7e9a57e03f3a05ca584ed45482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814c311b5351dab0348d2dbacaa317f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee745e1cd761051d4b0f7560cf768c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fad1552aa28fb1278a80530d8bf074485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f60f1d4b8f98fe704439615805cae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d748afc729fcea32274f6a455ff9d9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e752e4d25c87ddf26e749ddbce7ac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe7c7f6e11354db85fbc60a47eaa52489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616541dae21f06d9b999f037d4ffda8c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30b6c1be5eefe324fa18ea4bd6585b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd7450b7b65fd03da9d4efc80b6c6e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e833c23ddf3c496aa5b462f9bf487493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c8786b494f3f1434f1901d5c7db86494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7caa2ebc2c1889e1350ed4eb76437a3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4653e8e0b9e30914c81e7e3d41de65496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb6a34666c253cedc578eb4dd991f2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e42c95da8b0f0a108f2185c7ed1900498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320cb942fc991b219c850d5219ae13a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950a28f50da8a7d1f5f1492c8030baa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c0cd1f9e9c639c1ea5b199c032bb1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc95e02802a9660609f62c62cb1590502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634310cec1f3f672615b81936ba1e3b7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745663f81a84c26b0c75e2d9e7ee327504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b62b36548ef047f9a990521aa5469f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0fb69fbc28f554e5195326e1acc46506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db07efb5e9635748252bb80395dea2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b605e1002e3b8eb417905bf6570fa47508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a299695122d2d88b89a096ad00b72509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996cf7d1651f23cbc162ebfdd601a537510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52d00a4a3a44fd545773f819fa4e55511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e666179a0dcb4b625015079b2f82a42512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811a337c5b741ad7e65824c8724cd6a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cfeb5e18a53b3c58fef2976a754ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462321941bb0823fd11ee72ea96c064515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e1246b252c7e494931a95141ff874516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d8baeeb612e60a5f0222307e5e49d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f5f15c80a1935e2bed1a4969dca23518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e77f294f1b4f3dbc9e274db8d72a1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed332d08b76756efd51f5cf51d4afa8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee5d85c302df3da762273778e517ea521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05186b3e5959c7a9e03ca64dba5c962c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19c9e656eabfc18ec16fd407badf9f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3a71d3e4ebae350f39e275b86a218524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2350a4eed13c6ab777f7c2b8c8189b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452708911882db8a68748522ba06511526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc8b48388209439ec52194e172fa8a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c41e06afe4a481dc08a690b5becb88528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd65cc2fe627a1579e9a299d6ecf55529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f962dc90e1c8c335b515045795d3b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fd78673403ff88700e411e0c55d50531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c959ab0ae7d44545aa0cc1556ca0c36532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122bdb62275710880c77e11200e203c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0987472086e250c0a7b2d3f3c0226534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1288f491accea900f660b3efab1c504535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ecb654233e585b55b7c977c77a8cd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fbd5d7c90ed87288a59d9e8fa00d3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca841c41c50ba31176bfc7a05e412c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1113bb61dbb6184f32c8e37f3f9f5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c51c1e5c2e8d47db7f081ffa58dd0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5c71109e724c4ef15bc872ee3012c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3ffb5c5ab5bad8bf18f71e77fd90a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9842094cb07837a05d191a3ec3c2957543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4e6228e3fae83f58e7638c5ed6ad7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fc56f835c1729219a97873b1fd480545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea55accffc68b95e2d82a36a1ad484546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c690914ebc54ce0959c5b239b614996547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2742d1e048b69e2c1faf702bb8f8603548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d181604a7caa46fb9b67f15d6cfbb8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50bb3a4a9858d105d5b8973dbe5e44550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae2619c63bf6ff5c88076e9abb61ad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d1c59008dc0520a6118b202c37c83552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36dd04b30bfc47f640b0b3cd93f06d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e148e7f6c034bd217661f837f35ca9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3d0ae461ebef6a0faabbdf0cfd8c3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b577c0701c35fa60705d5df48f9097556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7762f5dc59ed2808e98207abe1b8be8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee60957aa288296052b6d82453f90a8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87351f638e68a2ff1d81061c610e7532559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1d38bd4dd1154cecd859f069bca78560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61628af1bd10f7f5dcb69fbab037b626561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bda78d224bc44e8a91618f49ef9c5c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e6ab46984076bdc2dec9dcd607bc4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77978d42ad39bb7b600502117915b579564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6bd680382cefc4cffc4ce7b0a51f6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53486fb589f7b20d20caca628e7df6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e88b7300cacfa8aeefaf30556c968567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455caa1602f857dcd936c4152bef9911568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427c51d7439a70a16305a9423bcb9e7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bd0c172b035891fa7f4fc4465fbb7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcaf0b837613884ca4285b9383c2dd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fb9c2130d5c64b69daa0c845c3c56572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbcecb413c177a77c9701ea3a3b9e1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fbee95e2082edd18fc6c98907df7b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5543ecc91803fa58beb790e3a921d15575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdb74d5b16d73e2bf905de9048c075576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bb85300ee8dcda9237f790f83ff1f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d54380134583af7994f606f1c18cda578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28650c6f2625e8db2836952ddb07c0d3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f161440397447afbf7a2e99b39f6dc3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d612551c3d3b361bb5b8f57a22bf37f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142bf97e18a329c69e0852aa04eea176582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223de2bdce9a07060b5644697aab8a4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01945578802dc98216bf0188e9b871584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55c3f0ffd634c1f130ca37bc703f6c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007e090141f6bca9c4f42223d4889bf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397e0b3ef38897d383cf9ed4c00801f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d3de9ee87bd90dbec3ce506965e0c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b40981e05683a0f46bcec1ec7a10b8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87443193607a0651d5f201391c6e34f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102a6605690d7bf003318b560db6c25591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81fca5cbb20efb8d56f88cb4772f4f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c87655219b7e39f4e7a1463b60dae0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7643e3e7969ac69e10662f9d56a5f6f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c033feea869d3568e4fdb04f28ed9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0680c539d4240a797967c3abd6124ad596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94568a6b4be4b778ee56d878dc05cccb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0820c924a20c100b113a095b2cb363598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13b0fa0c306819fec760f0d494be75599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c3e9f486e5eccb619412544b3f35f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f301e0341e60476b5d6c8ad23834b3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123027a755655b834f4d5bc0063d9d7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be25fbf61439b2546a3e22047c0414603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a1582e590a90ad46a72d5819270d2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee28a6e5d0811885b7c9cc0f05eff0d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b5eb53b0a36eed7a0d1d9303d46f5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ba1862e1a3777300e853541cfac95607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22289c08ad9d9ef347a1c1b312f36012608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3e6b895c1609ca9b2a02b7ae3fa40609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07b367cef77e48467c1fd43a2df1ed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd95ef86a73da3a2118399d982e0fe8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161593170acf5113d77ad6b62d8ef0e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea7fe938193bb1ea870969518cf633613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173f37fef79d59b20c3f750a1bbd464614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca17740ae593734966cc590f80e3eb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fedfb6ce12d1b6f6822e470728dc49f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01753b73b7444cb428bfce4846c7437617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f1fdaa5b065f6ca4ee2d9469dd496618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391bfeb328147c828002749c8c61d6e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1ead9578a0b202a145554abe4debf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5ef2bf1c59c6d217a306cfdb66033621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079601de05bdf08f6bdce73364002c6e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d1d43102a28e093f6b3c881ebeaa4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bcbe19fbadc9e86d2351019b3e88d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5870b8f33011845881dfbc59ae4b63f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697a15d6251a84a5a74be9dcfdf36ea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac76ec212835e424901e51f9483740627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd12b027442ba654797245f110ec9f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370bbe7a0026fd675f84b9b21ede0a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433f588a156f990e23533c65cfbaa90630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ee4d9090e8f14456069ad385dcbc2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f142d95048c2385ab1506871a9d80632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e689449bc38c03ad7b8b04159046512633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31e0c617d462077edebc18db89c205634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108bc5022f02f05c445c5c09249ad5b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696b56bae14d9cc36f71c9a9fda2525636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccaec36d2a5f9aa394f8ca19c74cbe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438080dd9daf88f09720bb8e6e343266638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d956f8b0fec42e023117e42d764e08639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25430a2106fdeab9bc49ea3e24cede4d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb88992d535915cabf8342634d7a84641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb4ecf5f21a8efae2103b758147ff4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31be7f2e0a8137317e11b44619add63643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c903cfcaea5d4641dbf6128818dd4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0cd53f4a173173cdbe0cabb182c1c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76e03610d4e4f73fae7d8afb9a0706646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33855c6348ee082267fcded38730f601647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26f1299feb0acd948eec5cd854a71d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4be94be69aaf70694387d32fafcc2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54c7780633cf81b0f3b4ce44ca544f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a35b7936395e052ee4d327c3352c5b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1ab671ba2bc7ea8bf068fa3ed7564652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d7e98f38ebb9330d536ffd481ae68653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bee34061c299a92c78de34bff3bdf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6683f34586b2e9f001c8e4e950cfb4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e5515e14361c40dceb0e10827608d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdd873c6ceefe88edf1eb58061b875657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0bcb09d9ac3efec18977ada261e306658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090566df16b451954cb6dfd87903c13659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e31a76366ec572308c9e205494a88660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfe04615e36bb920bb8f008e6ff1d9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbbc74c47b7f156df746f7e5343bb9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b41d59c792836bcf8123ac7b110d3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b049327c7ae2e679ccce3749cb154664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f568faf7a6760ff3204653713258a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be37c9a066764efad00038e972d4cc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b4c55f2aa4a4c191381f0fa65cc18667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c21c26a428d98f5c85fee59465808668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e1a5a8764d482f3bc55933e290e50669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7b7431ba7e21e0096efd117f0befe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb9071a5d88132038b0017ee96faf7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d55245bc82e6f11c644a1451e2ea71672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c205e6fd4aaecf88e68ec291b78da673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4c860a7ef3c8dd822dd445e040504674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d68f010d9bc03d2dd9f2eaef0e3858675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d335bfff04a7f9ab98f4f1d5ffd4f3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e3c242090ed5457ae4b1cdb64388a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee43a7f7bc7276e76fb60cc7837786678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e39502355f1c21f160b421437bb79679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf63060390c393e0aa89e6d0e083ef5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51874ddcd18bebd75f287302b8130360681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d79697488f5d89bde86c012115448f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234db16f7c0e7328cef88fa6e9f3c1cf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63b4a867fca5a7a7bbd70ee8ec1b43684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c1a0f909cccfbe4ba295d9ede9fba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc5570f659a6a5ad01bb1cc4f70593686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371bcd6ba18dacdde4f66960fbb6a07687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae197edc52cbfd6befcacadffc5a47688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ba5ccc822549ee0410574092a4bb5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc8d8669b8d6eb99212a6809633bb3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342b988c907de06d6f1c1460ef2ce4b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c23805ec47014ca0422b3bb0d8bd7b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e586bec8ab7b242730b1dfc5fdb475e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063df34532fb7fdbbd99b3e8b807770694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b6f1f64575b880baf033bd813e849695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12fba136ef5cf2768d29793e4de291696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc772fcc42565ecef5602edad82025a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10176516bc7939f72b4d122111867846698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4d500813ec769f5df2e24585dce05699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d0aa01a98c81d290be7b7e76b0d72700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492ccb2cd423da817b865be4e94c422701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5ee16dd3051526540f705b2c2f700702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631ae9177277040119611d051d4f05e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b1f2dd9549aeff586315826c7c780704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a461b5139dc8e40789d4d1d3c441fd3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb1e4422e630ffc1e63311122ce927706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfca38e12879217cd71771183bb666707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea017afa723b3ea08efaaa6626d27bd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8c939a5e72ad1079cba0acd0cb7fa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b2ab1397beec9759bffbbbf1fcdc3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a968fab31f1903c38cd74c287f57e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e80db01c4fc78b586bd28ef7d7f529712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f377ab6481491b8be3cd31c0d5af9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6372057b760e00d82133f937f0127714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32615a08c607c29cbdfed64bdee40c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bbb0e0e574c6b9ba85ade21adba78716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c8313b2bca2b85b442073c3428495717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cc4cb6b4a3193e9373a80a1c3c5e9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3912c64d7340572cf92d663b2ff09a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6629a6e67bc8f47541217b3f4ce3a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493387792eba2ec490afe56a46b25961721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3c0990cc2ef7c6933a09a5870678a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c60de4abcebfdb7ca6c960d4b9222e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2591b8f0c009f2e634a1e6eabda7988724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e138c5caa14113548c83f0ad45c26725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24a2ce9ad05edb107e669ef0cb75b1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01efd34579fc891a1a34f0c5f6fefe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7087bf084c861d25babcd6dee4957d5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d09b7d7317f3e9f5d3f2ff27075115729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb34c87a8257a95e7c0d5f189d6282730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fe4299bddfb406f7988019aec9cb1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405dedf108ded873c3dd1ed8da586f9d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568d4adcefc84897aeeb8193d031f7d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ff6383094af22bfa7c2afe4dd5376734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15351f9c8d6a169938650698e2495854735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbabdc9dd93de417c02df6a6afed76736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ced3940e76aa0bebf4ee17b05d71b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbf7e2bf74f2367404c030ea0a5a12738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc49580a34191bafc727c32a2a7d25739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735e345f85507a2aefdb4b2c1537bbd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e21fbb5d7fbbc8950aabf616890cdd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06d1164e82916282f8765c3c235bc6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1733c7d905465b607aa21fbb03f7db743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082c16d63426269dee1e2e2012ed000744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b448cb49a1ad48b635af3d21fc39a8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09b9adcc738b712ac1e6729f55c324746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f83437f6523b396a72f3675b446ebc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17217abbf95ae4c8820d82b2457247fb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7a8b44cabd366231ab27e376d3a2e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f8965ab29755c461724f532f51cf5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0d341a37e2ba64f91697cd64472bd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67b23291d124527aba727f603b43f5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471c3230e9ac92154a290fc5e5a8c76753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b085fed5847af8c97856a74e73d939754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625508c8a4aca217594804e859645d0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a544ba2510096d13804790f7ff75c10756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c059791193fd442fff163ef68a273a8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee366afd0d8018c9d6dc6d326dd447758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f81e43b6e08ded4807d42b4576127759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>