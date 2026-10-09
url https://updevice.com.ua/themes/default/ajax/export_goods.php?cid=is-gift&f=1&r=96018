--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564a1b91d2004c597877fd08d36d8611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a2be6a5a7e0d1ff8b2e731edf298e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f6f161632ffe645b2d0655670ec353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b28478d08f7e09aee0d3dcb6f95724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c368d5d65f2badb8ac0334ed77435e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0b2daa038e7d67a5923639e45dcdd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5afd40028fc587152144070f42434c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a580308f5021435e40300dd4872097f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868cfa2590e82ffb85ee8f645bd06fd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373840a480c939973283fc5d775ee6810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87197f7801a17fdb692fdfd1c8b9f05c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c3e21c50a99a2c7b4e0881a8246a512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd4a7c16bbc11ca4339e65cf81c28413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0aad86a716c615ff37bed841a216014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1b2829db65fd66360169bf4a6dbb615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177a29fbe9cf310b4243d9cec458bef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2f998f8a22e6d82500b927f0e66cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a412e390473d55aeaedda7b171a79ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161477873d32693811800f88f7ae623219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2e16a1f74024e157e20980d433dc120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea67c939c54825a61ae45d99de1116421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7e73813635e17f0574b896db3185f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719d224d50fc58c4578765ca9533c6723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1c38f7a15985c6472c0f51a0c40c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb28668e872dd1a71bed42c931438f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de36509f4abc42e2d7cfb5a38b920be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507b5effd25211bcc641cfcc2f39b9527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f351b274a99a9d94fb4d287cbdb46028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ac40e94131b17d85cfd422b51fef729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c607ff4ea6d5b27f707551a9c37e21b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239e631ad8b3e4b6130c989be7a448231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e7f65957b8e59c5b44e6559245a7432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80870401200c2c0d29d0803aa1a1fcea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3fa550602d482a14a529a2d2a30e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9234bed0301aa22d441f0994c925be635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4562f7dd89e55add16eebd2e4209036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7b5c271190f83c8a9a1b8bb9986cb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74a6b6839ec9a73b304e82b7cb8fad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b11b99c047794c8410a71150dca7d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca80391d1dd947a588b13daedb58b2640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8157ed545756c940278cc723907e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b21130f51ecc908d33c3ea74083ff442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636a56a072f0f6258f35e7803eeac0c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f91c08fd334c2e6ea20fd0682888044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285dec8707d1cccdb046b14ab0a748245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169c31f2407044ebc31e525a4d1075f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d1d69da96c7709b4746b6c29ae5de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b84ceba5fd02e933eb23f7a9e67ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea26cdec3c2e45c38f1a387ba114fc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d3676cc6ba645d04070b7c90f345350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b92e8ef18973bfc6c1a961655c3e0b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59bf38afb565e5c19bb3cb5774cbca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03babae698ba12c8e169796ade50ad753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38144ff0431cfc197bbe11468f16c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b027cd95522dad37ea6eb8993cd5e5555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91b088d8dbfe87e23ff73a03a9dc1956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509abe29cf8d1ce766dc533ba4a915957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c6d952a57b47ae2b118da07e4174c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb418ddd13d7cba692b652e907849b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0aa073e7cfd78853ee7c5d1e5d54e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e75936f38525ea1d133a46984cabce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3c153d63fb656a77433495bd920aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47924a48747748802eeba4d3d322bfe263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340815b0e8fa193bb2fcbd514e8f5ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251363429e73da5992cd440a9715a34765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64072c51158147ae6b2a0a0c35e686566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7ae0b4e3f0b8562f886dfd160a2ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52635f3bad9d9a0375fbebaf5b2c5a2168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa394a96dcbc48ccfc69285ee005b569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63291e7cc3db9c7ad6e929fbef449e6f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac599d6343f53956f827b6b68b9a0471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790e3bf97cf09d3406c91b9fbd8d5ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354dca874626d1444f37b2ea5703e08973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935b2d2e77e3ed91c418ae46204c51974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c5b116a476a373404c226c204dba975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2165995a1eac1098dbd6eecbe96e2376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837741f494eb257963e8f071d29659077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9ad19f9fbedaccc6db694c88a696b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320c716b9af74f6f666b559ec79865d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd52a42885b4b2e884cbdac4b5438680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f1aa13eb35539bae7df1f8fc7a65581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86666da26775eeebbbf86638d334831a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a36175ea6f8066f6a155d2edc54e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53b33ba90500feeb24863eb0e4ee1284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf96a56518bbd59bb983447f8bbada85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2eef43ca25d98d3e146e56121c21286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddb624472ae788712610b9fb08abc587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49323f4b7359ea235e945809c3ceda7c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d299c2ddaa5a07d6ba5ba7e4ca32189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058440de15df91d6cb7a3794843085690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97417bcbc01fddef805f1f3e1eaf061191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bebf51dbd7efe7172e752756639ecf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea99a07b36a6b0f756f6076460a96593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a2968a4d608c1676d6af51007eab594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbda1ec9072fe3d4ef2486fa15604195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7e094def59bdb2f3839a0c47397c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfe058aba2dfb574e89edcc3b15ef897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721325bbcb04ed09e5e3a6c8fa36ef798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842cd4a9269ce8d8fa7c0f29714ae5e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c45dc9ff39604a9e184e1199237e13100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45e5ad37d3c3d219d91eb7e91240be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f391a58441dc8f388048d58d60aef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfdb48ca102c6d0c96da0f6771683c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119a4bc85564ecb33582caa59846feb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d32a5e11ae4a85dda99fb26c3ab043105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68725de6a145fd25f7db5ad55ec5b4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce244b236422d2212727518f20f7deb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09b21a24d48536002e47e456ab0d42108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6589930da5225c9719978e78beb8f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c4eb66c2fd3adc0b031f475ab16b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254271222b2ad2b564a0038715e5773b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fde0d57b285fe813ec50b6ba69bc97112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c054d54bc2230d562b065ab8a18061c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bef17e39cb5d157bbcb4bbe4406f42114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca302c8e251793fc084f6a5f04f995115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b971a3c2a72c3f3b8382b9698b43d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c44c3bc89d45d389951133d3a80fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed35172899a9b7fc99e5eaeccacaf2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cb3839cf39a3f0a4b93b0528c3e2b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00605e5a0511242ed5913fc9c29252ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a139d4bd94fab42b3bf19a71c05cf4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a3a6b87e4b999c72ed96ac4f2faad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e0100be50893437ef5e1ffbe5c31b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f6dadfe0a0e570777fd9c3bbebec6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c00e1faa68c0b4b427520d36e69d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044a11ce90b797f230f3be87e54d9e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ee594d97c1cfb071bd0ca045f98e7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671f580488a5b0e2e32ef780f6e1eb7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78daa069fab1f993748f644d77abeae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e31d6b065145393ae718c8fa80793a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd41faab30b0d9a7e7c362ec14c4b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55695210b663868fbb6d2017bbe6371132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652506ff791b4a3427f33218d0f6b3ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59a06cc1d384ad668e668e28a3b8a0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c056f84eb5a14ad0512d3728cac3c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9697dc0edce3c81a94887c677d466136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a35d62e18c52b1a55f6bb8d75799e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b966ac6061c6e19f173bf9ce60fb1b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e183bd833df9001cd0647f29e592b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877df3048b76d567e9d664e01c711328140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cb077f77c4d8b6cec64a5161666e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51905db35f7facfa540c34cbd00e42142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3e996a7d2851bca05cff1891846ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7eb1838e67f57e51a83e4952e9ae7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f351f0ecc6e7589c485b4e58d32b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635f4229af06ab0bacbf56dde968159146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bdbad210756b1f914cb7fdd2994da1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b228394c36dbb3c8b70950c15c753a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbdb02d74ed445c7038dd6480a5938149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9496e8191791a7c774c580ea80f24150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e20f53c0362d33a00d4b9f1aa82bc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c3f943ce2fc31227836441b8d496f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6e38e1f3e57929d64e6110cf80605153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf0bd370649d8cf2d551b2d2d30cfc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec77e8f44cfc18ce16e415a2d85ad88155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161bd5cd29365a9c0fb88e6b16a64cb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b30db3d06caa94ce65f0abc3efe6e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6819027885ae2b05381c41977bc1f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264979b3cc62071e4cbc044dca70ddaf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05bdd94fc0d9639a1c46c292d3558a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84db0ae8c2515f5a154372935d5bfc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd11401a4521a3470524d8e28729158162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34461b25742daad2787634358f632d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3978017192ae470471e9fa49e96ddca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e08bbcff15c8ec084091d377483807165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6c2eee07e6185657422fc9cfd9fc7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9507a564dfa9ac56a73077ddc09aa6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ab524d94d8351c991aef3259adbcf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1264f1a719da098fa6b63418588a0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61431b9d9e86e9008d970c1e47fb5c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0f7f70e96befe647e4f2570b04140171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d599a20424409d683dd380884125518172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbffe0274392c4b5d62e495a5643a3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8776e928136f02ca27206dc26cf844174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3a27682ec1924111176d316e212b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cd82e65468b2aaf600ab9e1d09b8d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26ab4bb1a0f5f074012e9dea4e52d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c100415fd45750598461a6fa82f413f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67417d0c2fc242d261c777c085d5e075179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be39670532a3f043ff73eaf4d09925180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61410323947116c1ed9a0cbb5bb333bb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6187d76820e120ff0566e67611b2f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b8c061e0145766636e79eb83c75e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067156afccf42cca919d5d13ca960df184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c4fdf5ce42a27ee3bb2bbfbffe461185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9120be2bc92dff2a6dd1338b9c63d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38feb9686e1ffafd683b5bb52451cb1d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00a94464836ccab907fb03a5ac6d51188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee6eca92b4f37c92b831a7f3e1d885189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655d4cc2b2187fd34885fec26e321f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ca56403143bf882b5c54d5e8e893c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35947883133d450efccbbb030494e5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8bc478528c283ad4b3b3d38393906193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8913780d57b24919dcd3c8c12ccf4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73861740f2b1d34a81929e152473bb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4c817767add3145811b012c647f1e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c3988c876bf8af4e7888ec222a989197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a906efad97598a863ec8e6048bf2bf8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1870ae025b11c5791501998a99563199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b7b19768803ff56317313d9364ae6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10f3c336efc1882dd049163104e7ac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ef146dc217a9b22fac5fb6e5b0895202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72675c4a7fea82ff960243af32d170cd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf3341940bea5b4509294b6c5b31d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3b6126a9c9f4c8198ee00744b0eac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10398c5fe5b906a83692c6656870bc04206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b07f24cd63bdd3546938e66f79dd78207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fccf3f6f3e766a8d37731bf51b8068208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32cdd0f2f9e49feaa666fdaf35c862209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33cbe00ed5f856fd6972c445728ca81210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d8733ac77eff4d367b95aeb230c13211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5665fb44f73980e8e8c978ce7e926212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e33aca9f997d74587fb6cba2ef8b40213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bbf7da5c7a2d3e76b24431c5516dd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364bb496dd14a4cfc01069399b261cd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa44bbfa6d4b2ab88235e57b387100216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584d11742dc48496e2b7c5fdc5145b1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b1096619c879b6e0af091359f6759218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce176a23bdb36607df5dfd0f7d463c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf169a6606259ce0c47f9188abe8a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cc4b8881f25ad0b76c4dc59d4e3f3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb107f4d2ee8603bf72b01cd00a60c24222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc966d2705ee5c47e62f7da247371a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a33756826c51a5f722219586de816e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfaffa20035c201a8fae1181042683a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df52739eafe9a6497042b3287d3856226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a41bfe019b9cdf6953a01bf403059227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29c26d171a221eb9f43c0411d3e58b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca6e08e2d5fe7762c9a3c8242e3624229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ef44d0efa0d2ceea4d01fea210ddd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177712b953c519f1e1586cafa0b492f3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b4198f284b23b6f581a0b08c3926b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67987fb3582ff4f028fcc8c8c163e887233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deed896e3544ad8ca9d9050cfac7c9f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbce54cbafe07b22a77c00c5861377e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d80e6a4bef72720e9938f50d7efc36236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d4783ef33623fd1b5d8cd897a5e01237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccdf07aa0efd5ef1db0cb7da145e4a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb14944cd0da1598ff05b112ee1ae9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac620ad4a511e34b26f981e81f247608240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bc5d18d50cf40612e6025f902a938241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d5c0b9c20d40faa9b6c65c324df12242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616e76391da8e43700e1567714e1a81243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed58a74870244c8793c5c9350b0f1f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494716a7f8ba38fb2312364237f08a0f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159dd761c9aad2b53a6aacb4647d53f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65604a8004c9621b322ee3859ac45722247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62699abe1a350935e975f1f5730179248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4502c71aa8fc1d7a9daf4617c35d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e8329e1137ccf0014b0a88f431d4a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2e7447f8d475a859da0805dbb4a0f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c92e4fc73732958945b84ad75638fe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14714908fefff6d62f499a53b698d9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87feb3b03f9a208170e3a125a94cd768254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ae62dcba467a658eb8ccc4056ce2e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9ab96c38a47c86ab9488a1dfb0667256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d399c0c1d613c64cb9982a29a3ca3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eea9fdbee5924fa0a9d53f505cc1a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8b8bc77e49be4c995ae11dbd46490259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc953cb43351b11eda80d0cdc1b0ad8c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e28b973eab29f6f53b433587ac683d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9b8d5b5a47ce2f35ffcf81afb8043262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51474b6edb8b8674f912f9371417eec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12f237406f252d58270fa9c3d51de8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d265d5090672cd10a92a520af2d19265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3d83bb0c5401341942f9b923de2a4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717b3b6d0597e317deb31dd03ed5ec3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e615c66c2cc10873bcb47c95386f9ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ed8e4f5bed3eb1b56c842985d5987269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3eee00869f1720ecf2ee3ec13d7fb6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb38997ff9e247466a45f0891d47d55271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed55b1908920db518cda053fc216997272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6b35558456080beb78a10761b4ae0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810505118c61084cde54e9f2849d41e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112457fefc78be6bc72dc2f27ad685c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479c75de1e99982bc8626f4a57d00e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf3fb1a0da936d7a62795dc18f0fec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ed48e3351b1eee9a77df250eb88bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64082b93c9b5abbc29aa230f7ce750d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96506cd8c365332bdba6d3029d4fbcf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde05ac8d1c263490756e580c323752281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969bec77b5873f9cf7cbed0efdb2473282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e60c3e766be69ab9f0147b985a221283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3c66854fc2edadd96fac91b79dbea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69bed0136027eb2252dd3e39fe48d9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca18eea33dc0f3691028affe493438286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9ac000c499d4eb46536d7fa5eb7de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363e4aaa8b851c7ac6b7677c1d2f39f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70efe45b01f2c06e9dc07a256f14287289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6d3b72d594d0dd6c905a2dc305490290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730af39cd6601286817cbe4b46c0d19291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cff25c579075d04182e6b939b0d747292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3bd0c1e951380608826517492d070293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3f9fa33110e54731304f8b64690cf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc934540b68b817e21aaaba292eee3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9ac96cab0e2da86e64f77bda472cf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7340cb70c6a1f5c4dc68e0bcf947356297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920595a9ebd15160e40b67f0d14aa332298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0b9e8cee3944ca9b19c63cc34305f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70011e0f4fd58061bfad64e2dbbb950300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a210302a32474cd002da6a9387a5b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00342abc4e40d0acbd737c7149f088bd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b0706b77d149b6b92f9a87ff7e52b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037b39910531c11384b8c3f47ae6b28304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e06b99bd2cf5ebd6e462b3f38a5c4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8a0d344d0bfa0a76a01d14bfc85ee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84840198b3127262a183bfb64a792f55307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0f433ac81c550a1bce22c6b9845d9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b5e4a50251173d1cdab26f6b00826309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540ec745db389987f2089c54d26929d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a670cb2bcc087d9b5b874df1ecd53b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f01c7a07a675adf501b1d6063ed95312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cddd0be83242d8afe1739e9665bca2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e332eec76431ed6233a936bfad1f5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168298d97924b0b49072e209d71421b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd771547272e4dcd2bdf8d9cdb262dd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa59f8926a02f88074a6a4177da573a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c691d2a63208d727e81cbe52cda81318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f2eadb5f797134b3c349ef506d2a6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdbc184e73088c5f6be2b19b34b5d4d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c587fad423483a595a008f424ec6c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df933fe5f71d00b30194470ebabc1f0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b333825e1d432d34f8af542eb1a1b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9e7bf042c09ec14cb524770c54fb9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87566d520e3f0c20aca3455a589d200c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb3bf9de39250231a9c677f695dac5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9f29138d95b75548fa8d575dac0b2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4ebb6c57be78fdf87aff94657b5bc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97588b35ef4dcf096548178940be70da329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c56cf5516591119075cc90977ff69330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30e51584d847f354f68c89060a7338331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c039b2485ea96cf5fae54aa7129f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1ae8772753aaa22be8d3de5bafd95333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60513b9c59a2878cbeb8ce906a62f264334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a175870b4db766e89494ebb163c0c6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9baddb636c9131fd42c59f9ccffa8c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c1d7f9d4d68a6716eb1e899e780ef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157c40c7c423d2e30531da005dd8c1a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b52839765290593ef3ca4a3205c5f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d716989c1d988a7c45ea966bf84023340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258a352ed02c558a95bccc46ba6ffbe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf495d009f6fda63180127c8564ad9b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9171aa10133c2a4bb3dc4f6d64d784b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70abadaa39351e7096051e7b550aa2f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4f598bce011da66a4cbf5bed35952345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3d2696aa1f7ea0f2e2ad954c80c2d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d133752b8fb3be6d6c7a0be980466d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29c4867bf2971235078de1f3a2d05e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b828756a7bd3c1bfa79c694f75ed3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc7140ff6761f467b243db9403c030350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78e5504e3a6e871d7ef21eda02fcdd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc64bc30ad131b79ed855de9dfd013352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded05b8325b99bb595d4efdf13a90b5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cf27a9b04242becfbfaf17d01a381354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc85a943fb4209a2ccf9f6b57a3c5d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e29848b9e89fcc81b2a2cc621a3d93356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c53c1e8b328347116b1d901e34521357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36095450f5334e90e0012a37b82ae638358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b24de77ed1f3062761e90c5df194f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514a43ac357de7781a038c751a75baa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96263b224f78c96201fa3bdf515638361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6013226faaea438b16f891b5d5591362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f78f0ee06a8446d07d63ee5c8a61a8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebd83e3f836155123c266b25d553db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad742f961b4c68d49e54482fccac49b3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cfa1ebe5477c0219ccfc9129faabe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b2f704c24eeaacec20c414f28893e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3c2fc4dd90ce669bdd2e89e00fb55368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc2a1f0c63393d5a1e52d059932e01369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cf7a805958d1a8c6939e704cd96d7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38b04b1050d79785e5355c87e32316371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b34aa0ccb27277a10aa9cb596fbc8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85f7b65e3a62ee0622a40dab689994373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579b081cfa6c29312e3cbb2024c7a6d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ad185099e68c7b835b6616253afeb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e1655daab9d68e23ab6ec4cc27105376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fa5b01c3f82ba800921ecc1b83f8b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234896f97796bd9df17c72d5fd689741378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967d8fe51dd8edd19561fac0ba54984379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a0a2b748b2011e60c9684d1e50bd8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de160454ea7a56aadb3229b49bf1a0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976464f5e0d321fa228cc723a76f6350382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4556b30b3314c215343cca6763ec7f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15002606a43d3fc45acbbb0bdcbf31aa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7b9a556b774bf3d1c06bebf33cb8c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a2efeb97587dd825b06317bdcb921386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7a006d5550a93023d178ed9cee85e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78754c754c2cde4e21c399a87072a401388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0bfb6e6f76693335843ec06c98f63389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b37dd5bd352fc92b815586d2c1cfb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085148395fdb727e68d5798830ed0fc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c185d2cf315c3175ab9b698e1469209392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9eff57c22afb70f274e3a9a50d08f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e7d35c1f35a5153372b85ae6e324a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636562333b43624198202af03e9a1c5a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd7685907f3b772b36673aa9467a33396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e3f175d92be742fcbe678f984aa0a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bd03bf5b7abf187e02301093bde60398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8761d998a20e75d5cb0f2fc082061399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b71ebb845bd796f5db274f893a531400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ed3260298b7f7b6a8b95210f9ada8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab321f757a010e861696ad4f013a3942402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b383bc1a7275eb5dd3b773d2337a9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6f1981b5c509ae74018bec133e2e3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e038fcfdb69ca078dcc3af993bfb1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f8dc053d4fc092fbfccc57c5b7631406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2ded875389ee621486119d2d7f5e7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44db3f51ab1bdfcbfea36e5c5f145ff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52ca88bb0f9124a5af33439d20482c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0b11c5c5b58859958e26f84576342410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32301fe6481776655447b8d12095ba94411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bf7bcb97db3c554561f97aaace7c9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402760fb0b44057fafc29623c8b6c22413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4eaaababbceb82906ea82fdad4e5bd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ca631bcc8941183dc9d8faf30e970415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88bd0f84ee8025aa34f3ac74f827b3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a1755f598e584bfd5904b02e17dea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088239f9d7dc04ac8389d89b2f9e2e4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6257946b43c6ef5a39f61023aae38419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8afd27ec3ea2911eb43bbfe773357420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369d4b76579b5a385125d53e6a80e54421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88a62d7cd8c46a9bdfb08bca8d1da6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee0086a68ca9e7a1c00b982df4f1ad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31f5a7062a0eea42e7cda719ff61e8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d193ea64403b22b5762fc5541ef2bf6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a47ee0adcb3f271a7406d68e5e2275426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7d6df9b06ddb919052961e1c9d643427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a30dc4f8005dc97c1e0b78d7c4cb7b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0324bf4d4aba92e0533b28f1e1321429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304e98e7dd1329446c86e18ff27105d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85836b8af87209171f6277a8efb46302431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813d3e5b1ac6db1fd081962987e7ba9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e0b529460c88cbb194938838035b4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cde8e31d6dcb6679cfc941958e0048434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c411b5fb71564c307846aeeccd619435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd261856663677addeccfb9cb85239ef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff4fd931e078b0dea9379aa1a074cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6589e0f1b18477c1a4416d31e66b7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681be76ca134efeb871ca3a1104386f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159358aaa3bdddc9c7975afb4ce8622c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc9d30af9ee5d47c96d429379fcd74441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f81ecec2b27d8a6b3e162fee7c3692442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9c7571ae3e8acfaa63fc774462ac3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3571131947891c9d5befe111425fa4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361024c89c75ce9adc7939133a71246445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fb211219ee80058adcbe6e78da3ce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fce88ac045dae9acec82076e04ad71447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9753e7facc4a1dadd750f2afba97828448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436525c62d702ca08ab4493a5de1df23449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9873ef3086d47aed80a24d8a92b3954450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f44d844a7db71f5cdffd2e564e989451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176262e2dfdac789aef3230cf96a869452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a13850fa8128fb5f267453003569f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e9135f7f6e006bc6ebbecb3f6f1cf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bb829b7fd0f0c01203081e06d3101455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2689c40a30ce6c354957f153805b7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e0f1bf49eb2a77eb28303596dfe50457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e5148d7d5d3b1b5d89d2432750c0f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69635cf4e8469b43f4f086a657e70c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c92f12b17a3b516a8d4dd99efc60e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71dd85eab7a61c9b02e102087978a05461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19bcc13f9aaaf0e3ec83b1df0e68fb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec24674971a0aae4acc6a08ff0b656463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bd59605a77ac9d16357517ffad894464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bebc3ef5a2378facc21f323831949d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c7706d79a7e29471aa2cecb6dfe53466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edd5d682b7ead85dd9a2fceebe58ab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d84013d13769962577d4be8ab46d7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa00ab907b6b4cf62fbb785b0a06245469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0652c5d2891c07375807baf74df0ab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e162db4976394a7d32b2520217bdc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993375fc972dcae78470aa26c8df051472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95473a3ce926876eb3bc2a6660f709a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7647646373626ecce527c0998e4f8b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c7268fcc4f121efeaacd94c3afa7d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c34761def791de6c1f1757778a53a2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71df86891c9a530519095207da29fd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9a36d39411c7e44fa630bcb4ac464478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82f994fb440465f93ea3d47014e50c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318d52602f08f83aecf73d23c7be5c5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea99baa88249c8e646ef5d0c99e262d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a24654eaa28b5e44b4ea2ed2014584482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e60bc241395e5f0e77ce4de013e027483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1233179aec73c37b48151d81d77d60d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cda323c37a6cc9be3f3b2685c40d1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c1a301e7ace4366ae252c5ed125b9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b39b1e8845fd737c8f5a89219d3b0f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d82c60e5ad179a55d1605d76378b9d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57586e79d7b21e4f6fd947ffa57d98f5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92450b27c64564b07176eca7ab1c8eb5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fdff44d6335222f05abbe0f5b42ed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc784fe75a2e10d94e0df8286c19cb1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b122396717a889a49a016b241db35b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178da8ffdbeaa41a7a288680f175ad3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc758eef23840586907c821115114cd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8b4d5a0fbfb3d580055975c159bfe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af81bd13cb4037030878e949f7a599497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fac640ab5ed7bf06a2c069d60e07f0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c74ec22435e87b7919629b9688d9e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba057b1d162a15c52154d46a4bc26cca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b923f3c13ab97b91833822d199ea1aa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f22c4b1a0bcc8cd0ce777ef09bfeb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fa031b0516669067d6af9b4de69fe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacbc885697cd391b0995d8eaffa047504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f61092260208323981f4323be2107505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b0e25a63ff82b3140cc1cf13c510b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d881631715f73b12f208bc549deb63507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ab82e18d4c4f0345b18f28d8f5855508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480284b9e211b6e3abe492daa3d879d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc1b7eb938d8a8988492dfef12cc31510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fef3c0f3bf744e36f59fae374f91b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4240dbc72f5e11680926c59b0130032512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0711892e960ea9a565ec08650c468d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cd91423ea68860618ceabeb262ffa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a3b65d023feee150f864185d09734515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c004875118505d29efa5ab3018176516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235618ce5fa003b6baefc43ecf85cb5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91918925d6619def51fc915c5776a689518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2ac5eaf45d67593268423c0270847519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164121a0848d8d8cd2a6ba086ab8101520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36427d646434cf24e969096fcfe3d4b3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c0a2ac86b7f8945fa5943f6a1bda7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ec4ceabba0c09d04d7ea25ea39c30523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ca21f781242072d752eba98e633ff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fc8ba969a265a73d1bb95dcba1aff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbdb9ae1919e34a25f311b399d5a2bb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540730511bac407a94126a26885192b3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae2ea0df034303514f677c44f931e0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5a80f1aaaa7f6efb14a38687c5eee529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943241763bdede5aa84479322acc0a3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc7cb87dca6f05d5ce0ee1e83aa622531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d74bbf161d7ac23ae6d0d0377e612532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef10887d7b101b8bc21ecfdec20d4a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151026ba89b2394c4b68408083a9918534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416cf526948bd6f949a204f36508dfc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4915532f1314b762733c777c4f8595536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891e0b10a01e788d9ca7a033d0b2e21537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05f027e71f04a954b4f7310bea2b5c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113ed00e474bccce8cfedb70d217692539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf0728509a0841d04cb41cce048ea2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77717234f888f81e2ed69ff5c137076d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635ccc8da4169d0ce31819706c34f17542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a4638835e0210a9aafe32c900e3f4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e641630b2418f46c0e4e15b47c5321e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f26d6ea552589749d4f72cacecb943545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60589dfeec27df02251f3887b5d87a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10c873ca7382e3e53e95fb9d67a2c4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfaf7aebc308508ccae6b39fb6b004548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387105ab195270e2f10c336b6738ef0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857865753ea9f7dd63b8e41a6736e5c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abcd2d1e5eddc83eafeb8374d645252551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de803000853ce07301a59dfe9c4cc555552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96596fe704bae5ed137ebb18038fef90553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbb45d892f2940cb5815c9a26df07b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839132eb207164e698b308f01e6fdf01555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c81e8dab1722fc79661eedca54c91556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3456965397404317847f1b2b434f64557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbe36a011586280242c2684e02d0aa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31d93d7f2a18ad86e18d7fd1ee01bb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29bda6eee84072b505f7a54225eb93560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2a222e315196e71b70e5e96a66369561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42432a18a62ef3c3b89d5af5bb8ecdc5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5a461f1e40cbbd3bf9f184d25313b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b5ee78d505e6a3e7245030f442a93564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967645e6983c5a698391c5e4b5708f3e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422b7ac0e98fc88c468a8213fd53d9b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bcf15e7f74676a18b232b69f37df7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23d635efd907c44b95e51c76022c1f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ea101cd700342a7e44ee319d3456d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f146315a603960e0deafa6265096e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed468013aed5ffc6d68426f3dc0aa4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80ea3381075ff49cca418647fc50f3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689849222f8a9607953b154abb97a77c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf21c3d1d263e7e1b764c8c6cd4049574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30245501f4a2b952575aed16703ed37d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6d8949fa3783404549f41275b205b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90499f4100fe12da7c9067e7bd5fa0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d41f44f3ff7d2fb83545b3968b5695578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bdd3e06affda451cac7c564a78b720579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae0057752b5ccaf8ff83fb718ba74c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43d85a34aa73cdeabc811387425895581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f4ad09817969e641387d9e1e80af9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfdf7d195399843d6c64eb44bceddd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e7fa7482642394d7a1c7ea478155a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324439dadc4bac868f69ee13d5e6c398585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14626057423cf53e7185fc31e14fc551586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de984f36c1751cb24d5f8710a5ea221587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429ac4bd04bbdf41b3cf3724e3498c4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229450222eed331f5c9b58aa4f5072c5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ce4bece4225c279dd58b653728e5a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6993c901c1e799fa585e5d19be324591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba3d072b494d5d5bfd71573e11e6af592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243073e0843c4f2ee369cb288936f978593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265dcae9e2c24ef5a47272372bab3f9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04e68dd6218ef7736a7d1d9a405cec595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714f6ead37960a6aeb3df28375f45eb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950f28c8ceb057826088927ee93a721597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0436f7a1bc57293465d1df52f570a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7806a274f9e8ccf49fdc70c709827599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86acfe5375d54be1c77fff9df9b15fc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d9a8822a883a9a7a2cd0a15076756601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f64e799edc703409e272dd7120a95602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888bdd47da53a0452367b66d038051a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750f021d91b0f30ed2bceef91ad8583604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cc15dfadf48a91a280c3eccfb9725605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa8455c856624deb15982ccd1d39dc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49383f1ea1b3813384feff895e6c893607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a4f789a961aae186fd56c6600ac38608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cff6d57edb8653241216eae67c488609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972791cdc6e02bdfbedf5531b5ea589610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3c2e130f195d7508f1aafe5f22903611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3c33aee1f0080237891ef20dfdc61612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196c29cb6ea9d2fca7539b6bceedcf2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e055c8d0ceed929db0346310248763614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833496f242dbdd43661fbd07c10ca5e0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160182bd73a91a49ca51bbcd5ddfbf1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d33c6e9dd34404958de19241b80ee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fe63738bf4f685209ca951f80fa1e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0031001d14ea47c7513b40c523174619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899eb15acdc495bd6a420da072436455620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539abd175185d216e7ceb2086fd68fe2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501eb70c01270041029ef31ff314fa6b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade04d8a802dfd29d27c9573f84cad5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d09a9626fe6e1f39d993352df2c2a0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846466eb242eb1e754d8a973db0600f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db622d54a21655a51114207348bdb8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a4d9d5efd0ee949c2c4b56ef5d7ec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313f2b669026433eef40652a4e4d18d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2bbdf2c6a53a20c52755d201531c08629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78a95b41d7e6d38de781c120aed408630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866e229e8e00542f0fcd8ed9158af16631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbae618ecb6cc2c96854fffb84c0875632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e28d410587bcb70f3188cbd5613cc1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f379994b81b836ec84d037905b8fd7a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69396a58fa0b14c8eecea08ea7580281635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a2a6a28381cacadb2de6a779a8edc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee82c00ae0cf89fcbec43990ed90f5d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa80078190f95d1a79cfb481c5520b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c659814f17a118b650eaef03b68bf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435abafd72f2dd8f58ae875d6e79ca1c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb21a5736377e3c6b1224c30d78696641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b177d1814c80628f423f789d944146c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e9dceb71f3a0d11d6f6b767feb5bb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c9b133614cf84b8c8b2a3a3f5d91d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6855013428472ccd6e3683b1f9f9b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a6760f2ccf140258727f479a51aa8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f240442c2ad4cdaa4e509fb227cfb2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee461c613aad6ec82538d6c7a61082648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4b1e8841e24ee962709eb6c227259649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5d496c9fe55855f4a5bc1d1e0f5d6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fceffeff23cc35d723f3584f13d0d1a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe7ed13562dde88375c34b92043ddb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab3375384f972d9aafac0b3acd42e6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e80fa03ffe2a567ee7fbf442ac98e9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d270cfec1810f743aa504758afca5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046afc75b5ac12a58209359b86556ee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09ebeb3a8c63bb6ec81e262cb2ec28657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcd534076924f0154c3700882ec9f1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f27780a18889d7fcfd3253c098cf1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158084314abd63c526607b2f9e574402660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe279a041d7fcfbe6aa8c4d9c881b6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8002f3cb441b3b204ab514e4179fe8d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a6fdfba0375da01ef87420f1d46d2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417522931c0d4150c1ac06e40c86768664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54350051f3d87892ee5826b05e8c47ec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa165c65019d7c53e8e8c6ff81815cb8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ea2e48786946343d2be6fdaa81279667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b7eeae4616925bc7eda93c665ddbb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c748e1d1a6c302745aa24984ec41ea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e6bb60bd731f3c82f43f2ff12ca7e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86677219c1893369135ac2795234e5a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350edd61f2bb83ffd6d35169e8ec469672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bb34a6b505a2694a4ab2c559926f4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fcc3a858594b905aab4f70111bbb3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786469d262cf63d05fa62e789d1aa814675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab950c530c425bdb1d8b6902d2213f5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a1c8e63f98348e7920d2f665437b3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e29fdc0d1a05b29393d6ccf7af1815678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd15270e089c45eb9126de6496bd63f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99f4fe6df8942614043db9f3ff283c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5a77f888c8d91cf71531d6f7375ff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e255a0b1d9f4f153ba64b5e4e9d126682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578ed6a657b9658fdedddec1aa899d6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4090b888d7805e3020ceb5b99bbaa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9c2f10c65e6e362db634ba68f9636685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4efdf53c992f3e6d3bd1e48aa37d5c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a814312d45d529312dfafb8210da30687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bd3fb71bf41e18bb64b5fa0db69c1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a394ae3b5bc1a2b1179229748fc7f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db2d1ba4b8ca06a21723d7c38a414e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb527fa7deedfde9a01d871fee820787691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e930230b9b663cb6921c9bc44acac90692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da0107cee750c84050a10e1d943607693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8edea1fd16046b20aa845532c71515694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae7731aebdeb3cbac6c8fd15bd80ed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f9e4c22edff71aea5f9c2d3b4b59d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575644b6a425ce3a60154e587430213697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6365f8c5aae1dafb7fd9489bac935698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddcbe2a343e393e8d6eaa63830d155699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4dd7e81d97526b5ce1b6dd13f9922700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01499fd6a422aa73b9186fc2a1df6573701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bbc9b51dcdf00a43030a1efeb07f1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21e5cb6454570802c4bd115a67b801703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc4d35bb286fe5d8148989773c5562704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fdaed56e6ec47ea92d8d2ece89fa0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f624c3ac5616bce82dcfccdb056f81706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77744019ca0816adb656abe7cfe3af7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f74888dfc49efbf34a4b452db0a76708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba983a82b5af33298977208976ccdc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646d034fa4eabb9d84135cba297eade710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f98b6d59a49e5301557b908569600711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358046f1ec4f24187abd64b21d2fd5f8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595d93df032e8d0c71cba3f59c632c7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1116c3ed5b7d0b0d048b09987cba3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8c9e0c43a3ad095ee271afc3bd76c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f21c5624417e68fe677b00a8b035c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088cc6e30c39e51c1f3b1aea40afe13717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b147e93d03fa6ca092d342b400cbc0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0c3a74b8bde2865e50df75f05bb65719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8c6c60234746af7662b7173d2f8cd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7f35e6c1f4ee6b22754d3ff4a7571721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265f77fb8fe23cb80052dc1f3c10e95722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ad73e3bb04d0868e525051c1cc2e4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d3946d22e226a25306822247b6304724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa115a3d966bf452a3b4ff5ddf26cf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d457d375e96c3d332e287af44f2ee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429beda6e60879d41908e9f8d118bdd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2898e16ac407bc471e92ac8072a91a3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2b09bca1cadd006f9380f19ee77be729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c649b546524ca83508feb1ae7f17da4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d07f989d1e35b78d8138f4a5c9914731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd3fa564962a8a948c4b59257c85a2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53c2ca9143f333c0fe625aa8f3cb53733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd8e46c976e2b4feee86f5a8b3fb8e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dacf948a3b989dbbbaaa75ad6e4510735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4feeca16a3f370f7ef747916e81f9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e435c99a416b47461dcb59533f9973737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7b67c3efb3fa7c7f55e29c9739359738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c2104202dbbf7b9b41d481e345f8a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ffe99b66b76b10704b2c3771a46fc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ecd99d3fb28c25fff9306a7e6b36d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8e987f2e0dda7e0b57764d9c4bdb2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13329098c809172394aec9c34c60633e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdadea80402f715977680d550a1a1f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35c837d70f87964e7835880d5b9b7a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77add51fcbbf529b859a49971de271746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312166ef0f8521c74754fd4c3d6299e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb291c4c5304bbfabbac086aab453592748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6980f1975658ca8ce4a9d838f82dd07749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c2f88b4eeb93cde5da4f32cd53cd8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1357a83ecc9a112a7cf5a8c1787d59a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fb6e448559bd6aa1dbb3fa64486ae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6adced3d37e3915b4512bbff190bd1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1224f2e3949609ccdc571cf0773df88754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5d92458b43eb6595eaa7a94f814c7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75733836ee0b0ea4430a88f635eb8c0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f7c7af41d07cae273ae9ca0b8d843757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a315ae72bfcd9646186c91134df6dc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b51b7ff4a1850630bcb128a61e533759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a94af19b5881d62ec8a75d3ab2f611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0eb8fd86db04df3924833181bed4272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ac6c4ff6b6185d48be7f51ae55cf03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d8bcc35a8aa82ca4e96bd114279be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf82251b21f2d18b420ddabbf40d195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87043dd4c1e0b28fa37d649585574096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9aaafff39b28638cfc7885fc573ddf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f86c5b3a2b60f3fe930a4aced581ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06c5820e335bd73eddf7b93f166d819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37829b2c8421bc8d02975b9911613a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564dfa47e181082b0f58bab5ef4629211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d920b60c63200e2ed9481749e03fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1799236c3568a675a030607f836aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fc69229b1d4aac06ac2e860984c6e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e8dafa11fd82c0f4e3b8540df380c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0875bc9ddd290f66c7414041e5d6c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302119560bb5de2841df0bcd64e64a717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d177c28500497623e744a15259676e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386fcc212d734c784a29813eccdfc5519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac45d5ed6e3f3a31dd5aaaca06eda520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67babb35284eb560d095f20e495f255c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94869650b55e79aac9e600d83cec14b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75dce44143a78323b07e13e0a807e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c15640563a11be19539e55e261b1b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bada3eaab31c7f1cde136c38c73c3d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ed0062ebf01ee85ae55bcbe76b53e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c4407b738b43a67631edf99a7252a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda74be3865e058939f1a0cd6eb1a8028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f02e5bc3ae7541256bac1fd900315d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1556d2e11127ee5a3efd62433da05730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69721fc9f005c641a7783149e1f4649a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36623ff4730234ff296beb4f3fef60132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5a64f93dd458a896554a9752862c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815920bf2bcb5c5ec2a258f3704668034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d7efd15f422f3ae61d9c750363c8135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a56e4258d4328a99afa7e47e7cc5436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3dd942d980567ed13843f26344a6637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a90cef3220439f4f271a474532492138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7040091ae421f2e9f2e242e680be52d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f3880076080969a098cfb3db2c14340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad936938f9f234e311f38d76db4ffd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207e3119b4b100be7e32d2dd793085942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd4acd9a89efb77c6e692d705c0a6843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67a4b7b96756b16f3c90a34f95b56a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50033afefc24a973bed93023a2604a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669198eaaf66165bafa570a34aceb2246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a2c3ae658d3025e05485e95894da347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3716b1789498bc5ff7a82b4591332048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc5203a64008d5cf4b6cf430defa4f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c539e1ebb704971713727bf883dfc4750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e01c658500f85f5bf17a8155b076751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f3088d96ae4af802ab8173c32a88352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35613f08452d89b2abb56cbf674d4653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79178ced7f025c3671d2a227e8f2c48f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67c3fdcc9b805b592ecef6a55ca80855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a2f4e1824dd9b0871550915febeb656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13669f647a172307d8fdeb98153b0e5957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee6dfce0021963f2f691c0b042288458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99b8df45fba38028b03a7c5ff9420659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693204423b7558d6197f58e8b9dd74d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be3b4bd2a923570736adf69a27fdc361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080993b7b273c747fd263311a274c7262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9af040d56922d09ada15e77e4e90c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64052eab4d7794684e48082efd2a1d264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5165c44cb885ee9e089a6ef170164a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89eb9c2c96c6d83482d15dc034dde166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63c392227a09b9464f8a1688bb9fcb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c1a9b024773254f52cffda3cc782468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d81f44037b39056095367c670f9b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d8fc9aa8c1ad173cf773445aa0b6f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75adad5695a1f45dd3133c3af7af6171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcde45e7bd2a7bf813f74f4b530ca0972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d107db34e86df823c83d43aaa22d78b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd87e49bebea79932be950bd96e4cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b6c8c6d6c5319bfd7811502835b5975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce94d96972d0f21c9b58b922c9bd13a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b264624ecba8bf0e0bc0f63ce2fafa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa5583429b252ee2ab43c1e3c226b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588aefb4484940aee3372c336eb7f1b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade2e75347122af929b2c5c210afd9f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877779e9a0e8aeed8f59806654c6a6681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83b1bdc3b1d4fe56bddb3d8119bcb982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17e95da18d53552a425f5b2de7c8ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68971b70087150a098fafcc8f945b284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f6d91a219dcc072fb36beb471addd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d290c520da4b127506669eef9d584186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd2de89183c3791abe7e464ba93a1b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949e83ed57b42e8a185b8894330e15588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9eaaba11e0e811b1bea9c644bc554f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc83180026b18cc3a48b576d74e39af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacb4da9538325686a316591d50256891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24bb99891539103ce1a8a246935c3cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb71ea663c7da95a5de39fe7f2e59bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c2e9fb29cdb5c5d8d285e786c07b594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc38cdce5e60ec06a0bda35de9bddf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d8a56c2d543bdc7beef52ac82bbba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a8a2759cccbffe9767ab39088e9cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68b57c211b00ed65c1f658f1adf5a898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266534e7ff2ffb2bb12f9e9184c331a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc53dc23e1cea5ad8027db89874e18100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb825d540b2524f258cd0067ffaf79101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a82ad84b93f1cc1e515841e8707f0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad547d9def13d930cf08462609b33b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49a16a1d15b53e394638b8470e9e1a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df736a6beacbbccffdd1f9eb22d0ec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f603033ebc9dac269282301afebc18106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3c31084cebbee2c4e1768cb9f7364107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e175fcf63fb66f579ad8fd238b0c3a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4beff1358171d76a043067abb891c8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b5e9e4dc2588de2ec2f608b10b6bb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18e169b7f3a6d60f08e7b6cda844c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685311f127ce47e555609e99c69274e0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bfe2e55c002bd87cb467625420a5a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becef431e50f567ec44baefae28120b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ccff6e3ba008b70e5ce33c28faea6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5033d379d2c0a82eec0068eb0ea189116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1d92ab8e68451a212b6cb72b99692117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db7de095878161c0a992f71cea192a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be194b2a0a9dd2dccb4392489a32e3e1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4866005e8d4ef694404b926b1d831c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8282b2aff828611a73d1e5f33fb7c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074b17ad8b38256bf4a83a9655e0e21122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc5e4287e6833679f7b5ac93cb83ca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6efa2a4ac88ae711718f3d3a419cf6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfadc7cc3142d90e153edb117fe8462125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b88c4d42d9956c6297fa12b34e6207126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d2dc3497f111bbf913d0adb69d85a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbab06b103a70771226bb28b7723c25128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d817d348ef5d14834a39e931cf842129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2d7cbc623997292fad6bc4380e862130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0812f11b1e4da7e760a04759385d030131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac4b52dd90873b7767fa9b8b3c6990132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c3261b1cd5417e6b542123e6e2536133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcdc4ac2a5e66e8e564be0577d788e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db928454a874aa46e1372f45556ea0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79053155c745f8069620e4f285a493136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b30133188cb393e4ae0a6ecdc3c4c0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53acf673f738c5619c18e1ae218edab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e92beac7cb57d9ea02472468163f2d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838834e25485feae162b6a12f3f4f493140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b66bf986d1382118e3e9834e4c7f3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fff843264d90cb7701316a103f54f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a213d87857d397d047136a6639c1fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bea885aede9f55b174361b6ede305144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a83b1c14abc7567cc0e2ec6e6e82e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdad8214b8aea2c206e9358201079b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e878263d278478a5202dd3503b65193147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b9440515e4f8dc0e5a67856f98f1e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eab48e611a35524d38fe469a1c2f40149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11962420ba2b7ab158c0a910893689bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d583ddfe5e3170727fa9fb8b7930d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efe2ee807a6f785eb8584daeb279b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1462338f670c3aa9b492a75018b67d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b8b9344e164e3c16248b69b6c0a86154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a562c48e14886d0f1030b9d3151c7f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd951cc4ee4a6a28ec00bafe91a6007156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37a6406597f41f66de04f1554f77c1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e2f557efbdf68c56204906d5904f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac563c233e4016db3987507dcaed9dd4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bdc071a2de0356d3475c0141e50c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685757f3515eb71c8e4a10deb55724ef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d58102671fe0c57ec0a97fa8d98f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d637c717eb3fe524bbc0c9fd2266773163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d7ba31cd4b07a7664adc631ab31c6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf6b044e5eea5eada8ab54f55cb3b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66460419923f76ebd0d390c96a4d682166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ebf8a01186e263e53473f1577091d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1c87733097183075b2b3e9095292c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb20153369848c2f850d61384b2aa76169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6f5f9be7b5acabc0f4f98fb9e2514170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65a2facc6e912213ee48ac8838bd89171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c20f349597eec1737d2c0a8b421d57172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd61f829982221bdaa9257a59fb8105173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532cdc5f6e559ebb29174ad9b7c2cd3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef58cc6df09a340bdbfbc759cc97b56175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b8894f2642b149f61ab64d1fd481d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8decaf174ec57c2a2671e90cbcead3f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33497fdd74f025c159f4deea5f999d7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2ddca4dc6de7ea5d0447b94d485b3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad00fc1388ddbc66b7182ee1c9ca99180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b1ce62fbe08e2c03be53ed4f89e94181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb076ccef064f8c7854a9b90a1ad3982182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b3d1e11b3b5d27995f0e107654942183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95256e6ec29d108d0f6bbaaa18592428184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058266f2a2dffc937275870e6991bb4a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edac264161c32b2c70e7376620acd1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024eaca9bd320f08e875c8311c6783e8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a01f607bf854cfb1d5c341e4ab42fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44604365536b85b222cbafa64fde152a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729a32f56b766a25fcc3d8257049b4e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a04c10fcc9eae7e6bff01512a6ebd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83797c270ff7f577cafb25320a6a543e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7666557f3a70164dfe298dfdc5d207a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c702d423b88ff430b1020c592b62fb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359a25a5b8a5bd703ca155675d51279195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51cf5d6db82d4a044af2d3d80e4f26b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e994e91207206710ff985f1f9ae7b37197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d0def324cb169762fe04f90eb2b0b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc807a26ac9ace72603d4760e6301b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a221564ba28bc09d03e5d2556cc3ee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95325afe944988287a1a1528f2e123201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5372649c4f7a3c6be10d3c34ee4205202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc175fbe5ed8b22b79b3df334e4e70203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b35e33777885746443cb1d1f1c6ef3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ec80f1f1af9f0e38e60067d352c79205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b899937b4fc65fb7f8e8916668fe058206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ac383c84a7f0356a4b86b8e8385d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f4fa4c611b69edc0aff19b0b7c572208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90a98f526bce6c9443b25288d9d280209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f105063a20b8df693e24e75a3c99f9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f31302783a78f289a4c04ecbbbc447211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b926bb348cd1031baeeef5613223c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56cbaa3b73aa50e9fde03241ebe0d98213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7624f38cb2e78f47f7d60149ac9a011214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f388894615a29d14aa909cea1d7e395215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6125241a2adf0a7b46f062c95c5e318216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfcf2e1b7bb7c49f9f3f5105c78cc4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b387d79fe0f6bd0625200a02c0d784b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386d67384ed377d4e56d6729574dc8c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566144c054ab522584006a88ec728cd0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8d5fe9f328fecf255c2f0113f8f29221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c50c2c4e59202363e17f8bf5e606e2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c34b083bb209627e750516d864cd76223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298aa3869380cf0ce52bce05dc04b66224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93c078cd7700066597721bb9eafe01225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed548c7c1748bd8f8a7d21f8d38ac14226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd5a20f31929c92ead42ba65b56638227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d026fd1958d87ba8015643615c5593d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef7889c80ac2c465f22254ba081cf5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7cbab2709a52e6ae1298ec839e553230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c096d83e15422b8c73d608b6853fb81231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249648794523b493e45023c8302f6b7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670f6b5f49338da826411207a7656fc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bcc2994aa18892702df3cf3555631234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc57fe2b582644d8a9cf863e5cc9fb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105969a21bd689a2f845b2895318be5a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0c9e4d0323bbb2d3719ceedfec97f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0013fb048baef13049e62380e3305f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44f363f31d5e0dad245c26fcdc6267239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794433ef7d0878bcc0df56fae899d43240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a34cab6d8047d562c8bc7a450f8582241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c395921fcdf323fc217b37ab8371da242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320cbe24088167332222ef66a0b9e31243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f4928f2c06052afc34ec519918705244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bf07aa0cd86b746020a32ca49b43f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ebe0078b41b137390ffcc264bdfd0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909f9e613cf49b46a740845dfb8a59c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0281d3cd91d90d38b195a3b687002e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c47a0d8c032c3ffad14576e2cbb0c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d238fd860acf6507076937710425787250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fbd35f1849b3ff640f526ec71f409251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9d6091436771603dc6df31ca976f9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cf5b6b5825ff9f77ff9765f7ba9d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d5695861b85fe1df1b9c1d35787f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0e6366b079a5436ad3c4efa428cba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977535b78d0376a7ceccba45eaa134e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c77e6781165e2b105eeda4d8031661257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf73508502bf5ff8d40d0ef7d9e5ef2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234ff11fe884e3138e6726819e37ab8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc393fa61ef75b33bb37128f79cecdc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c868731b63a59569fa52ce16c47c91261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c3357ccfbbb76bd5f4643815a67e8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c9360997d28d444be0dbaa4c9ac25263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c625bfa3ebc09134110bdcf10161c17264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c919442c4886446273a4e2987c550dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d13b0a45eadfbbb8eb59cf460046b5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60181ae48c5ba21f31c752a5f3c75075267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b41c4b652ffd50f3620224b113148c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005676904b070698645fc04c63fda12d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdfcf14cef8e9de1c977e77f42a150270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587aa7aca43763e8a7932a8773cba08271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd95fd726d7baad5aa4f7caca659388272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b37682e3a365a0c726832424de1ac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e522f3766bd41b6a76abb0b829ef62274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52434adfbe5f6b9f9b37fa93130080e3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db32640786ba639a3bd9f24c1d880d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9642c5d1d4f9f898acebe24709f5ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f8c91b681e8c84c8390d24131a873278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cbca4810ee99aac2056cfa91aa37f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f231b42b455d2e85b0690d1bbfb5940280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b77d95c691028004003c7932e969a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f091a4828ed0b25645633e211591861282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9d62d28a66650fe9d4e4c49cda922283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa79b150a1913ab7dca74019e04b18c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943425441d74e9bb4bca5c3245e7f14c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4826e7bcc0012b7b789103ed77f628c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1acfe18902965200b5b607c5d156f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1c18289f82548f5bb4213afe738c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203b93afac1b3b677902770be6b2ad6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddde2dde5a71e0fdaffe0f61d8e0326290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef697240441097c32b258a675831534291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39622b81449cdaa5166135761263f823292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56140727d07d4ed28df36c338ab060a3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8248eaa8ac533cdf8afe0be6436bea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e690e33b6ae56920430f3cf69a285295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947d58b916cc3edf3535b185ff20833296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491426272cf614ea2eb3bf2f9ebcb8b4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1419d95e2935db43827cd1a1570bc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb7b852e455e0040b56023518ce643299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd81af362b6b6e6f35850a0fc157620300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f87771f2b18f62f4888b9f0caf941f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7cda2c6e44767a5f28c5d619786c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341f22cf2e416c7a311bf6c834fc4c1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a1b11c5412d762915655fbdaaa0d1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036603be9152916bbfdd2335bbc8715305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcbf7b44ed8e8816eea3dccd88adeb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee69fb8ad1830f2c024534c4b7cc019307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43bf03e1711442fa1b02aed564ca1b6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b66025fbc94702a9174d0fe2036237309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18a6af36e22b464656c6982c088cc1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd27f87a4e67d837749a705923b1c55311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a6238df79b40742f2cbfc72021b90312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82829d637b0c7fd0c70d94b4a1f6baf8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3d2a9643dddff64e02998eb22b5d0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada76d8632f3df342ee3b232990ed534315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01226c9dc4b9d7d3edd5337be7045984316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5849192eb01c06c14a86f494411d13e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8b5edc51057ecd65a6a4bb47eb119318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82485d364214c2526507eb66a93305319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031424a8a8102407ff22e7ff76c6594e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb2a5906adcd559bfb910b64d697bb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b4bd1f6e568898baf837b33a837aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af638deda8cce09a51bce3d24afba8cd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72040f75c1882e089edb9fd625ee08ac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9de993f370920a2b06d91a2840ed4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ef5f75fe7022b636518d2b9efb164326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25cdf5c1780e6e3888dcccea96b5118327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8793fe1ace309e8a455ef161b49b6e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517fb2b77aa8726668f1fe064a15588329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159cc4b741cc81cc0e10f686f5b179b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c55717bf92ff5457bb778c8f9ab79331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a423ed147e96c84d7ecf42afa8428c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6daa935d0228a0e0c2eff111b61dc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83159886a2164c2def88b8f87aeae8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9a074f261b204606510ab3e676c9a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71aef34ab3b17a5126833599a8b67e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d332ea941365b4d0ceb7aa38d8923c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0f3775c4c8e3ce48e9078fcd2b508338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950075e79b9e935737cd088110ceca9c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8c29160401ce4f2b02723ae87e237340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5af1477d7ffce664cb8a4c54acd2f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec710f1643a8a4192b160034ed91769342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b99fcc80333f477bd58bcb8e23581343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b719c4a784e0e866009ea781a7567344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555adce741593e08408f32241bad6bc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc186fb4e4f2b79a81e22df8bf02692346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9b5e84ce3005a80161b3f2e33677a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f64a534e41e1a2ce4e2647000b988348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8601b05b95cb6895eceb43f989d7f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00060892e7ea24f74996046857484ed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7167321c53444bc6a5a3f7b0b1b3fa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13dcf648fa9da74f6d56fb2143de7f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf65726051b9f8b309af42cd9bf52e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba10366544292459226d6c0df697481354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead3df1664acb21d96fe19edf247e9b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee105e5868bba9fe585a19e0841709356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05f068c821949369fc747832453978357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b97db26e81e529291fc83d48fb0f1d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3159a88d18db04e83313ec0c1289e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4151232726ac402aebf429ef5e3b6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8af8c8d86f8377e22648554863842d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664400fa65e6bba079e1f52ffb94a8ff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194c99cf056893b53e0ccde66f48330363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e947e8f79c7e73610a3cedc5676a6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdf30ab4769834bbd3bde82f20cbf1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b04f0384d61a738ab0f3ebd7b3940366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e83ce78cdc0331c4528a20c11152bd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf4079e809a5b19192df4c0dde4408368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ff245a4ff8e8956e3f21c1281dd49369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c0ffe8a7e5e11f6affdbaa5c272bc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb717c376ab8520bc26035064a01ccf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b93b32bf68fbf4efdd82916d30c06372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfdd47cc4ee56309bd34c4f2aada6f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd920e829b060b7cdd3a614a4b6f1e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6db98726875e827b267babd20fc50375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae59076d70e7bf3d303b1f39cb4266376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbfd102d4d066acad33136827ceb04377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a706580504bc8227509ae327bfc2f83378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efe6b1e5d4df1c03607e8035d2e2af379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58946b0eca57234aa4398ac2c01d2cc7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412eff8f3801ce0b5d0d04aae9d9e6bd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60000945139aa397230b866493243b3e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da10b4e42dc0775aab7394e9706898383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4a08d7ac27bc03d15ecc647c4c544384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1e5dccc7d03e2949df43cd083c223385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e0e90234135cb206d788ee18ba70e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10a4da58eae9b9cf664b6170de46a6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1817f723db5fc230354ebc87e72ed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69d3010e4afdf0834792bb6b71efbc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8cc80d75fada230dfbc9ee0b3b3d9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e4523525638fa95e939b92e908c51391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc96aa7a780d1aa5a4949f77dd7813392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6dcc2ddf4e182f17d116d6fa7cc34c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052e1d0d20a313512fa7f5c7183ec89394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298014c54652946f622e71cfc6e7e27b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb5ca059d9108ca26d5424754d6605396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1e6daa5e4d74dbeecc8f693c47f12397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713a0d64f683a228ea179d5ef3adc2b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f56348db044c799f3f203e144f626399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8e10f0dd468e95782eb48cf311df2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ed125e07002cb78cdc7c7846f75b7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e127c7224abf71ed4a0d3c9a3c086dd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d81a1571f5cd9cf0757afefab5a08403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66acbe966e0b5abe820c0ddb3dec629404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2937eef41ad2a4f6b8a4817b628a5b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba691d170c4fc9531d75d466a2d66e6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe9eaaeca0b69151b3156ce96abfd0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b41435b67a368c2b1519545786281408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f981edbf689bd9d086020b008da2c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44be028d896189e219683caf0a04c4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ca09889146268a07f7dc645367f0f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b5a7ae06fc137a0e19e7f869fd8ac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77830ed4c93db2f3a329613deb99c8a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165728df5354600571c92327e7a8e8e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd3dbb38b191f928ec2066094afeab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af665ed1d37287e9e8a8c4eca997ef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc93ee69e21b86bbb954aa93e73e20417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277e703b93c7b46269324bf428eb7d9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a2e04e1ad6aa2effbb010a5515aaa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af399c9628c8dea4fac18496e1d751420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac949ad4502eed9ef127689cf2e4523421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d510feecf74947a2f90d7dc10ca29ac422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd798f8b838bb894845c30732edaf9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34875ba202cdb5e9187aaadb05707a7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87a83dfab2b8ba8bb5491772f9cc08425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2dbe019e09758c9540521e76c4b148426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050713a0358a324131b9384ce55e674427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283edc9014ffedb75ad3746450b8cc6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0266019288c96792b83e5a65a08c4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7b8f93b032c21e1b19455cc21a4f6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20beaed2cbac9869492f3b4ec2dfd9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401e9e008d798c327c060e059b56510432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de9f297228f658f9835065e92d8f61433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b5bf03fbd4e2b70465c5ef438cea9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f34680fd1c7411b583f824680bd58435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fec5f1d00570342e7bafb9eb6559c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1cdff100d1d51c9f36f690f5d7419437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9b488f2093443d6deed013968517c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b243a1ea1e2dd6c2bb2184e65056d7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffc8b69330510fb1fe363b005d2d9e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82ed98ca4b9582ff88cd74791f6ca5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e19ae967284ef1cea4aa464608d8d6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468908afd5b6fec5c5fd660b9094ef9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1901007355dd0d502e241b0debedd3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029816c88a899bbdff3394992a08171445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdb0631c24f079258941df4bc5d358446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c2acc3e6f442c130aa9a5542b5cbb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b749569685692e63bfda864a279997a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52aaf9f88ecbe77e4e062ae2a6326b7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd27171b3ad1f9102fb436e6061e54450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fcda1e10fc7dba0bcc89a32454a81451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cb1524de466c9d128d02d93bc9f46452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b3e554e3593d15e45483188ff8465453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b2e1d8c45eed9a27d0622a0f5c84a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6af6031e9a2041ffc0f50b592e8a46455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c131a7a3ae9c98d50d9fc88ec0547d4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbe4e0886ad16bcf1d9bcbdd7493b4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b035bc3cdf215f8ad5ec857d6c5bac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e9cc1ece3d4201db01c99981adf6d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3656af8fc53063a234cff78e5c0b88460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e58ef37726f600b075ee9ba71323b8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86680df38799f1e53e3b958216b2f3e1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503c0a76a0e9886391f099b97b77a32463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b0e3a9b95dd4431c2240d17d9bde4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91bff0a7cfc6170db1b848bad4b69b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76cfcb6df047d4d99970aed93a5936466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52ae502a97983a000f20eb4747cefc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601d710c8613ac51dd0a9affdb59e17468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ec3b78c348d58c945fbcb220750ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6d6f749d62866888039884b2c69fd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c29520415a8c6026330c41959f3f81471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b0ea9e1117eef998677c3187b552d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9836989b21e56cadae6cd2c6b58bc3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455cc898649e32e7bfd08800ea50c07474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98da1ec672a34bbb57f021fc5d933a2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d72c58a35671dc3d469b10dcf584d4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbcf5a2279dc04d7a5e94cbb4feb1d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13408cfba019a3ece5e3fa833e67bb20478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9995e9a659cf044f461cfa402f6fe7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eadde752b895087c1699c8be5e4aa9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881aaa62a99e767e9d60ce9ba0745733481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81d4bcfa24561d384ed61c0ec950ef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e1687e270c7bce9818e709089e4d8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d185461cc6cd7b8333bc78bd149274e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d55bddeef90968953f31222fd223df485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ead27d7ade0f4a79bef2082b6f3b48486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed70203650a2a7828de7a0e6e06cf0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27761b8c0a46d52383e69d2d454863fc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e405ec9a916073402ef40bff73da0dd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64b97214f344398b29c79cb2cc5db5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005f91756e24a8354626b1b11405a65491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd79df13756afee23936f597e9434c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb43324d006e9257aaabe8bcfb703a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7aadcadea41ab22f3b8d545e2e38d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897a69f2c7d01ca8856b390037bed61495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16990d72d766f849e1e25225de2c257c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f9ba25434155064d5490a0e704dda497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d45f63ce355c2e94f25cbae6c3982e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e083078756802a7d9b549feeba07fcc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830536c6f594a614fe0dd98354cc3e0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebefe6c539e48afcf1912b7efccc5a7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35732853d994d7e50ab16db1892eee5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4269c5bf69cec781be5821f2b1687e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd5992442e1184cc6eca9d324edc8e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa89db24546d5a0be27806f4393e67e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d72ace1bfc4842f5009cda36420c2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba93e0685817a8e5306dfa15c871d34507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa3f45503629b426a957a8c51c0f90508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ed9a8b56cb7e6b0a77df66284c301509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73fb5b70a55f4b1a2817dc647df14e6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5262ae46bd06a674bb10cf47d825d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9f2185a5f3b947206585e64b66200512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00fdafb05f9b64c644f81da0963008513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce54a73a6c02a6b18262dd4d36c4cf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43be57b235ce4dcff14a0e4b2edb69515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7f1e86546dc9850a08c3eebcc2d88516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe33a7be444ba2d9558e3c1ea7c8689517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7ff2c98224407a32a84463888d01a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4eea86764fa7dac3b2990fb523e0af519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673030bab4cd901f2661cf934f00c4e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37575f18355eb84a53f195862cfa6277521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3e68e5c474070d1dc2c876f987815522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bca8177ae73df56250a76d6dbf2f9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa30ba4e6cf5f5243972f31984cfb1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd20a5421f766ce8a221a86a92b88d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0b5541abc087530898d0439fccf83526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac0d3a58b77902852178168d28cb95527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa291ac1d9a7fa6b61724edc0e34f8fc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007e8ca28b47a7378268a875b41abe4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bc03c335f98e99bd404ed777bc722530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317aa637762a67de6152f1075d3900df531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7972df4d6b997aef7b7432e307d70532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a553f3874fc03acc407362818adddb4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895c36bcab5ea1edd16e5c6514d8856534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee14200a4a5ab44a408edf5ce88555535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bcf3cb8e11dd0bc6cb2fbfc8c41c7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ed0e36ac14fe92baf1b5389e05d59537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e19cad752547bed48da82ad06415b3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f4327a0ab6ecc64ebe98d72a626e4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f6db8a69def80d78ed3f2315e3021540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d562ed8e8986ce2065ebdaf6c4a50541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c374adcd63eefaa7e4b54dcec12ff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a6bf1a1a5e611c8444e0720d13ac7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631d602fedbd3f564c234036dcde2d5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f269dcd1327224c50836839e47f383f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60870c4cb2a07f44ef6477d43e860635546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a169a883548511d441be2bf54a24ca9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0c7788b6be8b8629e95f71ae90f1d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdd0c7cb1632a618ebb5b2ed0f02f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b74136031f66fde1a08776e6bff2b7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeaf40de2eaa20c70456f2dc4e69c16551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44f0dc95e4eca78317952124c73676552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f52401dc1094e313757c0c5bbcaef5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ea8632c5ad897fbfaa1a7281493aa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c99db4646ebf8f33dee4a3a2068fff555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c78a90c85a4b76d6d511e289a694f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c4a28d5f84913f83d17a4f90219e6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e8eae5f160bb17874589f43dd199a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943620fdb17b682d4662999091a6375a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9427a81d68c304b0ac076bea4e8febc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042268e1ed3cfa08683e7023014f1fac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf5ef972b640cf9d9c33e95f1e674e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee66a9c9ddfe158724fd0a46da6ebf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82690c9818281ec8337a21cd2a014933564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd784c45b7eb6c1bd3da16984799c474565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e7ab8979fa771fbc89ccc29ebd4d0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c6278963649ffd4406c3e2f8154bc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101be37b968717cac8907611daab547568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8f3a6e28bc66c1a9830f2366ef53b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112922dba224143fc277c49374323435570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cc35a09af6b46ce87e1627c493e54571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c53bf21160875a82f912b737333f1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd75a80158b5ba55dd9d12560bbf991573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108620d375e8b07f52fcd0c7a71b3ee574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15afc434924b11a68f9dfd2e0b03477575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc6c8e81316fc927f6299373e3ed3c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885714559fe560da7657a7018489716577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6388cf185129c25fcdec73178bc0ca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3f07cab412a44328720570d01e619579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b49ce27b0dccb676f88290fe0946d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b27834e5063b7cc623e3c9f0cbc7d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724db3434153fc66ecdb0cab84d8076a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbdb741fda0b07c513b0c9911dbee3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c4a1a0d06b4db9e74a44ded946d94584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96600cdafa165ca073fbb585872ae8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b08a70c31d826a1a5cda80d111baf6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafa83f08787844341b9b47f9d3baee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644ff60677b9eb41ac6ccd3b3de4198588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51014094d8fda66bee442fa558313d5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e274ec905951bc4eefa2dea80d3a8fc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db683eeca71a585ccd3af9f41c2b6c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2cbd567f8193e3b6bb06a44df9bfd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b272945fbfc85bc837207ee7de20478593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4e40593148c09c131151ee454e98f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f213946e264cd96f00fc331f949d3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2cf0244c1a79662daa4c09794d3de596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd25a47cf2501b9eec58e8277d7337b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118d4e187bac667a70ecf580bdac8e9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8102b56f8d8c7cffcc6148b0064ad5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b96655eef0609b7ddfc9f7993f8ba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf0c3937f4808acba334d2e3fc1ec4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ed377a0797a0337bd9a25a3c734ee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b047c2d830e2c37c37b1aee1b88d8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d36ac69b6eab5d697c67df681cc24604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fd379857156574fba869dbe9275aa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651fe3159ef1cfbb1453b0209e67305606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d3a6ea3eab0f65485d48feea5b9b7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e71fa8e9003b83c78e55d35b88851608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f4d1ff63758882df15ce10a884485609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0a33f2247413e31d2692768bc42b2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63178ffd4183b38e578a33f6dd37b0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19663df13f360e71e61500b3447406612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19297217de8be35ea0eaa3b113fe4c9c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557cba6f8ff1a56ef46ee79f9bb63c1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14472e878aa46ad03e45420ffef9a3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc67c9e303c9b699599eeeeae1a629616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645e1bc5a68f9003c8e184273f48971617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8206d358071b8d1910fdb8d2382777b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885b34ff929b6ce14d0da75aed3af72619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558fdf86eec26b6cd1260ae28e588ad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c672d9371ee00a53bd90b7f339a86621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d725f8360a1edf13f09827ca3d4dc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2385cb5e4fbf3a27ecab6853a1e920623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ed766ca9a71dc172016559a690b33624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda7e586cb00849fafdf447328e2c86625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e6ddf439cdfcb72cb3aec41082eb9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c854adb0f0a630658b49f1a133e2d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01611e238e3f87c1b57b993a74767ee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add54d61fa7488a9bb399e469b91512629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f97a156bd04d9edf0604f306f098e2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4f9ca040ee408e638801c6d00801a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ad47304e63221d45fdac329c894eb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02b04bad720e12acdffbd5122e8be8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed3c24d32225c95c17e65d2a6b2a88634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2186e25d6705a3300e800ca0abb3eb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd150eaa24500868b1351487d19d94d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed3e7fdaec17a0f14b97a05cea927b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d97959d1188624be11f8f70231277638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d78f97948ab00488dc3eb2c6723fb2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91da875465a72acacf67a3af9a6d472640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd8484334c5b4049ed4fc1cbaadcca641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa658620b92d4870c94196d3147ff50642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a039a63f23e49daad706773e690ad1c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d760d6f14527478ee14c767ca01845644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff273c3d022faf9833f4770262ec0f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fbadf2a206edb3f3c366b3afbb312646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc20a9c96a31e70ca9f7959104c2f3a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff169bec7590f8d76c32fd653823d1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878cb02ea7dd00426a16956dca3f66c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcabd18085d5f44584626970066123650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71ca6cf87afc69c99cb0fa73fc7e53651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb366a7d39048e4275274ee71ce91cf4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46518f59dd08e33d945504d6eee5d62d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582fe366d1ce0aad7bf7e5f69e02d66654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3cb22357783669b69a80849c09a533655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3e9a4110508cc716deac62fb6c0a0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b464d54f7bb0f09c62470a2e5785c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba878eca3eb427323666f88a975222658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe970e9b1bc1e3c0ea38e671e02d6d62659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73b57ac9886ddb640a970c2ba8da6a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3981a474d50dd70f6d95f6b58cff6ca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ace1e35a023851ecd2eb1ef11eb79662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cb225b4a7463c8b54d6843352db91663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0ccef87a3110c89b340c301fdb360664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e77624e830650f6a8faa7479de8a33665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9466ab0f551cc553c44d50ab021220666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be128c295c4b586c320099de901ce900667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dcc9e057790bc0058e141eff7d0011668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a86e55f7c7fcf81572a254d0606d4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac9291854fb022e36ac438f7d19882670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa112b39bcca35b028424407484f3b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68f15581c73ebc672581d4c05a4585672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382b86df35e5daf79cf1e56083e1f90673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbe27ca5eb34b12d37826c1cece94f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef1fd28edfb9c17f9ce551b6cd6e54675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbab19c5066a54e51aaff288cb83aa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4e05ec72c16e74af269e3bcbab709677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b8fce5b685a386d1354ef782ae8d3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200161f37175c7ec04c08fe28677f094679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd921982bd2f8a4e7cae5e00783d01c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52479134cda70b18ab1a0eb00d9b1f2a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591964be79a78c6658b5913355b8c3e6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a752b5ca3a21d83260d95f9904d834683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464d351c5e9c13c267103840ddc67f3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331f2406a45e0a6e865bec501a8ee3b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3c2d97aa771ac6e149f0f039b5c01686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37faef6e7af81018af9bff6eae6bc63687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dde3a04dd34b8738f7d8c84992810e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b19ee334f4b7222f69f043c2764e7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a9b31198d49e2c04d4eb51e19961c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf714eadae0fa994e3203704f9054c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca3e68e20262ffa954bdf453e8e4e7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61bca49b1b2297c6e06aa47ad83cfd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedc8c2088e7a987b527fb278ae1bfb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38b2318aeff1e9699a7b90e5b3e1c1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89c8218847bf4aa5b93ab1330b6425696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca04253c5b1354231cda0556517779697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97cde06f5023725bdb7dde26b0a951698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1d42311f2af07650432c28fca7dff699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b050f9b25b3d98f89f5f0bac709d3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11095f20b69de0976d586a83af2260c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896767a1ae27fb257f4953f8df34585e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e65371cbcf6d0793e2fec0e2dfc32e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e761b245dc388bf2b9879dc6649ef704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46784a470ad08a4feb06d27ba9319140705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1cecc6bdea0566b64fc023f30494c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72c5610d15ba786f81e65eb09fb238707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23a36fbb0d89d749b55ebfbed1f09e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765598f752d4ea4fd7fe094c60e89ce709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d60b57fac7230f921a57650bae9b3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f452e9ec0ca19157872085b3b54717711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c281c62912aeb8d34fec7d5cbcd15712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada6b0513122dc322bc68cbed919924713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126dbed932ca23a0cadcb0c01ade0cdb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3690d4aec96eb0d8a03705915dc2bc7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8dd16ae52f3ef87c8eb778e33d5fd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b4887351d16b3f27857915b658c8b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f9589f44715946199332241e41230718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d24c93e5700f92e3a2c709ea714d4a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651401a468869ba9aebd0abc3a721ed2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc209c7fb2132ffc79580ee0c8dc2a6c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe92caf58c727e607ec75a2a66634f4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe40b9fff879283b1cdb5e70eef642723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11e192bd53b1be3c9a0407b0ebe366724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926f1c63334e1946c8c39fce7640a8b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e524206795c3a5074704b306c4931cc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ba5e61e144c18bd76cb38366f3e94727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f345a111b461cb57c34046712248db4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa03d3c7033e5f1bac4f40690fa259729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9e31eacc01c9f38f93c8dc3d5ef2e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b468b8237ff68b7ccd9ed7a463a6d46731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b538c06f8a80cb4d7d66bc780b0f4c1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09167272575478c1970ee87a9dfb7dde733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27141380860bb901431365420e6e0339734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5d61ccae3853e4b1e18567e9798b3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6e194856056088ca42419ab1f24e5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198b5d5a9a56949b504d0e8b49ac33c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221a58fb045a50b894107467fa8ea9d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bead6fbdcbe888c4a3f2634521b752739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a5c80933b47fb0b7cad635c3fdff0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8ffe7c429c6cda45db45306849f69741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625384fadcddf73ccc8f14f899ac7862742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d3c4a38887ce868c91d99c52e3389743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243cd841a59ae3efa3f9c3af8fcd6ff744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2953e557ec116a68503c18837486a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8abde460e9f0acebf37dfde3999a5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295a3c0e4e62e579b168c6e1e09a40a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd66df2ee2046e0e981099d3328f2d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a92fef55089e55b37f1d714e274cf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87143ecd9d955b2f688fbde8feddd3c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80b31d77a859ea9b2a4008eb1ad154751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45ea9b99e81f884c1ce53c1a542513752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01101f60c02917c76b87607a35b142753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963f5caa17c0d85218ea9f73abf8e2b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd8ef5a16b19c72de7c7603af57325755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1e85be2f75216fae9b75fe60aaed8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f99916a288daf4b6b5748f24758b8c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277d4028822f02b4ab93d48b34febed758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106a94d8df574ee6d13c45185be9623759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>