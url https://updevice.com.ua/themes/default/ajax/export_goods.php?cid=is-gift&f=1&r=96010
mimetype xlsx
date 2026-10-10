--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f038ea648e12f5bdb1c02e2c96f7bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcd889d9709f2df149086e72fe70da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd002a1ec7ba8fad2aa3c233a4e0453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e3a5fcb9cb4a4ab4bcca9d66e41a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b6ab5cd9c7156fa8895603693d1415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e181290fe5dda110154a4d9420c8c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32ee82fb0c4aca2f0e55bc855c9fea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecd281eb6ba977074f565a8ba1d4318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955beb3247ddb84b57ea179938d04a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc49c4024106f84b89f90b686f1743f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56773aa8d94bf936eed539d14a07e4e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10071648ae77943653dafa2d0465538d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f809159c7103cfbba0d34ab21e07ef613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa13cf2871c02f4db98b19b6abca98a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247e1dbef4b129bfae9b553d2801e9315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934d32db645e1650304043c814329e016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11df7d03d4dbb3a4a6d1dd6c255603917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80e47e41b54e219cb4ee4d33f31d3718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743b796f50d077e32a8b110904c108c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4704dc1577e70e41e2d5170c15825b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb20093c83f3fcd737d9dcba46a87421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf88ccc3a0d57337233ed7d86d69ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70cd531e608ced8236c8452bdf5b7623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494a3ed573d8f504bfe116d31fdca0024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bccadf5f7da8ece9ba89a9d0d6abd525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdbb9a4f60e60ca230ab2932d8137026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbdf116766d51e6286fe3c9ab72e0727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f714b57cd4a617aed5a038ba0bf2dc928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e8fcc56b357fdcd41f8f89667eec529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a082833c60479f26bea7b0336f21b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440b5677bb15be97dd1730b5feaf72c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801cf92dc7efbda755a3f5fe628207532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e512bd828aa9533e1d3bb737e8c3bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc1e4d33d0ebcf6365be94b30b7cc534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260bcb307d9fea2d1c294846f15a3a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f23ca06a0457e973623e32d17c8d036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ce5f671fcd8e99d0879d0d5d519f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de6d7d9f9c368b0d6a4eae29658cf838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c2258eea7ab1f77ee2f2581d8b42a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f437a6a3f20148f43c28e14d1d4338d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cff2a044375a7885ef702e30c5a9e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4e71f515a7e028f6a87f22fc4682642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744ef1fd5ccc08567098d853105ebf343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43acb852323830a8d49dd67030fadd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f28c76655e4eff43c55e83fda81e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dceec846cc30abead38e24af0ba77546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41299cd2b5b0e3529f1264f24d5d4547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e929b4451ef0473733c3c1cf3db633448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194d3df4de1d812a99485d61f6a367b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61cdc9d7e3242cb5eb58ae8faa348bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe76227784fa1a096214bb893913cf651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a84bc62bc0735dc24c448da9f3f8a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742930215b89dea8f52bdf4cc6e6ffb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a66b7fabe8ff523ae177b681024f2c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a0f8487347fc6909c2e365bdcb96a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37975c0ef93129edcd02d2c74df0565656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51974a5479feb1380bdcc22a2582f57557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4d1f442b99707d2900953d64b4f7658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea7b6ccf8a4d9696b167796bf9b07e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe705e2476bf2360c9f2b4a6fb90e4160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77135555e5a5d22f97350ebf098c4661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771704b7781ff053854a1e20da6d4e0e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac56738c7d910322f040226098fdd1563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e4d9940ac70f660721d716197db5264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bac78b83cdc5660d503b3cd1a9786965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64b13baf852963bcfe5608158b155766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba41f639f657583077e71aef564f74e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56bca8d18f60a4e7e47a2bee25702b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1848e0c7bcb3e384b5d863d43d05369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05271675380290a6d75c750a0926c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d23ba9b33f5f6c1e6bf752a1a9ec871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac373afcd7fc659591d898a0cc4fcc2972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0681b111d187300f1d3e2dd3baeb40173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48425271cde599e5c22bdfee7d57f5a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2169e403826c3ca168af22c1cf5f4975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fb11083fbf5493ad27a6a4f6d2a2876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a56f137fc70de6802595aa33ccb8c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789102301d688272ba34428c112b37a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c88d635673e1d359f927363ad7bb679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8849414d907e63c7f3249f2c6e0f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5a1aea2954678379fb22b5b8f924e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d39c88d3e35385c560e78f0ee2135982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fe075c67e28b956f92bb803b21a9e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4798ee598dac8d5883a9f5ec5d4a1184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190c082b21681b038363510ef52d3b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4df14e85eda3b2c3a85990f2cb382a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed39ec28afb4d4b942aa65a694285e887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aaada71549ac8fc8b295fa07b140e888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfda8c7d6e1b0c2906680605399e2689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef957c8662b67f7942d709e5c8ab86190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ec542b2223924053144f11fd26fe591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3329edc19c0c0e34b233f4f055de092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840402a5ddfd51a03af192ff8d7aacbe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953c83804dbfad9428c37aaadbed20594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665ca2b1210248a3828a102fb99c4dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24004b19e3c61b42bdad89c40cf5030296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b6dd197c19a0e36b8ee01ff0d335497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027844e5eb3b607503d3506a4747161298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca9be842619a539f8e096a62231ebc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e9c4da8474e051844fa0187ad0abc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895dcd7e5829f3ca49fb6310c7c8943d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07cceb0184ec9d96499c224a2e0dbe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985b41d592b679c608266d6f8771ba1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c4e7b4e143b8df96a6b42d2d79cdc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a24cd9b84057eb7b0d300a1bb8213c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012c715b063fd677a4a60f596943f2f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec69c19a4ffb51109e0366997414b98107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f837c4790886d58846d39a23c40af79108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc177b344fe8b575cec3fee1dad91bd0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e91100964fb31d95c4e953b45c4f72110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7daac4b733e723881e50bcb4aaed97111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c63303e594bb966321ff2d4d2b40a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966abc2c6db7d967c5ceebc17067c185113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e94630efb7a538970e1f9f6ca5db3b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daba99886947e19bf20d3f7a5bea078115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb46f2ead9129722d34bef427e19da0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd644fe5a6e089308feffe88fe033f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4711126277f471a379f0a81e90950b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5c280baf5ffd677455c0f4febd51f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922afb424e86ef7ab130e7f96f94e4d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f805b8074b52f526cd096c6930b508121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04db405763a2cd67f99268c7d38191122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ae498636ff32a632f8dc058a59aa8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139ed4dcd32d3ca6f7629cf88d89cdc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4448f1b99a142714d474ced5b066afd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05e48d8addf928d28b3df883513ad2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12bf9e0241d203371f3b3d9d1dafdc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924541fbc415e475deb579462c98780f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721676a6ec43487d4bae22a311fa69f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb9998b7a258700d241c5fe60f0620130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f9295f4297c882d960d3731152525131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42fd0d497409580392b28210f47147132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86faae5c9bd9e59a147fc6584b2c64c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957b2e2a6261e0b836402d207f9596e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526ffa6bfcdac45718c24ea6da1e1ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03d16bbdecc090b78623449186dbd8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de8c836b44de5fd2d78ee95f35733e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50271d8c0e16b1d1aa8bfbda48bcfc69138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43934ca6fbbbe6005311d15fa4680063139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b74b35a1be84eeb459bb5c8a09e8b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2722ae743c425493d715decf915758141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a33e4614ebe8a76ad5c6a90c74de7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224da2f835f7ba22db2c225a7d281b9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df548638f06f0c1b2b2aaf045f739431144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5dd16347c87a6f59e331f3395b0a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4853f9f11533a5009160d41a7267b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddbbb0f593e878ca0846fac55069fc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f5af8aea53f15d5f2d144228caa86148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e27cd054aad4856abbd7245996f903149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae355dacc9aa757b99cb0caf548155150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2aef9691f704ee6191f3659d104035151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bf424d909e657843b42dd03661467152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0f790f7984ebb17809d625e8a4205153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422aacf625ddeebbd03ce58b6699e871154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfcb715305a3b0411c795e8568c0ad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05230815c20c6e8898969558d59c62bd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8ef15c11dd1a8a8b816281198fbae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0229f68138fdad68e1e6e83d36396158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59174a04b2c9df6999268b42dad8d529159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10686eaecc35317d94e2475279362e6b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa251cc0d0940484da952e1c2fdc0951161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42291630d0d517de98cc758aaa5e8fca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f90b83c7c5d5492147bd19e7e33d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abe431dc4135c4dd54381a4d9ff589164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e762c14cc142a30eba1fcf4179840165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47846aa92410e911938b447070f68c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ceb1061938df0c4448ab2a13d585fd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e79a346bf5e943424376cdf6b13bbb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724accc1fde943cc4d82bb8c2b4c0a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a311949fbc4d32162c5f5e997e9535170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a605f5a15ea7977e20f656439c538c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ad383d08ee06b9725aa6edf26039f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca6fa0f1a646acc7b9f51f3217c58a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016552993fcc00c2808b138572a23a54174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453551b5836488bda473d49355e99bcc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851ab11a1d13c72e910d741a527646c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594c7638695251c3fac594bf283f59f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ca3b8e620af1511eee39a19a26487178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c028ce04d49f8fa5978103b54023c0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6f0c28446a311d6ea3e87e373cd62180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652a019cd6d8ac483f55c0861a128c1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8d16b38218b096629a6c316148f64182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b0db0db5d9b0902055c0c518bf9e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb169329f4208059bf50d3b28a1414184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f721bf2fa2388850e5e8e3de8bf92f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5da184da59c8990902000faadfe30186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe77d7fdd1e0f6df07781ed9a0272f6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979ac2cd8a5d850e2c8db108ab44941188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec59b3d6ee551666dc4ffe890ee1b62189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f995c3025f449f6c6c78533792101190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61827f8974dc944ec38065fe6757759191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbc21a95403c82b3c1bbed0f0b1bcf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c281016fa7651fc3df9c25e0a7e75f9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9976070554837e717ed1b0c6efa0f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14b144fe335b03218bf7e21ff6605d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2641fdb8f441f11d2316495735dd2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a87101e39118ade1fe0b4c394637c2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401a08112b372ee2b8711309e8a08a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb756d74d9441a9df8ccd301d7ca498199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b5e5072e33fc8d8c64751941d5ef0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2ec285cb48dbf63c02cab2d4a43c0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0466348cd4444c4bd5b5999b5dcaa6e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5f7f6fa55269d90d3378860fd9975203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024775a4e036651c569bf44b241d64f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88d10fa9ff0c4b34e12b06055e948f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde3ad7ce2e0abc3bf0b3f9b67fd732206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5caf54a0afb0f874843d74085af01207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17ffb062bcceff2aad8f977cddaa34208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e04d1c6ac25090f5f06f68314727d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e301c091a2a2649c0a69b3053f20f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f77c283867e9f0a455fa3ee97c9de8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ff55621dd9ebc695f0370b2ed4bb6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e9fabba1865963cc12807622019f3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece748fe916d0dd479e6c163eac3cacb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b4d53a95f9588ade015577f390b72215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a6215f06cc8a935e10496d92d8ed0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf78e16b2f942db27cd023f33811365217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107eea9b7efa16ecfa054a64897d0012218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8d1ace5c50f4f54ff4c0eb2c55808219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fbbaffc68951ce52cd342bad25544220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d2f18497e331adba4434ff8670011221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1a4626f2a91d16e6282bb6e23f64d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7f6ddf66b820f2c75fe325ec22598223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea225865471cd6306703feed7efc1d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36574d7b625daa23a5d137f679542159225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3bb80b9522de24cb6e05d47cc83b7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2dbce4384fc31350179a36f950d64227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ae98f570ab6bc3158f8d673c47258228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13b6c0db45f904d29498ef6328dd88229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915c0e4857277b800951d9327a33c2c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a36029e7129403974cbf9a5c6dba5a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01cf60c15ebabda4d5cc85da93cc9a1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef551ca8ea5ae822ab93d0cd97b268233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08a9513887e02712a45576d14b3174234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d1295ad8000f727b64822a7a3fb38235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadeda57d45b04c0f8bc902ab03cec3e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdbece3437a10f4ffa6ac02386ad34237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d141497d0898fdd11273ef41c1f8d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb877feb23347a61189757192f3ce4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6350b22253a5ef4b97b40523a8485240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29c74d2fafecb1fe880087e37d757c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a628e94006bd91408149133c478b5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dd3e2b6752c50f34f457cc2bc7e09243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3cdfc406079301667ba84a216cfae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185e7a901e9caee4a02fcde9cb515a3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275908483cce048299375961e4b7a18246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b0dd802b985634e019a2c337fe212247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6aab0d14de11c76f5d6decbe6c762248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044534d2e9db2ebe539444cf5642213249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4cbfec5ac7b14df7580613078181c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec421bf91ee536e91548991a07f3f2f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244cb318ee5f82057a4d8cd5c2cf64f5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a6a99a068e7f7c3c98156a3bd1c72253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8a63478a6ebeed0dd94de369ba913254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f030409264f2b4ad41a0a9e9197d4e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e06382c2ee89b88a06e4149e334cbf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4035cea7baaf1fed08f38512b6916b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793cf4bf61e0623ff325fac1fe0c999258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a44c88032a1c2a942439abf37d359b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7218eb1d2f5abe8c486de805cfde0e6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d2733fa32b76493f643793b461a46261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57a11d34903d9129c5b68bf5cb18f3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd9ea22035e82535fcc2cab90492eb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500159e14ad24a018841faa18d750f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4a6224a74f786dbc44723efbd65d4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5400684d353606ac09aab9eec4b58cc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8878ad578d9ba152305525dc0188a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3833c399e777cb57e3273f9d59549d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cafe6b9d7a161680c5e55894474a51269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f5a36629c80a4fb0974262800c21e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccf40f4756020e82e2bdbe7dbd7f1a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d156bed01b228d2bbecfab15399c77c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f0f8573a3196fe1012afd790ed26b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ff6317112219aa65d57a63f9454c0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5c152899e60546e57c01bfc2d146c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50deac1a99e54606c4d56c62951900276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c1b3c54b15eef91e5374526a19a27277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e806b137c6f6046f88e497624ed916278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8dc17f5c1c37461e1d34929b02493279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd53c2cd4359d17718da2c5cab8bfb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af781099acdb99578234115ad963f5e3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5364617a9e96d3daa42bb87cac88c00282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390f4431fe8d523a5470f4ca9680e79283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fd97bc3c080bc36285b0917d770dc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655f072622d3ce7e3582c5a7d6ffd20285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79fb360984f4989ae800c53bb2bbe2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f845a00337a0753918e618878c79d6d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee279b72b2b3f8f10f966b555ae8201288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85094838c37b1d32cc620fc7b9adab0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53811fce085da741700dd5fb1ae28bf0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3a829b9ffb2fc7da4c5bac5aeed51291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f16b955d5d72dac64cad537a8b4e78292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ef1f392d51a55db4f295c9ec5c921293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7475a240186ea9dcae936eab68ff0df294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e7ca88d1b9a870e021239d743e747295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff88fad2c6c55d8cbc1561345044503296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ba415b661cb497de5562ad0e8a5a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb0c7994cafffd8ef84a5769517203298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f2ed2b32f2ea38b19d24f5fd7b50a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3382b7e4714da59772e30520c31d53a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c9ef4d60e4572a1e483feeb4f9fc5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea434c4535f53f2a3b0c80967d0a40b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735aee928392aa4a69ed2955b7250e3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904841053f4f4f442233c49f9bcfa6d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180db3c5e18c67cc89959071a3342cde305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcda77c3410abb5f21f2d9ce21d8e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358845caad05d99f6cbccbd31e0e3621307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f2a3747b2d07b7b88b59268e82bdf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f3bbb74de96751e870f3a44e70297309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0002e03ee31d7c9df2c0d6d94c5fe8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53dcd7f8fea55251b629adf6ea211a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cca3a2016af6d232cf43923ec1c3ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd472dc6d292c2f6c3c127c0b58c0a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4cef285685e06970db3be1ae87cc9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c3144aa087da44bafa676a47ce138315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf0d9e95ccd54b6f29912cdb0235ab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12ce0786dac6166b857f0ac2a8b722317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35302c5d425a101f13d27b77f422e32c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0a7405c61b7d81514b76e7c703aad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e1e715cce19b1d5b11a168c6b097e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384115a56ac0b34049988fce333cf01321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481dc422dd7a69db79590d86f30ca0bc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d325ed20e0ac375d65e278786f6f5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226f73a31b7b942c7f6b3c9fcfba2f6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712cd28bdb970cff041df7958899063325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c705c219a51dc873567bcbcf6fc6c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a971e88d3242a18d11cebde5873d8b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0a6fa8ac488fd098fa232e8201731328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791d61ece3c9d367155d0c55bb7120f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc2f314124dba495909c382232e80e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328287d987e96acc63af86524c18a71f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddbe5620fe79c0dc4ab9b53259e49e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10828fccfd24a1013e511375117308b8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc32b8b0abe63aba4135e1a03720c0b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e34e1704328814ea5dab7d6604a9ec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ab9816ec3adc1fc723b25618ad708336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59494b13a1fcc420e03ec39c3d597157337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50320b44899fd9126b692c725a4cfb3a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7966e7b0ffa43bcfaf09cba2b3e35e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a598319f5f5f8061ecd85a513299c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffd696d38fd44985137fb66d40324a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94b0a4190aafacf570f119c6077b88342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c334f773d3038f779702fac14da2b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ed1ebaaf80bf04fe50722a97e720f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66816280d513ae6a346c06c0080f9f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704672d4cc4343314585d8df3da0895b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c74efd92a9cad5547fd49ecba20cc6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90d4e10036c88d09b6ba56cdfc7c95348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5a8b523d762e16a6d8d670ba57393349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecd44d7a6eab3d86caa16306cda190350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c23939aab22cfe8da6bcef0a9353e0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034c31eee466148b9bbd1c2eb8a7fea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bc95e2ba1111ea41687a5c9d5ee0d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbf387a77c626b9dfcce6bc30d52e1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81958fb47446bf2af9f4e9f0c79bba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addffaedfab079f930e0c5584e4baa49356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd84e52cfaea04b275bce44bf98596357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79589137acabfdfa055c4702310b45f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7b908359587c1379122e5371a53c8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b85d43c8f947ea282606be1c68a5c4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f2f38b00414e77cd2cb905d5d07f8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065937504d1cdcd5cb51687559e8cb0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276ce8a95d03711c98e99ac664a8078363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ca04f46298b9a3e9b71ff164a2cf1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab98348be9b1e279907f27fab6a7517365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12665e6062caa4b5333fbe9343f916af366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47558e2b129c95a54002308c706a863367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092868cba7cd22a059a88f1619c22952368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb9405dd0f414c389f0d78e772ad45369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a370563c922aaceda51953448fc4a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d09baa376041c1949ee51977bc7d9a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2d54df19248a06646ba80a5c57427372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e785b2729e5acee325268b66acc35373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ff0db015d1347bd9ecf168e7d0e74374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b248306387815def8714df5cfea5f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e2532074905687a57152f4c4ff04a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328c6d3028d5b281c968e8dea7b1207377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a27fed0f11579f0f9d87f0311054d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11d2ee662ca4fd05c3016e1f5390e8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31218f03f31e96565396f9f85d58289380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115336bdd207337d96d46fe4c0cfb7e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e1efda7cc96e9a59cd6c5938c334b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed10071cad7c58c8eb54d89fb22ca6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d22b509308b909a78c51f9676a1cec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae3a61d2b85696a894de1ca92a5547385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739605710b94a276362464ecbb62abf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746d7e0ea363d39d8ebc26950193cfc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f6adf67aba53a58973fd8d883cfce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7dd1e1b931e7a183bb6d3af5d52606389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93481745a627a0402af16470a08545a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d48725778c0504c9559620d496e17391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faafa0845aeec6715d5459fb185d57b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a8f81ee42890ab06b6cd45d726938393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23191c30b2a7af0187337ec19135c81c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10077ca3ca7353473cca408f8b408c6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb4c8994e83c115bb8425f15bcb2ad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7e44b90e6dcd8c9423fb34432de97397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d97bd474ebeafcf7015aa2722b192398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbeb518a7cdee5aa4c48f7d4203073399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e166339a21ab26ab783a60891d6993400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096b93e42d09067764a1abd77681021401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f246b0c070949ea8010b7bb1d0d857402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ceb8a455abe3326e6c3107c380b837403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8761126fdc96058651c323b08690b94404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4d51ca9ec9e6952756baa4fb05b06405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1783bace6b7df1be315c6e7ef3b8305406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a45cd6c9a60444675f0ee10b408833407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc71da722f8e846a531c71a0420cb4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1c44a95cb55902f1b5c9da90a7df8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaec726d6ee8d930cbffbabd53aa497410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa893f5bebb4d315f3958e80f706ef40411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a11f2461e049f266f85da919c9c128412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8086ad7440fb37287110cd0c28cff52413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabe3ab24a3aa62bdcf24f76415766b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f9607cee95ee92607d4702ac9c4a4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e68eef7a5e49eb25e52cf3255c8653416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2375a4083598a9a983c10b7e391ce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63364bb20b4b3b30b6268d10b8d93110418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45c477c4eceb84ecb22fba257f08c1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc4813688881023371d18b6e6dc840420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8edfc86d481c4431552fb6e5fe937a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fd9ed2dcadecdf29492daf6c07956422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24fb27c56dcb6744e72be712fbe23f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9ec580a8d3941e14ab2ad5a485956424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a67903d3f0a51905b301a8636217ef425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0d661d3f374fc8c1dd753780d6402426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694902bbd2e6f8556ca69d206284e234427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6cf0ddcb9bce0fb4b2f4cd5e93885428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b635f40fca87985c62416e1932dc1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb1ae437c5e088c4f6e518418799d9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39c8bac7dd1d127eb88875da1ecfb9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6ac5675ba5523e808a24e75d20dd9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b988b18b43bff75a3a83d8f16b936433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f2f2a3c56dbf1757ae53eca527830434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a49f905a0c22a8c2514298d433a66435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d75331b24e0e70ae80af345ccc9c67436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50e9219976a98f8837f26baf91646a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31d87ad6a78957f26b45db49ec2332438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d7992afc880a99c3481086c192907439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71010b1e8083a7737c9170c651226076440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd09930e676c50a25a033fadde1599441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba234b43f9a675bcd544ca9555e0fb85442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4041237cc89bbe895b11aada3e9f1c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7b87b3ec4d0e8f0a99bd054da18ba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea35b6ecec897c8ef065d64f3a57f5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51f941f9cf48089146bf4fbbd6bdc8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32ecb401d7f78f6cb7368223d2ddf0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16afabcdfa61d93e3ccb3a83aef3c6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ed788e470bcb497854b881f6190b0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a71d65e82c40e5b17fc0c71eafc850450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4419a677f56153a1b42b001d016d19451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84b56689d011c6700df44572b1cd3e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6764a928ff4fd720ed50a07acd4813453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b336f934b7fce0fc92fc5974ee97759454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd9d8dd7894f4937a54708bf4efd6e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6136f4adfa2620ab604b530da32e1b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd5055cba65725c1cd2dac58d93dd9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdca0ad8338346978eb65f3a2423d0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79f4fb18b274e28cf2726e5fc2f487459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fa7b80be54312ce7bccdc2072a394460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed78ed5e57b3f97b68292d8fa33c64461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014b383827e6a9741a57a5069962850462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589046fe444941b10a2a5b64b9939313463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897a56fbcb47eb4276f2763213fb7d2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aac0dba632c976b1d8da2ef9adb757465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77973401a2fae52cebe3d772b0d5cd74466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81dd42a0b76ea9b9fe5876c53d6e075467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ce1631fe4ac4d36cba6a95f4def16468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989611a1f818c0590776672647e9da6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02003bab76f7259765f62748df1ce3df470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f5a45f90c7a76d8923414b716efa2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88903b20315010b46bfdfdd38d2a559472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f59c29944404bd2a13fdc66245eee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ba9499de6157e91b75a2a6b674d90474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e72bbb662196821aad4916c79b214a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db5144ea120bdd8404e8a0a2b38049476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7769fe4878f4ddd142cf5de79a548c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d82e75511ba46a3c852124508431df478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fbbea1518a4468b4ffbca6d876cce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c84791ff68da81c168f925b77bd75480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f73cde2f43dd85c3109b205278110c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4963126190433d66f77294c332896f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd843f05df2b822cc31e06e4e6d24b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3976b3ca2d44fe123cd5a901a1917ea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286df5ee3541749a8bed255f2b52beb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d7b4ce1c8f7b0d0eb223b00f1188b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5a5e38b50c26623b64c54924cdf7a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ca4da9c715d87764e57c41505ba00488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda111f6ef7f28f8f89addd86b9c0e84489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9271ac2d682d1f4a148aeca96fae4f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df78a6e355582873ef9a168e2846ea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733b4f76ebca99f4b801bdac75add5d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddbf08f9e48799c490863f16bb03c8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280391530e3d8b94215da633da23d6e1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0e1e382392d4e7c2bf5f9eb7be5f0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fb3f9aa7929cee3b9a5070c247d5f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e3a344b9f7694bede8764587f6cf6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2a80468afc705bddfa1e356441eb5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6bf2539214d3c57a2b023934cc1a1c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc18d84698043694ee374f1df36a39500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba628efe1d9bda2778057173874bb99501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1fca65de3950df7bd803b73152165502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f2c1c7671b127b42710b2f13c3f50503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ba6a143a59b23e55d24065dfdddfa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb8ec7ff49def840936e2fe59df7dd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64eaad4640a74c481db8367b53d2a52506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760546fcfca4ba017840b460b9a78753507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48051fe13543e74b51dce324225fdc2c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5386fa66cfc792e84cebf36764dc2d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022d1fffc98c199722b9f36ee5aecd2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148fb988418b70c25c4823b0f06a4ea511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e441062bfe7f16ed24109693a9f70512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efaeccbe6808a5e986f53d9f47073e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8875e7559aec976b9c637e87f3a3a7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13bf3717e0e9eab021fca338493265515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628279725432c4955d4175922e0810c9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe332595cd3d4fc2dfd07d73a7cbe3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295870c2e4986ab67dd7e59ef6cafd0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f7a239813ad8556699e13e0f07cea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cd41a74347faa7eeab57cc4cd5d07520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7fd9d9b0d3634ceb04937e56ca1ec521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8071d4772fce0fe6ed77af492b6bd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745a5a040f51f2035889296fac82441523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612dd482e9e4f86b583b72d241fa03dc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a002dafcb53e7a0f4ce4f9016a94ff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda7e4f5ea9ce900cc91fd09ea5b953526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6cfcfc01a84d1cb0a1045cd755fe6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16c492214a2e43d7606b526064cc00528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6af9131eaff0919647acce33c2dcc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2456830532d9d75ab58e0b2a19285fa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321d4f8b768dcaf0b940348a6906e19531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef2b0fe2f5a0567194b42bda40b158532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227092e18754016189f43c542dc1cbfd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba092fd736c0681313c7bb7dc17963534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab32f69090f6002e82128304ef9c9a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f787fdd99680691a031925218b00394536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2271dd5e35216ee3f10a53325fa981537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ed16b4fa4198e218c0027ce0189c2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702b000d53f770e49b89aabade0f2c4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b0de3ed207abc38db2767e046fa90540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71100dff9af676f0c49ec772c50b1afd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c2181684e02e96a04481e5afdf3f7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2f328116f9f60b1125b8652de4445543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60759cd126ac0674999be25f1f017ed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d72990a051c105fd1e88d353dd3c6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8eb5af1edf1907e8d1810fd1ade9e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677e11e588e787fcef31710d72d3a9c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecce03d9c682d0ca1ce41ad9e68999e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e5c64788228ee34d196654a09599e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f38e4e36d783e7f598d5539221b93550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8f22b4933bfa28055f4849c09fe55551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc34ada1e4297a2885fb5b15f230c4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc4e214f4e3e659e5b341a0ed3f18d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68449be29b82728cb6d7dcfc3296d460554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e6df0aeea673ee6ec8ebfb3370f42555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda7db7665f87a14f6f4be6fee4f4e3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06900cf0ec8027c0f9405b03797aea50557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec08f35e00b5226e5b81479329c37f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bb5a6cfdc87493414a5658b7f9f06559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8855c6bbbf546f0d57300d39d5d4119560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60539dd8f7217694b40c696c85e8779561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc46ff48f7bb8f701cdca52686e195562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34677b2bd69ee703574679f4853bff81563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab0a2bdb28eaf462be43a40f38906b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7558587a75d85bf187e6607b779622565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad45f34ce909d6b6ebd6f1aa1a1b42566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1fda226623bcea180a238fa0786c4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21df9387ea4abac6c7772259b70761568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b883e47faa859f77e4dcf403f77ce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307f8a618f0e0cef4e289469a881882570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a30f13196905ccd615dba0d5e5b703571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecb37e08fa2c04789da1f2f3195238572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd0aaff741c36fc9c023ff73606fcc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb970fe6913fe997fe32c227a2fd528574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdec0b0325b4a0ebc68952d1a046e6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a1151994f49348079998824f1d7c6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652ed285ffd2567877e79254f107e9c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa0fb984f48550f33524b0d4dad383578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2409bc8a789f2940e2310fea515504579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29a2091299f1ae3112f29951555cab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5749161907ce334157ef56bd99919581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555c5a3b7bc1a678a8a418ecfefab50582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adddc4c6f5495d11dbfd5d46ba06611583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0eca83ab36dcd84f6c7a12eed90cd9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8278238cf38398af87fef7fe8d10e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf1cc41c0041d1ea10bc89fcb08700586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fb96adf62e1bb26a589de642a968b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62820e5f52b860032ffa4871f4f04a6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d946ae072917669a70abb17198173589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1640d411535c072bba9c41635a80e6a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249bf7cab4a5dbbae9120a8934f4fd1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47ed94312ce31c5ed7ef54c9b7e904592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f09c703c4d71e6327c3b7a1bf00b5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b5df7b96442bfe80d7247c4a46307594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda9cedc0f10d32faf79fb15e2dc9ab595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07d2edc6aacd280c5959066a24dfce596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c6dbb18eaa159fc8d382e27dadee9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a5de3b25fbb591f79223483004239598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d68a870a8bdf98274c56560050510e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bc8d7b477b0c2192fe796c947880b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf320629415f0b047b893200bee2e0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75854a97167f9490dc08cc3c8af425602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525101774175e6f135cf8615309fb3b0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e623fcc13338dc98d53dd29326dcb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71219741aa22cfae1d74be7839ee9ab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39920453ece1be7649565cf1ae331fa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b406e57018dbbd1ea4ce5616dbf30bf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c8372a697e092b7129217b00ec65b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2bdc575bd178861d3988c5e750fd9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d7e98c8f755316b5e592f72222132610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15700f476b321317d63f2b08bc6dec57611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1250ec0efb460ee587932fd3173d3e8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69888159c07aa57c5bf809cc3ce22535613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042a5e1724613aee3127237a8c15d3f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6270dc18dcc3ff12e9c64a2e005fe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce633a354817a2bd6ecbb50dfbab256616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85d48decb6525f54af0c57fa8ab43a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84fbb4e7fd25ec0efd7b69321372e1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7425ebb98434466d21f428809949936619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66917af1e0978f2ad41eb6b4ed92369c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e542b08b3c991a1cd69e8e6bea874d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f53d669c77b7d6ce2eed540fd062cd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75501a027d7bf132e2ac23b8e9e5ba6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e410c1b609491ad7cf9f6c2a00f556e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8192ced485ae1df06df21f123513f6b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109282c5a0294edc5cbfcae0af636e30626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baefab889fc9a8026783903bbdc2e52627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c14fbd6e21ec0009318bf445f909b5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbc9ffa03b55c6a834741f51945c29629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57857398acb0669b1bbda5b565b834b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57b4f63e2b8e5c46296d0cedd6fcd2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0478422273f89db14f064b82088c03632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c85518a0e8561e1f61a1840fef2ceb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd24e124b7c119efa8850b07c615a4e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a6e62f58104ed57be2d518cf30f06635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2be8454e49f5e3970b9ef0b6ea2c7f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8ac5e4bf1e76c9f3dd44c6602c565637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb80b64e20aac9dcd7bd05490160abb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83e9df11114615d42ab6647ff5f7f1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5aa2ba6e6e11100304c87e61f6a706640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725666e6b29ed5af7296f1dd298c9bfb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490c6029e68374fd2a4e38c029bab70642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6294a30087f0b8423ed28fcb2870be643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff305beb1149d9517eb8ce59ed111ce644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f97d9e2f0a25b0d47f3c980c6d3b0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae508c1c4cf53b561c98f8f254d8244646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99383dcc232ba832aa136fe2234a6bc8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5015d65e7a368c0513870c43cfeca10648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59198332280c335d80bf2f25de791ea4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be075a636247add5fb11b7778c24f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d121731b2f96e9a5a1f534c29286776651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef621d9e75ad9c879f61cd1081ef3881652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725273258063ee8f5886db7522f9d77653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0035a0629534f769635dc2633d9d9eb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766be256d593dbfdabbbce49c1fbdbb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ad8c0f38e819165739f9e42fe594f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c81a465e60700caecbcd18accd168657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454024cf8a0b8488e4a0e9e9b549845658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcf2eebe299c261515827b9e574c49659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d635d28a4df4ebf3c66e999303587e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bcc80cfbde3f84516cfc8504d3993661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318db82e81164229d5dc62538655b1d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13160228f4f45d50fd20889aa281075663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df0b422090b92846ae4bbb3f206c45664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ef9970e65ea973b4a99e7d8c68402665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4e6b9fcdb17e3132520873f4b59a1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed401d7aaf05bda38115c0857d0bb900667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b2f7862a6d7c439b9ea39ee088fcc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7afc1e259db2673606745487041ca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d913664f8bd5132514b8e9790c8b9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d14e8e6fe30b57f9fbb1dc7b52f88f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddef9c6016b47cee800aab59f93307672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526e944c7f27a6f7ea86a21b898041a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27d812a5bcf5d7737dcd17dcd53a65674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe0f70218973abd179a3b5ddee5932675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766e8deae68f548835329626598fce7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f882b08d6e9480862551b768213bbaf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d008e4f297a66f9997e9ac8d53e3a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fa67d6266a9cdd049c5024e8643fb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854be4265c03f0847b303a1debe938d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121471a4bb8e024c4c5292b0eba8df4f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76b6eaab98d1c9a315f62a289c811c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940b328270d9337cc00f0ad0f3ae042683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db17119533cf73e3a600a77f1660929684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd75e5c32f15d504923c146d33db1d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9ab73f905c6a1fbaf925f2866d333686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e48461366d61b4e8f76a9cfdaaa60687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b876e7d016661e2b61faa910eda417c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68640e35b1835da14e4cc1bdc87f5b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bcf1237cc0361bae528ed54c9aa1a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c9dfff98a19b558297b4dd0fcbbdd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bab2f4fea06ac6bf9d92d11810c86692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a95fc80f22cf23000303341e380eac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21753ad6bec42048d44f6f339c69e6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6c5eeb4ae5973453e10ce9ff19c6e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed61f0a1a5ba58c7b1ee268bfb2e6b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060482bf55cf4f5c43495bc6be6db2b2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6706e835f4b965229a3e48365380c1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b430bc4dc4b99abb61e0f8b2681bf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80bf7297316e378f96381ca31a738b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b3518d6cfa92d12f278855eecc863701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2a5e992e085903f66bf103e03f716702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5dec0aef6f6af2ccf13f9b441b342703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a0fab9fb2db839617414d907f7200704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb00ad979accb4ee83a41a1b6cdf08705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a9e986e9c53110d7e172fa283573c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f25ff083776082a60ab5b858a71f3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870d6aef760ca9f30b413a04b1c9616708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c046ed8db1607e4a84e5b6c2decf9f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543e0862d564dc0f591dcd4874d3907710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4d4712796a8ade553120257645fb9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630de08c6b8890ae05d1fd4fc1118f46712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be32de9d0f58befaa0b33d4065e958713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d960e5b63873ec8e64cc9fd8da533e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe19e55a4cbda46d65bb108edf89af715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3d23778818267c4e4f40c4d74f38b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32585dd394132c1a04d332b561fc138a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8227a16b3d7541740b6db9273284fdc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e26185e13982d8f6b795227481b53719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90262a579358912c647b99b52d8b37720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc722ea044d9d6df5ab22977869065c9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199540b0d270723c4268c6f8ab803468722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91314e9060bac185eb6af13f1ba622c5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1330e93b961b481e98e2af3e43682f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee90dc6c3a6797fdbd14b52ef18f465725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8dc3d4b0c0660048b3b84814164fa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f90eb8761e1ababc61d530e1e48458727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c645ac7eeea99a6915931425750aaf6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e2f0a44761680c28f7e87b3135108729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f9126b93072d3f23c34a5947b24e7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27711c925ffe0fecb4ef327b46071d2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6439cac78ac07f1fce44d497f00e61732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc79cbb7ce690d946808730ce36efc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2dae4236866e8d5b0343cd3cf3c121734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736a4f51d2c19086d6eadb90ec3a24f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc4fcd25725b4042da4bc66c759efe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e764290b8d9dcebd79424c41c349a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c8e0a28aadbcdce5332568345b2bb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad316a8cad755d8b6dbd38d95f26a61e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47facf98095fbbdb2848639178779dc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436d473cec10067282721e4be8d7686741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a9b305b1210f2717f722cbec76264742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf0a714d233d1adf9b27f44d651cb5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76632108d1fa0f26f095ab4bbb033a95744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576fef9ffb11f5368166be57d18c362745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40776fc1f8bc2f561e045c59def7e6a8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc4e6709a14d430ff56003815d11de747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb3e40fbe7777e64e7c19fa3cf31c4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189f7c1e13d894138772a61669e51f2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12db7f99edf427c3201318828af6c9b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3adaf983a8a7aa31cbadd37b35096e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9511d54dd0f78a5e9353d5ef24b8e76752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab854fd46493903d4050ea65d5b4818b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5873bf49b6f1c4717658d2de89b55754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c578b1b65f1d5e08ec6e3a2b6cd038755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45c9799065ff75ffe0ba5be70ed1bf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273decc2e62cfdb8178e4b55c923b3d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616763794db2ab84a86623ad41967f4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c896ca77f85a2266f60fc009b562474759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074393e8810557d7fac8d6c62e1d63741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314ee4f3683cfed3bb68888831cec102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca0b3da4264f37705c509092e8cdfd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7bfedfabdc6f5787c7aaa9531e21a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ba0c1286fe7bfe992c6be9185d3925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f445d3c3b21883f2e947a693d828296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488c265463ed34eeb29c0dcaafeee307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb8ae38ff9cf66512cbe9628610bc68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eaa60040e2a824a6b41296b5fa5ad89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66422566b970a9f93eeeb9c634abc2c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676d7c1f907f2137c3830f59fa4bf4411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6bc10c61bce5c7744906648808e8312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68571b83b549d1f4945a0ace4dfd3413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59164c78841ff038f65d20a8fb223114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09a13183ccd9b5e74381ba7134989c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad487c4777eb17c21d43abca5d7ff4d216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a49ca7c621ec3bbaa971ed2757239117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e37d352f9a5015bc7247fdd0f188018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ae124b7a8241f081ad84e02324b9819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf8bdcf79bea025ac8416ff2c678ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cc970b1b379455e37742dd613f30921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac84217b9d647a450e8d26f716a4fe722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a64e8347c4484d544c0fca08501ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f75e2d1654628484bfeb86722344724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f5f9ae0a48c9750a68f605039200f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd180cd0a13925266be1a23e98382326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80928d4bd9acc19b164adf95fa0b9a6627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefc456fe2f16dd213a6f46771734b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13f0a6c62767a8aa24c82db77d25af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbcebc59de5e3041fcf734b1c5706d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303eb6546e85f76ee0f3fbd5bcca56331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bf7c83c8a3f9f4eb28ed6e873655d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d8f15cbc1a3bfca173f25e55068a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e497ce5c53ae5e649f20fa67ba893934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25adf8212711608daf33ee0b680091c135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea2c7e7dc9ed930f172f83f06a6ec436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a23f2c395c9e0e8a1372e7445944037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5fecddf8c11ab79aba31b0c2442cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19eefb0606bdec2624a1a925e0f81e039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47244690f71360024cb6b292e94757340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bee3bf542ad139d7d68201c441bdd241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ea98869ca223e033cdf954499362a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde78f87d0c53d9cee2d07a2e111f1e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2de6b3fff7cac432cb9169486f78544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d1caf9a9019ec57e46f55f7d3ec2b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f2340b4627e6fb1a76a99f97687a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c675d1ab31b8f8459cf11f26145ed147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca1c69226883986a9c0a3a5bcd77c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016ba2b1692e6c6bd119e54903298b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8516a77200e6170a01d2ff77a2892e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27b571e60578e11f714b0a58ad3b8651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18597fd7e1aa516cde55f32447b36c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b945c0afdbba24df2d0323753d936ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97248f023c2ef742181287b316843ce154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8842cbaef82f89065c3cb90f8ff7c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685985dde8cd87d4aa6a813edaa6446156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b34b9db2c708e9f5618fac80c9e88057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185a14b3fec048bc33f131ecdc0d2a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96330fa5011f7edc3b6170426bb543759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7ab990882d55a8d0e1190a000966360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c56019008ac0b3beb02a1c13ae798261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bc2b2e4a5235e4beec852a326756662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03485835b67a09dee9ff5475e0f855d863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1fb2c01ce242c411548b5dda1c2d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c570b3239562c72f30c128c3b57793365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6483227e74f000271dbbd3837507966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289128ed8426fa6d64efa3c0d0e6877067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf988f2b857b43a519a05ab2a8e123e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22b0ad972344332ee9a921ea1c837669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bfdf7ea6c9e1ee7b130211a3099fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315dc10dcd0fbf1e1607fc0899a615a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e548615af7140da78e6029b6b160ec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ad1be4f82a15c0cfa2dbf75048dc173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51c38aa8eae2d2be0676fd7f13122f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51366b6a6a8812540dc2465f00bea90475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b36c729b50ab7977026ecaea85aff076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418871a535a68f3adaaa7c95166312177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5c5a0ea61f042c91686094553570f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60846b0527cbbfa8d96311b1d49171da79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07020e4890469785f2617de5e7b157280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c1dcb0fad861cea7478e365dd863e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5421f7a6292d29979914fc409664d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c83752c56dbc9c12044af61de74cd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc8f61a6de44bcfe2d91bd5cd4e07f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdab64f114f8e7f35456d80fca62eb185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775dc451d2eaaea3ed1a153553dae3a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0bd6fb9618b29dae1bfd3a66668d687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a73bfb66490355d181911353d415e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e28e423a1ff696d56f6e60a879050c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d789eea0310c70d6b414ad194cc3ff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b6c200b0675a4b321e929bd1c798691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e3f0ac5a0616605658e4f2735a6e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9f1ac02e5fdbdbf35731efeaad31593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73b04904e961e6e21848ed79215ec294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b79f7734223ac705a67e64c5cb44d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec9d56c6fc60fd9f95792e672851fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2327537122ffda7f0a6eb0c0414639f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff56ee61982bacecdbd5c9bd9b91cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729dfc992094145d3d66189c011b4f3899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a8b62b8d7c7f8cdad7c4b49065d86100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1fcbc1b83d6bb3a5440f8bc69f74e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920e1f011de58e10badaf8e35e61931102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653c2e2be79a1b3651256bfd0314c79103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ab996ba3b0da9a0443a6da5fe9386104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad1734987ff93ef6ffe2812997dc78105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2049d1dedf07a430fa56da4661093106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19247747c028e676f0cde7e0879ed1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe7a7db670cc32729fe84f3a509183108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8a001cbdce5b8e48f1749e2faf965109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bd5218301c2e75da9e4060c0890c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acf9b626c8e8f0cd1ea3c557aa9b9e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c117c616df548bcac80b43d74cfdb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acd7a4f3e5fe99f13414b84a4cc0ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd7bc7638dba8d872603e85296a1a2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a83a8e7aef448fcb594f9ee7201c60115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5b8732b05c178834e147ecdcdb867116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572232fbf36bc247b3ee57732b3bdf4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e508224dd9cc3cfac9a2a5a3a88ab6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5a1e27fc01c20b6442cc52d5bed9e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c0ec641126128253f322d02d66f79120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4cd7cbe92ea35302d300253ba23828121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e247306434f338f962eac913dd6548122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342338c88027cf4e583de2da6f54991123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fab080719ddde7c4a3a91b2e3943b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14544fe30a4228b7c2102c964a5b833d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306414cf31d14825aa0451029872fa30126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c804977c0e7026641ca747d2d678a4c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef7aff5677d79d3237e4344e47b8ee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6eb23cce3877ae19ae04730ff8af6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8fbc7ce7658973851d33347d9965f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdcdfe33975beec963d7736cca8c06e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb9e82d4035ebf5c27a3e3a6f9adff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c031d464065665aaed854f3887f65c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483a0dc553ea9eedb6ff1e27f7b3eda134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7fed912a2e3a6abbefb6a1ce28ee5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c422933995fe494f3aefac40acbff46136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d55bbc23133da273a64db7d9cf59b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3c6747d2ec14c87721c1e292ca562138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afd173e407cbc64211c046c00c8563139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f9b3be17f39afad7eb3a5dd450703140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73284f700b86cb861c80b6d28b02e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90548d2633d6b7a1dd8a268a3d25227b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68f94afed83dfbf7bf05cd7210c421143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb42cf504d655581fb3710ec1703797144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd176eb7d295e4056252e7222621a2f1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbf58d9d1caea1ad0e8318f227ff9d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9805899ddf352c910eda3d05ad588147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92df9fc0bebba130cbdce9df3f58b0e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061f6f252883f08522839458921ae02149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937e9f02e049dd363aab554afba0f71150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb615afca9bc041ad3ca274b468f90ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0be125b622e105634081e44b7ad29d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fb6d11afef08c0e56bf07c2c835c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84faec8ee8a0758cb4514d9858b11a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e56209a3fb7a3d8c9e3029c1abd78155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ba8542aa4dfbacf9421534fa4cf1d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041cc4dd1a1bc8825998bbdf6ad66410157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2a8dc0a28210bcb5b5e1319cb6bf0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff119931fefd206ceac80966049a1de3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2baa7af2d879119c9f528bc73ff7efb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9debb38e9f389daceca7dfc77684c28161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ce628885644bfad0399fcbca97018162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89d162b62cf8609d1e0f1fb301b3c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570e0978d2ab9fcabc79ca956bde2f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827decc1eb5c68001051cc780540d8e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01794eb3db0261b556373a2242f229a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be8c9eb086f540b811ecaad4fe2462167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63b5d0802237b3210c8a3e684ba833168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c1fc4a776eadc5c618de4b83e0734169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b07cbdf60d63fd6b859d65f29cd496170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072cd349a30155188ab0238c1e9f569171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc525fb513a4e2d9cde41c9fddcda9ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe5a360e095ca4afee66dc7f37df04173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603dee846a1e24e58f8392e7e63835d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd531db9c0802bf35956d5533bc60a6a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc689520e9ef7df664cc2394ee4e10176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9149a03c4e13da4721f37bddade85e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5a83751f6936fe2744d356e37a5b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1ae7af93d60c206b4ca44d0b9caf7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e54b9991edc78890bc659e0ff9823e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d722f76fc81129be1306c339e6bc9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f012d702ab530d3fc2ca8efb80575e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1fd9525a7eccaad75f11ef089e99f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8433783e00a20bd86a2eb47946ad16184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746cd61d661ca9c0f118cba188fdb8cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9362c0fee77aacc7b8d42f19028c7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20037a8985b7f5f150ebeba7c76bad4d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128540943e7b79b722df3778a1576af188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ea2cdac0324fee3b436ab3d0c5faf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74342eebc531a6af80e5147477558200190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6549c11524403a087bfa0fd9eea0e02191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2831963e80dc06870acb9abd8b8a0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5518d669f3397cdd140c805c96a36193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e68048f7419c02aca667e961736335194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7708f27ef8a981ce629c10c45400243195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d889b091440e0fdc0adb5626d8289f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c8dea26c2cb63f82b1f0ddfe91493197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff2c31576a6ac753839bc25d340780198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31baeee6db34aae991eddcc53a5321199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5a5cda1ac80b3b6f27249944ba230200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c80526388511c1c6eb6d74a88db48b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa514b4d7b0710d1b29b67c30ce23e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a3216b169a38ffd30bfd3567d7242203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca089bedca8acf192865ff4019f143d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c0d99b49617aa6b863a1ce21fcf20205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622b8c0c0d9d778c3d592eb725e1f4e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b39237b7bb580f5d987cc861a637ee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52710e33604885116beef7c9e21ea48f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6a23cd1e290d3131d8e6b0add5d1f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16edc739e4a5cdcaed836779cd5a17b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866f8c6ec259be2196fda7f9b26eea6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba10a63dae5ac9684b8d9c5f17e518212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d732082f5444c9ff4ffe368a42453df213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ede92319eb0807309f5d52e156307214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc59e55ad689d263d60a3ce778c886d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc90a542218af576c8ad4c4eccd22b0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c00a96a2a07d88bed7d1a649072e70217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e00bafafd82f86a3458ca66f50c81218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed37f66038e68fa2a721a33cefe105f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7090ec6d3a641289255722284a698220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092329111610515750b782a6b3beffa8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef2a4c0da9c4442c162b73fe5219d5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8f0ecb8b04d96f403f6389152d3e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3e63d801e86cbf64c8e74df7e908f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff546daf405d880cd438845ebf4c93225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e58a9761b23728f087a311cbf878a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134095e2b64b2f603d64c27e0aa9fed2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b63593ffca76ef2cf68a43bc6d03a3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0fd5a58c622a6bbfb95395169d407229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c746ff7c2931f63f8753f6b20b4805d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef31f3d1f5e0139df26e91214c5e0b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23926537995ce51f608a6e1854b274f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c15a52a013cfacf80fabf91cc5c660233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142503fc445271db43b815f90f80651a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6fb1af91d0a88fe2c100b703a6214235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4cf9986e4b42417ac3944bab26bb5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7989004bdb15a57595b372996caff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f0fc11d602c1eaab58237ce91ee5f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f5c4da416ade9a3804e4efe5cfce0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd40f4642a56e3cee8e41bcc828850e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c47e587d1cd8bc326b6ad7716b512241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa88eb617376c29abb2489ced340d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612747302446e3d137542a59c81b6179243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786a06c1cdcd6caf8d4614ae361633f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c57bbe359f48e340365d37586a665a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ea3cd953e42c2282a59cf2a31e155246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb443330a132f23f9819e830c99b233247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1b509da3a1eed50c2c87e9fa57727248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6c36ad96ad46b6a6a2f96a25ee3bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcef2ff116067a3e4fbf4a42eafad6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a5bd4bbc2f4b14d22842ee4dc1122251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9aae6384a9d8cda2d2847fe3bf404a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4675934b8f12ab3b7ac2800a4862c04253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3580a060648a134b69340c46933b01254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a33f0a9b4ddaa86cc46d6935674ac8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120be51923219bff506ae0697e1a1b2b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a9a1f0be7eb0947f2bdbeb9d7c44b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c69b64194856e395385c6e612dde0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3c55bf0d0754ba431b43606c5d91d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0575302bcaa5fef4b2c9a74e7e126260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af0e741f6b658c62c1a22f50a09563261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ea752001b9f1949a93a0603ae0a50262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37800a5db4dac4c83e574a3eebd980d7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30301a586909c780c412ea8cfe9adccc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9de8c48a45eca904ce39127729d5a2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a740e142cb8037e49a9b0d63218947266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cdcdbe2551d28e187bc7d4cbd6fc9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01bddd19f525a58879928c935ca0ae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632164f882bf89e37c42226bc13bc1c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f637200da7fb77a46205eef53e57c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084c4d5ff81ac1fae0739d5cb91d783271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338971543a51c9b652da24202f77a6d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd29d9914ea247e5e20a170679a265273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e8a75d2d1c90380e15e9c526a2c69274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f059943393f0dabaf57d20e6c229a54275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f7f38cfbdb76beb83dde501d21ae0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4233ebac30f32d5fe33d17ef68939277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a9f592cbcf81fc027cdf5e09e7fc7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6daf8f94b4b8558de518dac9829f0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5ae1cfb9483530ad74872cbdfa323280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78f5f6c06f9262ff7a2524aeb97223281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ccc599bf48ac9d48d32aba11d97dc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ffd5ae9eb20c4f85e6fb8e1a83b99283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f7acd7c07f957f510c1b4c8e6e37c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce230ef4b7c6b413041a7f1775b85d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ede61990b1fce068610d46e788f33c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0233b44d69bb3bacd6c0e3ca141206287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c344622b92b28a78ea904eec73a51ba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8df748b7ed79399872d8673f312374289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43dbb26a5e32d770c0243b05493a7e1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb929c7e73755388c12f3f37d0b7f14b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861676ee64e7ff1929ad2bcdc136de4c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36076c3edceee9d5ec08f160edb5d5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672c730d644ea817d57843e7d6b04f5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89641979c7afacdf01e517ccbbc568295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f5cc217bf9cbb69c91f359da6efec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a45c1f7f65cb72c6d63ccaf1bd0e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bee08f9096975a76bba2daec4a73f3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538833a0c566a0477e75584c71c1d49299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafc429c95e8ecd24ab7f09cc12d433300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7ea043d1d877b04e40b8c450e5a60301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20dc825f8be91326c005ef2390a8d22302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e3374054e6f06ab58ecd56da19e0a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3170ea5a151cc359f83967506908a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d85da6013229ae999e867a6d3214f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d6985626b79bb36aa43ecdaa3244a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16378d1270d9ae2ae79e03b715473aea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566cf87806180395b7715ef4eba00e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd87ff8095d39d8d193b7f4605cc58309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce473b5c7bc165a81eb52ea4152b4cfa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c808cfe48891535cf372679b9c1146f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58aae85838868b7dcd8c29c30c193b3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a24d2dad2db4532ad781c7a7fffcf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565cf4cb2ac4771754c239ba437e832314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f879d8014ac7d3dd8e67c790607b124315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61d6c1a999bab155fea71e52cf3538316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c189a9a157c4148dec03b079dd0504317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8054c8d7c9bbdf5e022a7ee986e2c1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fca1e2958677db0fdac8c8825d1c9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864233fd233bbae81ce24cef7310e29320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6371fea120f1510edf5dfa5b6c52cc8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b450c66573ffaa76d28ac9d029bc617322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b958601fb9c5e2f733e06e9cccce83323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4b581f688d6ebea4191795af76342324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f9521bb947de210f04e4e1c99e452325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d8ccfb3d70b08e2cf2bac3cf79c83326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525837d4fa72f61a4c3c2e6404fe0ffc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022dec410e1dae7d53dbf50b1ffc2ff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6728e9f32dd7c4c447985a1368620329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152e43905c9f7d676e00c44ee2b3667330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf132f9708367a9540f99b8451acb85331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562255d571c122ef0f7dd3685945846a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6464fbb424f5b6299b53f8f968c7c0b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c9c637b39ad04dd93ade23a728720334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650bedf215969fc754e77c99c21b48d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bdec5c53fc9a1a5cd3f1292a8810b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5afe931c9322a1fe2f65078df54d3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324bd5f09a029a32a099f6b593fe55a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efa105e7b3e7d8af3569e9b6dcedfc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f89db1084cabf78c853a6b9e453628340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99027bac910c63a992a8a87f937a0a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f621d9df229237be11963bd913ae3c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca90538e4042afdae5238a86eff8646343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b00bd51bdf7841920aeaf977e7d1f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb9c067cdfae644ace107e237f3a25345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f918c3f255c76882b7c60c4bdc3aa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded3224a577ece9e775320de79083f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f71be135da8dd10ec78fd664b1c961348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d9ecbe39e2c6a1d84d82d74fb98ab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fc9a448ac8c92c28efeb1151844d8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce978363849ca32b788c4a0a36cf923f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd01a7365e919eca9f0c65c32df42dd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed0daf2b450c17c6aa54d7b74b1d35353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd40b582fbee45d44d20504090320f9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fff14ad28bebe2ec2d0a6bd73d5d34355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aded6412c864c5b3e37691df1024ba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1fc9b968538442e2c64113d5c5e8b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab9f23957bee3787aeb700c303bd43358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541ab13e33ddba958fd72f0f5fa06f1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05c39e675aa38737d0b41085b84f0e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9ee8e903eefa92aee0a5a117421a5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccf9840941f7a0350dfa063772f6b7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64111c2b3ec45a21e944c5bab3e5744363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8fbee47a86d30dc9121c4a74ae9db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eabef3fc1194b814112f3db2548fa6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9845b03780886d9cb765c9d24960156366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f6feeb06a253564f0d668ee78ff98367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ec203b209ed236b2dbd3b7aca67f7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c54c59336607a943343688be4e9c9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11f125bfa1119914ff4f933779919e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4190572e6616a092dcc49a31bf964b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961399e094ac8a4fcb9657c5318eb014372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8d8f68f6fd9a3ab42223b614d927d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ade6ee818f90dd410e5775133603d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774f4266da0fb283a668627a8698187375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fff3d3d439c8125dcec611425bb02376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf8cdfcaf864ef2ef03dbbb09f1ac3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb8f3fe5922a0aa2bfd12d94343332378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b119fc825ac9c61bc2f1eb389d6d125379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6c9335aa9b2be00a3445bd893fec1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de761e95855e045156ff87c88bc4378381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85190e017ea915e646c076ea8b5d36382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73a3b3a87b295d47171e4367128372383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7657e2e25c21dd6fbc2393cd4d47a2e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3b70d2dd3690e5af50ced8cac7f72385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72ba5a66b539aa9cef4c703bf12a4a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca5b9f548d4fb14a384ceb9d0b702f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066709bada31ace129e0d002483737ab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0fe3991b54126601467b8f5c6ba40389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae674fed9ecc7d90b2d80781b55104c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95ea48ab042016456a5e05c4b2228f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da40a3222ac64951ca2cfcb9d38bfd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e94c69827e965ad662382d9af9505393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7a9e2fe77ff50e3238a5f1e391cd5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765e16fcd422ce9d7affae192bb5ae9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5018514748948667f2fab792b8abb94396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d67613ff6e42f421af907f0c2a863397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a285483ba35289cb9097ea90721ce1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd5d849e37091acb4c24655bc6b824399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42a317db576e0db45d59e5fc18b075400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e146060b97b8a925059919c456fc41401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c143a96245e7bccca811a3f4bcb0e4e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8bbc66a50f1f46e15a59b0c740463403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00224b45dedadcb41a50226d3f0c84a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a182e3aa0a7e43cbf9130da8d62a232405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c6dba7bd51eeaf423a8a7ac530599406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b1d447cd48b5632032d35b1b6f4c8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c985d3a5156d7236acf0f96c3ae52d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909b747c7000532c4d37d377bda7d3d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd9292d95283fb28d00250e434bcbb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f13ee7918aa5c29a32edab99e727e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42674d7001b6e90ceb85e9e666da16b1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e312d2027f1a606597e514261d61ce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead99536e8b0dc252d1e0271e684049d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76da84795e9f8acdc781d026e23d9e3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4538aae7037de3d7049d5e4e03035f9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2a6e422304d9949741b69543f913b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f1a44c7f09d9be93407119cb59f81418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9c238d67b4fab37c376c3aef2cae9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c535dc2602d8628fb777a360301651420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83cc49c804bfcb6b14a2ab4d2892dc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980a9106b9828bc31045672c0ad423a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61b39a686a1756a0c65c570e06035c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1683c6594297386112cd27a3ca40ed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921c0a3cbab65029bed3ee866885c70425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73070ae643aea6f3dc4677c12bc47dd4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83354c753c60d86d1b33c410588601f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65504a865e2ddec4b7376aa87cf40c16428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca119b7c9e4a47abd028a1a9c1b3f99429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec2928b6f3b78bc83fc6040d5a6bde430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb1ca4cfc1efed04cff0ea0a8e7cc8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f1526d59f04130e1517bd7b616a04432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4720a737c8c6c3e47bd1726fa9e0181433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822bebc558946690c409684e45ac924434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0078d622765532e09023874e303ee06435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d00e7875a988bb595843c22d4963b4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18226bf151c8e7253ef1ba851f834879437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e7d87a17babfbb8d5bf50b6ddd9c5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745aeea33d86bcdb3e3aa87e20fc9ed1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbcd0b096abd5b073a89a386aa0c35440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813a0efe67f2f4e0f7219137daec031441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276ed2d23fc8f7fa918e06c4d6bb216442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c8493501693b91c95fc8feb469023443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab19f2bddf097d04272371b821680c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6a08227fe8ae4d19bff35ba4d170a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3453763b13337695632539b8874406446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d220bf9754c9710c5db8daf01a9ad447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2323e770a6150365e7cd6f9a3b418448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb4a66e2e4e0cd4568e637e5908b0f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8bcfd53c338b32fb3dcdc0e946999450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d9d43ec85207a883697cedaf69ec1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fe1de3fd663c5b4f21c6d8e6ac12e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4fb411db72e35feca6b1ebce90dbf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc368d7192913149e18c2bf1b013f84454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a333f911d54b5745084285c738d22b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03f7f1167dd61bcc65f23f06157a82456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c7aea44101b6cc5bcf05070c7abcd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e297dcf4122e293c04e2093d6f62b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ddc3c766c0d2976939ea8bf1969b4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a64863e0417c82e8275b4c3c8d06d3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e144ee7d547b241e8808f27b344a3f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd68ed7976e5c1b7f49fbc45f568fe5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459fc44cb3ddb10023b539d36ecb5d8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32991c2b3ba789877e4abb3c7d5c3dd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83e9b6672894da94b571ee1b6594a5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca15a2a07c6515407fab08e50ed5bd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010331caa2a43129cae2d323cdd4d97467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559e5ddae35ba3899e2dcc0bb22b68d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ea79d0165d395ab815d17009cff04469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79f1d107ec9c83272da11a8253c636470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d95cdadbda9c30592bd801d2658ad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f51f1d1bd604952e94a09cb409a5ef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd6d9de45c9cc081e20b8fe2f49649473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b2fe0c0c0b261cdf84af404ae9635474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe5e0cf595d37d53bc2969e3b76247475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e0ab41aad0a657b65f01d5f64fa5a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51feb001839c70c3b4aa387514e8efab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cac44b113cf47eb919309c3f9ba8e8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959688abd24a4128684e270809a23b18479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c27ed6e4a91f908700ea75c49b877480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d57bd16ede3cc16d5672740c2acdec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a1a9b31a8a518b8fab9c0433637d3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d8334b46ad4a7131e4503c63e6c46483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8fb5091cf37fd46e1c4d26a5878c7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e706d363fe58ebdc856ea00b5b081ab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de476a814b7904c4487ddf8dbf158f5b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77272792aed3a179b4ed7dd6470e38487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbadd0fb440b9c8de315afe0225ae2fc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a93aa1ec8aa55b4d84eab9e6ae73b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef2c30d2af48849351342cb03d34e9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a102e8276b6d7ab7d20f71175b8585491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18e1dd86972beb056faa1803e6305c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6f1763ce163d9d2b9426b8fd7403f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30abb305d6dd3af03483eae409f5335494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f99cf01ea8c0fc657dd4cdd8db7ee8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc37ea32026c855acfde5fb12742c21496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1f986df6e37ff73ea2db11b91922b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c5c41a0964c1897043a97a813e029498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5488c7b3f5ba293daed160a6bf7e3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcd4bac9a2c5fac1b0da3575eab98c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335868c3cf67dba5c3fe049e117fe84501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8c29d3b777e71e4121b2ef98e6dd3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac1e25c32cbf71cfc4adb88a6ee190503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de02ea460f33dbd769cbeb1148d38d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852656100f39bc918de5a3cd9cc67fda505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59babf0c9f83fa9900ec2fccdabbd8b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0f7cce2dbdde1b47a3c353aa3ec58507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36b34d91b70eecb9fc25e8b20edbb6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9dccf29f21928f0f98cb2b084768d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bea789c93eb6a72977c62ef762770510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5b4ad59ef3aa0b9a5c557ef3fbf49511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059dce83c2e5fe26a6b6ef0d52f2e85a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a0274923f679351f19b75f2e6e8d9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec9af8a4913fd89117088bb311999f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ed4cd96fb1b9e1965ad7c09c5e2da515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b890b144cd61b66c35e515cbe99e84516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3494ad3dd1b4ee5b4bb71349f4b24c8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260126117b4e17269a601e9e15ec9673518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e146ec3d2573797889733e51d7cc2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5314ab53a571bbb9d20ff12c22b14d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4515df0c97c622f87a2bf03876a3e93521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5edea8f826fb467818213a77f2267522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d5754da4af0c36f0b461a41ecd7c4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874630dbfe7649233c9de9ac9b48108524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa752b178e8df80657f5bfa103ce1b8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455e8bdc4cde3eb90a65b6a02e069c0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7285b3056961943d8230af2dc9082527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f28af7a972a2ddc825d4c8c2d2f35c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52b4f7621d82cb0656bd956b3fa6ad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457417978d9603984baea5255780f3e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af71a74743a8510e31ad4f0f49c3d28531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70460ef864a8f80f69bb6138bbd379532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16fd1a3d182984d53b68dae77c89bd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07edbdbbbe193c049356851671e6276534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb1227b4f15fa2f84217c4aafac05f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c9a24bf1427a929e9aacec4788276536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73727649faca98710af0351e750ec6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0256054f6987710371ac72e475301538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1447e18c75498e10de5894f29602ce539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f289e296901dd8efa1bf377a8730ba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5842d6856d124ca7ce45b252e610a18541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed1c25370f9ffd73f3d47fc4d1c688542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c40ff80674022c2fb1ac13d62401cd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6984eaff2f5656e20e64dbf300cd60544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ec0db39365d1989adadddad851339545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bef4c18cc9ae54cde83788aae827e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753405bceb9593d246e071daacdc3a3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ec1b24308a3c882e5387c17962885548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22674b5c4c5e07cf414a9f2eb5992ba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132f56c89f50034670c46da4d8d4247550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ad2a22cbe1e1a4db0732ce4fd8d4f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8a94b0fda21ba75318c2b3680f5a7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aef8fc74c7b402387fc44b8122cb86553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666057f990e4b39e33df08ee72a5a01554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a36b7ed655d986501799283764d13555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac7d870e727f7ad5219152dd6681d6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e164749b7c06324ac71038d6f247f46557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b8175f8b3e120421bb43a15d9667a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51622336bf830a23fbbdca9eaa9523db559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052c665645d5b65d94f89e52413ee08560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5daa55b426e611ec227a1cb08eea6d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8af58987f6720c83001e436ce30f18562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b7453f17aeadb57ae1c26d7bb1772563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa729ae6bc3d6787323eb3714e6ab7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf107ceebbcb0908b90b59946108bd5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e995a61fb2c9692c39ce7783301e9ab566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf35fc42d7f9148cbfc9fa1cd69b646567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdceb46773775ef55e5c5c6c2b4cf26568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4073ec0754c1d672e23c4a4e6034a0f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f4d7317c8abe78bfb3e6630595db0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af135a384ab21dac16fb77374a147f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4a529ae62f61f650ac6fb312103a6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6214f187c499d3ea1f851b8e98132df573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba803ff833c570a8689abbbd470fd047574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1eabe4d535cef433442847bdf518bc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85a656f8803505e85484dab299e2f4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbda669f684a7c2aeba113fba57410577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fc262d2c1a7fe200a899ef978287b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82784c5831fe3eed6544a2d3b7674ede579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85439e0865878f3dd16b84f9e05f836a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a61c199ecaad98a91ea055b2d7b640581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f94f4361f3da8d6df773884a23d706582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da000fbb02674ff2178cf123f8bc52583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9ba40db45fb55a5ba9b598462a619584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea962cd440e2b19d46082b6b16eea2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2546eeb96d95de80afcbb676b9bd05586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcf7c4aa09d078521d944ebf641b4e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f5c4309d2586f3c77594de9f65f68588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa93de7ff08f38532eaf78909dfa7ea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a39b0b5d83ad7dac7b2c1804734a3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d775aa11898a51b61dc3e001630962591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b045079816eb2a542f136debea82f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077329f1908798f4fd3fba0bb2ed900593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894177c422d03bf9f776478e1b29f8c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0174df5af849b22c2107571bfaa7d6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b659d985f331f6fe9550f480c285d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5edff3d69551c84a7412377d52a7d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4620a6f812ce51e7de2be54b90ff16598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3e3e9c682d5c7a70b9a1dce8c0f56599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94089d7370ad3c9d4d6c9c4ffb86375600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd137c0c2a80075ef67c576c72f31955601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2bbc969d88bd399d10d49e5c16c49602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336ee300e2f309f201e488c46f1f058603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327b16dd3e1f99ebb9167c77fe6e500604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7218265abcc7f8cfc1f9899a10fe831605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b87d7c79b1176e3cbea3e63eb8a5f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1988315cf244a2de62ebfbf15e14bfa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f4ca293e8507bcf4f5e95b7a82c9e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5653eab17b3a9bf139357fcf0f744ea609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508ffb42cfe9af16ad5d1889f2bf3d7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a38bee189cd387dc1831ebf95b0ad611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b10a993309443923590ec56f23a121612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126400f1b8dd0065e3364482cec78e7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb707ed1fa7ae4b7ef76f88970d4e9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b47058762c86b77110d0c47da3a51615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a61126e7943b7765d321031a23c6b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86c4dcc9e5c2f5a2770559ffd1cf37617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ba840ad3dfcadd2295df109c996a8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80aa2df135da656f1b6c024fba2668619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf569ab0f0ac00c66467d5cfd948a82620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a031cefb4f7d77349c0feeac92819621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38876f079e5bf6d7a8c6816779679e4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529818df975e3ba1262ca96fe45ab8f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d9313a6cf6dbf24f086ebcaf8c8a7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610e8da84eb58839fb7b2b56bdb4aac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6d343029c67eee378cb310056d994626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd499007fb6cac779efb172300efe0d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0de8fbd7ef116081a18e750f632c9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85646078b6b6a0e9e90a9d7957201035629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030416b8b8dfdd94f2c94b3b776e9ee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281304eeae519c5082a273ee1004881e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a3810501be612e9620b4c140008ca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1bfd4cf71af8eeb1b79407e2d267e6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ae685439357c83b1a53c48cde709f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f879fbf6def7163cbbcdc4c13cb1f6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0153c4064346a5f0c45b4db93521e2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22564339a6ccbcf1bbb6ba0dd20bbd1b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee47cce3164ab0cc5b361488f4a6ceb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d92db7d718a62e84b49ab989bf2fe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4b1f6c88e034698787f082c5b40b9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fe201c64f7a574d522986535bcd3a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2fc94316b64c5e260d6a648bc48d9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e45951ee0a9450b6bb82661562889c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75355639a241f3542c3a889e0c54a2ea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda994d47da7592b98e47b097f452a85645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b53e36dbd04472ae8176671acc91e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1adb8a1315c49faa31d72aa735eecde647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf96b90e759087196192d2bc2e0326b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d222b5eaa7458980e20023a800c481649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bfc4e0c3f373a99dfb27a9ada1342650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee57193433e4080335a040754a9317651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66c234856499dee25aeb6490745caf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e97b54fa658307f0199e04d22eb58653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a932e4918c17adec26fe16e9c83b9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2546829239a691b198c53683998c2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7d0cf72e6db73cdc4dcd00d2731a6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7777e980c5dcc0c27ed5449a5f265657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4793aa7de8d4e249b78a04a69b74321658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce308c253b01e93084ea9862c498353659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f6ea8a7e6d735f550d207c0162edb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868d602518d0da514dd3bb0782672cc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e74cda7a381c3f1dffd4f12f91f0e6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846c5cfbaacb03382b2dbf5d5ebbdac663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40388a1da1dd020cb78b181d7f5742664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a22947601a1f453a99039a21d6ae4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cbbba276d01472394cdd4446d4c85666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fd6fb6653b0127b845b948979e64f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca92df0c583456ddb310b745c7cc51d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9dfb0e30ee0388ac16ba5c55e76e15669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f9ffaefeccfebacc554a10e600d29670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cc23025473784af475955c5448ed0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283145f9780bdb199847a52790b2884672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee7b11b58efca14aa495a76528f8fb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f5334771c27406567a314cbb18a21674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bf61c3818e3e941a95de888001cda675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999eefafccb970d4d8afcaa28fd0423f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c03d6007a37f18ecca1e36ab1a18e4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe6f9b7bdd3cf1010aaf3bd39608e4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c9d333392079764dfb4b7ec58f490679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0948599454f21a5e97f82e2af5bccc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2193ef5306788ef1b7780b1539dc0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e285b10c22ade2061bf34d64b5d5907682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0db37cdcd5d1c5d7994927b796a4f5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb40f4c436bbd80bab9a793eed798e0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a51842def9df69c52283a4065071f2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebacf85c6d565999c9b3e82c88df89f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d32dd0a89d084eb1e4c3059bbbc077687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323e8e282a07f0a50f5b84d46fb9b6c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538944b5b623b498cb3d4ed9e4821209689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d270a777385e5acbb2e9cce65ad94690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afc40b0550dd8f14d5fa2431e92a3b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bc89fce9c7988a32b5f6aa691da53692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e492902728f1d1b19e736d5a4fbe30693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa257dc36a8c1eb0c79c3b7a8b3ffb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca56c7b9ae1d461c5351c4c46494fc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6edbd3ff2389ceafc1daa68fec3f073696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5b4f010ea327cd224087cbc68fec5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3180a591b2fa0404a4d5df058bd60a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb88a24b1794f3fa0051083a5a0253b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433085cc3da57bbd4ce84c51cf3dc0d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007542f45a416f06b808ba3cfc26ffb8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558e1d20413f1cb72669515447dbade702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70509520754ca97757d5205ab46ca7c0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c189de8a22a4f1662f77df8fb32bb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44bab2cba2ef6d8c8322c86e17e0b6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fa8510500dcc1b9f1342a1a22fb8a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83b5bbd09f94cd20178bdfa7ecff1c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870c245e5f3bdfc13e105f4a04ae787708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecda0c643097a5eee46ae109b6df140709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803ed54fbcadb95cddcf4135556e718710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab696bd5ef44d39a286f810fd1ae7026711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30eef687ba80941866a7279e00ec17712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2281919b86deead364cadf0bbbb5687713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1a3eb3422931f0a128d5d1f47c7db714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e3e71603a454c688c41ce59bf8698715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0084751927ec05a35abb9762f836c4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6268e2d01cfc221186a2cd2b4d14e52717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05fe556d8079996055a523b1a09b43718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f510424981e5711d1c50c5a96c78ae719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7982b4c0d37f4b44d44ecc62b5a6c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9fd5ddf382c4c982df6827c6e5c8b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56725aab231f27442ea1273a465702a5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b1898383bd9e692a3cd534704dd62723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe77925836fa822b167e88eb687da8b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac65a706bae0abe6f87a22fa55e2d0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6312563e2028d3a185d927e38bed2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f1911732c64f8edb0bc43838aaf7b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76c9443014415e0dbddbef3b82fb12728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28278af50258c9eeefa4a2eda452ed34729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22318c6f1456ef29a88ccb32b5c017730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba07b946af1f700cd94d229dabed75e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ccee011db247013b7ea59ee31caad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874835749e947ef3f31b68ac7898ae6d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce04ff936f5a73f16278ec8f0add38734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ff175ba38962b7a82ce71297531a3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec515252dcc1eb5085e601d8b5ca39736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a5dda66dc591e8a06146669b82b1b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f291ba9835cd55ee6ef3b1f6d9b4cc4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707f60e83b776e996071a5426fe5919739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e4f09713772b515c4ec1a431b55e1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12303603d062f2bd60364d41a9d12b2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f85208d84fae4c049cd48bff44481e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dde6c0932808708caaeae37651177f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5f5259a712d3b199a612f3ea7e041744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5d1deddcf46aefe556e49b94c5e3a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ae6684b3ea4a8f71b1dc2a0aaafb4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20061a9e276d8f90f8ccced8caf97563747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bec86b664dbfaa651fe6297ad6f5e9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937efb8fabb831c9c2bba7dcb7ab7f4c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565234bead9f4e2ed9be9db58ebb20e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3baeecd5c5614520c62dfa317edb2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2ada5da83bf2d794d997697f211dd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3db9e582ae09d3197386b1ba5611f8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3b54d6a6f621fdbbeb0c7d7476504754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a64ba52ed4251ba7d980df470a2e8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91624bb8ea73526ff431f977aae73c9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ac115ed64c62b796a0e306ab91f7c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec984f4ff8910dc17f481ed36e32e419758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a9d8a359d640bf8bb1ec0822a922e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>