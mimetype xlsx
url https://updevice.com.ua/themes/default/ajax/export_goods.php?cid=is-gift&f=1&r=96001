--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d212cb9cff1194b42c4fa7a2ccd1e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613d2d533967fe5e9f23df62ebd22442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81300bc6a935971372f549bc01ef9f7d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d759a8748eb8f9d2267292de5e94e674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc1a8825a2d41f2693976112d6d7c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb913ad670c8b2a5f0e9cea68b47d9b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05765e4c0a26f9bc4c5f26e9ede2167d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c1be0bd8705a34ea8a6f023c065158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ae90586373fc93a5d5908593e78319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ead33771bbe5054d4ea2f7d8f9f33d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf368d322e4e680a9dfcd1d4139ad88911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0154ea37b941ff5fbc35098f1bdc94512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2ead6e9782b37d4798ed50dbe15ab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24334a18979b6af569baa04dd8678114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe2f2a680d156a984104f9424df64415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7cc983fa76b6c43fdd1c002c8affb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058900c2cebe1aeb07c42b5ad7893cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d97a0640dbbb35f4e09445d48637b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd0576396b2d0caec25cfb7a11129519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff077d179f4144941e564316da2c1820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5a330c65b34fe70aa99941ee83a1b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f6717579371b769f18267560931fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80cf2050c20d3c9f70f6bd554431c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37e08629be3da4d70e28d0a8157ff724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6da9c6311c4899248f059bd9cca58525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2f372b8ec2e17f17d6e6bb671baf726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921181a45d3f15426558a439680fa8b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23cd690cc4b4e5ad55321569549a7928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9244cb276b2cdae741a29fdbfb16c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cdd2e556d12711718c181ee1af9f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12b6bccc3d3ea32d80de72e1ecc85631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8285ed465850e38d87ab2d88c0a3c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69c93bd7d7c152843e253e33409ee033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571aab21bf32339917131351480f81de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e79d0a35ba926827f90e1f9f710f9335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1dd6746016f092e021d3594dc475f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db98a8ec49c1d50c5b847b1b8041abf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e803fd1c5c5a41302a9a7cc0a62f038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d05c5203c5e9109fef83646f0324f239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346094dc76da7039f8ad20673764222440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ea4b2b877861006734b28277fd7f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257980e8c822083a33d6eceea407390242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde8ec7f4c58bff30612a1ab28694d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d3d63b39640444ac850fe54884e1d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bf7a6e331439134a59304e601cbe445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d455cde62149d4df277e5f7b587fe9646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ac3364d618af5758b0fcbb1c0e2a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed2d46cd6b1a3287fac62e51b60fe548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77b501a472b590aefd2e2bcacb0c8649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74f95594a335d8d9e547aa012c40c150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdd3d848959053628723d956248b5751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9938d324fcc041ccb23529f942e08f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca8b06e4a7d2d4f9d0a6eeb7a2e12b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4ab912898563149794f3a86750a6a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bc0968fe56adb7a2c6a7d1ace5f3555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6911ccb1a6eb4c0185a273e609aaa7056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac2ddd57785f77d319e647ce5d36f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b380b5f0856a0fd3352b1d61f74b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63dba31ffe58eca55258c41a9b4fdb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ec5a370af270b2764dad1eb0cc16860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e041c737079a33362bffe184720cae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eaf86de92d06c4d06eabe514331cc762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fe6ba044c32e30656581e46aa7fdc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb0f4a7c45fad4cde776b0c987628f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4060fd7b9d803da5beaef3c3a690fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868592da011a0278d68cf2ba765485e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3caf0e28d58be282cd02001acf4dbd367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82372c822aaca1335533863aa47201a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c13a048cde39bc57b04defb77079669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe98d117243991744120eabe6ec26570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446cdf6a5596006bbb490f3eac42d2371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac9611e04bc55c304118be106a803472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d317c9753ce4582168cfe21fd16e9f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe18ad17f19c533215508b88699162a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94938f9e68206b17f51d1e08579a43375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa656651c1709e44dfec273848786f4b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ce9bed707293b6d522eb2402eeca677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba193a10f5a7efc55a05a9cdafc2695a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727c0a50101316e3432c441c0d4a4ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a51a4dd2ed827775e756658ffcb7ac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedefd6addfe04f0fb6a94290e9ac3ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3983262bcad24cf48e0c6b63198e6d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d52efdf976331c192514f8c856e4c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2b95c248e036bc276dca4514f4cea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f67b770c1249b3602a0d9746da966285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195c06d83f43efa36008d9df2c5ccbd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21191c8b4c6d55077fc8872f75ece85087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdf7af99e7182db2d3ac2ce8fb70a088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401ebab9ae01560995f4b0220198d4589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9e2e188cdc38d574e0d7457140fd390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35263532e4ad83324a2aaf163dfa18d791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d8ffbe10e1e84144cafbb9883342f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf2a0e5cfe1f3c6046ef127a84389693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cae7a78a362f6ac9f4e6982ef277394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fd1ffe144a12e0c56c1e01ce55de495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd831855b472b8dd7083feea5495a8396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d11e4c6a938e87cfeeb48184f6cd897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b7c2bcd2a7c8b0f1f7f560c45bbb298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662d7218ed5b69777c362e6d4bb5d1699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909c6ac85e62879d033eca0ba944461100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c789250c496d77e2b5031a431d6303101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7f884d37e1c6b5183fe59113e84d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be09ec8f713acc5d401e01e75888839103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202a91dec629476c44ae782e54231c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5c11adf252cccf0c686e2048e2a2e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e04f9eea629c6e5b3c2aba3fabd884106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f0e84750d0f80438a2469d678fe21107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c06857423bcefc0cbeb09a97465d0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ee531323e97193aa597ad851bad05109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d0f7f16417f3749caf4d064de6dcf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344e7faa3ce3f9eff7ef00d22357617111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2769c58cc5c27b308d98bae681b554112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d3d5e02b773cebbc92022e51a9d29113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72043cc003e4671fb5961fb342110933114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7b16cd26d439c507f5c45705d10f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f3121f7c54546be6c5472880548e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628509bf768e73fe37cd1284a5eddc53117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947cfa3888348ce2a30b5f8af694afe3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236a58712b84b4032edb022b2894fab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b5e297013c8723a47ddb12322016b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8cb79be00e3bd4f409dd618668af6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fd6d076c13fb8d6babaa07a186db6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc83850e1e9ee2cb1f8282fa77d428123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b10a3f66e517afc2d1b9259c36246124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e709fdbc4db0931f6b5bd75d5e969125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8957f4088528d1d852e0e1ce866529126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7b0c15cc7fdd7423f70bda5601519127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce5cadcaa3cef0759f75dcc84f1b6f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb6715fd94ed2421bb48ee928f3d65129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fa96000e41b98a856fd3a6f0dbc09130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560db57d5a9f2a336a31396f64ac6f5b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2df87a04b23972eba95c50b278933132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366f8c9fb3dc7f57208dcec8a8a3bf6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bd199cb7589e3378e97f245682439134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7201f9f57e09e835de4a90a39d9a513135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825ca83e002646b2d33742206351b5d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513f683bbcd6afcbeadc95b8ca7291c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770eb80d8a8816a812f8ee425580211a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2155a88ea04827c1bdb64906de0922139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9e30adbf687a4c8ee2e0f380356f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a47782ae5dd1c0e9771ae2c48e387141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee88409577a0980e4e9c5d54feaaf2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7ecf1c884f8d88b2f48eeb5756d9e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329849d6e7545dd569d760f7cfad035144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62fe82b6edd3bdeec900b5a30c6b43145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77eb6b3720b0036c57c2009785e3707146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323688a3059a725e5908382d00134fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1549bf45fb109764b5ececd3b5f7f67148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85face97ae4144276b99bc2926fddd06149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1772e530052f08273e833f6dc66f8d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db7ede371c1dbf3a45e9e75b48c604151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9618bab3d18ffb8c06efd2dc0bdcd9f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfa3b9d9fad839f20fb85c0f2ec2ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7da8c5c8a85aedf270c7935bf42b1b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df79d98a6c69b75da73835c1faf728155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b84057fadcce2163c3291513d3e0c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc224f142950400e7e34fca50cb7679157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867368c51d2bc7a510e961ecb733237158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9bc7af530b072d20e6ad42d00a915159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec073ff636de3db9bf6a8e9c980131160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c4ef9ddaaf8c2e2894cab10e65d6b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6e20caf050a5e6aeecf2bad8a020c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e372a5b5d463fc80535cdd768f375163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a9dcff9e82288605368909a93141e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25107c757dbc4927e6a7761b68ef05165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a1b346d759fce31bdf6399617369f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c744b351f7cf9d4135311e3033fabb0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0a1d0ab2ff088c90f9ac3d17e792e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a309cff50ee5af00c401d13fe04a2df169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38100f2a7416d4ddfb1b4847f0dadd14170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6ab72b84088f063b771c944cafd19171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e9e78c0c73be046bf8c38e9bf84f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58834d42f9763718c3772981e5b1a858173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f626a3b58f860bf7b0f7724ad2d8fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944825bcec707fb35603c6b7fd30fc33175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b89293a1cc772da3c480bc3cb3819176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6829d93061ccaa0cc5506ff1adbba0a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525dc5a27cde711c53ed4adc93a6656b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8b72fd72940349ce9bc2f6bc91f55179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff158eac25b4fb2ecd82f91690b3bc3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71546315f604970f2e8adf40e65a1db181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020daea7827f09513aa4972089ed828182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5eeb039548489ea62f14459a44ab7c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010ac90904c9b57ac03034bba632af5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc40369e6259f971714f7e0eeb6b985185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea66f28e627046506b2956a063b447186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696310e4a5a40d92f869ab257459317187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2583ca727f6749402a6aca3d76ed8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318137c5b7616f894a9bbc67835bcb64189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e565fcc500b0f6dca805be2628e36da190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14538252afde2bf6fbaf98990a9a9d43191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c901e722abab6aaeb17cfcbb3e7a0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7d7ebcb742bbc8090165ae1aab314193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9dcb32be8dcfd62e7ba6896e377b7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99428ed5e697a60dbb7df4f667548236195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71f54dbb171f29e0b770685b22c8da196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dea912c8f7489e48c6a2d66c6bef1d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615663c9609707386c2cf913cc08a5f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61293d89283eee2061f567065445bf1e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf8ecb404f974faad204e78d00cb48200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d789dc9b78f7baeaaeb1704e353d06e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927d51b919bc17d67e2e0289ca6585f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbfb444c610f11747a4b30fa7088aa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2c71313e6ea9f7263cc30bcb54f9e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7a4e79c893a94e1e63bc34fd16886205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be621f7c71cc2674c6cf66aa909ab60a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a95c8434d115669bfb7262d4e07d46207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd972cd17482f7dbefa8dfc53ee1f765208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21f0f47de0c55507050e45e11f8eb5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4f28fa1ee2cfeba44e13b85a55b33210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33024effc548526aca156ef89aec6fa1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af7cd1eef4168800daff578c0c9d59212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70a351feabc93da15e5b8557bfff24213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099338e7b760173d5ea6e2096cd560a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477daec59754cb9a52102d127df4da8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f11fdfbd5a06feb77f00dc54c3407216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de477c43deed4d9a5a6180573382f24217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbfcaa9bd287baec9176fca1ade255218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc375434a62ba0e7bbff9e8ae6c225219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3ad2a8aa8793e170d77d3d68667b5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2908888ea510c087e28dafab59d992221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4449d32364a44d12920d8fb9c1b73d5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5a0279662424d32966b6362a770d6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fbb0b0be8bd5653eab3540d79676e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383608eacc81ae0f97fc1324caba2279225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25626c2e9cc6d2063acc87511e8a4a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691da699e9efcab5fc0966e77ddac792227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d849ad2fda3929ff4cc9b0b4545da4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbf48c14bad73ac55594c4de937051229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf5d135a33aa376c73042be06fc68f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399a9c0d606ce3f55ff46aceaf9c177231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ff99baed9361685e9d3f3492ec612232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892272b9fba05d7da10949f5b0c1bdc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30efacca4f5948feedb47691f97bc66234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77bec55d475ddf152b2041b942df82235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982ccf0c2f443fe165ef60c342aac2a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f33488dcb4e9120824572e1ba82d69237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30063944c9dfc3a5f558b2fd34ab19238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d1c356444a82a51aee100cb6cc6e4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e2ffd9c0f1b42ef13b470ed5a619e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11233fd05327ffbddd5516af72a17dd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef27a76730a65a4e143b76b8899bd2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e10f6e752fa9853cac53d76450b850243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda9171cdaefe966b4804e2c1724a91244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de848729839eb10129979366602cb7f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9754385cbc15b631c39c9d70aad7470246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ba5e18663bad0eb9d20f9873dcfd4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e30e8fea2a756b458d960c9629048248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb1d3d9ade3560e8df1731922bd56e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a19f80ce95102556eeac2793d8b6b2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aad16625011a25c8376417f6fa0a8a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c1ad4fb877e5403893ab9e3362323252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0e8477020d7b30b98c093f35f504b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d14f4d3a68792ede774b62018868d5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532eea1fcdb315a5fc20a823b76898da255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34dd22a39fe40f387f19d5e2b67eda256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac75ac85bc9bc94ad73cd0a39efd3a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb7d0aa3ad6abb40ea9d0c211837f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598fcdb419c4e3cba7198dbb5fee4ff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5f0aaf4d21b007cae599ef67cbb67260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd21e564814298eb4933eac3b92004261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80924bb1f1ad14fb73886895e0416d85262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe875db14df74bbf7bc153aa324c83263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ca98a21b06e55121c7d7119c9d471264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82f934b624378c390b27c7c7418f59265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db0c370eb3e857256bebae38920a12266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d57b7c803ab7239f5382c4eedb79f7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fb161fc1328cf210f8ce6a2b6498a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376418bec27f418e667b473293b149b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011a99459e372bdf7901a234b33aa90270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb120735a8d55adbe2a7f637031bbd3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3497208f9d5ad56410bceef7c9585272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bfb3f9751fc3213b37b3622f8083b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58599d1f5779bbc791cb3913a9a89e41274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eabf24fabffa54d27d252719c0926c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58995c190ac89c6d70be7c1ffa45bebb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103bef411d9af9968fcf9ea3089b7d0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab625a0533630eaa902e6488726dad2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f095bc34c2da358a1bf24959bdc7fc6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3396348e22caa531d503f6a05ebb15280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08464f720627c25447ae7a0aeee08cbe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702da8bf7f28e8b0822102fdf7d46f6a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ffc894919ba3d7d594164de2fbcf5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164371a03b6bbade95abb39bca904ce5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14e504b8c54453ffb0f383fd0d10a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d03feebd8493fc5908193f74bcb76286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9e84e127f8b5a2c7c13265166360e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd0be2731f46a6aa6d04c86a665316288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399cab33ab5e73426543a76dce0880e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169781cbe4e3b25f9a2c3cdab4b0166290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf286a14d48780a8cbd8e01cc1abb678291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314a84d76e34838973c12dfa3009db0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f0dd4a357f84cb6a09b166667156e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f54c3e702750f7de2a0eb85413caa8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931df25e5fb706b0a0e7cfed983774c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3281212f00900b9a96ed4fc112b7d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a62fabaf6f30fecd2fae07a6e19062297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33ddef16e640b0087cfc9cd5f7c244298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac878293bd89b1a3c8e6adf96bce5345299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b393a7c4d00d27f657a576c99f5c05300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d5a4cc7a38f4c9d9a1f8223014c13301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8bccc05f775a5e53f0c6ee5e568b4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78036dcb95940e31b0a0f2fdb7bfe3b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1a62984aeb55b773276eb7397cb1c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23ecff29ca20e56b8ad25460e1b082305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d41b9f6dcb02d91185c27bbd95598306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6555d2c1890774cf745f9830939a7f7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb4b35b3ac28f1af663f5799ffbdba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1baab8d68495764383b4de9b173ea20309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444084a7710ff92f4532b351a0f6da1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b06187c62cde83d34efb76eb093ad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a56bcf52d20e737435f067cbb2953312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403dbb8d17639592c8f2cede7b5ccf0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d2138b3aa7dd234a6e3e5d602d488314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dde85cefe16537b1e9fab3667e8e82315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca196908a0aea476095c009ac3f84b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6209c85e56e3c9ce3c0a9e3216ef3c0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea66456188b3782be47974f6706dd4e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d64bd33cce45848e7c6a67572d521319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713412df6b9bf5af9493d8ac71824f50320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2812071f3edcf504636a53c0b1082321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d422a4aa4496fad8b1be10c616dea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951353ffa0a64134debbd53748cbfc6a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b90502eeb756ebff484f4b133f390d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e60fcd730d84f15a3637cbc43e2b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9e421619d9ed6b630770f34ef5481326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470af277519e647363114d028001e47327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a23a7841cf350734e88594a3634a58328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881691f7cd9d58aa3f0b0e17609fc142329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516af3ee998c083904eeb4b464943e7e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cfa90ac47ba1d4bd46c44792483c5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bf169c967eff0a15575b6b6c3fa37332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b6f7379a1e341769fdf8d02f64f88333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6f14e3b5538aed0180a73c8ff49cb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a03845bf2b4e38a36492a27091899335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f59294fbc86483867a6d6bd760b1e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38cbc4c1884c1b4bfe96a6c9959fe9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3806c3e0a1f2b89e1470dba4144f94338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5e13cd95897f4f70a19e1ad31fb9b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d337550eb1308866761418788e9379340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36acb28083a7057de3e43783157d68a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e43823884abc6a60edfbae4bf99ff0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca04c37b107f92427c2af38279c70b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884ce37131e8739c898461aee12e186344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ae1811e0611157f6b02b1e45b9557345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5f5f5b18ff77bdacbf1a4442389e0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676f21a076364b94b5c52f4dfe68b85347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304d798ed6e30cacf46d1f4e0543f0e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f68e0f57cbc30cc84aca7b4ae55a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f39da9d91714ef49ee087b11c9a39350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06153e26ac0acfffd26b44f8405da9cb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724fd3c1438c4ea522977c2483bcef9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c6194ba5e21f663bd78bc5e1b0500353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473defa8cdc222a5a2b24a5a7b23f62a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f20b6dbdf2ca3a4eff5bc822faa4a7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03475c857b126557bf078f8eb4950408356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e3bf5481c175d4c58a1576bc3f70e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b975da2259129572e8db0022e45a92358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952eb607d6072f70bc68f816e8a6811359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ad8464e92ad43c0d1641976464e45360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf13041dd27ad3af59fa8c37e8d0821361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbe33191a8d6a2b0df7827d6120a50362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45865a6ea5f02a74cc878c1714826ed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fce8fb8b1e03d1b7e5ba448b6f118364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fde1050375767cbb9da4f510799cb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff0f4fdb4cfd3d72036f19ff3f0ffa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f19ffbb231e51ac77af4fe22460761367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6956870615fdb3be9d903b3406538368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40924fbdfcf3d234524141dbe5da6c40369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c41702e267a9957a321c6402f6674370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3a559552142c327678eaa2b04bbfa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9218314a1dc674d23b2c7162e82c0bd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad704844ce4cbb6500567c9d0969f4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c93aceebfae34e2b0bf073ff97d5c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c080c9288a5f846a95ff89a1b13202375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf084b8d3fb10d7e1b9482f0d15d4512376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c6741f1359b44433b1ab8df9d6d82377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342cc68f218f74cd94b222a22587c5f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac631c1adf1bd0c8ae7f184ca4cf2b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e38931284f77b1ea347e46de81bc25380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db777fba127aa94b553731d343a2631381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19c504779c947cce9810863749dd46382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd20975d85a9953a77e001b394aced383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb7f53fe1e4db6421fbc23fb5e2a48384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7554a9f5930774e9bb6479f30290a41385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3fbe0c8a11964ebd6e1d90fbe6505386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658b0453280cb9ad447aed67e3fbe39387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da560986940a034d1e21ef5c4816eae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7d72974f52882864cd4a7d42adfda389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41b17830e9433bdfbc74eb26395e43390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8c415305d1ec74b37488bfffd6d19391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250e31c2e2afd2dc4e25d28e81ed533392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018dee7977126970e490680f2fa168d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ad2ae1f0dfc8218717305df28f309394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d5b1f8d76e297963e16ccad34f447395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2e6924d5ab34fb25de409193cac9e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49384e7fadc71ddc7a87dd2340a9508397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8efc3a0b0e6f9ef3b435fa13081e70398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e35b442689065c694124e7e7137f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5f88d4f67a0384d11ad1845ae0271400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac29b4d0065c94c03de75cf0020d31401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adf566d45dbfd4497ca0d0e73b5678402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80935648e4fa34fb9c5972a343bbaa50403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4cef1fdfcc8d61fac8e0022cd908bd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807cceea732e6fc1f866968629551db405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe2f5b3095fd45ef7a34bffc2a4a6c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429d713a1eeaa708095f39c578e1463407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09be4cdb4208275d59775651a46f53408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff40d68eed8611aca59fa4e970fe56f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c56dd63bcfcd9506ae7ee250cb60ec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65014cf7a6bea47d75431afcf83379cf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd13a56c1a284e82d2d12871afdeec0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430213f1b732e7cd491c2cdfcdc64c9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a1b63a1fec04373109c531d5e23b7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6d41f82d3e7d734001ff62fb5fafd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e85704933b3f4af4ef536cb991892416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1a96f85df21acfa4dc966b2a31f83417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078479682b75384a25518873f30b081418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0422bb34eb2d99343edda55f4309a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba1375089ad0c3ce67c451c64b36e2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe3c699154a14941f574bce7f7582f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e713a16e11480d66cfc4a1b7b71d2c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315bcfcc3e537e2ce30876524f0c5ee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f2781f745e7c9e77b930edc8afc1d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de70b99d3c386cb79e39217a193efc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726bb4054a67bddb8fd52dea8e1bd00426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f154c52d8fdbe2ae7fbe259e661be427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbfb64e7d04114c46f0a5679f3cf31428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4e1deb20ddb4d061d0029dae4a762429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3ef319891dd1b86b8dd000d8fdb73430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76638f2b5fd13d3492ff9836508d726a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c40dd19506fb5cf03443300b2804b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd47d7c8251d9068a2b075e3c71214b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94f9cb56640d49818f06d4290ab6ca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1d6b912a2c196546b71fbd66a0e2f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc88252b4e6b22990617ce0dab030e7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316ec243e75160ba7907460da6a35fc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162b3b1425ece3a4cce1cef8c50fe57438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42490a178df74b45aad9a5c97480354439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35116c342daeb3c9fbe9443c9b9477440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f0143a545fd43901af968c48f6a14441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a897b9122aad3f39ff3fea40d1a116442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec6d9787e76538e0ae0d4c9e29373f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42719a40029b83b92b6ee0e53d7c207444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d630eafa59e9fd27e17c4269297ef2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8b138462d02ea3f50c88157b3c780446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edca89a72c5fc924f288aa32f08bb6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee380c9ef52d011faebecc3df2b05e4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e8c9bbf22e293135c67bdc5122ef6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe51d20655f08b988c05a0aef9299a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14600c22358190abbe716af40ceec4c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5529e1f5f7633b450f37533ee1b8b12452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a99c7bd5adf704eb762d261ee2706453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a920390fb6607b193ba4e91c468b3d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f1b2d717cd70db30163d382e17a16455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd938d2efdd3f4027de134ea587e0061456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061f8ad43cd70751133c9e0e37339a1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ca01aa6f95186fae4506467565e92458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97787a28182fb680bd2fc7c83cfe9128459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24602d1cabc39efab9c0816bb11c560460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c105c969b8adebb51698bcb5490b8f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d3c8cb0c3cf22825c389105ce8350462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83ff96d9f2bff1dbb033183544748f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab112e39ab8a23627252d7d0893e948464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dba4c392ac32ce9592abfc95c9decb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bf2e4daf489d4f196d9f0eafac350466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3634d13b6378bd5d7d4ffb3cbbe608467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8f2fe1a5c83d39959f4960d64c915468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51ea40d67090de09c236d8b2025194469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4b2f26841170c8510e128b0b23c2f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d7be65ea301e0ffcefcfba354d92b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c2ac524fca600efd71c9cd00b0f7e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c6570c8f089247bab2cb4b878794a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04dc8b2bf891a6d6466b745ddf777d3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8119b317bbd2e4676c4a1e501213d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e11a17f90dedbf5f6fe7e721ba4ca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad5f9ef7c47454538ca5e23ffc54d6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3e104fd221fe8bea139e1a7360971478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31922eca45c7e7231c8a9f9bd4ce5dcf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdb3fae39bb377786be242121fdec2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c30ff58df3f70ada2cca6ab4e91f29481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a95220f3d0499a79d82478bf56b0ee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377002c140043abcf48a4a73cf37434483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4640abd80858ac8e8f943115d960b80484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588730f7e6d5fe6ea7861ed19f07cf8c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b2a413173c6818bfa45106aac0d0a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ca3bc6a158c08db28521de9adc96e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ea9d17d27669a3ca5f4390e6e5520488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd79f72b652ac3da2883edd28b71f13489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7f015a135479484953b5695b3aa02490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bccd90499aefe792936087a6dff756491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ada9ade758da0d219c58b1b37b731d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be7b9b26b39aa30baa033419cc64c2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c893d88338544df19aa9f7c989fd47494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142d4746afdb88a7f0e883e2e24590a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8422fc186f21ed9359d2db67763b8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc10c26bab6d01dae9937ff180f72e1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a7289e6189b4f0e6dcdf263d3e8ab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679540aff0d663d99702767765ede4c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a4f84539b675aa4349bd051e0dd6a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5d7b0376ccdbb41f04c050b554e0e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb6ba294e1f93012efa2fd5dfbab77502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e560f8cb4827c6369d572b5d74fd0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1750ab5fd98b2414bf5448d7e0904a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea89e9c67e987c82e3bf41cc5c43a6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc77949b7b76235662c09ea10f9ecb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189481ed7e125852c564bea29b96fce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff474ca3ee2cdadb0971745f2ccb39508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a7810db063a37ebfbd17f80a9fd3c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f000ed410415bc6ab3b3b42418ac4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44218ea13296274a264175c43b773f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568076e805fd3cf5073be49ae30ea0f0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074f62aa3a99bc5a35318e768ba5e85513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d33b224d2fbd39249cfbceca3ed2b7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658b6b64a07479ca61ff2bb95344de8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460981c7a7e6f4d1c8487f9e4cc7ac44516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fa433855ca9abb04520c56aca00a7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08997dfbab5a980656d40985b1facc2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4083f7374a75c28f04390f60e6f8278519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ca5ba683662b5351ed41a0b36279d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46dbf48933ad53a6bf28522c4f1f67521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cf6eacd91c47bc5c14ba9c55192f2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e137f5089a9727cc16b0e886326a6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356dd94ab543291aa1d91e6c828bae6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978bdfd264cb866b7b7163c18acff0d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434417f88a9062044422d9b5f8a66957526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a216ea05f15e82981441fc0ddf875527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a339f622e5cdb2e7ade203f1585f4e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b037bc9953bf04dcaa4718df654d1a3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787cb79744221244e40cac6bc37c594530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad475aad5dc567419af6c2e62eb2dc5e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042af5d5f065c843f6ae6d416d2e829532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae90d8e26eed5959bffa17de485e4d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d0e3966b688914d48765592639dca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1d8a92437f4d6f677dfad6e66b213535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8e22815fd7a1551e586a07b13975b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f46bb158876914e92126a144bfb7d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf3d375c806710f9a0b5dd61716a03538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827f8b6dec1571608d8893c756b4b5a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd47f3398edec4803b83d84d1ddcd54540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c362acba1bc1b603e94fcc9fbe4d58541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639aa130a0131aaa301ca5194a264cca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8f8d679a278056691d676480151ea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d17f3e9d26521c244af2c5e295190544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eccbd1052533517de1fe914f2808f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3626733a0c32d1168eaba836198887546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82d8e201a6abafb8ca76d8bf92f3cd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04759f68eb2bc91b1ef9f4002df2ab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb16abedd32aaf059d69f225ad4975549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0eb295210d7f66931bbb9f365be53550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091eaa0fda4963e6e4306e1cb58f7f3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917ed98e4e344c337e95572b795f3b1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b673e5d80c02fa4435e63b51bb8f427553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e336e40438cf8d9a7aa5a1233fa7d43554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5518b912176f5763c5969176e31a3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add5858f0dd88f0357676d13e05d69c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2d9662936e77c59e5488d33dae24a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f62e59c3e97f57780e04aa9825fd2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f5fb94e718246900256cd93d40b13559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e36d6331741044181a0192c2fdf941560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78a7fea0732c2cdef6827299227aeb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb4d3ae426697c8423f7db7ecc87c6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef5b98202c8731b9ad3028544071b5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4283fa66d67d4475518bf35a7a361d4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4223d9d97f0f244d1b6df058b762195565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc985d81f808a01579c7d1e4c08bb0d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b3cba4cd3f2cf69a65d387dc5dd02567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d80af1f5a9affb3ccc7e1e6155256a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2166b473398042451ea1499325817d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0895caf966157210a3d6976a81823e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e789c62a557f0711f71dea38acb2b9c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd61bec6a9b97f9e4829957799e02e1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cb32c73e8f75c106f026fd18a24c2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6534db7453a8670e5ab06d86503884574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936922d328ac1f3bb10f0f6573fd6a4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5cb9709be996a0cf9c133941e87a8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e92aeaa5bbd6ad1a1ac6edb5785fe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580812134ba3954e21bd8bcda89c33c6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405f810281cae21656848dbc343b275579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795db5d73b81d34f76ec4edaff7a26a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56dfb6a5f52cb8274c8e578376c3ea3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f342b3288ad5204624878441e7d7030582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b480e43c0ea3abece5a85a61aeb77a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637465037bfb2e3695893f11bdc7fae1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d457966bf595433da23114d358329585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47174ecbef95d74383c9f6867b1b9d6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4453fec5e7c3c0928c5b2b13d56b46587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9fe6c1c28866de2e426fbe211d0b2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a7d5516e4849cfa6c234d1bd8da53589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed799983689bd9cf647a3ae4ab7bbbfa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b9a7b66e23ae48d10131b587a445c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263096e45be8270279e06900652e6755592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3642f6f733c0f69ef8bd892369527593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998c29a78723aadab37bfc3f9741e5a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea070cba04620e32d534c087b58cd3e4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ebfa1bff78d79f4e33eb21cf6bc50596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bac1757434958ec1ef910c06135ae1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60147f96c901d076ee47e23731f6f2d2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93d093a2adf529803536352d4a2041599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761b6f2404ec6582e8b03c7be94990c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5dc9e68750df234f0c59642345dd3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cddaaf3f7e7e5695e903f8bfbb921d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a99a540f6cb8eeaf465e039cc4c61603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10505241f626c33359affa373ce21a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82c3f8f7002a893edb8045fd5c9a97605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd483b04cc9f1b4a197ee5fe874167f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ab45d7b07a75b349bebb8252a558b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7608eb3670ebd5b500c18939a1a0a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfc7cd2fd9898660d010501facc80d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bd58ace3446dacf1cc91f4119bd2a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc1e9315d21aa40a42440779389860611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d6c2eb0b16255a87a5b746be154a9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c12a3ad23a806b8b53f90682151af613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed94502dee262fdeabd958c4310b0c6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19c65f4f20ab9107ec0869a82abe86615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1aa68ff267090987063723cffe9f9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69e52aaf827e60f839e6926e6f6fb5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd824c65c765bf43fe1ca9bd98422401618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a709596f716f39e7efdf65953279a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9afb0a5830d3928a0389ec436e696620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb815bee21ebf2887b307b743a56119621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9838aeb5fb343c98e5f120c6f1e0030622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c1bff633c2e8d979714d80c96b885623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf8d50aa5b889cf68580906b129590624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703baa7e7dc2cb4bae5bdaef41c877e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899e583a278603337a452f0f7a066c9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3d1a99b597dbac912dc6fbc1e5e9e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b663de20bb5a32a81e9acea2db8d9d9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44443f0f46b8ed913351ebc9241398e1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a026e6b2dcb0d9fdaf35b781c8d90630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a98ac4e198faadce0ba1d220def57f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4cfb99811161167529922da663617632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6433571b972d3d6bce44c054b13a98633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c1d52480c03092bb7a2d1ded40a54634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf694b8860220d257d1856509eaa1a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f29e0c5a34bb72e86557af2ce14ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8cba2e134a74066084592a824c221637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e319d30fe3d27b8779cdc472755dc9e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058075d3a12ac97b20d6b77bfcffe424639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ba12a19a38fdc4727001f61e826f8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d88da997e095adac7d559f75cbaa19641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d39329567ec277cfb7f2499eb61c4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db106de773a579f0e6596f54f2d68ece643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69837544167b2659a0c8a28dbbb8a2b5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf73c602b2dd5dcddc1751cfb312a80645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ffe6760e9994e798a0bda4d9d71dd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f90906440ac041fa6518c6fe1c29d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee9ced151978777030305b51d15ee4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99a680460be5a2ad0cdfddf8ac71fb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e310fb748d40bfe1d935bb304691b8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0af088ab29f4e077afceaf37b6e5f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73f7845aaa28c58934a82d72b02e15652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad82ac2537c63f99b128ea9b27503fc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738667ecd47b3665e420248a4739974654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422fddaab42214e4e497f3d232e9138655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154cb9edc301b7a491cc0f28e654a76656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13282a9e07f88812b4d5c0be9620946a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa5a5e630c60736f3154e3d67d58fb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36632de436f4f6fe6010b2f26d2a785659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d17abc90bf0fa296f4eb7fa4c3437660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af30d4789c341c1cbbdb017a34fac21661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492d253120d9d53af2642d5ffc27329662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf152a74e1f05dab42b7b0a7f475e8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b513ac2dd8904c392b53b0c3ba8359664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa320142e255b7b5c5ab7340f6425dc8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d25478aba22f7473e19d2e6835de0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f55cee9a874302acd5a7dcb3a31995667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272bbf562446b220f4f2f0da85e20f5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229b67c37a0c9d817f3fab9675dc9e5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc55486ea6867d004cc393eaba267f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e7e78f06ca88bf15597b5690f9ab3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06a20d514423d99f44318fe21ccbf4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcedbeb01e3393c8109f85f1dff1883673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7dc718ad22a154dfd079e6bf8a358d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20ba873992b1ac08c2dd674e79e95a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3aa2878195ea61fa84d97d64bc9f76676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8d4ee2a0f1f60b819dbbe9b4d0792677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3f18707f796fd58f88fe62431f8ed678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123bbcc6402471339f6da1043563990679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea830a3d86793a11f239a59faf1644c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc05f2ab39ee73ea631e3ee87bf2dea681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90147f0b7ec5d2b383c368747f3b5129682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93146c35c70f761b3fd86f33bd111d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1d511dd364c312c254583ab6ea6bb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fabcaf8e046d5ec677e13313bdd51d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32367e34f5d250e3e957a76c09bd3c1e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0b33060f95b757cb2576f886be0db687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39945ef842b9f90f493ea8f9c4bac2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd002c1ec7ce3ac141a09e10921dc7ca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e9e0bf6c3356eb91306df5332dc3a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4b4d4a049b88cdee393640b3992aa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb25c36b66f0443f1955e7290af4ec7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fea8b2a85de06c3e0b64117a37a44d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d691cfd9e307db34f9fe8325263b587694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd360d5bde6122a945cb6bb9591d96695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1676e62a21b0689edcdaee81282a7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67119553ac61a4af66d4ad5c7b2dc2c1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813b7a3cc85cf2c305fb2f61329f060698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d6cb1ac1410f41b9f57d8c497afed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf320989b59b58c021fd8b494de49c2a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e889c6d9216e11897f478b1b66a18701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c683e60a900796bcdfb21900a8967702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3587f552352b9cba37ca35a4c867836703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7cbda521a6261da1b459b57e3ea1b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652015ab3b1ee70261636231d5155dbc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5413578fef79e5e87b3e75d5040f1b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eace90c4592f10dad7142e9660825c9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbda3fa198d878e6c0fa1ae5ee8104708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b445916ff7fb4dde1850d4abf4a085709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb32b66c89912fc7fd2725c25f19b1d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785817c362971819efd98a10023cffde711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abfa8b65c5a2b814f780c0b036bd7a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29932920d332eac4dee0e0abcf9fc88713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d276230aadb50797fc77caed83c04b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f183ae2f1c982a874ae205d17bc528715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f56c42841af5deaeabca6c43cac3c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f077d5f0583110c1c96932a34f03fdf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376476ec81236f5ab328f2eb1a67059718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7666483ed868d6051f4db0be59ac49e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4a81d612f024c356544a79c94bf99720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34b097479e62d3c00d5a91d1d8cde6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09f51b92fd3715c9274d065a233654722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf76343fd10e7d4dfb6e48265435fe3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e202e93e52bf79b3815e11640145c07724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9121ee456fa68ac4ce4e341836aeee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b5277a1844e922972f98d69be481e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788a116c6255eee189c41b30ad706af727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde345674f6a5118621626b4242565b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f85c4a7a999986cd833fc71a8a625a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200f0300f81b22be81a776e88b5500d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4832e56e0d8386b432a6988335e28731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c365bdf103ba89ade60bf59cc9f71732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c81cc82f9095ca6dd2cdbdd4bde5c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a74bf90005511091042427c2d1baf6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d735323336b1c3d0cc7965f783ca2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31484608064dfb38901a2330ae1d567736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b0de64617e95cfb13128828e174cc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb72d01afccdfb18cf2185cec823f4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba4aa0d3c5f053c67615fc7be0b5b2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbabea1cf3d5cbd44c82f462f3e545740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bc8bee146662fe5c3e445b1151af9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11d49e2e836dd949081948a56b3914742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42353f3f0e8e55356644feba3af492fe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed38931ce578f79f4d32d0f5ebc211744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c14cfb1620b08e8b9004a63f897193745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3ed4088be04502622215f237acdd6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936cef93053d8962e653b80012d2348747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d0989709ea55b3e98bafe03a12e23748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af780d4ec3cf5adccdd495e14a96a34e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6d2559ead6c6ee1ef8d64585a3124750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3762407b5bb8625c5918f3dae4895e3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a832da1f0068edb337d4ddb6ed8b7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b86c5440b3adb9ac64ca39bafeab8b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241a7ed4abaa7501df6a91498262d16754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfda7b7526ff491aa4cef7ccc4bf55755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2eceb028704cd3cc631c7d6f04e440756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2c8b74c535196013a19d73aaa1653757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92577b06149ea86ebd0caa3d8d199e6e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb061c7993e4085f5da347fb4f40dd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e14516965bab2764394e2251b882391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d258e631cd8142d4b73497a2272b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddf104db9da70e45e68b3d4428bfde3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d17469a8e87f9f1454b05e2b1b3ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2f672ba5ee41fc7a281f5323424885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bf3416acb907caf3380ff80f8462a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3d0a37c72555ad6a3c37b6ee7650b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61427a97c5ac68b1df1c87ca83983948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6570ced46e557c318ac9f11e2fe2a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e50eeba81557b6e46e475f3a71876910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf8c272f874d7ea5926492de6fde5611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa026760247ab52731a69d0247ae0012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0decc64d27c0f0fbf2f385649f4723a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca5942bc46bb18dd4b7d0c889960e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658f8831b3b7269d3ca67944d7e697015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bbaefa296350087600bbb6ec8129a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ab8252c64d574b28054b1ff09077617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece2a2ac499ec19ae972e4131a812eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202faed71589959db6e411ad583fc6119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d5478ea1f39f7e0cec24701462b9120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d086650e32e10f293bd249691cc0d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ca75221ac7396cab5cf83316ac07922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7ae26de978b9d93a89f2a5052f5e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cca65ede4a6f5e607cb26d2f3614424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499e87e13abf094237968474d987b4625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5c5b3a9a41d51eac06ffec69872d226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc82cd01aa450e207ad36d8f56bba5427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ed7a6093497dfa10d38f19ea4d93e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5720fde94ad5cb6d937fd059d64431629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b376253e457ebead0acea148acb4dda30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece4e0eb2f02ebd0f6c66c97041dac431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea287a40469e04d459408bcb394bc932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c5def68cd5b03d4c64acd8c3a8b8433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0b801417dbaf9c7d8d088e359b75e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86197d16e737efd205ee982eb33c2235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733f39dbe0b9c05dcf2d521dd87efa736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3fba7835fb428d52028f043e3d61a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965702e671004e15422a2a0745029f1c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9952e084139098eebf8fc454ed657e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11291a8ee885aa59c49396cc63811b3140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f282851cd8f243c9945031fc97fcf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e246c849d162552f88fa89d40d9dbb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c588289c965a7e9547b450a1dc4883d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c44315675fc47ada6ddca3250feea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df3cfd5fdc6b7807229d729bed755845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df093a3a33f7f4a426c735c2b2f36e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350abac2f45395ef5862cf91d3d0f45947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29173f892578b36ce82af89408b13248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0ee81023a1ce6e43069ec7213d6e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc28900f2cc00ec76c4500d118021c450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c4d8bec6a741fea881f24345fe38851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18767fa863a13d3fe965b0a9edbc0d1f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292a9fa9319df60c6939dda53091d0153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb69567706529b08479e991d0b517b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffba506866091464560199d4e6609355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed694680fd9392dbf3b8a0ba10fbf956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d2b6b99cbcea4989472cc0b2fe80b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23499082c9647847c203ecc28d409e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde6c22aecd703751efc37a285dc25159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32988f23b28d9112b78267a6933d879060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8b4ce9a7b86733ba79cd54fe9881f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b81e5f0748120e322a657fce0e3b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dce1477202fd4b4d8a9cb240d2399d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cf59e078d31e5b71b5354287bac7564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ecaec9e642579bc7d0fd9e6f3cb3b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16942cc818e2d883505fae9fa8f17f1366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b706c420c59ea1f6b7834b904531f9a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d0d2c67588f07238b26473ebeeb1a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3fb047bf68306d916cf450c3cbd7169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e3cf01d4d3bff17e13ef4c66e016970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5032be6bbaa5c4e1a0aced6fff8b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24351dd366674339e6e14b01ccebc4b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df018d377521cbc8128e24f7737b04773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b7cf04cbea79b663af6a43de2b29a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfcd719adb2909443189249ab90c5a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1de220e34570f64820b567680524476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c9081e066f07b9f4922ca5bc071b077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882bca11aade1599fa45a843293b6b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a43ea6c47adbb7e32f022b9190a81179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4177893a3a3879c31fdf38a01416580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118bc45ed062c8e3bf5a9d1aaaf32e581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0670f4caf45341b6080809dc194ce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96b76738ce94b63bed3e0dd59bcaf483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61326a2b7e550d4109076adf1e7d0d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b85a08001d5501146003242c612c9585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22505e5bd84586c74e30c3a3237127386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffa730413b21a909f749871abbc3b787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e8af5e0fa8b23a23184326429ff4b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31f8990d90c00a53f4adce7bd139e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ff42098574637baf3189e81d3b9b290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b6c356c596107f62bad3bf1ee1d5c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920945fcca078ba6584e8adc950c976a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781ee94a8cb40f432fd11ccefb1e26793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66df20e4ff4b32e5a04533a43c33de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5f7c410de823d2c1ddc8a04caab6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa832ea28b457d775b765a0814f37bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f849d7e699257cb8a1244d49950d14a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e5c2709034a15062f0b6fc9affaa398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee443b7dd39852b3741baac1bc50597199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdba9027a446f19f15744c59d29601100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011593896ed50b4863dc33f5a45f797101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9316d46b57e218160bef6f4f73f86ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e4a7024e65735574b111e5bae996b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674bc24f1968e1e29f972a9c1af3cd0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568785201858a9fb6dc89636a89f3f3f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1891b9a92d6d20f26f9dfb35fd5307d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687862e1e5387d01b768d39ebcb9e151107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b110fa6959beebea4b4ca3ff864007f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78646dcac4944164c175d97a074962109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43b7795db8ac7732149016b1a50dfd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75be726d1e319c3bb7c69fcd8a3d49111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848c6807785ec856a3bd934fafcadc9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09f3715145383d1d974c513d7fc4b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de75effd2b637651389a7d3203ea1d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaafa4540ccc13e2eaf93e654c5540c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b75f310cccd00acc305d0cdb982b19116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5680082172055da3db6b4a4743ec4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee394b2e1df621689ee6cc1ada63e01c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d70795ef0850f68e01f09e651f4ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4930b8846e28756729ddebf2551f3b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ed4fb429a72bf5755318394db5871121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c01dcf37e8d6bf22a2f5fb7d1b99eb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412ae10f2be6043317cde544e56bec9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa631bf9a57a79119fc978dc1b382b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057460a0a395529baa60963876a709de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26be2862e3280f492125bac8e511dbe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653366fcce387c03bc535a657b78ff25127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cf665a0c9d1a38fb53c5664afe8f5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc95dfeac68a7065b9c8b580b8195c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9a16c778a728ea7b94ac606a36b7d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3b0b3dca0128085677a1eba78b5ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9555a20f58491083494471e86ddaa3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d04733b25e33563c7878882f002436133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf2b7ee3de84d6f6e82d1331bed2d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a84a82483581fcd377ce307f255291135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80802bd870d7abdf3399a4b853a208e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc5044912bf00283d740b0df1d6981137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b879e7719a09a9e078989bb6532de5f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262f324a939c8730ffc140005d0221e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09503084563b4705f352ad1d87abfd0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94461a8f155821e9d57568b947ad88c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bb603d4054f183cc517178bd18cd3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127b4f1371d34b5552dde4a4a711983143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00c17395e8a21093614a60e1e0e88f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5315aa8b33642b5f3acdc3c0d9537145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805d90acb03546a625ccd7614a9c275146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6aa63c071149a45d6a0813c18afb7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227a1633f023cd2f65a888468bced6b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad544c8bb1f5773f43b4ce6f6886f69149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaac730a1a06c4e70d271558f3a036d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ea640e39e08902cd54f3c0a4922dc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66040c7697888c6d05612ae2e266080152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30429f5661f5a5407f8effa0e92660153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583134599281868a1c3f6bf2589a1735154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b6b8dbfe75184fa084763fb18041e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa65f2d2349c8afb5b7c556f1ff6385156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668404a6b84a46b14a86679942d6afd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303152f1cda505807fe8b4ed2ab3d82158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ec436c7f0c06f9747ad0eef668ba6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c01a5587a2a84da36e6f7f5dc55100160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fb0733b4730ea32a12bc71e495136161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a76ad8c77007cf10337fc631dfef0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d792acb4cf54d804abd30d96f23328163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943928ed2dba504163c4c7a00790190164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea57943fca22ade7f5e08811675c87165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f6a51c82f4066a1490edd62f0d310166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ec707c6e4d3e4efb67c6d9a5f1905167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599922a91a37851d27b4bf27dba4cf2d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a420809b07137f4558a8f91cfba048169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd285d3aa3f5602e9e647c88a47fb4b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d2d6645b5eaed4043575e1d2eea2f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c8816b30dcced4e400254bf24fcd9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e46b86154b3d9a9cd488d3f98cdc6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b07da1f42c8f9d5f8782245b540173174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c468997ddc0464aee4abd470104a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307526ae6ed70fba2b7c1fe712f6826176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc092d2c48af9cbfb09f191262c37c77177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35428d9df40e2f01787d4476ca3ba1c8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef667be7cf9ababad424a1ba04f00f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c99c1ce46c0935eb932a8887c1e8fe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3deed87d6f3a4edff08162f3169d9d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ecd11b196da66d70b8e86052d69acf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c1f247aabbd95fa14eb76a1380e7d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d37b3c2baa61bae4a16f0f8dce96d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f74448d9443cd021f3528058d55aec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9f11c9ed9447fafc29395a11db34f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba940ba8236abd58e9495ad3d97d6d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac8f8cccbc66c831296f2bac0e5fc4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11b7fbaee0b0735eb97b99727e8116189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a058341d955cdb175211f0869f732190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651287ca21726fa109c64630f7644269191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2743d9215be89e53ba0f373fa8b5037192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda08502d2b4c2334bd2c0dc963b3cd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5383e4e393793a16c6ecab69409277194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f65dd7c22bb6c7c7f4661a692deb57195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092029250718c500183e09e6cbdf52b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1091470b1f2221b88237ac3e461da9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b09565be2ce86647da82939c43573198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331447258accc930abcfd699cb82c99199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ed28d55c38c58e174bf61943a5a6a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e197a684902cf93b6e61d1d73aa2f1c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c20b863ce189a845260286de4700ab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0b83b0eeb86b49a6a70f084fe1e4f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7fe24ac5e0668518ef13687da1044204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673af8c17b1edce7b963001c4a4320e9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb59a6f118f8229be667aae49e9e42206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12301e5b619e85ec082bc9c73750c1de207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d7457e3fbc5498ca00ff7ad5c6f88208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69dfbc639203fbe6aa7d4a7c007e8a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8af59460218b91ae213a42a57fd4c4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8487dc4091b278fdc2c2d33a904bdd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721ef7a13a3340bebb99032ad14e8c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d124e650bf0c094bf4b11bf7eebba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ef83c6cca4b37884214283eae5a56214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31f5023374164791cb268d2aa1fd99215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835a0208334c886d45e0d167d5fb6f9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b7ea89cdace4a00932b4db41c1c16217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f031c83d52c1ff419366a957564136218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a6b01110d768cb2816b2b87cbfde6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccfeec2d7635b635f6a6a028a72242220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fd1fcea0f860b03401c7705b9dd59221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eaae7d4ce0f1ac92ef979484697bbd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887628d2f870ace7b3d5e8cfd91f6745223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8e78b5fa649daf5f15c3981072b97224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd6338d9ebebb382a39e00e6418684225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3167a69c8898f0620dee020223cc4e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a8a13e8d4cabd0056140e69181c11227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821aed7cace98901d218c9c0e80500f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e986d364ffd2c0a18f15c20c400b1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471656513119d23da2fdd6558dec978230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b68f0a9060d89e9ad476acfcd05ce9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409d8b3f3c01b0f371a517dfac90784232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12dfad767d3ca81d232f5aa49119ff2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9a73136d33e8d1d7d8adbe9f7bbc0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ec711d60bd33f3fa4eaf7f7c58b7f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af4637f717c71b7a81b7fec12787f8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df350a3ef0abf83c6ddccd6b5e317c7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902d44dd3b62e802ce56acc7fe4e74f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8042073dafee5a249eee8532261f4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8f0b0bd18c1a0c978cd8673f875a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975cb35efd7bc55f6e1bba8efa874f2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696f63520f481a5fa96d551ed554112242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13147d1b7d81edbd375c1fd7be3a70c1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e78000231f278dba810bd2d4d7cb5d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292109459c0e6de652019c4a5d6683e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523d9ee3dc1983781ef377e64de1855246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec073521e4e4ebf5c629631cee97152247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52b5fa4b9e5c430f6bf028fde59635248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaedadb7015fe1859395064b51c45c1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7796a962043546adb4a7a21b99c64db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599c73b112d1336cd781505ea3f899f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b666b9762a135e6bf291cc5765fb3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881cbff3ad129d9eef2430c4e97350a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f70608cadc2d3854926318d9289a2e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a685d196605d220f4a193b81cc5c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072ac740b1b16f3a082ce6da372e1fc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc91202cf14d61495bd93a00853ab71257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8df40595a024e21b7ffc3662ec80c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38675d8d1a12da1ba419ca80a3573867259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a7eb692adfa16d02d6f1dae9e6cea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48cb1ba6526e70e587b8ccd245c2280261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56439429405efac2272bd6a921fc7fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44832821382dd1fadac2a2bfb6d6c07263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c58c090712e53e6e330e61ead360f7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70905bacea67595993d6d1dee76e7ad1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e79a2c7cf1ac937c10d1c4b39d0c6b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9156f9a50f362ff4e7c13e3f1f45419267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6be2fa1bf9d4cfc6393bac605c437268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1d20f8fa420e328a586ef6c795a0e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551c67613b6c57d9349ff17e6c8fb00270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e7b13963d439c736bebf603877bc4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e49d2c26c123e78a9ef9f91378b742272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1b82f8a18937e9a9bc0c2303ab236273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7342d3245874362dcf642a806beb34274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ee48f703dddc6f3d7f3d41d73637c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035ad0798156609b2b1d007e87822a0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7909aee988a11048a14b713677fdd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa889effdcedc7bc3009218b1f83419278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb382f18fc39a649d3fe66de968fe2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92732ae599697a8d84cc8582158247280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8e24fe53ccb8e68d9b3e6a47b7ed2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8dd238cc2a4fb20edb4121f5f7fe6c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056e858a9713f960d9a8a0e1ae39928283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15714e3b224945f5b61f1a379fa4873284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcb22b0e89d7736fbd6da2b9ffabf6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b052e029a191f7d66f812f2998f9ca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c3790e737772e533ce2315a08fd24287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7ce4cf0aeef31337873c5b885d55d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8f7306630814307fbde2f8e0602e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1d5e382e3e92f7430177661711d6d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc847b7e78940e92a4fa4ff8f1f0e187291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3c4317f910931566bc8b12b15430a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bece86cb68fe083af95887cb2b4c32c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70eaf20e298101b5b44df1def346c4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975bcbbcd0341e5faf5a96fd691264f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40878dc02d9938af1e827978fcdce1f8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd3dc217648ae2658c23ad1c8ca63f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c4cd5067e37c30cc7d4df795a8209298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d145bb5ea53040fe0f79c04654d70f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f2e9a099291797891b8348c90f9a9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d943fc1db5353451a210356f1c7f5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b445c6fae770a23f711b5f2dc2dca6b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86d6d3e4b31126b400ca9879eee6a8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac2957250984b301fda55de9c840b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e40526a145d08923135a1ab2aae7f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97dc2cd83077ab8439884a94ff9f33a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92598789c7b298706b5dcedd388abf2e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9aa686242f648ad2f53d5bb7b68595308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53317d4d07dd26a8760ab7815718e5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6635ddccae5f97146343731ec44de61310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9aa49989f5ff7666bb350a34f3a195311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503a4b602d27ea5e5a66ce57756d409312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8ac7024a2d309bc979be2d721f509313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396e24a1d1a1fa8930a22670303905a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef533be8530c0c49c05a5741283a4f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3d0fd8eddd430c3712583662c7823316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddbf6b1d7f0316a95ee6d61b21dbee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04471b20d4ebd3964cd27730686cf6f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e112b5b6be347ccbce2df5f18b025319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0bda032e7f79b464ad23c2bb79a6a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc28b8f6c3210bb1583e6b564ca4e85321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a795dc3a4159dc822c0adc6cd1df1d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959ab000cd3c74ea9690a493f7b8d7b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384c06b7007eb5e85d5abd6a8dd3151324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2fe1286e476770974b6d6b4af44ea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46446e48bf9dc9fedde3bb6303ee9bca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae93ffb8aee42b0a6421e262da0a63327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fef3e50d83a9c142a48ef1c29a5dc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8fbc55eaf39851a71f635bf54478a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbd3b8b44ff668658abe7f4c1aecf3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2579975ecc47a8257283b4817a0d15331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5881800f0d4219322d648488b024d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ada0b803f2a9400ee9e5adce29adf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002fe66e9d9329b5836080e6be8a6e2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50e825788fd751d5ab6b520bfadb46335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6575791124bc147ead31edda847b3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029b98994313c8ee178f7ecdf9b1d46337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf4fcce46a1fd1133ae9269377b537338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec09a6e7f262e9db2688b39ca90f9d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12d06c213a8002ce94b4a4ce818ee2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011ac2feb285103b77fe5ab5aa46163341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fe5c034885064faff6db1249dabdd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85385bb722ec6489ad3c75fdecc44bb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cafe8c6ba4de6b4634e32bac3f9f6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70deb052d79f03e68160a2abfc59e14345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e5ebc0b53ae5a8664bf455122de1e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd5b3c6c1243fa4f66860ae7a98400347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f84977b46b03bd0156cd012fe42080348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7c4ae3037bcbd6fb62491228dea85349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5a95e2c438c0cafe1b4736e2844ff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df763946d1efc794d697401d29d07bf8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984a07a4184cc224bfe7d78cc409105352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ba50139f96fe7fb8d69db2dd504a5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b385b86be382ea5542946aed09fb11354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac8e12418906a256a8dac8e2200078355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7a8551022206e994ae81a9eb1c85e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd54a4ab6dafb9a2742c14580bee3fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099e024a22bbf59d074b5d5918c1874358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde760105947b394e6dcea7d8db3d0e4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb4fea843648acdd612fc68501009c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2b5abd46318f48424c9e10a2db153361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e816810682441ce40dc4e965c55ed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac350c97a805160aaf68603396ba1983363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75689df3dea19d90f9b460847fca225364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f615e7539062b4133363d25f5979a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcb88f7f1fe9948f0ea0c217a56188366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8cfc999852e5df0d70a3288b93ef3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8003242da19bf34ba93f8efa61944368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b574054b0f3b78be9a97df3bc65398e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac3602cc17c8b6202cc3200c3f6f37370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb33dc2e97ed29ed307fef1d35e96fc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18599af7f8ba7960ee967371719981372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072c6410a02e9e8de5b78be830af1c4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28616874d0246dda261039953f1baaa1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d48e6fb09426951c21403cce407dd7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd31836857797ba03418f69e214083376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4d000ab5694bcfe8e8f2db46aa94b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10762eb34f94bd9e61491a9f77e5a0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3daf73f03f2383950c335bb2c3ce7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5283c8ae9bdd67e26442d51534d894380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4791e7de63437a3fdaaca64d9dbf64381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa39f740fb03987dc326b87b3eac7b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707b20b821f048dc6f562909beb3523383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333dea9933f1e2b9ae00fb3376837b4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79641d82014b6e5d1421df3a893e9118385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1b40811241e03caf4b54a6a1bf498386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac071fc6966a613063aa03662a117d20387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2bc015b4e111fe7d77de0fd1c6f5d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdd3e64c4e73a3dde26d2288dc2764389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b65637e1478b2480ac798f92bce803390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3180d2f748756b722229ce78e18e71391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38100ea8b0060c378e977ead5decaee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0caa7eacc46002aa1e0ddefc5c94b0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c898073627c9c11019e2fa4abe5a8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e5c449ff2dcd358a167022de4d0ee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e34efe85e374b68ca6ddaba0994ab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141189be3050a0cf2fff7e24e99c9797397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35c45ccd4cedfcf72f2048fc86c189398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50297ece7e1e85bf65b6b18b2da28caa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9471365c841f20f09fae5d1f8d940c2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a970de13dcddfd34bff3355df02e8c3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cf388b9eee4e0db0764e502363e90402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc32aaf442914eccd25c34505beb98403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b0d864d3d89a67d51a8756ec0e8fb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10eedfec2e4e03b6323638e00aec567405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbb452ea668344a30825ad401e4975406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4009b5ed37de273d3f2ad940394612407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f4dec20ddb11ee94f1f1f5a979684408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f9529f7f338b759ca407cb07fe7b2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770e6b9d98596987d0ccb99ce6084ac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdcdb01b86d43bfa1ae081f32d046c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736738c4dde49f8f54291a6952cd0fd6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bc1c233410a1aa600f7f4a664c057413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06e35b32a71491dc2390088faacd5c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad51c110dd21d53b1b224604f95e456415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c55233150f904e82d2b4a9bc0256b7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3f6db81626198609d04e23067e768417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadfac742d98e90af8a42cd2352d340418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595eae9f2c10c477105726fd8cb03a1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcd4548a71c08666be4326b55b228d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0ccec2138c44384f88542d3386719421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646144cfc61a79f64cebbde51a85d57b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a9584a894f8b3d39b3d4c258bf923423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66870315a4c87e4ffadb6fb2f59524424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224d08c5bd661d6b08acfc38ca0d861425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4751204f1248d1f1a9d5d008f7971426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634b903a0e0c5d2a9b830c4f699474e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f920a676a4adae817f2138cb13e92428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd818464b49541298d4f7ad4ab04758429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1026eced41f4aefee4bb477ffa63aab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5b428dd03aa57618d9a9109930de9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acfd460bbc9b713b53e47d5c570ee8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae541062e6855afbe7bc1f1b73a6f591433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466822e5a96a1afe18e2c93d9dc53df434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812036dc9c1f1a07c137dc02dbbf1eb7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c5c3b2ec4772c24619635e650f2a6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd521a5a730623d5f269a9821218a92437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443daa48118b0ec70b7370b47ffdb37438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d1f548e9d1ff95f66006bc45cfd8b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c725d8abf6dddb66725bc5ac73f237440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a618a9c14d2112530cde172d1f471441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd6679aeb592199d59fdca8f3f42f3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692939424c6066d6c1ca2eb224c5caa5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35652ab66603ba83242f513151f60557444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1762d3e7a08e2295db771260cea5e80445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eaee7e316ba6dd43a7859c2dd0d85b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be55b911651d69685916542454c7cdd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb777b846947fccee22e6fc4c97b7b5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042cd60445a91fee3e57132f150d347449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9fa2119aea70a88baf9b593b33a69450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99143e273ffd4149f0fe5dbe4ef9990e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d6c652efd0a4a0532a469ee324c6a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb773b5cc4b64390eedbf3122af524c7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd86d1e9d4ee3944604ffe342aa955454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a01297b78d9e024743728a5486a40455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fd4eedfe761b813892fa360d4fa8c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d67bf0c4e11f63282139dc151d9c8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff68e248402b6942852bd264d1a5416458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4d1080e346febd48610cdcf254a2e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6e58467b6c6e944d2a2aa988c27fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040637f58c9a974a722894a2afedb24f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7a3c09e9c96aec87b42c51a332305462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fec63b0698850876c9f1fc479869e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4aac5f1fb3808a1c9855488e8e6bd1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f4de6907d3dd8068891d6b9a3fc6a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609502e0dfe5fbb7d876929e78625c2c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b3ccfc37de0709c2f0405c8e6a945467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e546fb1ff28a109fe216d5b103d0b2f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6915d352a4d005046b4f3bf73971d1c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b43065c8df9cb74c380bc38f558db470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9d3af3e1837ba9ceb5057a1c9b310471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e98ba316c8cda6c9baf831d0c0f4cd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610de9d1fd07e64d27f258539547b874473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f462451311bb592a1d9089446c59a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d1c6733c840b80f9da4467ea83ca0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8a27328780ad4f309e93ff024eed6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88497c6e95586da5c20caa3308a163477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145db4dbb84694f9b0a7e1decee5866478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088caf14f0045cde7808052c487ae543479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a190092a492cac6cad9e0742dc999480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c897f83f5c45910df95a7e42aa98ee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240a731dcbade2d3188e4c293116400482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf047445c23e44306097e1ffe7d6dea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af53f177fc971b589b15d16fabb302484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eab6b89f14a6e4a929f4a54352f27e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c240c8cfdde1075810c40e16e62b81486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79c6fe955b4dd16b1a61cb417bd97e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0fb40d34e1b732a7f845e82317ad7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8888aa1848e39d1121021b26b9fb444489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3b6d585cd9de6e0307fa701f55558490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bc87f231f0b639125157831f8e902491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ebd37f1829b749341d166db527ca2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab66de136022d482b2dca981217606c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257828991c8c168065f3a02eb7c69b28494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdecf9564f236fdb7c0074d7e717b7a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234ddb6913b6cdb4a900041c23526a4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed16010226fa15f297513d897b96d26497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401c4231a046e2b0902810eecb17fb6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4d9946c91192fcfc30705866ee440499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b20a688f88139d546d815e1612bba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5711bba377974eda4cd58616d9cfd8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ce0f1e09b216c75c5e02ac2dc2340502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b6b6a2775328e53e7b48face779c8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab685c82a3b05ec6a00dd97f40ec4139504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7fee80b727ecc45b5242eec905302505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceaf7a13cb5b0b36e667fdd88fcd496506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681503a505290ff90a073b6326f10981507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf26e909b83eb89f97a14b3e0fd7f1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bcc879ac873e2a34c91aba8bf70d2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1803bb58a87d96c956463a4dda0c6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31a5c647aa45ee2dcdb58668d954f9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aca94ef5bdf13baf90b0857bfb681a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beacd29a5c2eb8c74926012e882158a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9cecbf6accf3c6a0341cd01c5b2e3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8b1d571a0c7e539e030dfd66f91d5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562cf8e55299297f0b9b439bf647b4c7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a30600adb14c45beab2681f7878029517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e52b885f15b97c061d2afef6df5f3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad706a57d8fd7fe17ec28dc6cb9469519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae2ed754bf896b9869ce626fa67550520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490e0795061b068032072e0ebf8c1e8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0cc570eba4631073bd3fc56d0ec2b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163de8b0d5699ae67c04f47acc912b0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d64820e860deeafe489613492fc28d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb620823228a65788d361c061946c9e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739cdf141383e852dd7107542fe75d0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbcf5ea889bae2e99c3b7cd74f0595527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9898ec3a90b6e9b73857fdb6ed91f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad15276a4ea020eec2caee1871f14b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b3a9f2bb54b7b1133b155d23e8e98530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9599feedc79f578d881ec42f37fb79e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46a93c0ee073d81d907124ec69a3ea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88c52b058e83e2dbb74c4b50248d95533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd79660959a123454ea7c0ae4a71f6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6053e25f4670b5d37cc1f2f76c6b2f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a96d37b5c26626ea1fc650fce80ee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8ec7116cd24faba6ce61f05f01390537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e52ee2ff12d170d2a31ca86161becf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563a93c0796d48c1fe1b0b31c7297b7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216f46a95650d7db90ceb5076d063fb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351f1dc7465514541ad11b70c632976541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450f7e4d0e2e4e847d5599609cc1e85542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86541ba2ea933a78c2a4c187eb81ee54543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be110032e76cd3c40eba6c7e0e591a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10193c4eb9a1b3bb2bf75ff34c60e89d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfd8a457faad02a0681f3c22205f0f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10490699f8dc27d9d22c6cbe58e16d31547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bb9465c164162fc7a41c752245217548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827da97326c0756f520b9b4760d8df5a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a066ec3f2a3e4abce8fe9fa3c6e2825550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15778aad22aded6be0a84b488df123551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945da70d389ebc27162b10dbeae14df2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac2a73b03ae6b1d07a2deb1d33589a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a36d5da3f9469ef5b7e28355bad84f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d520ec1ef6e4bd3d88c6e762557cb44555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e453d219d47296c3510c307927d7ad5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40955ebca574ee37bcc7c760070a2eee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0cbc707dee5db61eebe99ca806844558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba3b067a70891d1db8fcc4416bf7d6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45845970abe0dc90fc77a01047630b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c565aef308a9ebaa749944be9c8f56561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e272005f812a711358468f18ffc6e6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42526168a4354d1737c659a1db6c0c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ddeb8ac3d0e8ca492ab24f5504560564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de94410324e9b6680879dcd07ab830a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5732b191c1f00877effe1c14260d8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fc37f1683ce71f31a896e13a8aee0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013f6a5167f00696cc3df39f5569813568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db62e7320e3387fc57dcd56a51d4459569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e383ba514c08aeb7ac2b6c52b862667570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6c7a8b2a23b001135be220d0da742571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd2736573fd6e29162f7de48b7c5cc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091b451f7e1f6d34c655fbb9a3b15e2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30238896b6a223f026c316931719e2d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9933da30056aa3a3d9470faf7a212a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd1a721698a0a6e097ea5621486293576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9fc7964f8473beac7048f11335f29577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75252f2613a7dadc1acd22b637d84481578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b19b160674c25e6329b34854d3154579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe6f60f9b3e1fb6ec556856c7d6e7b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f1a4e0e9358944a2264d0b63a0442581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52b15c168db1fe3a56107a292eefea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6985b4b1840133ddd93a8aa03caace583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb0cf46e4f12fba8779cee4b336db0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a7a788732341a352044bccb843580585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed091f0859a41586bc8d89474ee74e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1c3def9748ced7b7846a474d3dfa7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27120ffac82dd8d66e0c14f04e9e1f6a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f0bfb3babf9dd466b81f539aa9b2b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca783b8ad6956084455a238b301f716590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65a3a50fed9801c32b1bab43f7b77b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51266284e6125f20f57196f29e638a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98470815898bed7006815d711fa9c0a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205c4570f4cc9b0a83223cef36b82f9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cc9fc95d300033b05a5c582bf94cb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a067513c532c96a3ed09343662919eb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85306303ff2b30d23b68c2a78ecc26cb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c64ba91f9bbce82d8889a322ee98b1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4f9795362eb2f97c07116848a12eb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1fe66816c6cf5c225066a3ce00875600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511ce76d3c86da11152de3d86aa8f50601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d7f9b9cc17b45c62aa48b8dcc120f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264cd80c930584669b93188f714f52f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb08790ca65b2331631257042ddc264604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45077b9beaa040bc94a94e4d90ee4cbc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcce720ce98ca13c255c956ada7121606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a3e3762871a3a8bd65fc9d043ac55607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31607e6c09ca09e667df171c8406f812608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cccc0bdfec035c1dc9f29ee510b7a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5423492b5c83f525b2971955610d30610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb036be694f91e9c3653ec7fa62dff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa707f85e3d6af6b78a7ee27c0d07a86612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58867e3cf9eb603d5baeb572f9f626a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5fe7e9c4f53a0f5cceef6608dd06d5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ea5fc2c13505d9f0d4e69a8bdd496615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a72db0ec000f683a8c7dde1653d17616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab527e5057c90eac0978f55485292b52617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc17de2f54798e91a9cbb1e693aa1e5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533006b283eb765dc61d9e56e05014a0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a833c46964afb798e2be2c37e13a7dd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475083ca26b1689c328096653ab9c00f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b30cb1dcc877aed4e47c85dd511ea622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa498cf3b8f6f3151c101acaa5b01d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae1569a81018dbb096a38b27020b65624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe3e0538c0513bad637376e3065fe7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b2cc5cd7a839630128521adb90b41626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015444d7c795bfdc282043decf5e7a8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621308cac7132149acaf17b03b8a0b72628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d9130ebb0358d8845d4b7b0c979b9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcb8a02d75c6e6d1663ec8b85946bc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2305d8e7d0e0f319d0bbaeb7598aa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd693ed9b12399d38ee3f400b82dbd0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12650e5622ae75b174ed51257ab600633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7d892a8953accb8b6ad4647505d7f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec7c94cad59c94a76d22b0ac82a13b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3595070a4d467c4a8e494f2b3ca4137636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c7a85aa50b9f6602fab7add69b1ce637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b695c5e2817919f61d9b26975dc19638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9994e32bd58dbd4015a31caacd1ade9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bc29c48bf081f9761132172dd9d79640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db518ad533d3266e2c7c0571fb40424d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074608c80d536a268a144cf410823be642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6c13b5bbea435ee2ba44e6bfed497643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9911e9da4f0efe0a67f67dd89b9b3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828bd275aacc5a65b2b991c065d21a8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e9a9ced38ce160e7b505512777234646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad3db40a34a21484a2d30dea8b4ef2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc88de852e6b0d640d956ea8177efb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f49c5854dd89e4afb504ecc15b093649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3793a0276dc3ddb77401b5dbf1c0386650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46d642f498cb3f4cf2c008030da609651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577ae71d414fcf71e7e79045642c707652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786db91c766269384dba0ec2c8f8ad5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5944c911dd5fb7107b2556be7e62a6b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac4815adc8da0b89d5f1c18fbf404e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b812ce46bf26546c5006f437b654318656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ec95b0994bd82b1727d2d14fddc77657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb654a214de0ff36c9864347e8a5fea4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fced57b631b4f50493d13a09f411b7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89bab2912076ed3a1830e4c8a29d8b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793268523ef85e8e6f1908dd9603d32661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd24fa54879b706255bd05f1c561d3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229a90829e1b1997dbf713133ed90e4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632eb97b7e879bb67a9d7da1d993740d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf8293b28cd4224eded2d48d5c5e4c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8fde29d3dbed50a121718e787c0da666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3013a7b0cdd13d2fadb4c39e04288667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efca82f7d9f72d1fca6f6419e10ddd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19d1592d678078a03730be7e427a82669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4eb72c3d01dc316d3c57950fadc6d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67507027b7dbe82d54068a8424cb27c2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375d0b1ec0407847e5eb30d7cb5a1b6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9591c791a8fea9f4dcddb2bc288d8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187d2c03e4370acf837ea3db6bc84e6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fd9ecc25c2ff6117599c6d303e95a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97ed142826ac7903b47b751b73f610676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b17be36e4bf230484c3254c571d13677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933cecda2aeac773a75baf5bba23108678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc2d3ee3f0f3240dd1912e4370ace2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01dc8840bb59a1b07073d0cf2a1f26b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91070456bbc7980e908527d1d485de8f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079b3dca3f19357b23493a0e16568a2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c285a826e2d449624c35e55e278e4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fa56e0bda51da59aeb09936c65380684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4a6088800187e76a3d5fca2c003d9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687920e5f270040e7e6d21920fb96782686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1391eb2389c78ba1e9f67706d5ea15687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c14506bec201d8d66cbfa438b9ffda688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1499f0be1dcc01c54cb94e78197569689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2def9aa78082e207c65ac9a26f692690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b9a45a57fb4a36fdcb7632aae653e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fa14fe4a5e6e20356b38be36042d1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc4b854e999fcfbdae970b0ab7fe5d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc17e4a6b252606da3ce3aba7657d6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583edb219c54cf3c9ab91e15ae33436695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115f59835531c2d4e00be7d2acf02ec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5b4b3ed345c786b9a1b5ac880f2ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce603f9663a2abd7d61fe55fd6ac50698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04ca615fb7486daf0ef33f2bdb476e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbce03cd8cf13a1a198f5230dbe119700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f655c87750a1f8b32e64b44b56192c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a0d6e2249fa5ff23c8cc51213d93f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823673ae37bbea25b068cb4e0864907703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a0636bca3f4f8db7489d1cddf6cec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ac1ca2f995fc39381fec0ae409dbd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71529b42b0e52e3d0f1b297e37075d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5e9185590ff1dac7401f882bc0db7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539faa368eb6e7eb50d4c065673222a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712d001d7cb3fab74725d2f4a5c73ed709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26813e903cc07e296b82c3a561b303710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dda1fce7ed7ce19b05cef0e13f0d9a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbec6216ad3c706d6464f97ef7f6db4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94ce233e38186e1a74f2e32d605245713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c92f86cd1535b9b8b7585f34b4d97d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c47ed662c8ca7a5db7931c34e2fe8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e470468f677ab92318da6c6ca88012716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9638652603291372a67ad6428cf6612717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95754a9d93b835bdb89419085449c86718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee096fa7d5632c1f351dac687045c08719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c6b0d211893c7274eacd2def34db1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f904fb084c2df1533fdcce418ad24e2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43858c9a928fc2b1d16cf34e4332000c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392c3dc781574a1c690b5c80d4b72fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651450a8f2183efe83ee1168d9d3d1b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d445eb4270ae124d158fa24a3a44e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097c8e1471e9c5eda5d57d1f9b0c19f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befa056ebdeb1423e3ff2ca4e421f64727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9681287bf5c3209c12bb70735b62534728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978d74e9d5b4ed2f154376b2fccc7f5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67694ae309331bafd42ae79da7ff0ec6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d075b13cb184b95bcd621b6128db1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e486d2d9d5d780bdace826a55870c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b93b5ccf1e702fd7e532fafc6e804733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55846af2a8f49fe4f0fcf61ac758b81734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5be7c4fe96a56aa362ee575f29709c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140482bcb23681830e9a16057f11a3d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114fe86333e8088fa3ac6d60bb8b84a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4588cdd66d11553ba4d2525f62173738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177969c03a9551f22daa4a82a926bb96739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6355b82e52be6b5e8ad2010004f2dc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7eeb098ebc2236380b1593b867d9a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab02f14d3f5d8f0db187cd763168494742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602804da8d92420f09375299f630e3ca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72368ca76d974d83f596c9422d3c0e8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6568890d1d8797806e29d947cd10d3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5101c8e2b88c4a1b0ba301e6ee29c77746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1eb3e61539fefa7a6224260b9d03b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c21b28fafdc00b1129d61ff691052748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5529b73606cbf6f5680e0903edf879749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3f9957cf556654be2edb58ca2028a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e032ac6723ea7ce5ffbea74d6442fc1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d0be680164e53e8e873a33f78f3ee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85e2e8cbec536de49af583128124dd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e5e89a61330f3ff8ee09155fb3842754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96ae78afd8d0bbcb6db38fec197709755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04658144133e45d6a8ac303cbd573731756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd62097e7a1b05d31c90fc709ddb6b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2485b3c9ba800e36909e1188dd8d3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15708411ec9b74634662f11eb2d5a29759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>