--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e1edec1fab9ca2373499b37ff3dc31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae212c14b03a4d97bf31430d50455f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a976b9577435a1dfad63082697c6e533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6a1ae03cf63ed1cbe3f9bceacd8f04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04874204139c14302592e3b250505c7f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049541b2fa97964516b23085182862ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57a178bce72b1b2d55865932c8ea3c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f657809aa4f7b687bc3d14755d437738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf443d68c0f2073eeca0eca440a204c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a2f3c49515ddd26a3148c7bf0ed6310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39a8a464322a4374a729de7982254011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379f76b142ff6f98d8e9ca25e24fb4c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5855f83d10691852e6832be6b59e34813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74293d6e008f7978dbb1f1ef64080e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79a280230ebf35be26216eca373afb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377399d7329225c1e0c4b73ff2d0ccfd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecffee2a2a8d89118e10393ebd85ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746cfd8a574a78f75cae81d29b3bd4c418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ead84d51e0359b272bbbfcdbed74cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe4fb5ebf577c76a553e6630724a6220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8c78899c8771490afe097eedec5f521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad138bcb9a89daf5eceff094aa620622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a7f5d926e053eab41f49cc9c64f4c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c9d3d546d37b6fa0d0e0bf045e64f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2658f1229abb743e0b31f536dd8bcf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e940d2ac8ddee2924f85244eb130b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20861cb3e08ff7df97cdd8e410e670b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458c0fa3f6690f1c1753ecaefde1d4628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902daca95e39b0d6f79b9feb8a0fc77429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da38bd15aa36e9640145c9bc7d845f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75032252211eed9e6330ee60b1e81531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221c44fd486d0386b9e3d2d4dcb5e6b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d45c10329de1a8ada88217c4d3b03a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89da0dddea3013f4d502a549dd7bba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f62d693248821570bec69e7cbc49735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdb6c9eb4da7fc68580e7ef30da2c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c721d0ec1b9f37ef61f802ea14a4837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8581ff99c1f52f227bb79f6ad22ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb513acf3e3d05444a4c9e9de4f3def39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af958f7e2a5d436c933316b4ecc6e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd6e6cf954a803d6c0121f16a94d1841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471aba11d906eabc686799ad86a1d2642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f91feb5bd5eb8933cf535ebd996d6643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38451a8c6cec93b401c92eb6453a3244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ece96f7335d71084c5c532685b8a5e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733618b440041bd97cb309216441c8346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a1022958374824136172a6431dfab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f97ee79d0a46325d7cae5a0b6f7db448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54058b2cadc1f206a9758f3d4ce85c2549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31b066eebc5fc955ecdd00b5b805f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f592aa11c955479fea122e82a677751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ceba08a8e963c180d53d673f80f30c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9170a748b54c8fe31b9ace3bace4353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b04abbdbfd9dda8d6d93eeb2e5d17d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f64100b1fea76b3951eb8236266abb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2434093db82033cea7477e63e4f29a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619d6ab44113b49186588459a4b0e5e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcb8bdff0463e44d1c9d2dddfb717858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51069c69f7bb9ed9f076ebb747762c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34261afe78aa06fc3a5a682f115800b460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c2a3ce0c75976007366ee658f53f361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea602d48cb129bce4108d64b78a9392e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e10863b2ca97283184119b57612ddc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce42db6713e511dbf223a9809bb09b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8784d7e0266e69fc276fb707fbb02065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da20ae47cce18ec709d7cb7a60b1f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023aa6e8554c18a9555127f54685f86567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b78e7f5435033dbca6ff05e30ba3d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3b67a655a08573ff9381dcce396b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817b06a4200306d48c21ee4093815cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747fc1ad87a091f7b070d616e03d13c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02232b80749f0e46c60dce58f765c30272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607f1dba87007a5beafd41e7da2133b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167955c989cafce55894cc508453921974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb49bad7cf00baedb39f5aac4910fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2896446234ce1f86c6877f9062abf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193627834dacf941dd33492337accdd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b2344955361c75b09fb85049b02b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0dbab784743e892c754d733a1ba23f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0eefc2805938b55d22c011b1eeba4a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65ce27cd19efde888ef7c8de89eb0181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e07fbd4505e160f919e10eb5043d3882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfc2305826f670dc9223f752f9330283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f78ff7ab0da56496a4fa45326ddc0d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90044efe33813633c414ff39c4e30185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338b01153d1df7a9a10d495679705bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7065c83cd440d68c542357c62f188787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907c179de394f945298faebbf067eea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202c50a81af489408c5f862c40fc23789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be581ab9e789b56d0685902c2395233290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c66242578d33e129ae9948ebd984a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ee795ad6824b2a42fef1bf27a0a6a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc281074bf59613591e36aa3ce089ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b00a4558d83775a2b4e269a45af7a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408344e94a009acf93ec9dc0d4d74ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efd675997d7ca75526dc4198d441bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c06a3518f7633db541eeb5dcf5f3197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3970f90d4a4c59656069b2dd444cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f89d70037e4e1d2254bfb388cf8bbf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d95d12455121c5eaf768b4cca24fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d13c16bbb76ba66aa92c6cc299b84d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcc04b5171399b5efbf1e94497629d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76e18e3ca38c6b6ad1e3fe339374da103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9badccdc4670cff4521930d203622d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc67e6dad7a5dd1c215a86c9067865105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603a77edb48d8e9d93a25ce131fdcfb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211c14bf10188f372c7459f7ebf9f1c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4deff45014c327cadfef596aa655d7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161e93a2addf2fde33dcd71591a7735109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d297dde3458c8a3b811d3fd2fc7e349110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f53630b21371ea7e4267fbf761707111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18498a3a89b3a451c6fcdea14688cb99112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b23af3bad1dd872a92607953dc92d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d49f0f64ae782ef8d523f1fc002df2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561434baa6bfe94a8008b03d3ce229f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49d499c9a0c169a68bd08bcd568e4b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e636ef03a2de42bb20a7c789a9d2f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c2b3d5e3ccea0a65ba7dca7571763118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2638b7bc5a6a3744f6eb352f2818e0a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3966c1fe5a483668d1ba906b4c578bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd8ea58fb01b902b500394c1cf6e3e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e87a673242ee947ee429597b8c158122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09838e8537442e831fb625d9f15df988123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fafb2ce5fbd50922f7974fb858a24124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7732ec984652872abf6c2184c8a1935125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83665aad5d4551fe6e4cb8ada9e86ec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581fce7cdcee56c0ab6f9a430154aff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635b353286f1030e6a90de7ae9e34a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a53388ece5949bb49abee46dfd6a4a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed17f01afdaa2d1035dbd7b8daa6612130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fb1946041040359622c7946ffdbf6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70a67815a8272159631b4a70619d45132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98943a1babb0cb42ec7609ed97f885f0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499dd8e8254e6844ac7b9126eb99150e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5dfaf3266dd62485fcb8d4df75a70135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846594babeca66e62c2defc62b8a6c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a957de3f5b23849c5d1c14633b94e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5fa5cb33717e921b9c20aa1f3fa90138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c567096d3d8498ecbe2d187afb2a5fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd317dbdf0d674ca0344c65efad8e0d5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d705dff80cbcbd259bb0812f5741f2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21653de2554a6b9aa9c0e2cb4adb2cf0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f10c8c4b9c1d25fc33517eeeb0f0e7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d6e86e37ec6c78e1a80c2ee4c0b43144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55e0e93955f9dd337cb3ab181f3a00145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712a8fc09afdedfabde1ade4da64de5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4b0ecbc30713b7ff9a2b06c2666e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d47a77cb1b5e7df740751e6033776148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f27e0659634359b480eca4855903c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4489778fa2f3ea921f4de1d80ee82150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3954d0fce6427653eff8f6db6bd4ed3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faae88d6b3dcdcd2edfc66c7ebf61d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179cce851f0bf0ac2c7b49318c2b8fd7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e9fcbfd0f8c8e3a01ac14e00ee64c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77c08031bb573d588783f059e9433a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffc7c9ab608a403570934915fcc8e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cda133607841d640ac71da80dc1fa8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b1c1900b4eb569cb64f87cae500c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804ab6d7c15bbe5a45ef16eace6db5d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710bb5e46e936e85d375b8ebc1ba4ac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407260a82728d2ee44614c621ee70ea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fc30a367a3d77b24ed9465541bf3b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f772b1d4d89033214307ecd4c182df163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e04a92637b5fc8bddefedd73b183db164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14225a9948b8d2ede0edb7353a4f00ea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e305f3fed08f4a414ef3ba4b782078f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840ba65823f508a4553d15e36d7f2c4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371c44ea5d76fdd11c0b6795036a81b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77622d2ce61f5f0f347951675f8bce1d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee0dfb18b7040b4377eb91d3aa1444170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf3b49ae1d3ae83c6fb6d19a243e55171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8dee228e20ee7611f1112c6aaf4c4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c7bb9d926d7c725eb0199a7863159173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a170196530d5f61993281916be1c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020561bd39a7db3eae4906f4f8724fe4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c04f1a712bcfe8e6c3bf03cd392c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be449a62eb0acc4a902183709a765d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb310cbcba154c351b32bc87cd62a67c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5637bcfaf5f6c8c0481dacf7b4400a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781e83f52684f9646eef9825e057828180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65b81db8a2d26c33c4ff9b19930450181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bae248824e65b5070e938e6b8b11c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfa5e67ec7d2a500d2ca7afc802e78183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31806209824916a9f7784c0535eef37c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42554cf0f2912d40bcf345d1b8ae072c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c20fa24533c311c883e331767cff9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b103df75d8f412496a5a1b14aed127187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a4ba24fac8d1839a03d43b833726f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0771c263b108226caeb3e79c171faf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ab91f0eae2cec3e98598f211ae1f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d87af7114a6b2ffa3bb0011f0683ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762cf3a05f2eb093383366eec45ebf75192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e29dabf3f982c0029f467dff066be9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61147001571299a9e5dd1edd189cc136194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbbdd1625f2f2c0a2e3eba92cfa7ff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daeffc7b878f4c38669a4fa352cdb1c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ed1a359a0760272f467615dd6322b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433547978315c3543e8fb03189a4fd35198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639aece99036ce1a71189e6d358e21be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7083c1c64652119876146e2608e8114200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af1afa4277fc080fa4a14b43047469201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533e84e255df3e47447298d84624ba8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade023c92c9bb4ab828345ada2e15cf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03b993603e79b350a459df3b93e352204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394383eb63a98d3e1354a240c5a8762b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732510e774788849fa004ef357f187c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92362c1248fa1c18e5ffbc9373ef4f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0145c33efa1e144505b0070fa4f943208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe1716d96b26e61e05d66e6be5402b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7424f69ef03f29920957fb6080a6a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab723ebc896d256873b6fc3b62e481211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa7b1bc01dfde17c34b051aa2685d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fe085385f34ebf2d387cbcb3edb02213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffae26fd75dca02e3bd1f8dd25d43e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee60ade8f6d313adc80f8a2bcdb470215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebe4316dc9be18f960a58b953148a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b31a77d8ca9cd0714a18c881539d7c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cd516e95c1c89a0ad962468be3b18218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabb71d7909e0323bd64c536227baff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825052ab5eab2afa3bea45e63b974637220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976b8826b066eb1edd7fefdd3d0e94e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390280704b1dec932cc97e94f2a6a8f3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36064464a11e39834c9cd008e014ea74223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab45e3062144d30583f6369280555fa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a59fa8a0a67031498485766bb608b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd8e693699276593a5baefe116f179226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2f3d78f1c325504af74fd606d7723227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb5444f3c3ac574b04aaee1c4a9199228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd1f88f6b8e719cad8557f3129d01e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e50f18abad6ddb258bbc6f71859f16230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6152ec12f64171f48b838cb4d49a1ff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8dc7953a4771fca2d8645832bfd08e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d98d67c91901b521e7d67fb841e004233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9567110de2e574c35e25f0012fb76b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f58db1ce5547e5f37415d942c04431235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281081cb0a5215789491c997370ee5a7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b929fb6ca317554d086ac71cf86a031237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015b072657f1bfef78cc0bd893f42c8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d384d3c76a717deb90ee84de8bb0dc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515dbfe203ee591063d6c4ecb6901780240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ce6666ca299990d90e4d53e739078241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92c95cfd60365e20194b7f3ff7bfdb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645ed30e1be94834fc763712f73304b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308028f8018e13e860a39c2da4abc7f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c86d769c7012e8e7a8d0e2a34f610e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97d29168ac699c9bebf6cf402fff85246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825405a46415b5b2407fea0fb83cedd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f86b05d54c0e35f604301b226ba6b6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3a97ee558e7373c969aa1e0dfba4b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d32da3dbec5864335d71e98e14bd9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9cf3ccfb37b32db67d5df11728f0f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21581a64bc3f86d5a17e0ff0bb7b7d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b6c743a3563169a9df583e63d23b2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9afc5db0413dd5c5a8400d277e80f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2716798bd77846cc4b007bbfe4c957e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7acad553dab22b70ea3ae6b3f79e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e42cbf2635fbff557f93d561085d8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b1b7a75a3b8f24cf3f590d66a6848258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ef72c244727edffb34baee021a601259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4110d1ea307ac68923e0c637af14d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa1fd0f30472f8b1b4b0a6d205e3e5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df038d6a5d78fb5e302437649c767e03262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e17b1c8a357a8e43b6430a35c4cb7e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa8bf5a1584e222721884418229fc5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796d4770668627ab4c4c1333487cd3f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107cc7508e2bfa45482ef5826bcce1d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc56d1f4ac28e5d2a9627dbc8eef0de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c70a1827e06f92269a6ee85f6a259f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a02fef64e407ca2d36197996051ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c2c8847d1c4d7e04d3d18ad700b3e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332305a324e674dbc724fb8e5735b4fd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd406799b575535b3d403c22e8bcd96272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55e641f09479ebcbe4c17659605638273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba695aba7f01f74cc419053e70de794c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e8846f4d212af3f924ac1da464119275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6baf72527fce60690260e53f94a3d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43315beaae4ee1c71aaebc1c343693277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a61addee17f85e965b616b6d41bcff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f01a19c6d76fbc83726c2b1f79493279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77474e6fe5d354cb993491962ed03d4d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbb206b9bcfad1c7a2face25c165cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211119a6a7e4bd05956ee2ca2cdcf6b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9505ff7c73076efd5282f90d28042283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5156f0c2010dc1db452154da405aee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37275f05247b649105cebadf60f7e2e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ac6ac787ad6b86803b7af75c91a22286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538828b031a37af54960268d6d84edc6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d299d1b3245a6882a88c8ae066f681288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4cf91897f0bfa2a76d549fad79a1c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f838e119f86e28a0566409bf99136290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56abadbe3042c744f3fa818d32b070a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10ad4db38b3c2736199ce417304408292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59895453b9e3abedd07d44f0d379b50d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfea3b2d05e19372ac73eb70a9d87b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c454bf794c9ff8e9cb418235867cd36295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c988e05db847e28ce309d44c9a5b1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7689169063210dd0afb1371ab5d1502297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3453b4aa81fdf143d1547a60fc9d1f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3996df4545b705073de186e91218057299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42a7be1845b8f1a9536cdf3b130204300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de3bf3f3a01a1ef13ee1e136804f22301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85719e70c7e72b6f55f484a5ed04563302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f4bf312acff4be76ee90cc5b6fb8e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed757a59f126d45e0fd29bf2ac708f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b68d33e54fe1529d321508e6e2b19305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0d3d7ec2210605955e0538c9cfbb8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01cdcf2ad9b704272ae904e4e823ed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a493f35588dc396fcd3802aa5f4cc29308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d5fbcfc97ba761dc5b830c2f51e77309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7baf8297a25c719830ff170bf2780310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff378a4731c8c2222108affbac10ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6527309062ca418cd88e46d24d235312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a617f1bbc25ca70db962e9781349b63313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb0ca2e003f997e5a482021a284301314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee90f9d85d4347487d213300dc746b5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b74b777cbd3141a6cddb63f265b6e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd03a1b93732eef5e1aa74315adc84317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bf3b16e9b757601cf4cc7adfa5bab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b29ec3e733e7d6e4fa21f65d41c567319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9029a63836c528a36e2defcd49dde8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768ba036d5ae4ad0bac5a9a34d17338321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043a7eb73a11134f1234debd0375e03322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bda2860375b3d02e2d96016780fba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d23df9d9c770075fa9a8b680e4ef1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b51989e0298b88916b60f41e5a01e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6383386a5fbf6e17a5689ccd817646326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4043ace6a11e6cc135c4a9f0246d5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492114f899b4a2cdf9fc73c7eb894a98328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b752ab266aee3ce4736fa281865121329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cf0fa4bbb7755e0d8084e4c458d90330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4f342ec1f36122d4e1bbcaf2a29d3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04aab8a2152e45c8b12eac132c77d8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1b7ec1d93fbc0725d299714c821b6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd2236538ac54c4aa573cf430c22b6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecec43cd7ff655d189c11de2503569335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cca1ebcbd0e778c3b4e67f0c029ba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017911cbb30c72dc4093df41532db2a5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2c6743f01f5468d6c0762a0ab86cb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8705c983e6d38358b7e85ca0280ab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e282367700523ead8077e0415fc5e40340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e234f2f60d1253fcb0131c9d3b9570341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac2896653c5e7a3bb1179b7475d91a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af672c475d93c27648f7ddc0cb00e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e26e719e0a974659ac825f9278206344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9c66681b18da0cde6cd203ceed4cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da2f734a53178d6c64a981d2f81fde346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e9720656470aeee523fa87c2a97c5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28377511c92934d19d049b2c708ec30348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952bfc58daf4660d1a6b9e736c9cdac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08e05d0c9d3d1aad663e5e37a530f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f85b301196cf0022e3c548f3709d5e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06aeae30a634589d8811a0541293b0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70a8941756a02c1bac389f91fa6d46353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a32f997916358cb78de2eb038effd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df881a6b1e44d68950d1fdd8b118b2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f7a17f76d7f135506c14da70d94af356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b544d0d64e3967886330de533b37b88357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a401147e3623550cfa0cc7c06cb3ff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaded2a88ef3075505e128b53c52fa11359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98de6f9a42e2c71ce64b9377dc1e0d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20981f7852569e5c0d007bd06ab2e8d4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b4b98bfdd5410dc46c39a8c7cc8da362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd3069553827ed70aca9af6e6dda76363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebecfe3ee1fe4129e25881209a11c8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62dc8fa989eb367890a76adc5b98cd3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22259a568d4774fd2d09e24a9883f0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d2fdcc2ad2e64f10da7f66afd2ab9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2cfbc738c04410c3d3b42467d50ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19c28779ce875a3a7fbc61f7c79bc1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca409f38cf0cf06e9d69df52156884370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e15146a97ebd81ca6c0e1c26505dc0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587267e5d17cc773d1116473968d422372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15989f1dff0b9f7eb66f10e0c1784ef7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df662c2231cbccb2a088cc8020330436374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125d60c2f2308cde8667092289ef6e2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ecbcfa9e139d0d2d5eeaac82b08d9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92549e74901fd9d9a2224ebd2e9f418377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8d77e76adc9083e10b53d3c1b8a1e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a416dc8f62954d97ea16573af45f8e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5abcb1c522a7ab20f309dce112a389380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2e10ea835763c9d8eb87a0554a2b7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d54c36503db9c3a233e2a5637faca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc043b55f3c4d46ef88726c194278f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3317b0377b5f31a81c6bdb5ebcea860384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748b4997e188735477f9cc3c255e599385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9fd3205710c934a23c7d88b5ab927386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6391202e3e4d11a54485152ae86dec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da542de2a5f1f13b4014b0f08d0d161388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789198212d9243c5ca40457a445c9db389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3618533cf261bf1521e16492d08ed68390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1040dd7730d9f2c64bb12791aa2e203391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca1a65217ff621f705e39bed4f73a8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3582956d426a36c21f449a4b5db8ae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98096e77340236105cc7c1e9af028b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff075a8adb29a82ee022a5733f6b74b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25841a47dde8aa27772b66362be27c3c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc916bbc5d47214d6b5d397e81247962397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5da29297eeefad041b73de25da3646398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa721ae2e2adfe0f875e930bb9fce6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdb45892aa5e37a1a6e44d5b500593400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc2150379600597b7bb529673cd228401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ba71777d2362ea41bf0de81615abd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22914b6a3af8728cc5450e26c0aa6fb0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2186f98b021129955e8e2c61c456a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66779f832c4cd9a1b8a6fa99474181a5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6d472513a67f64ffad280d399d1cb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc451fa1cfde707b3a260d77c94c9743407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be9036ab7f174f0de363b7cbbcc00a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b611e113987803c0c3f57fcc0e4a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f365968f8ba886b3ae4390723b548410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd872684c750a9325843188c58f9607e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f099a2f850efda25c8c715753a4efbf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b678d29b23299dac2943e615db1fd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069292c91b46ae67eb5b21dfdba47dc2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a14ca2ff5772fb83ad655c11d52885415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4d9fb7645b5e5c914886641371080416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4436dc0d5541666f30202dea7dc7d62417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3e7cf524b606f225eb16dee1c7f94418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f5efe3462f87f90a521989ac9d8d1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f74cfd9bd133e4f3c7132862bd3ed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782e9da47adc97db9c3ba7edc2e1ca7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f114088861ee16e21a8b207f635d0f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d55c1470c2f2aa778572abf7603110423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3819f51947bbb315150f6f25b32967424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d35748b71bb3467e1da20df5d58d32425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c416eacd3d05fb67b896c5b850d7fd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16933d6677e82013dedd237136ab44f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bc4728b83193250588b6bd5204f0d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2016ca80c7b069ac9646b0d79aa616429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76017f7fa5285e49369b7f341c8eb20f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8cda5e8b4bb9c61c41a8446b9fb62431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2a93702ac82135c7886c9724cf2e8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c7b5c97d405a477c9a88c0a28c48d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7253f052a1ad2ed6a2c7e56ae5ac57b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f004220a07200cce548e2b95c21ec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cd6d01a21fbfa0d276c9aa1627ac4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d1c49ee33fb6b89e7d2967ff0c4ec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be360884f57447cc497029b48d5101438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c1ed32f10e756dd48b591a51fc956439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a63a4d1aa135f4c0f12f204eef2a1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c572cdf317e340db5b7c562171249b9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35832a86b1e44b25308ccb109ea6eb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa790af3f423cb89055011c03c92a45443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526cf0d7cb1c50473aa112f4829276a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4c670d146b3b7738a4a8427fceccb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ad8529a5c2c9319b9525b7b4652f7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac464e9d867b048ae606dc31e54ab3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630f9726265881b90da9e75005a796e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026b8854039306d17741ec8ce1e956b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c981e082202a79b3744d68c8572672d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9818c8e7588bda05cf34be7ff5e62451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e503e11a64ac851c7d11992243f761452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509506c62e9d5b0acd602d7c3c02f782453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eeaef16f7784c3b0808650780c0b81454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5362f06ba868c92fb61597549c686455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334d9d4f218018d609e2252aa00073e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564f9dd8f74d07da104994f9072626b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2569217eb16168721b48d22dc8fca8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668c7f6296023f8cb72d22ef98c54ac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724419a62b166322f108388c8af6de4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a3a5de1ea080754ce4e10afc1188c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05e0b1e030c272d5a2130da4fb5380462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111f48cbbb3a7259b807514900de90c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4fdb75c1f39990da8c54a18aa0bfd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69953d65936ce16bdd3a6341de468ec5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e960f4f31bb16437c4db62e0b2b5d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990321d0898c246d4f22f0cea032984467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c16d52f363ea3f20f40a153f0acfb4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b822c82376bcb23f6fe4dfd25476f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da935d90ce3a3aad53227766ab1c4d15470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007668a325990905f6283010a561e3c0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab072618152725f3406bd935c40749472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc519958a51041ce3f3b452a674d834473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e81363b9cb32b3cbf1ad32eef1e41474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb4cc235e5ac3c8e746cfb88f7f0da475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023d0f9c40611cf6a576070ef2f2b08476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e1a7159331ae5a568b93d48b8c6f7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981cfcdc8f1536876c757a66fcbd946478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0f9fbe6ff4768282fec22fcc4158a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f61fca8fbaf67d473457d5c962e992480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ada0f669126abfc6dffb63558b4a5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aab38b9b20aaae898c32a5e7db8ada482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40a74d6140ba9f7cf100952921b5b9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9f7bcc0845e18ea9b636c5d404452484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f4076ecb2e2de152bf460b05ef70d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fc1588acef3d24d8a7062fbf7fae4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd8f81d0ef4dd3e90a054b9d39414e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd5494ff059e77aa439cbfaab6b442488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ec377978e0fbfe7d885daedb2ee13489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6353e9ba2c7628de016643d1823878490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa98376b36c2b0c7ac91fe9f2080d8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed03951fa58a183dde43c7266c6436492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2dce519624664e7e9c4185bada660493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e796c32671fb5129b54260a035e08494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee5011fbd735006212e3603c2f6063495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56382b96fcd123da4909c97e6fca78496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf494ee55bcfa6c889aaf44d809b8bb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16387eff9a03bbce0da3e85ec3400006498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae3ae5af9828f901ebd75424672ca5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5e778eccc6fbb6be1dea4c6446033500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622a3c58f9d79a76b93e0ccd6240867501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab3488eb44ed60fb6bd21499962aae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ee218d872937e8391faa6d13907ce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4359f2e244751a0c3267519e53ce4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b3e1b77ad05e9e8c7f440cbc2bb4c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe9a71b6d624fd5b46449be64f3b08506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb30c25f47d1d8b867aa949ecc30c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981812e90618862679cb9a1fa1446b1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a67a4424dc8542f7dc1ea763062c6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626cc85664a48e7585ba08b3739d309d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d4e4722599338b94d49a73f0c4b44511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9453db3f0abf46cb6dae277e767253b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867a232d2c4e00a6745143d156cf3de513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20836bb878d9d847c594836c231ba4d7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0dea4d0dfd1c29d76cbbfbc302300515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d85056f2c44e20146e98bc605153e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58da97b48b1eb2cb26e7b6cb28f3b2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc74f378019e26127751a121ad773e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96283187955a9af8b7b66cd3346ae523519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a0b5c8cd9a4e1b615678bf996af70520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9309b80a677575710345588166be9c5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51e2fadfb6ee0f67784a63f5953114522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714337406aff41c199f1401dd706817523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab582f084e4a7a03fee09290ec768e7b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8cbffc59317e1ae2375a160854e7f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e512cafa9a8b54771467a37e3f26b48526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c52b0fe4eea18cc7108c263bee419527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9464b3bb0fd7f41e8c2f5e4607e3a3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78645aa38233d8d244e0598c9c58cc4e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d7e2abf7755ece54e816fc3cb5df2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2c6b0eecb5b32ac97998a17b8daba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f33a0049cddd5634bd2b6e5a492b8c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77073843579ffce81ef87717e42950533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc015cd3178ef4868d5f9a47e06ee6cb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeef79bcfbf8bd9caf03d4560053418535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a915488e408ed7e6751c35eed8269536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce465b5b6708c82a92c1df8bb24b2b6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862eb3fd4b1529bad3cdfe8b3b9348a3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515ed9c57cb582c667449739760314f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11e159f9a636568b01803aa51b38e4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986872d20f342ce83495e84213325f4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c58e97bfe2b1ae55e0307ae41092b3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89664d387a6fd353ae53ca11a146f284543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5344ff6404b42ce637771aecedf774c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536eabbea2fd1b147fb2969fc38a62de545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a18f2b28b1d3a05e321a1b80ad2eb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9776cf2e7ab93efff4e34265cf64e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de28f50d0f59bdc6635e2fa6339b93548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660f16615dcaae254537b613119f994549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b233ed0e038c9fb12cff54655aa0c2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74329bf036c2083bf4a82a7fcadb72f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ff0cd4d71c62bf795177dad0c5954552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a6e3f8b6dc8b14d55dcc33e09c8ba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941599b5907b36a7e5e2a88e6ac8c77554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03b98f819bbc15d0171e1ddc88abd5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d2ac77cb2cc5a83e1088f46fae274556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbba7da2048ac34951e43ace4bf8ea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81740614d9446ee691a6f3584e70f6c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b33a21eb2aab3a48e71fb9bd68255559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f0a5abdcdd1caa186758250ff0ee0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653b3403285ede8c96d511066e9563c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be11e49706053f85d991f0c2dc6788562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9cf76d42fb49c5dd8028ff0ba75bc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb25ec610fc0783dede942b630d7c49564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7717720d7e2141695efd06d3f8112565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536fbf3a81eff95b9dbbbc8c4a6f3fb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfc67deaf010610ad5e764a85cb44b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2354980a60d3703713864d202d3279568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49b6d9e103c62add5d4810fc9a6b53569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da144e4f2eb7737b0a91d6fad678cc12570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d867541c449f1bac51a3663d8e9c92a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac144ec1924acc6023fed4b6f2737fb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754c9f6562304620eb12a614eded9da573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a360b0447357f6e1aea5c9b20c71af9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d989db03c7742b3fef22c31d21c62f5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495da63b0a151151b21bab5757e723e8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650e1528c8d71d68120294fbca25102577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e52d9e3c80d0fa4e549fe05dffb54578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388833695cf20f14f7d9f60792cac27579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513fb6d06c094a7e567441b05e90c53580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c76f1a1c8b0cde5810457ee07e17ff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fa3f4292eeb27c20ff929f37317dd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce2243a53631ac1945ca8d9448d5d5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4ce8d85df06b7319a29092d7a5567584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e4f8f8d24a2b811e80b0b3577eb4b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d33d2ce79f9f12b5660a2da4c017c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd44e15190c3db2e88ab687095d2d0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e42f4d0a6d86eda9ce9e4326a6961588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448961a5754f0d45876f7b99ba718c3c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6896cad89aac1fd8e44a04ac715608590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d87f692bfe0890cdc19ab53af4208591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2131a4da7061e7c87ee9eb4425ff5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20ffe9bc4f163ee94d866ceb2ef443593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b418545015e99c3841957101d32485f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b99870c644eb1900c9866b8c06e5b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92db5ceadc6e7e079358434e7daffc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d31c58b22eb22baf85b272ce2c4cb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e5bbf154b27e0473a908639c0550c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d22c8948996f1e819fc5e123c17f4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04abeb66befd49c4ff25680c6976434600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03affd9f6d1593fe65a114724f9c2f4f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88a14565d0f8696bffa996a4bacc3e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d1010e49eb4b39690dbd6851ece57603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74363e758bb6a9e5f99f56f7163ac199604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1eabcea0951144a96ae5e5440660d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c84773d0c34ae82e52759a1bd269f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f966cc38e7bb0dec092fb3bfd153c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc78eb64bee5041c5baf6a85c74070e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fa3cc6d39347d5f17f6f747d8a24e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f99428cb6799175fb991543d4fa00610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddea5618ae7c6545ecf8fe1952d7d8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae9b805d4e211c1fb6d47dd7e06659612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4e1d431ecfac613690da1edbbf486613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc14055d604255e36cc843681fc2d1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb4dcbbaafb64f17be2ea811d0e0cb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48560258e415a0412a569c463f25da9f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca62be11ffe909052f275e0ed34762617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfc0adddfdbe199d425e5f79c62f02618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d32e14c04a51a3a561d88bf9e1c9ad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c154bed3ff03a38a5b500e78f54cae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdc7d299952a3e6f9f7a8ffb3b5223621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d0b1f26946cdbdcc1cd29c74047c0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b18f93b86ac60e6a989d7813d46305623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f76de216001202fd648bc1d55abc73624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157aefb4f4f48cbd0c9cde5572db7a36625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc335056b9e79d9e2af8c932245899c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f76dc01c34c74e88ad9e183aed4d4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a67f7a317c2ae6ff38c4904c9df77e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96dbb2d12e9e958eb1cf6a73056591629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac0cc415b52b50eb34afccf772a965630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e26b0e9c7f7ccf8c8dd348061d4e80631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0168b9d3cc9d93ccf38391aa2f985632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac58bb89d310cfae50c9919b6308332633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f330ef17a7394b3315897b98158b8c3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d86f6278fdfdf6a2a407d14427d89635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8712d607c4c0ef78e641a83630f18636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98076d66bbee186a3999c4773fb3083637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6c35338648bd5ffa44c44b9328cc4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ed8d62933c61771f0cbdac15d7e95639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19553e8c49041ac1461466874063634640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645abc38a09bc9990b7f57f4512c085641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5be047436a9ebcc27b8ff3497c2b6b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ffcd2720ceaeea7de1e203cee52ef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a62cdcd5f6981021f32f57475945f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc22095dac3496c350af853f0c7140645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6436fe3a4bbe7713c12c3cf957e7b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe76d69698d731d0ce1d35bc6fd51de647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1239fc2c506cecbf72ff77cd365cf17648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bb3bc0f02b14bea3db5a7c9a36419649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a98dc0d41424d8935e7e5c915e340650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe09da5863c46e6c5f00f6b7213c54651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ebc60e5e5929045aef1eac2bcb037b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836e6548a380c997e951d657362d386653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1ac3df6ebddaab917d199ad1abd79654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76d18f94d4b7866d36a4556bb24a07655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660776ce17ef247ea904ab39dab2e7b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd921e8b298891da249f220e529e20657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434eb79f0902165a30feace0964d7b87658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47052fd3828ff3639e3c5439466610659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb61918e1b8ba8794d3302126acd17660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27035ba7f79dbde5923c1d8502a875e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade00b59890ef09be96cbe62e3e216d0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853f627590494a515da20452ed8fb71663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67cd5e4f80c07b129be85b2e29bd30664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e6b248b2dbe94db34e972f4ac859f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311c29e780ba51633e8ee29ebe6ff7a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2007d1fc819f616b858d8511a4fb43667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7d2273aa6d4cce29bc3387a19ba12668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced95ad98b1dc803b39e2ff0dbcdc2f8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98445cdd327b78cb9122665ad9f80a9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30e32fd7e1b22bbd5d392995e7a1b9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fff1aec3c1d6d25df3fc19c7d4015c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415212fb3dc85cf48388cc88544346b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b06866290e799e56a2d9fbe7be9dd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3819666922f678cba9745e67d9089675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b3fd52dac0b6cb809c5a51bb86856676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb213b9acb229862424e0aa633e27a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9aeb553fc178a6b9efb6566e39d502678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34005f64252819b5a091fe52898409b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66621262bb1c549e329deaace913b59680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3ee685122b4e5794fe5cb3179590c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a040de44547f9ec322cee1fed3bd59682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce1d4e2b60169709b7506bd7c3b53f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf41cad0fd40cd7cfafa90fbeb2475684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d95b9f7539112be05a5b956afffbfd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c25ef399641435477527232103bb00686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407778353934b886f45e59653958252c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64929027cea0987319afbad2e2d09dc8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac33ce05d68de40509a8437e57d2153689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50196ec641ef59c07df5cfd0770b6059690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5eb8dc4052ff8578caf1e7b4e1c5dd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b89659bbcc347b97684ef1ecfda96692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3550a44c461e96cbe432cf4eb3d1c5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11821314aa16bb30d3a15c85f7bf94694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ad5812558bfe57bb7913b49c7fb8b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f585cb65d615cbee0aba0ed58859cd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f9dfd7548901743cc6f0e3bb190d8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435de590ec10a3527c921e3f61b0d2dc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7d66559842724e331078f1fc02003699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab7435913f4ce2d4828f484ba572eb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0f41d599c5e9c73d8e7e9ab660c96701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1517b0b1d2b2083a8d07b80ac9bba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc28b78f4de36a9ea5909884cab278703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91224be86cbcbeaa3c54e7ad6af71e8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89dfc4a42be713f5d70fb95d957ca8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84500be9fa529363629ff72fcf386aa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdb387491a481b6f22c32a1b3bc5a8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718b1e6c5a337a63b8b437ed49ceee3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe81716021bb635cda7a4530d0d3c7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4f8671a1ac9fa4b1f653b971ece63710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580419d203542265ef5c250fe2ecc9c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63d2f9d59e7ea7c8aa12f037103f06712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e023901c9d222f9a906a06834ecba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc206f181d3df14d294735ac036b95714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9dd1f2a12a5659e53ed04321fb52fd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f407880a760800306437a4d04fc935716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90fc000dcdae0d198cae4c188155b0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a927b705cea81a103c5f5eeb9187705718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70727cd9cc155ce30d5136c70eec14719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5b0dd4b4c070b079ee2b788c63b91720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e1e207cf1ea65665427f7ba2fa619721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301316007f4ec8a3e29ce6c53bdd1ef722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f22f53ebdf9de8e4142a6819ea370b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16997983a4f4a7e94384ace764aa6383724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f8201d1aa8c21cc4fe18e3a0e4add725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227e508f90b5e57d451ab772656c5a2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2186bd0f0559ee9d066095c79df5bce727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2c2e9f904d37f870ee427510f6eaf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcc1c4cf317967e4bf063d2ca3158b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0bb7d8070e10aa182a2f09bbd691a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82c2c6efad0ed7ba30211289c23a15731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7fc245ed699445dee775ac6aa40fd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51474a3beea1045b36c9d3076bd42614733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520d4b9c30fff127bef2c7a54c2fcf3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e7f65f928b9b01b825d2938f98118735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054cb1505dc2ac3dfc4b8e53a67e183736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e1a1d543d793276d28eb26bacbdd7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e88c7a1e765217f28848b6392c07bf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3f5f0d5cde2998973b2c6cc34f997739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee83a5294909abe9be5b5e7d34fbfd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828526afe9645c76f01b27ceb13fdae8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e539efb41514c47339fec97673c6a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119074d6725fbf4606842ef9a07ffaa2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298a85efbfdf44b5125938c04ea3b8b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0fefdab79f469b75f8ecae4608528745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aed7904dd1db19bf23bd4a553c94c7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8b133961726bc69e114df670ce85a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3758aef5c7d61be4f00079fffa3e64748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891e7dfd32e4e120d6332b0e189ed0c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb466764f99ca2f6e6fdf16538ea61750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6d3b02bbaa7583b31eb78917f98c8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e52f72db279ffad3cd2155e21c6e0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625da7e9daeb04f7a96ae7a0655c44f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e5fa5ec4ba948c4534ae0b419103c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c795b471e10a8e210087d2e328974d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00bcff0b2b79e332cca5c23290533b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5825881b7bc94da541a8c7247156e4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3323c0a956999b75a451437d2ac335758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5825beaab38e9e3944bbdac00cc3dc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ddb1e271d51fd1d1ca0fca05f87461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877a5843ac46319d5cf92bbe97f92402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ee5feed203f82b30c35fa1ef2acfa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec628bf3930111438707aac729419714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38e15c17ab00c9401e58111dd1edcd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f19fab654180fbc2934683add781e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a044b9d2875bd38b5a64ff2025da887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6d178ccd2310bfc2a983719c129848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2933b6fb1bc6fdc18c62e80bb644cbd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e050aa7c0a2c745c5ed0507c15b59310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab966dc2eb058a6d8870e0b649d5aff111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d76acf1b8ff75f8a97fbb0bdbc6d1412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51317f6bd165dd721d693beb7933603013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774d3eb43834b0856cd6bd42adc90be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966a6dc0c4779f0e7601eb4245a5c8915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90a8e72214518479dbfc133827756816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c202365ff40b830c9eb4b61fc3332017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab795e70a2cb9abad8f57182d2821e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92b96680a18192640e86d3a62bb8fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e5f25f541dcfacae29f747e4f2f8820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb9ccbab0830dfd284aa879cb3aae221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca0734ca6408194285ad55afd80ce322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73971167de9a62b0c60e02dc94d8fa7c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea55111a4e73a01b1530a5d3499ed624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afd56ad5e1bceeb1028f5ca75fc1e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b22b910c88dc29d17562ddad2917026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab86dae9d99d262303daaa42073d67527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcf631c2454592797421ef8971067b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515785ebc6dcde4acf08554bb98859729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad5e950630a40dcfaf63bfa0f094ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1fdbd619e6beff3518f41fa22e78131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48746398596e41e2b4a2f73c6b3ddd4b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8d12000e0a448ca1ed59a1145e20e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719de4d43a68154ecf3e1fd31f341ac434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599df5fa7cedfdb480a449861402de335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeefa4eb27de6cfad2bb437461f743a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512cda9bf16417792cd34370561567a037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54909f4ba083e4232319cb6f99735d5238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cb9a1a601daf5d33a15626183f31139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3e5d40e12d89b59ff9f7d4065a94240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b6afdb2e2b26d97f291852784d5d441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee71bcb4504aa12d6375379fb2c9bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd8df0b1a902b1e21fcb7ec737e97a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b2e3c7d0c461a6cd6bc28af439cd144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50624ba587a46bb90f790277ae7de29a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3ba65d4919fa0d6ba91ad0b5e0a5446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b20be0ea18eabaa150bdfbceb49c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2587b9230a431cf726c2def3a083348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8beee06e630ee51c84b24bcadfae549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816210876ad4b7306425701260d7bb150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcb0b6e66bd31551451b32ddb13f8e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857242630072ac82887455e6b20800c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e396d0bd909044096ddd8dad7c05953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a35d95e2048de738c801d0b6d25aa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43c7897bc28984dec5b00295b692ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e13702b19e09b76e1611d5ff27b9356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719f2f415daa2fda009a0255b170ef557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40861e86dbf69d6185813a59403b81858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9e91eda33a64349dbea68b02a5be059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11d38d589c47b1910e8355aaceebf060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd257b956a5d12f0a04a2e352f1cee261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476ecef13830f2b8f6e1a2f7a01e60562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d801f2a5fa428ab1e9e403151c170b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf29d8a1ca2e52777b1bd826ff052664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11451a5025c695370172ac5519a78b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe366adb8997e31e0296d856c4db0766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706daa3de03e2c0f8aa5ab2091f24db567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba241c032ff8854b2267656fbe4978668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c01ee662e656ebccbcbf67387869a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00bbc778e4c257410521d0c55570f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71c5aebf51d71c140f2dcd6dca356971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8d7f0d5741698b902711e75257d0472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62405250aafb67878ab9fca57a3f4173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821fb80d1cc4550e3f3c9455e7222ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0c6a39c1349d63e272a10f7fcd50275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970d4355a080d8f52c96adf9ef8181476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b6d716569853aadbafb47cbf9cd2777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb068f37997e75e1f9fb13fc7ba73478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50858de2681bdb889cc9b0030f5cd1e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979cb18f68e83c8b36432d93a0ef6cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c49ef94633a0e448d66e73c61378f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173137e1ec6023684c81b343abd05d582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91adefc468300dfce9101af3c618dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6a9848c4b936caeea85d1c33a11bb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c734c601b07ebafd3a8d912fb8fcd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993218eebfa18c280b920614dd15274a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a9fbe1c33e0aff0e5e63e8e667dcb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb078d74e6dd9ff51740093661d0b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f28b15a1c0722a31192794917e1bcc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e14460a94fbfb48e253349f66eca890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658d07b61b022e10194ef6e861d30c891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2354781f19286b54637bb0c665477a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c748b9626aaebaf7f40da32e5019393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f4df7fb48154ccd49b93d461f82e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b591c93c43e68c7a8a3d90e558b5bae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f259adf6b172d63c14005e7f212fd4496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b50a7f2b6db878bf1f1061454664a797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68ef25c8d5d41ac259ab21ce4ae2cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87716d5ed7f26f4f5358af869d0763cf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391aa2339756d4a43c4234c5d2e69217100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd13d0766b0900b94820c8bdabae5ed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ab23173d02053bd9e4501119a72db102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ecc0bd843246e114831c54cf9c00f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f198683b083380f8672c9bfc451de36104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2fd02699a315f9e736161120ac818105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeaa01e6e85d482dcc9676b7c8a160b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f70083cbb3089cab13ec5814645a0f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d43be8ceebf317f7bdc04880feb295108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4944f3b346a2d1cd8939742dbb021109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e986e352cf1cb7af192442f8d670dd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57343f95e582a5dab79f7d52e95bbb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3279f7c3f108df27e15cbdd8c28c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f2cf987a1139d9f1fee42da046f1b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d0103854c5b7930565d95076de554114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e73d8c6409b00e952e1b4204b0eddc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdd01d6971600d7389b079c70c3e87116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9a89b0ba291b63b7b44dd6a26f79b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f595dead939bcf07cda9b7b33fbc948118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449cdb6a2c66c85453dca5fec7aaaa5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87dbe73f1f7105f15aea9800823149120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382502c95588d146bea870d631c28cf9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6e353e3b55827fea3f5464f3a4395122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0d5dda1234ee04778b2bd5b9310b1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ccd87cbbb4afe337c669074a9d794124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1048698351265c17b89883b746da1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6ea035779176937e89108e780fc21126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab3614da62633b8efe784f57de2ff0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd59d5f29dcd68eb349548f70ad11c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4abe5f0a5dea598f769dfbf264589d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68abb88baf93732bf8bb3d29200fe4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f63d3ab7c63edc7bb00417bbb30dfa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2191d7d038c223e34c33ccf8d35a3c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d9056c490dae06b1f1ee72a7df5a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d07a89cb0eaf01fd792fa01350393134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54184ff774fb91d31d6a46f6254a2709135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f8dfef2260185ed9852c455387b84136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5b3acf0a5c66130ce607fb986c41a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9131f0654875bddd2471fefc69a90d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d30f894becf3af0cfad9497f6a7fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16cdf5cfb683293e063f2b75954c58140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6da5c0bdb4fd5edf51f3f66d5330c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5280299a5cd62662569804c487dad9d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6f618ab472d2b14eb9d51a37983d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6241ab4564809e20a9611903d79b525144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd60a4c327ffe112f5c432f0779e88145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131281003e1ff81ec4bde3ea4f4a5b24146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0255f7b71a22e7f2c20c8b5cfe4c55147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46487d2a002aafcd01396cfc8e280417148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e04af384b83f5f01b74f3de9f99ec5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fd1eebf25a0e6e3b21ea29a60f5cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d432868b07a1349a2dd12f8889965a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452abe370ff70f6fa80598a332d3667152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62f609d70c93cdd29c1538b16a5d2a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f698e5171a2ade2caf4ff583dfc405c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b34b0d9671e25b8012209e3c0f7c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5ecbe318c44b6754f4f882e83b3b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25622a1cdc665cae5dbdef9820cc773e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61222083828bd6b1c6422203e19919158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afea3c1c481fb3ca48511e39a5a5d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c822ce02af9eeb7f29f4d74361a1d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fd8536cb34253b7af99dee923bdee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ac561f2e07c989447ac9b1e1921ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032eb526668637524794a803d181040163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25ef5049f4cc8986fff13cc6f65346164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4cb2812426fd9e2e2530f147425b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217666d74131ebdddd1e745d3133d6b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662dce29cb2a18ab8c6edd54d549d488167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8166f3062a5237a80fe719c70e91f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086ceba6ce043b0bbe0f8f85cb0f05b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f05b7399f0d7bee2ddcd386f19475170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc146f20be8fe75e02a87ba29afe99171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914fa477c2402c7cb1969aa028bc3a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c8e9f62f918f1662a7bcbc69a6f33173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b845a855457d9f02f6a006369b53e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd8ccea4b2af36ce0fb4e5996b8b6d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017716b9ceda3814906025aed54763ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bc6565322b29344e475ae67594ce7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220b0f2becb3d73d9d88d87eb2b7e31178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cad40e230c6d86fdbd52e2062d391179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc93b90c29b1a06dfe4e4da84c274b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8b6d41dd7a27f17ed02e17b3a26b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfb9b0f950b09ea801d1bad4d7c161182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d07ebd9bbf04694eab065d08bd09f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e5fe60760d6f395aa555768a9bed1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bebb12dae26c92ac0e0027a79af529185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7735cf2eeb8bf8c5afec4a407d70ce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b81d8a67948af63936c30cd1c312ee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0574f4cd4aeeedc265ee21aae3b802188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddf9b5e44078a26c4a6e89ebb2e973189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd1d9ae310aa09cb2ee0d7df23780b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b78680038e7552cb821953d3ec6a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b18dfb5fbf19c45b88b4e4ca79108192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e5165c0bab7d2346955b23e904c74193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc0b6c0894f93225958aebbd719e72194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d750c78f4710aac96de4148643e12195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357495d7fb4545945e18390b0d1368c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022801cc246473c6bdb1245832bc05c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7513adca272cd4f81543408833e7a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c424c0e5b645f6b053ff5b47b5aa080199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cefb4287ca8d8025aac2fe805aa64f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cdf211d2b9318813dd114de748a95201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d31c344e148102f36949dd47ba26ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ec17c9b7f196bc6c82004a953a700203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813542bfca938dbbd202e35a9fac44da204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1fa2ec0cd9a03640244fea278bc8b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4dc07cf289b10ed893a60de45d87d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b51901feea9a88eea66523fcf83d9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a012078c189c1adb59e5c6ec717a0c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a26afa1cebe58217e24e7b55dabf6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90af8604ba866331aadd8fa786801a7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad72d1b9ef04488b25a8eeb6dbeb87211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a39ba646b03341b6340841fe232b41212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80faaedbe98e1bdda991b27935fe3894213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac82f66eb84711de148345675ee6f3e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ada55505ac1e72093d3ce4e364225215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7776400565845a2eae7f9758593d58216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3eb79573514abb7ac191c8a87f6f6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144129062af512c49a73fc7b4fa14ac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd7f238fc94847852f5a32ea68ec41219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1ffdccc3d8f0a58f1bebb026fc401220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea441417672b675ed11a62f99532f665221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3702d40711299ab1a5fe127336bfa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbd09e500dc596e47ff6ecf459ff43223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78953220f15c4a5cf638d1cb0bf0606224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1eaeec8b7b8549593997357f6acf97225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3569834c50cdfc171e5b7d074ee537d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83d8035bd871a59320186867f6db83227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6d3e1ca3d562539fe976a77b9e077228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bb61b455d6bdfc84c572aef086d37229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23775add0966b07fedfc84acff0d06230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731625d2e190e78b60c4ac5e2622164231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e33e1609e4c239350574c9a8ca731232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098d8774390c928bd4279f9fcc7d11c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2591af8d471459a11b725addfc3e3a5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871d49dcc04a25b3aad5baee5ae47c3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5b337c99386e51ac56a90b7a7e116236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9aa7b377be1d5571a6599caf24414d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65756d91638cd2c848045e4deba54d56238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff01eaaf56d56b6768b20f4239cfbee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced48e74d18d18b6e6e97e49ba63646240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb0199f01b5bc90e3fb2781557dee0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb8f2169ca170ab578203f06832cf4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b23b9a7a2dbdc7b3497be695db1fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc70789476355f6051d81caa711843244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5cc872de3eaecd84a5c314503317d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a176032b460e3491d2c134cb9819901246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577450d76a066f639089b2a5b5491cc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c512453a5281b809ca230345b35ca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b900b996b77a920371ff05f903ef498249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3dd03044e7d23be8f110a0343e57e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fe8cb4878bf0e4cc5c336bbbbc785251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e51b501deb65e858a55f0efb0c5b06252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028de7e99fcc8cb34cc69f51014100a7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff84465610a492c283297d6aa06e9cf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52f78dbeeb04643771049a6390bb67255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c156e104876f764f72ca83be2fb0e4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f8ef185d510b02893b30db08a0f7b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ec0aaff84aa33025232ce1b7bf8ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186733385c27895f3d4a6e8708720ce7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdb76c417e2c468bec4db6c17930c4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7d442cc2d5bfdf38a86e3e418711e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54ca6ce347d4c2e0dfed775ab9903e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0993f172809540570ef29c83644e8a0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1927504e9f9d20623a7ac6f116ee3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ad7cb178ff16f0896cbe5ee37b74d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025b9479d8b47d0887c2db04060e9bc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d7f128cad6bbd0e2344edc984f95b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a37b4ea2282d471941410d70cd9610268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76795057046299fb8bebcb047e9ee2c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282032fe9ddd30af91dedea5573824a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcee7c28d925b60e7a09052adf4f7d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c381296cbafb0fa3e99e690463736f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51858089e97033b0237ef5d991b56b25273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc79d564987a725fd56e6cd9aa183f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d7d192abf0837c61a0ae74b4ace04275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f744783fd891a1ab1398fda52d6cf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33c0648cac143f164c58f9f891fe7b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475530391c1cc46d42334b75b2d3751d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f880639e2225f946b83631a4f90d4e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11584a9ae23c39c506e441bf823e494280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b91a03d6583eeaff23ae60d4fe744281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ba8043f241fe3e53b1309738adcfe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdff6bb0500d99b2fba42f478c5912283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3531ee918758b593aa5d1c9b2833d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f3dde60b523e6e31b5a2b5cbba37c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cca7abd15ea3948d0a4ced9a9158a1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93f4571c9f518ba99b0a47fe5457dc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98fbd5144279804e87ae659c2c323e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b969bacbb05f46cf9c51186cc605716289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2f842dbd04f194308c4af338bd958290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9133797f17850ebe86a661cf7687c0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba73ba5f1761de0a9ce96b6864bec1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8128b4db692b06917184261897afc9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add830b37366c9ee9ad9e49a4212d90294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12caa3c98c1060a1210a003e030da2a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17d3eb61ccb2535bf37ce953bf8d84296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32695b07c678ddc07b98f35f85695ea2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcb314fdcbc5de3e9b53e3c7dcab7b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ab979b89c54d0e38816bad62142fc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709c7edb740a7bb425dbe3a7aa76fc9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f77ddb7f5f530b428b4470f14c276d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fbd10308b28a6dd6964ed6106f60f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171372b598b521ea9e09990fd75a915303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf57bb4ab0d1c03488f935d4f5c223e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f95b83fdcc1b22965e6dc1d843b0a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b3a8131236ee9537e5549a0b0531b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8681e530f9f50967a8da4039d98d565307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ae8e72b3a0441c91f652249d179f4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b518b443f2a09dfc90108e5b925bad2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec6e1c8127e9970f2e9f3ee08ecf20310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a15db10611e6bf795b51f2bdf7bf63311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cabf6e247323bcd528134bc6b7d25d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68047fcfa7d603e0401170632551efaa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aeeac80d98b7c19e3d5fa207594c3f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd55c9eeeff11abcc92824489ed359d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b3595ec91b2fa3e27e77d22d205ca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf660dddb4043a919abf72f979167ff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134226ce675c429a408f576c6d47052318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe028041f21a56f85430561b94e5dc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149724077780ab043638d1fe635f2b62320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd787a2ad83e6b0a52b6838c57e9d1b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44c4860a18a1f94a6646bc9185d439322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd456010e4a374eceee6c987ba11f53323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd9bb1a76f5eb2bb32893f627ed76e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7f5670ba3e6375b4654f595336e9a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91653cf7886e44bc65aa2b4fbfa6ee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62072f877153bb52db577bd41b2fb68b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d521a684b4be59c0b5cb9f32fa904328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69a9f7034dae387e7ec2a07771f831329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232debe1c842f968c46fc29b7886eae5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b5694c445ee334c9f1cda31199162331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22739f22eb7d4de65adf3704055388dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183f48c6451f04ffe23b6677c09b642333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d9971c2598791ef0f9345a5841d35334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e52894792026d33075bc58ff325e4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5638a56badeabb39affcf1f7de8866336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2073c453d024c000655a89505b56578337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f80a40be576a52438164f9855a33f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6cd315ee57600af7117b9e1f5a78e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c258205761da80e1dd4de8d77bed8c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bf63e5d3cfadf5b44e3aff0ab1c0c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9d2b1b18166d5c263354808466c09342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cf8281f91deb115a8cbcf2fd9ae42343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773405f04606e91d327596674fc293b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5ac6098aa82f15b2fa9f194715cde345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995152468b4ed55f1c7ef9d58fb4e9ef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe011de714c567347ab4511b7f38ea79347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c375720c09a26cc36b20cf7549c533348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37f2e85aedd1bd93165da725760e82349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cfd4519618e1790bd5b5333f9f218350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692c69926dedc9d7433481c14e1a738351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cb72f096ec68d41fd5c77f6e6238d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92168333047786ba8d884812446b00c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b577e821dae4e081beeb90c8eac3f2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384125f2262d5c069fdf913fb995465355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97cdacce4cc2feb734a528e60f73b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8473bd599793152dd5255a5f138688357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec58dee16da32bfcf818088727f5ea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e06473a925ea0bfcc790492599e59359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2497369668ecc27e836efb74003c8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186b5c298eeb62fb6cdc6cd379673ae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a441076c07e372cc27dde17b49541362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cd30c6e2ed39eea192ccca2de1316363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de548e0eba6aca5f4f343f12b7f723b7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c9989e15a17fed601e121633f4f68365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d95316633c2f17639206752cabc215366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bc710d5a737a2953c1147499d32e4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258729ebc2755f273790f03e70b19c1c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82cb825771c6b4c48af19ec2b8c52b4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26949c953434185730d5d443dd19c336370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b0986689f89e7069fe0c123ac4c00371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827cfd622e28405db4bd45f1b1f494a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e100c1df7ca44c2e86f2f5154f9eb1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5e08d328886221e31712a14c1e805374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f27814f517b8392c4513773203328f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e16f45af0bceb7b7de1bb8d874cdc9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc108b20b88d6968c7aab0b3375aa5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8cb0234be643bb56f6ee2c0439bb9d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760cd2ec10eae15a9b24959c4bbd1026379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f01b754523950558c7b8c5d8a32f47380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3615bdfa6203ba41cecf2a73372223381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb83c1bba544625603491c751a4d6f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6ee62965fe0415dd0faf8d6d494c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4efe8202ad4b0b68fa58080a3450e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2398a7288b624f89d3612c7f0e6a1cf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461869a385294be88b9eebbfc4cc5361386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab48a97e983e634823c10a612cc88c3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e49f16fe78fb6aace8c6b49f265be9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6804345e3785a14a5d3d54b2284f5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418627c748f421b2b565d3e4f0b0d09390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a6280ae3fbdb0c5320f5418d13c86391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991985ad37f9fdeaeadb11044e2e2987392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316451f49cd76561013ccb00106951e0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29ac3dae06b88d0429c277646338bc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d54f0b44fe59d09b2ff8c41609e1ca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bbc16b1ff8a36893bd9b921a11d0e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96ca291be963c5d03961fac274bfd9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b0fccf67db215ec32f5b114219f61398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462db0a13f93549e77d245ab618edee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e36b0557caee7ee6cefa6b354f01a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468c42e3628941e7019e83cd978bf30401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e83b428087e6d89b1d60949a047b25402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4a4f3217c1ca6e53a5228e1860517403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cee3d7b12cb50bde613451efb0bbe2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be8c75646f51e9bfe34e8e5b496a6d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b8c59d2c08fffedfb9b8cc81d55fb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18510daa8ecb4d605b6129b08d393276407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d2454b010b4a69e1a37020ae169ed408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db065489b5212c01774aaf5634b0f165409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eafb87dedbd735c724f1d28b67c554410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61340990acab546b3bd0cf92def1e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2c2ca2a22e5cc75d1bc035cec7d3f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32049355ca63cedaa866b8a4a5c35693413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804b666d8ed77c9e8e17575cd5d785f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319ff082a77b7e0965a0591a53c5979415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f63351c8bb6bd1f5fb793673355df416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cb3bb44e125d872c0a60f742ca525417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac1c8e234956802d4963524a2a24df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c72d4b726662db4977381abfce13d2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b18253545bc7dd9198768707665b9c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fef9fcd433a0e75e53d223c79eb46f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c46252828c23b56c0b241ccf924ab422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18369c6bd775fab83a0124ebf8ab5b63423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed85cd4228f6cc775701e10d7a8094424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218317645c11af298df665b0ff47fda425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254f2b6a28fec79c2fe3e3158e57e6b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097cf905b8c32a593aa36c10ae9b5ea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7adf4788dfc795441563a4a18e1ac8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57553ac0eb090f1abbd59303e04059c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b2c0c2b818774dc1b23c289fb9fa2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bda0b449d0602a63756378fd95f835431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c2fff4c659a17254c0879c3f46f12432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c2b311c1bea5d806d8e994f30501a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4db920f25389e3506200542128fb3c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f14a382207831cd2000d8dfba3f165435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b5caacdfcad421a70b8d6fa41a255436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc065ea24df3e6f2705158b8254db419437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e96b2182446b6d5f7eeb2876798b63438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329c4a869389dff28aac482969692c5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16105ece0d966fa59b696d3b96c0d7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d3a98393d949e80600c3b48520fde441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ecc1825ce5514b8ff90b0625b9e89442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c494b9a2a004e41647adc405a2adffd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4804607ce88f1b34346e509732587b7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db0e3f0428fd313933c9d50ee0ec4b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858f03deeac4c8ac2209f05cda328fc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68618a031b43638d98e858f418e16ac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c909134ec73df9f1d8922aeb4f193a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecf001bd0e32ac1a06a08e5861aa30449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73d318f1d9d94c6afd0642d19d36ba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4ed961e908ce43af6f85a174ab37f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0779b7aba95e09ca24566ef74188a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47ccf30b74d68db3ba5e91f5c5a552453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734eaba7448d903d9bfc9e782ff93333454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbebeb69b3e72ec59d60489d5d4cff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab4c6fc1b4c018bccc5ff7e32c60e5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb338bdebc502186f627cf2f1a2e96457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054214fb7137bdcc5aac3b8fae075806458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d66682b201c7e0649cbc596b453b1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8ebcb58d59c40fe004e0ff2cd8989460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264c1ac38dba0fab0c84528b307467f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f924cd671c22662a0f8f50eed56912462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c6153964faf14830a7abb525ab290463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4171a9cc5757e4872d0e8b3232725a6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8396f5af0ab1cddc6c3a0f58a0fcc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72230b53b92852879765ca90379a15466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bdfeeb9a895ae4b5c6b06ade35a02b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a28a9ce3986215222e622f06c0f8ca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628d20fbbcb44ec8148a56e63c87222469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1037d44eb5b36cc3dc2ffa7cd423be7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea559ff85f49bf05502b2b31832d87471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070fbd68ef414db2ee1f9848b702b67472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0f8271b01fcb0a58b83403da2cc66473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2195d85a75a1fdad9d8740a8d56ddf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9754c7f7925b613962b06613f7649475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a109ce34f3475e7cab994d3d9f73e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c8a4de7461720e7d7e3236d2326ef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616a2e89cc2a4ff4bc547dc4a9c64e4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84909520685fca7da22c75ab2816485e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218afdff864138bd3573dcb9bd9b484480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812dea68e4a2d0e502cbe900d30b971481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593b5b7790829df8be069626db66e43482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6a51fafb601d54a0990306941d00f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54889a392b59b16c76fe1a2419ace2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3595fca2bb1ef505863a207426275485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cba6b59249dceb802ee396d58580b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845c4fa34db363b31775725ece96767487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8f9c92a50e1dffcd61de0039a36a2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b29d1c347e20e41399635de8d594fa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ea85361ca4faf10523aa5af337a6f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f331a9d076d062b955968202e454e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a462c028c3950f3d10e9674cce261492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24db319b87efdb592b15ddbef4015a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9394f087d1728c2a4a7639ac3e814f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343113375b2ebf54c58c312121f11b7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac4d4f488486def4ee619b13487ec9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173264e7ac55a32559d80d0885e07f32497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0fcc73997614b2d5ab88f1db55aed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427884c71e2ebfc900698aa889b2648499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23fa6c1bb9a43901b3017a130c5201500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01040a220f722bcd9d82db0c5087d1d8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a906f92ffc0e9b4cd476f3a6b87841502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc443a942563a2d13018f580d3c6ab23503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02551d6b71c3f06e64faf6cfd02796504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e01e8161d07b626e69a8631a87c5f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7542814153d23016e1e154cb54e91506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324f1b18c94165212a0a170b058b091507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f74bd3e140a8adb5c531659aa804b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e78bd78ad429a4f9be544e43d94fe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a369ac00d8a2dc43bf93c973adff4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacdbf2480b18bfef8764bb55cd7577511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b73b2f522d344a3448b0a119af0d46512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7087f101d2e9fd01ac78cdd71ee8b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fd5d5cae4db90eef28019ae18ef4f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653fb9279b5b4a4229352739cd01ff2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45272dd4bf60d6ce0c226299a9c87d4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5911620e2d2f62b0862ae3d5eb937517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9cf9b8083da262b951d36ea22f1f8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e925dbee11bb4aa3837145ac82c6c3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0d45f57cb26de272b2657c01c888b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5c221ea65441600624ea3f507e053521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa6a289b8101a3ba8d28ab891de56a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500af6ef246519e6991b0104e5772eb6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14781106d0db6cabfd9c30bd3af8ab5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fd2f5614188127c413dcb7a93ab02525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f5470c3d1c405fd50ba3826dcb2bf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0410ddb3c3c145c374ec6c2eb047dbc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea0fd5266135a79ff89a60f3cf2d65528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e7635de7abb673e978913ea2c8a49529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38577ed9e026e587fe9f1a4f0914a6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa4ce4fac8562d14719b32218289a4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88b3cdbf7e00f5068aa77f42d7be71532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798b15079eb87d28923189e6525843d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3fae5985d64b6469a3bd33da9af68534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca5d59c00200516377e001041ab590535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bb0462d1cf1cf780d4eba62c76ec7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25416a95fb6c6597e49a929373bd115537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643f02927c74aca3ff8ac5492a8205e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b677085d4a40389f302ebd4d0025b8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10003b1ef089503d512d91888f746798540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8f612e43e39f5fe164874a254c32e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e295e44b99ab137b636182a52ebb1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba00f2cb1af116aca9d6c7f04c9741543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193b59f9ea66b65f01e28eea2382fdb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec5d51fd60d4ba2fe10b9039965d7b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1498983ffc9591c8574c0af622492546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac3badceb86bf615095f8f75b1450c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ba06a7068375b7a0c353e4474bc20548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d276ecf0d5ffd9c53531674979da20549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962e1142d87ededf1c8593aecd42882550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d148145ec0b0176df7701a972206c4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82081747cccfd27c37510ce64bd8477d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3072c7279d342e65554a3b1da0500c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969ff48c350689a15228cc42ed41608554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892370e57f7d5329b3cb1c0f9efa72f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fb4f552775faf1c28be22b31fd8f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6078e0a0ff1cd275948d1e4a47f7ad557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb887c11c9b8fbc19687c4741b5719b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13733495ae89068ebc43c413396601be559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f16399a6fe4ba6641ab0534d09877c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b8a83c830f1d238eafe310517d9cf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc3c541f17c95c4db20d2b12a2b8fb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3395a7c928691884402bcebf9d8a4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889771048025733be087f2b8e4c10210564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876fa3e41f90a30a8c91df4fe8dc4bb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3623bd2e23e5b1f8f67ce7d92d139566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7d908b2ea67ea8c22292771e0cccb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a813f69364f60f79845809219e4ca6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b24334c868dcfd8f1c756d48878c7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388b72d86665d61b846b02e1d9e7a58570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37bb7ff09acd98af887eb4979d4ec4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cde0226828a268b4b4cef1f4139654572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cf0fcf7475cdc5f35b7955c59ab69573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f39e6ab45e11eb17c73713d641677a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa482e807bafb39cc2bdafaaa4012c3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89d4527d432f24237f066c12fb3399576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385a0e767a0cf9eca302cafa460bcdd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e323420b4f9e8fd2e1d898f3dad60578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbb7d86c832ecd1c1e826f602848ed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cae268774d31d552d8fdd54b62a7c6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81db2ffea0540a941b0446fafbe0e3f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8a0060cfb8b3ac284f4f5110ea8c4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71e6e16e503c87ade031c17679693c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d6254e6bf13d0366f9bd809e17791584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b28d10510a666254c0d01a81ef6ac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a0d794e53527ecb4c443edc32f372586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e46e1740cf3cfa5949d6d6b887883e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0faed13529495043095fa661f22a44588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ef7c160506c6237469223c5131646589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253255b02a80cd7f1a1a946cb172404590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdbbd963f6aae69ef516225ebdcfbf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1e682700b5e0983b9654d1c57ee79592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8879669bf82c41c191144369c9574593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088135626da538e731b97037dd185562594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71ddd1639b51b55e2655b9b0df3912595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42e1c2ff4e151ce87de34f18064cda596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e648463ff05a9423959107306354d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3709eeebba9bf301c064a4f934f3a31598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b260c2799155cc399865ae23786736599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89e65d54306fae427dfbe47d13b355600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc872ffd73e1f59df1fb6fdba26bbab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9d0ff303dc0dee7183de471636740602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d30d8e522b08bf3d4414318a620c7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27825a461b957504f6c983d8439ad2c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3e26eb346208a6872ca2bb23ec930605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9afd2c170eef7467bc8f8a780e33e8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b4cb799b9d1409cbbbe8e57d129d7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257f81e814fe6f71d1ccce85d680e37608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928479f2bfa06f773586f8ef274f5b15609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca7e28aebb1e91c48525f1e5944eec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095fe808a995d40f7a1463e63fad79a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96743a8c7d12b03b540c8e4afd97847b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab774b6a07e0f333d5755cce91c0fd1f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc365dc7eb6e52b0f51c49390cd270b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9ed555c676160ae67342bb1533dbf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa063a28c715ecdfd8012921a06039616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e57bf081b1dadf6d84eb33b69e6900617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93894b512f2c03ebd8c5ecd9015a9fa8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b71167573a04387fdaae746d1c90c2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12025ca16e5c732226597d5aeb7d2cc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fffa4ee0d61aeed6497081ef26d6a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c41d934b801ff6128a5184227add43622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcdd19165c66350e7f4e347fa5c484623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcb3ed6fe499306a87a3f3b970c750624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe6e2328173ffd2745fdb477474646625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef842adb7d882116a0b4094854af801626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2faf51b9a3350c4ccdc1961eefdde0e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb69e908542ea881f44c595905ac602628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f77699e92f0afab2c7bcc2cb53ecc7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737b147e788ce6a9debd07b10d4e93c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f032620ba7ec65e6e693a0bd9a81945631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ff0e233162fdf5a4c74f911e1791e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d9e528b116991409f2fffc26cdc82633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270cb6dccde9ed54b038b773cf7e5c34634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1707120bd472fa64b5ded19f71774df635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a84a0aa025f138f6fdd1678c80885636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c11758a68d7033d19bd35af50711d9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf90b308e36cc1fd90da9f78c46577638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497a2f09b26ea6f46ae727d2ba842f1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cca08cd305ce075d9c830e39f4638c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934a6e0fdfa9a4075ddeddc22b86cec641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68e5dffacbb20df842dabec2938119642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54afce81a35c81f95ad8c219708ea07643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0463cfaf5167ca7c2036beaad31cc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ddcea0fc314d16341aa32c5a3a430645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15be5728421cffa43c75f46dc9f13b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc70b796ff6ec369cd3fa11c8e696a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce462f056d0b6ed128fb78648fd4ffd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60893264d82d952d00c41f33568bba7a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d801dbbad2875683ec55a1901c414650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ea3fecf5a62f97d072541c94fc1f8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951728bf01dc93b094d37488b9983c18652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d442b8f12803171de696318e38397bb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263983107795a5c831b93db45da660d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761ae85771ce9139b79226f29c5cfb7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b40e679fc8ca11ed630d75db043dfa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f705d143080c13385e133dc8bece60657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cad33fec5bb0e2cdd51dcecf83700658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17e86cbcc3c3b19df5199e69961c3c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c47098ff1e82ed65ff715b606876a7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962e0f948aba2aa99b6e60435554372661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77effed107bca74ad97b63503522f118662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eafe85f123faac712af79b60c8487e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba74b08ebec1872121d2961144ddf35664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909f0162115a2d593c1afbf4f79cfbb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bb78612cf57176f3eff7d18d5d992666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172728a9c15d9655e3528f6b75d68f88667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443139767f53ddd75b1047e27ab0031668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2940eb7d42772c7a3cee2049ecd97669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4872787e847a7eb341a0c08dc449e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9ee10ed821b581433e5a0bc0a9633671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1977b889a415d646db9dda9c4bbc1e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfe756f8f94713069e26dd431d522c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913c2a5d34b3eed6ae2eb9586f5cf63674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a5d0e4b93a9979af4c0637098665f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b27001dea81dd9d8c1a5d18991b0e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca787cdcc73a9862b623776413500d4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91b2f923bc743c335eea4cc3dd5e10678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7ae4273ec6c6c7cda63b77e8d2b52679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78101f830887b85d552034d2bd4a6d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aabf988b41c58e6b5da464e07c41d1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fb5d9ebdb1e4f305bb78f78b2464a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d3051b419b88c9228ec52be7b5294683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ca9cfca5cea8d3e9267bea805282f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b37d84e90f37f8c861794572b2e54c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ceb2437482ee0b029dd2ff0cb08127686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37a1dac67fffa997cdc118290031d7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c8e4bd803c7fd4a7631901d16f148688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df2e5af40fa1f5dc2750ac099dee2d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cc912d722d61f0eab59bdb7954fae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9a59383920e42716c2d764a62ede3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a423d51757ac17ecaf9115e0864e4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891cae6eb7bf751d8742108b88da392693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1869c1b5fedea60f7e3158c24f6df46694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba963a658972a45eaa10fe2d8ac798f0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294b09d299760a80025423e9c34493b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139268e974b2e3b2e64061f412539d0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062f757a4db8db8c2d715185c2e54ad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fe9050c318273231d5f7a9894eaf3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36e0d86213ed3781ea1c16ba9da943700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fedb0f7565f86bcc24b86ac49b115701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3da9e0c18ca97bb9c5e5d87833c41702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d7addb09c49d68a55b686d576405b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a0602ec9442e0686081a77d0ba89d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac10ccddca8a6d5b407080f3e2bc0b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899457781a4b2dfe6a92314068553d9a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729b0e494a89b663c13a46b5b229a1e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5674f2e17df0cfaf0d44be8d47da6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea2db09fffd444e5c55fc21ebb7559709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203cf2f8fc6217ce0db1426bcfacb11710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa3a87664f37957cac0a9fae8d6d2b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119471c1abf01c8c9a83b904faad5ca5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ec8d508cc3d46c9301ea19d1176b2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509565d34a7dd5f45121c07e8f46e99b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3f82872d7436b79a89329fa761deb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d7a2dad62792d2d514de3d9c4a6b7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788324d1d4ee5aac859400f7e014f0b1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bddb1d40486b5026fc7da8489e213718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95fe3c0fd3ec61d24957981aec5a3d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc249fbb5e4338679eec5b223722f716720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca1396a46477ffab5bf50439d75f1b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dff09bf34b50b40cf6c4f98e759ebf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397f3dd294bcdf26f0594d347a4219a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cff354be6e48beda459f99dfb5f0a1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b82400392147ddd23b91b35cc520bb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639aab3e605b082e0c20d58e9b926691726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce169b170c45347c64d3255975097aa4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab689b2ac3b69173eb6e2ff708e96bc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813df47431e43a9f9f34cc7fb6d5dcb6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b0ff91baf9434a667ba7fe5e6f973730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98530211bfee917e6ef1dad023eac2b0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f1df2b7145032875bfd01777be83d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b29e30014925f0fbed0724f0a91604733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d479afffb533d8ae6ed483de40b574734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec439258aaa7b78fedb690647ecde663735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd2b1c6515164a555c7dc81de00ce1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d619984314c2d6a12705177338e9299737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f20b4ba4625bec091bfc44a2f06c2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6233f46f203dbb9e352aba3388659d5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b44c9f945d65fab41439becfc28c9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbbe9a82e58217c7bf29fd2f4b61132741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789add8b1d86666ab129a912c6ee4914742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27f88902578d069571a6a318bc1610743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd82fd6fc9b2be9f968ef7e441d4388744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5238168ae0256ee5c7d7b8d64ccadc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450e6b742772fd933c22d22555650b4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842722130206f3d37be9d909f14ffdc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef93b8a424f529a3f24b9140f22398e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0d337889cc9faaf115f69786a16a3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778512909132ed6c1c5ac5cfc14da12750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b185fb9b988167c67150487c017fe9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eaf6999b8dc7c5903f70812a34407d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7311205d5b9e0c7767243a235dbaf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f3bd08d919ee1178b448eebbb32dc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666605e02d2a43fd31023bf45a23d17755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bee8a65a905fa17125c6228ad2de9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34945adfebde6e35ee7b45de3cfaa22757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce8d20fa8aeee11043d723fac8133d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5266ccb723063c7be1a8af4f22d14f7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>