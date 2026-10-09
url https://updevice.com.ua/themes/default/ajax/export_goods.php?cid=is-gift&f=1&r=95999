--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408e02378545ad3adf40800929087d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc2c2eb0508b1dd2addc357cd505382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f890d9dd3c69c5d6ad08ffadc4dbb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd231390892397f23dda8002d17795124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a46db4d32b91a1aec6429af9e42965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00157c860e6dccca7662f0338ffdc96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364dce12742e63b0e38254267592f5d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1e923dad1c5fd0a0d026b02d29afe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3275ecdc87fbbe5444f70e121b5719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfe03d55d785aca969f8854ca82eed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bd7da46de3af543337dccd282048811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fef7f0b6af508387b24923050c77b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd9a76ad10d485afadad8b4b5dd52913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f29b731568e436f7e4d8f5123a7c7d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07aa7893fc5070d64db3d62fd3ec3815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c55742013baf35f1bdf778a0af47f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132d8714e6dabfd5fc1c7137c49cbe117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d96b2b0be328dbaea5d8ba89eb09ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbbeb3fe298fa230384674ec8ed43c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14293693940e586e13a58b2561db44d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270968f7172471a78439c503cab251c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f125e075465e34cd386ad65b64ac022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf2efd7006ceaf66b7c53005dc983623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980833af6cfb6238393461c33d28f10524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9025a8f19581f957cb66390857a10325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ed684454c4ffbb048b7b5f91a529326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28692b95f3d6b83ad275bd911f29f627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accca5de17c6df66d409d9db1bd60bd428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53630cff3bc948eeb3ad291d3b051ad729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1f4153e82921bbd6866e568cfd27930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4e619f3ab10302de3d1fe3b6b19ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bb5b58caf5bb28bb4a0ab65063fb732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550a4e06c09614028ac45c95b01019a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd4a0b3dd1a73ba8eb96515390069f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60e330c37dacfc7d097db9da9497bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa888dc0c7aa3199274f5249f58d2ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1143487f7eb7a276eb0c512320f1fa037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7c8417a356865fa1737b2ab91fcb238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438b03a51af2a9ec9db7e2706ddc35039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebb3108e70630de16e81da9b4c843040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed22ed53c7a3e0700f24492a404b78f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9adde8e47d9144902e8b3c8d44fed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944b15f050e25d706cc5c7272bf508d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b04e8cffa7cb98c9a5833d5f13ed144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd135d52a4fff687c5a7455de84d2045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5fb8d964e43efd538f0b41de23acf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85195ee4beaa0a132e81e48391250347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544ee1e103b211f0e143cef74e2c14548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc0714fac0ab2dc9ab0fc048e5f0da49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0d4b4c592b1bcbc977ecc95f7d8b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4567f1d10d3d7dbd8e2eb16fda96d5851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872aea201815c73444717b3fa0b3d8fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70764c53eb048a63db32fa8e2e635c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb05a7a514431f770ba75406163f5d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc74e431a7801b0fd4018668933dcf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d556195d5ef925ab4d1f2fc8d4e67856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5fe11e57e14de97cf38870461df7357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf8d81c71f828e3d8a66d0652a6a2358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699879e4f0ad24cbd9b6a963fd53266c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb851dcdd0dbef0b974688e2397a11c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de092287486836db4bf903ca506384c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fb8cf09b8e1697159e9258762cd5862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b00a40b7608e595fc83f4c6a705b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f921be212972693d0c7d46d23c2b03464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33964b9c4eaeba7a5f0e42712865bdf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6da8c61d723e0a6f4675e9f9773f0a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd449572b7add8614f3e81f79b1eb767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3d0b44b6e9dff8b2f661725b9f8a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4690b59b223b965f4e177f05b48e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ce4c06464a432e192e87d3bb0b41a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a4508288877d5181fee6454f2086371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275746a6986809e67c831538f584d09872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aefbe74dded7c4c99a71e10e8d0e2f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b5b535291cc17c53d212b895d55c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0792e338b03a07bf51571d5cd83d7a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3a7da4b7c2b68fcfd996e51785ed576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3ddd4bc7fdbb6906a4fcce032e1db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3c51a70be72bb7150a98bb725f0d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabdd734936bfd0d4f7b2db168c1ffb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5449ebc55681a28c8657e6f41b4c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c48eeed08df246895277800b71404981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685563dc75696e59cbce3ab84ff10ae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e775bc6b283ceccd5b046a0a8e4c9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0756c338a99d25de990ea554f683484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665581626e056196ad12f1e01c028d8785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744f6e2bb6fc924b78c8e59471a3e5286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bad06aa91b9207908d605b919b5e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e4df75d0ea4ce313c41cc6f06ee6288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932246ff0e3d3a37e238cdbacf6754589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be75f9c6bb020f977717911254a002d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc836a5e2d12e76355aa4f101bf08391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371953c0c9a3e53214eb53b0ef5cb0692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b1492caea14c2ccd49cf775e267b193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3a5d690e3fecfb15cfed2c33c388894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1b760fe52a8c3c44c095678d8966b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201a91a69c74d6c8a44a5074469392f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576575c1adcb78eb7f543c02183a18997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132f00e9ecfd56a5dccdd396db0ea4098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f5ef655174a5bdacbc6d71759750799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998ebb8f8cbf5e4709e7894b9689d06100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498c924e3d31634bf62ccec8837f465101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bf286bced4c46072156b150bfa95e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16d1c2e8c610742a1d043850d5a48f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f907ce3831f034aac86bbc31eb0032104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b79b538ec9585ab2b00768349a84ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b937b717adf1a2cd8ab696693649e90106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba58a5c4ddfaf6882d114d9a6dc377107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3427ea9a117563821357d996d9eac2f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6170422bf1e9e04f41abd8050d2739109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b081f908b6f8ff6354ec5df9b0d6f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a4e2629f9328c5cbc78e304d6c08a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deef431dd33d87dfb5324aa86bab4c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af1a5fca8a739abfe10aff726a127d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7b4208b649eeb448574a1712ff91f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e4c7306c1576a208a6977c48aeb19115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a84a6e339a1ed13d5dc81147a20fcc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392edd6a603f5622d9c0a2359fbadab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c518266e0bc2d9f9701eb4c0407ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfdef071908e604c1b415239ff91f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2ed3958083b413fe642ae9394284e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01e34f632da53be16db2be736adc34121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b3154e232357a8349c709c1f4f9b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02b8e761e4972b005db3cb26e18543123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c5b83a37107b74a4c20f029198d8b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20192027972701dbe82d871a9dbdc199125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8c988f12a7b9de03618c693485553126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c39d9f81768bd29be4ae194449b19127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd90ac9acefb68d13de4448323ffafd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625092a45b542413f535148ab7bbbca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fce04f0d9bec7ee6b3a8b161b5daa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a81c8a4de697b02a01ea4fc53dc81131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e207debf56a6f22abda3ffbd90cc302132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a86c780fa2d2737b05f4545cb0ce41133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14de1c62ccf58505547f1078cb9efb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a79d5a67c172ba501bbc0279cdf2d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707247de68c1b0c85a1d23c72ca15fe0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681fb38f94035439f4556b0b206d341137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb07088dc45c076a250e47d9c56d997138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca59005442e6bbaabc8ff01aa10078139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afe677ece90430c3c4f8bbd968c4b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd109e08b03b8bef1f4fdc57ec83810141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e463e8f3d7035929edbcb9276e732142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426553a8f0d724cc68d4c67395fb420143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c2f547beb0b82f252b0d9943c8122144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3015a1c26a6edf5c4e44bd02e0c863145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3afa811943f3ffba7e4d788f7f42f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea795615678b91ae308364a2d7be9746147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70594401463f9a13928393c1781e1b16148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae2d6eb7872586c07e50bc04188a31149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1975e600326109040b2b926df037fd1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d53c1ddd19359b4adc897a77194bc6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fedad061fe69a85cf6d4a02f908c5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db43d105f665e4f003ff34ed6726d3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411ab51949e8e3d3885685cc23424ce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10804293e74093821b95f5bce4e109155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dd225895c6985cc4121dc18d5c346156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756838e8bb5308cd05ca617effc02b28157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95836214f3de19f19e043c868bc3ce9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d89636bb2643e2275b8b6356cffaf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd448fd660bfa82e6b39ea982fa4b51160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f44103f39b7ce1497ef8c2ec169f08161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbf40e9010cfaa9913e762c5d83deb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb18372a3473474d08170df47a07cf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a73a4d4ff632c3cad68f8d38e19b29164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e3376b203ed7c0ed79875b9f1e5e5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493fbaef12bba3f7d4b1f146fe103ce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf9861eedea8f0141c26f5e880459b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be6ab410836b4b9687a06bcffc9b26168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79566396b72afcdeca91bdcb794034169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374eefacff18a635b199a3bd0cacf8ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e772739c707160a5146bce047f9be78171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b36581c834fc817f52ab090f8bf35172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627850296e9eb2bc9d1fec2a0f2fa9e0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95c883b1af827426abd6efe5bd5957174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5b40c747ab68fe4e739e6bfc0f1a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbd7547f33f75ea4c7af8fbf4fc480176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0380a62fc5720798601c88f9da6de177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b7939621f09b88b0965712ee6c728178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fe96669fe355e4fe7718cd012800c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef931b5a4dc858d497ebc9ea335beaf5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbc2092dbbe3ebd6de846b577ebf31181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d514e68e00ffa4bd864fb8c946a670182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d9e5bc34ba94185272b21d88b34af183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558fdfa1135b5e33664b01186be91da184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4a07f420987110efa8159bdaa7a04185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e903400f4bc02f79ecda2003daba8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024d7ed68255a27db4fdd6655b31767187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6db3aca966ed8714af37affc16e871188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b5563d00867c6d4e776c8432454a8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81dc7331ec7793f593ebf1ae2475fec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace502abbf0f57690370b0bc65c5f4a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095db710dab1abbc075a35f446ca71c8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b15945511388a4e34c0ccc59a6060193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f42ec0db84e5d37d5ddfe85c7d60d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc74568f1d21112eb66ad3f8cb5171195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefe10d1c42f6f81388bd32b840f5ad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60551100ff2bb08ffcb0a9e732995b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610267cfcc7b66aa65eafc388cec7a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda5c4ce6fe49b519b93f6855a5b64b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0119d72af81145e68fab5021cf8e3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190ce79f7f08740ace42661bdabada2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1c0492ad101cf249d268b2cb6d602202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7033d76000b1b5d48b76ce9c395d7f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6255e5616ae4cd07bcce162591451d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3d3ed7e361a4023f403cb7bd7eda2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72afc45a7d73c7a6441a9778577b54206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d9e690424ac6ad40a40da544e1b85207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42411340be8308b18fccb287e9b2b63208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95048d72fd83e43ef1316c89ebb87b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690f348dad419460e344a997417f8a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1324ce375d3c27094d96bd9dcc0642b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770278743d8fa26e7a0a06e97960613212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d210b1dc5c5debee0b590d395fd1dd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1861cc023d58811bafbdf39041007d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af47c3d12c0ee85eae16d1529c615c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9ee157970eb7b23b6eebfb85a78f0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fb4904833620f8624391afd689449217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2132bacb0d8c2add126553a4a3676218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7768ba9c0ae5f16f7f461f11a32061b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2de6e2a2cde221d8f7dbd7a10cdb0a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7d4476552a006accce239e903c2a0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d41dc9223ab7627b581146dae4881222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce842d14bc9bc9c3e1ca2d5fc1f8e235223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c902d935209ee516a46d29f4c367b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a8d6ad00f4efc1ae5087f654dbc07225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d6d5f1537ae804357b9554dc98a3d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293870d7d3e77a0e7014f015e60ff43227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9aa3a8103571b31c9c8b95be1c8c8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3fcd9d6ac1e57338d0df9f8397dd4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546db45fb850174544a7a92f0c5b76e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845945153d4ccd86b86bd74b63e5dfc6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf2788bee68206f4047b1627128133232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b849cbdece6bb87c87616daf63dc2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6c20f8643b3f02b1732c948b934c8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ae3ef5c699b5091a3b261ce7bd0f9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5b6ae7300b02578301f312b00581a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592277a638950eb135518f6f0fe12f63237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f5ae6e90f92438e9066e11a72e160238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a3ac223ef6e4025d1dcf0251c7957239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c417542cce3ac8dce7dd28934b93f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba47e92b0fccfaab739644e54ed175241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf786e54ada6fd39695297ae44fa599d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1325bef0db95f163dd2a569df36b73243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c502bab4936cd63ebd27b1134432d9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a048738f20b8a44403d42dc35ec87245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6937006d93451070afe4bcc993291246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7167f899dd6a08f654a40fef534c964247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba7583322ec973b685e90dc3a34aac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42013bfafbe0db71f2afd700dc83ac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d17c95018c9cd019d4c898dd58a66250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdf645c76e39400b26c9fa696ca3d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028da0eda3fcc2ee9f03d879ee9351c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd61b551b3517ec7437690617546fe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf530d8c98b3549c6a24e2c6b3c37b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321ea985d27f75da17b605e3746536f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f803df65ef594c891155302180f6c26256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f270163e2f658af1aaaa20443f61122257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87225c714c79a21768c6c7599adbdd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd4ca2abdc9b439bcbe237855887ae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8598a46f311dda7cead42ffa2c8202260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42c7c606a78704afef1d0e7a5a7f69261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cebc828e56ab2b18664e8f7740cebf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d0aebef5181441206e8eaeb09b0e5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e04bbf3c5b26a78c9a568033479df4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58278af53e03b8bd91db682af62db2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc7766a340b6563bd4ab966b279a14266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd9c9e7a6eb297efd3cbb7934967a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a268f3576166076e16c0516daf9a7d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f5b46ab36b6d457a20330b108a164269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542d193f3af48afc20b60cf696953b0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee7af2367f069a688360b76e00b951271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed9aed1feb7500c9e7613b0f56a6d6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6b50f868ee08e80ccf4b879034b76273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcd4207681dc9ad1eeeb32d06495c5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662d811a624ae0aa989eb5900a77d94275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c7447742131eb05b2020e01e27114276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6595494b7752bd42850e64bb5b8349f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143805ee4b7af5b598f8e0ae2461f929278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ba2e88cc33695c730a80e11d73ba8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb46f3cf71b41903514573a3e4318d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6dba350d3e248f0b5bb7061c60b2f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd01d49c02889568449174997f477b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1a8435ba92977b6df48b2b8f8cf44283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16874bf5af75400145898ae12172658284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3398694505a14652d674cc1080c017285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3f0d95dd6a75a15d1a480d9772f9c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b914efda584e5f6117e69349e26cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688f77b2fac1d02806def6dc6e07ee5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9370a5f563562a6334bfde3fb024b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6608a81f1e92c2cf09fb1c38cba17290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa21c2209c8ab480ca6d5b6f4fbf11291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868d867da1edefe267850d546c2b3a9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d92e3e1ef20bf44f8220c63d610b21293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7d7aac4f3a0c82e0fc1cfdf73279a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee13ef483669d5eb8c787edc4ac228295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fe8a719210a979060c661fe5b59fe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cee81da492e88d85104b8707fca9d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb99bb2e5ccc34ae41a65e21b989bb0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd958d4a5f205be0d8b664fff81b8f75299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16b6cda19f1645b13b6a6868846fb7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f66c9aceb82813b420be2917fdc78301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7946b790aa218e5c555b3964a684c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09576e7941fe334f2583663af38dace303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddfb7b84bb38a987c28b7e2a7f2214304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d96583ead0f8d5b00816d121fa3e51305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde433f09c6668ac244fffb48c9338e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbce5c696ffca87ac87330cc90eb69d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cd8ce9a2b2a758f4d51bfd811d2c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8a25b6403945fa0ce806b26e5dce1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8032a9df1cb6ccf286ef637731580310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1fab3f883eb5facab20302568e16f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea016748846fdec50885ef00b2f7c2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a36947a6c5fc61f55eaac8c4fbe98e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae974d376efe090ee82ee276c950905314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98d4dfbb6503902d0fae76d065d2f5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988f57c68394ab03333c20e37fe4952316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12224fcf63bd969956465629c90f8b7a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3470d0641d61b241deba94d6c0cb5e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1409ef8075860767c118ade81681ee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8d5a828ccd1d0a39b86ad6168f6e0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcbf554651c668ed2962da40034440321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564d4cc341161fcf88f12ef22672f6e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de1f79f001072042882c4ab8f5739c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8a4ab20d6e4fc77c5a511f24c65bf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11a9c8e687a8138e0ca526bc653868325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a71fbbf3457d5516993bc80ed47de326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549cebe89b5f155acd1689dd6396f73e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a154b84aa0c0bd13648513f0189c80c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20fc9ce4f1b2c2bf33d4b1a39b90ec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036e576a68f8ed3d5a7c4ab012fbe88330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a240b463c5215903c76eb60711e8d7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04343584e5dee326ceb8406c75ce01c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a5ab5279b85abd0fe3a343dcf62cb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5439e3b4a2017e778f626c2646bd7e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0abf57e9607140807f0e34db8ea86335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4d56186eedffed9555490f23b9a4e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51396ae51962a9572a3d63f83727d58f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e75c5f7988b89f159b610b7d3a82d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11972f7021608f2affae36cea7f157b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcb70f9eded1c1d006e88853621a54340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf477dc2d1ba1ed20341d42c09429eff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15724637b78567f3bbdbe3d1752f80eb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc4d87b0d1e069493c08a72d66c90f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537e7d0a96252c64d8072286cda0996344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccfd5ac45e882497323516f943e549345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721d4303dad128a1828bdc3aa7c49db346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee80e115c3c9eba6de68853d406850f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469e1336e39082b0db3aa56b6747f76348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042aab062a768bae43fa780fd5e9cfe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2515d36d64b70447740322da56387350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec02cfd368860e11133d036b5fcf5f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace02ca1c886d3fb6adc161da79472be352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d381ee418e4602da4430441f13acd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21408be2059ec51e31d0745dafa69903354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18baa8af711b91e9a3656003b293af7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4030d5d532c5a8dafb4096ed2b2f1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0ffcfcba8806a0cd105473fe8f8df357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0b9acea8d2264ae336ac6dabe5d33358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03416381a5d9f27cfa0fc8fbcd778e7a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61933b1596200a050f797edb486cda89360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e7af449f4745b243f2af2decc8d36361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75952b254bbc5095a3bf552dc90cee9f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a0da2ec4bf307903a225035df9624363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe7a17385ab6de5061d05ab2cc81d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a130dc8f6f36e1d7917d82a2aa1e9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e6582586b814db27e0ba497aac1fb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5efcd4f9578cab237b166233e4151367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8869233301993bb0e4800e59e134fe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751f3335ac10cd025ac6a9e6c3631a7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe4d3815b4e99251029564b7c9cdc1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7c97b72f3aedf53da62809aa50f94371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3873dee57163c321ec0d46a7f4647372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851cfdd30e505ee7d55a69a7b14fb165373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a13f9bfb48ce88202c3e32289ca442374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682cc6f3bb277afd53e6b91ecce64c6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d863e01f987bd2a31274316728a95376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288f67e6cbe8276ae786fd097d7f4fc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e041f9b9e546ccbe735b0f938aa4e1c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82329a44608766bc6c434294c25a2c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89e22941f4e8ebfb10622997eb98e7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523e71bdece9b2f845b2d82bbeed4f0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d69c8777f2a631aabdc34fa35e2c1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6ae5d795eae848589e9d04acbeea1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455caa535876b82e07a40363653f58f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae51c9f14696636280037cb6a806d9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb2b5f658ebaaf737bde3f0b1585e0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623c89a03b62c9da2dc4e5a3a77cc53387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7aaad3e56406832ddd422d8f266e6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5a99c6de8af3b8e0abb46970effd3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8fff9713ecac7885dc836a0740156390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb95b51c7f8051439388a1204bf09a8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56009d17870285e3816d0357d24d114392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6eae61088106aedfbcc3c0ebd1c758393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f759ae0ba75b5e83caf9f10c67578394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393880beaaaf537599e94ad97222309395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a74127492744798290aa3a1fcd904d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33be8a134bcaedfa39cc56aad33b834397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26dab351cf40a0df404a25b194159b6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9c4ddff0d58b19b8b52615eb5705c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e0d1035b66d174ff871dd671c175d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691e528d205f3f8ffaf7a9209a24481401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45dea056b6f11ee287211e3b11f957402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc522664f86e02a7a1ad6d26b68cb5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a3e69af5bc71359b9c6051eb36561404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add45e8f24c009bad2119f6ff9c1219405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11853eb2223898a5bbade64d3c1b4067406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69848a4a1c513aaa92149a6420c2db407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2ec1ae81ed94a62cc07e139bc02d4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aac23817c88651ad71f7a790a7fd43409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1471b976a9e9c09a139c479221d8c47410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e395939af98efa738eb6810e351ee1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa511970d8d85883f18e1f13faa625412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4365c587f9e3025b30eb53fda06cf4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68229cc526d6114a6aa865350a416c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf58ac8e12f4cda5c7572bcd06b5a3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f317538b93b15c9b7e8aa6fdd1d9998416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5261d126e26eb765dc83e2539c593417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d320f2ad849cb8f6e115eefd07ee178418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b2338355b9d4e7e9db04b13c45e2a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2736f58e4a1f91069b9d530a5c485420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa45b911e9f90e5529c03c5caa73f7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e8c5447962f7b75206a48ca1d71a5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633bc526a1b713000f787234a8a90d1d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1a1e1bcc349fc0a85c289b95ad0c7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7bf6be4cf3de4b9ce19de4b159f5d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325f84f12bedfa1dace086b5e868de1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f75c79616079225f4b2a6983a6c32427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba836f1b7d2199e2aaf0597480e709428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd1daa41efbf4e157f0de48285b151429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9565328f8db760550ae0f0c6e7b65430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a872709e62a638cf00f64111bf55d55431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b26a9d315abad119077003fe96f9c9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca65ceb2c18400032eda1e9368ca10433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e615139e2c5fbfb715c625a9aa609bd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4955a9b43a568a8e687ff78cc587e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474cf73f81eb8f86b04dc41978a6d5c1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913cdf422fdbaaf9c50bb33f9f22740437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51723b00c39b3815dacebf13e411ff72438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978d914b6b9b0b1ef59706552a28da1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9f028dfcf29c15886c46904fdc356440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138ffce350c5805049ab7670e4d7d95441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf0db72268758c9a24abfbee429e38442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20eeb35df41aec75a9d461b6f9bdde3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402adf4edce74e9b4d214a2cab509091444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e37f8ecf1db14c3b48abae5c82d8b6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210d0a50e2f31d53d11653293fa024e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fe1fe572cdd559919b5fac31f89e2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da481374962645e238bedda483c80f8e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79268aadebc92ae45709999db49add74449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84afca38e44e2e18706c7ef11bcf049450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195d4f00efb2d4130f174ec6480faa8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ee3f755deb5d69bdaca0b10ae08f8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1576a1350bd233bce4a5b87f6031e4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34db0f20ee887f9008545ef7102d0c3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b59fd62547323bc6c93e339ba50ee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d38da01dc29ab2edfbf9877e104cbc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e04b7246c0c2c1cd516fe0d430647457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278fb9c03f7b5fc7fd48923b37298fd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370da74524565c9578ce6cd0aec854d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4b9ae80bb9b7f21895615ffe43f37460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a45b3183fbf337967eba940992efd7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048213327f998fc8754dc04a9d3feb2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a8f18facb5e70456a1159e402cc02463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17035b56e09a122139141ceb41470ca5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e79dcfc23a127e87320d22790412c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50265c240e663614ef4b73a19400d071466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce126784b96d709986b0789374e7698467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2b19f33de030760db3441859ab54d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc8a2c2298fe5f7bb5331f3065e071469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040b47ecac7d1efb0efb5db1fae22a4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7defe74f6e45b52cfa3e29fa826dd0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e96ebc7c6767bfeb539bb0737940c7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba661ee81fc1d0d826d5e68f9546b0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18f4f044861192f275ea9b58ddab8d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b384f94b218f1b4ab8455e01a175b6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66190b6a323e3c4e74fc2e37faa2f334476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18759b2018a4d72992bdb6fc14c45b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e93a282c0bef0f65846dd202a1d4f5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092106a5c21b8802e61308d3ca570d5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1187e259e2acf4fcdb2309fa379ce5c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7361d20e24d4d947653c3264935aaa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43c3650f5dcdb6fb9cda688ed43175482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfaa9969c65538c76532d791b36382f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370dee7cfb6b95fd7c1f4f1371f85401484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4bdf2c3a483aa60dea7c457741775485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8c8f3d11dde91621e59a8cb726b58486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612b83ab348245babd618122805f6f3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ec2e1461db648804ae47c5f574f65488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0246354b5c206dc229598a6c7cf01489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fb44402d28187cf15faf2688d4635490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab864f24ace52d7f6b6e1127573f828491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af050c171f74bde9d2f2d7defa8c235492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acec4fe45f25132f4a07a1637147bfd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88533ccb679cdfc0aafe89e8d6e9e7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513f4c79608425f2074fbf19821c1a3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a236ae929d237d6d07baa6af4c64a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d4d5addaefd8cc19372d5158dea5e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5286111844bf1f684c00ea6c5526c6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd5b2dd4e7643acbbc3a44c76a0ac2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447886999bfaa7f971a97ad2c9603e99500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291dab390bbe52af9b47f56935ca6a62501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d0e8af0899656a24b8bb22291d500502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390a55e64613159d35acb6abe5e5c3c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c808fb2f85683c5683982081066149a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998955ead83ca4db1f559489a92791b2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4904c80f16538a167c29f495441edf4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422c1996c7973bfa6515471813b7fcc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372c97d9543062a8651339d1e37610d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895338998dd3cfce0690ca990523be1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2381954a6e8f7942af65da590acf2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188759b42163e13c3b9a1437827a57e9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22edb3ac94453fb95f2f20e1f4fb053512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2c2bc602bb16ac1b6f7f5766390b0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660814862d9b154a68575625bfa88b73514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68caaf0e82f97403ca3c013c18919a73515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432316078cde89b2ddc95856d53ed16516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77058a50836f80dc390555ec8b53b3fd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391101938220e2ff1c26fdca6c043dce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781fb3d81f14a68e42fab6fff1b2080519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76e8afd108f70c87cf887c8d450cb9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06536a8e7bf86c1e63148b61d5fe7d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cb6f200a1bf049dda3acf62b1d83c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891521e1bc9e09fd7d43f49888ab43c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5b3026966c8fcda01bcbe3ceb207e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00def5cf23da5ead9a89aa62e4ab2f68525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ead62793791961c6df4d3f945765e3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adde22224f0eefbfe6381eadfe7ce1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a90590a9d93b8cb376225c68b46773528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa32d2c64fdebdf705b65790eaab71b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089a7412814d1cc282a4d001de0278c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8dc8282feab3cf299a3cf77f810c9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449a3650fe9fe78b0aa45d9ef0ca2f8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db22b9e949f0da9ed6cb93f445472c4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e649b0c174fd679cb0147f987e83f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6d41e7a37cc9afef5b7ba9f5fc437535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81066a0ba9d4bd8ce2cf3e9c62e546a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f484e4a1f852f170275230365bb2d6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062870c5c9cd09ececdfbb13cf6f247538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478362bc670df600961e39b91cbf16b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cc9e0ced5e56bbee2531658961963540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2075ef761284a8368ef2ae0aabeec1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2722ce7dd8e03951139b70a9989c15b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e9e671e16a24989a270f8a1289f5f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa8f16e8eacb3df28d313e635d7f17544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a295684c3ca751019bc3a82e5f54314545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1b74affbd3c08455476738d546f34546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc360e5cb3f2bf68a5d898c0c0fc8e83547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247bcb51bf99a5ded5c522599b809c5d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425f853bb2e2a7b3f9ace1ed85b08d8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7e2c01241e36eb3f6500a159876c6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c53e50b88b9a4b81b7535bf542a0a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbe6c9423409f3e759bc73cbe84113552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987dea378b5b3920570114327cb21f5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c0aba2145a785aadca4b57d6dac53554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbe52e53929270aadd06301e3f380a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc971a6dac2a7b7796986e4a7749ac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b54a95dd5de2b78bd6f5a86af80dc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4f442f26d38ea164bdcb21b0fd687558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22dae931b7fe2514f63ed5c693d994559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191dd9b983ae947902fa54e980118e66560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483120913cbfe860109ee4b067adabb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5598f563824d81d64a2d180c2079fa4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7846f395cd459443393ea4b2655af9b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea33b1b9efb5b4b9bc58acc0ca28eb9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c6dcdab6fcc424d5c82f11910c3e5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac525e69857f09a8b9c891f9d9aa13e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3a66346c4348532bed95c781aa420567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53cc9e452183d0ad5fd5f6b72b4250568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27e1fd4a3e312a355e5dce67a438c9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452a5249e20fb21db4de6d02e1fecd5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fae07d78db083c0cfc7d24d412299571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e8fd9fa13a57d95fed6eb46127b92572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94114bb584ff56c478de9ab5f14934573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf08e9c473f69e6fff4c72a55efd7f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d763870e62e66310c6173b24686c2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416d4ac1c273ee6ed62922a7d916492576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524250d6e363facdb362bf0405362ee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06398f3cbed47b2fe86cdb82e55dac0d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13504c22fb9a6e0dbb976b03dfa582c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b9c9a512e8d12633b73fc63db4443580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163b43580aa8896eddf20ad3cd01882581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c65a29151587e682ea63cd38301bb5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a3186bc504d2ffb94ee97be2b1b3c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7010392ccf35b5ac42626eac9cbf9c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f87cc9b563b878de79df586b00368585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2905909f6985e691883ce51124725586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c1e0234406b2d83f90b0bed76f0bd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf37d306feff756c3ff14c2f18d6bc5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218deb0d503f6e9f5305d794ace8f97589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8559de9410879076dc5d3844bd726b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a372394195061a7642c886f3fbe0d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e102a22576b7ac0e019b902d61068592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3494db00aa583d4f94208d9cc38d4dd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1c4a9ea4e0218386da9e366ae678e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284af1a52af50be863fc00cea52a2bb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3809fe9a5af79ecd5578de11525e6e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1712807def3a9b6011308ae7ff8ba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421b5c0e7d0b710372236ddae342cba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e11627e1c60d5a3efd06287383a1d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f8904287b4d8d2e78843b727d6b4e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146d0beaa26b76e053a50bfadaf03a0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f206f459a767c40744d7490b5b7c398602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a138d67736c2de88b3313a99502dd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e749ab20f0e430f14ba94e9e949f4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa327727bd9ed9f22d6b81892a486db605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df953d4b448b0e374090b1e5b9dd2d1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762ecd729a54a4efb0704f82c9b18f6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965abd24bbf18fce5686d70df4169ef9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5062f24b582072b7601c844b3be1f1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133964f4818cb05dbef3ecd5f758e9fb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa69206e76fdfa5d5f57c2a2fd62e9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd226f55b9c5dc2cf077390c9b65d6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660d55d43f3725fd7e0023a95d89d87613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad420a102b37a9db111b5580af188e2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538961fb3c4957a2cb1646aa45ac3dd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662748227c96cc49e1701541392a61c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1d5358effff777deaa67f574d3e02617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55011fb0ec4a993609b857a271b67e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33336979d5371513f2d0630a0b0663f2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9c2963427dd600a3cf37f0fa522e4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b17a4308a463370a2f9fcc3d45898f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31cf0bda72dfd98b1db4470463c9bf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcb011b0b8447682f3b02d1c32023c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af457a9a665e84a21c9f5cc99d2050a2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cbe4124c121a23256bc71b1b9c9d1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3027157a49e39a86f471feab49d85b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db457afc103974d8285c37b7739a810627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46637b87bd0b9f2d0d0b8a140f38620f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104a98abe36cecbd6326e8e2f81b4e0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6fd92e6ac6f11deaaf35806a77d4c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44deecacb6448d2678cf7be38ada08f9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd33a4a43c6e07b91038fe7e7cddce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1f8613f82794cf8bfb161b6f65dba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed55ac6a8310b9e161e0001151ad8c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7932838c3c35e3dc89bbe4e61570fa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f84204793b5f6b9287ae13443dffb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62182ecc16305acf7369ec228058ffc8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f552bad54076058d7332c2fed93ae6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e6706f6e3d761f459868bb4450dc4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e096bb2ce8b0a6c5262dc6b4c33bf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81917a118e6fedd5d6b42ccbb6cd63641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6a3d8caca83995bc0e999dc66183b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdf3d3ab7eed20e9bdd32d3e2e6822643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248558516b5c23e05fd12ad264a81f5d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b244ebbe67e64791bdaca2bf534dd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a160b34531a0d05ca88f3cdf4d785646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14014a5be2b9aafec69e7f680b95b06c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277fe2c498817ba33f95d5d2211f4be648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e291d03d015ae4646bcd183d09a49649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d2975f91491c8d6526a34dccd6d33650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34d98d44ea01140808b5480de508fd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec998bbe5a00e9afb941d83a467c90652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d2d08458d93161973a4148820c4f8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e3ba5e14a910867d9e2ad0b9b291c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea02077bd697a73aaf21cd548bad8b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12898b9736553e9646ec6dc724472f27656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958280ef8c8a7f8b1d707e05533da9ef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4e87226867163b68bba2e1b10a9e5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78128b1c5149daaca69cfd559e1715ed659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1787bba355e76198165290bcaaf04660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719f82fdabd423f84b83235054cf944661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038174dde4a6a9b7f725d480d283b8b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89c1188db7d53e7edf07ee33170b8c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fe61415b29902e231b63e071e643d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336e9710b88fc354e4c178fccad2b3a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cd9c5b79b8a7dc7d7d82b86454b70666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94309a30488dda908bcac73b960ddfb4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643928ba2babfd4a1f7be7d3583c2a4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3f9f6b3665178cbfebf7665d8d874669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b75013f07e2887735e4890cb56a2f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a8643f2d0f5af93caeab4e24d9327671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a50e7e55e46779c9e8aecf5928e7e3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0305b65eeb55079f4d948860f2aad1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239e322313ddf688067578d70f205b6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41def7b7d3e98dd6753d16c0af81d97675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113afcc32d844a7fb398e7deba84b60676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af23673144bf16fb076208e203bccf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61506744de6177e83f0cdd62ac0748678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee373de7bbb401b2b1fae19bdb03bee679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c802d12825e7e2720afc76dbc9a9f0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a52c06824fc118b4a2e301c756bb9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807458f5e52a553e393535df8e837c58682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efe1e9a23a2ef96c85c7d241d3dc21683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8c5b25b9afb1e00b311e6efdbbbe6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1c48866d3820e148d9a8bd404f49c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c5755c7425ebf6dacae307833772f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfdb97e8ca4cdebeb32e4f106b9f95687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d322f32020ef33991e26d0fee4902d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a40180b7a74daff547a9ff391f8a1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fba118f354f525f32154a030a7503d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61477a020c657713d4769ad95a2eb1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18912e6ae9c9ed82df035b42c604eb7c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29da87676753e1927332ae85e0208d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804bf65d7e8929eca294f2f7abd316e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b42445765df0933db04795883d9351695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f16964211341d784423f03c4697bb7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595069da9e1ddbcba2f36ea2374029bf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ead0cb3145da8e42d8ef32f316d06698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a03b2887354697ef8d8b5fc98bcfc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0529144c3c02ba0697b507d919bb94700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e69bc8f13f6c25fbdac654ab0d9289701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91556659f0b026ab40298f145c7e6d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4b3bd62eff72aa591669d5d507104703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0b028f7047c7556e434a5f9b6927a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df269c679ad65e727d1436a368f73ce2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201fe65dc2d0f6d59b515db13c7a6a4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5abf7c1055373f7babe809e2251bd4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5593b0b941952408c048b2f291665708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ceaeaf5b07169a125df18992abd4cc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd229a66bf82e9f6947891088227db06710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1c01e29c63a6ea7931d65410c4e20711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1660138462b854935393971a85505712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1609b915f811936a8ec34943aae08bf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704270b270a2730d521d58906247405714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b2e24c5b93cefd200da5293a31b07715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34e23b92a0ed66ff002eb85622580c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365d4cac257a3f947eaad5179c42cc8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e214c60a3c4d2f4d891061098b946718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc7769e76b4f3680caf8a4f6f78d05719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23873d4e9404fc5b869b42f583f6d810720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85059f7cda584c55d4c198b8f192d119721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef991694999ad821084ae00e58b567722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240c203896160c8a4cc3e232277fdf2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed925c3756848f70cc46b9ba7cbdd0e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb9a99e9aae07477691aa9e1d137a0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cb9ced6caa28c893886ff343711f6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2975e0439edaaaad461ed261dc220e4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9e423f1b408a7819b87607259a51b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697ab9eef01ece56a803568bef93292729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffaf73626631d3f57e0cda632af7ed730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e963cecbcc7bd37e10faa69c10a3c04731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228666b0ae4cf87cc9cb70e5bd776a9c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf9f5f529d78bb46ea6f07344f922d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f674ed44f955aa94c7404c7762785734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abe7c6690c4575a2117e446fb54d4b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d527d2e199bc41e7ddaab92219bc79a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7c2356c7c3446ed849b5ac98d0787737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b0459c04b60e4323345e801aac98d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada6ab4f45aff329287101a9e215a46739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a12877d7905df0da0a36ff9746d420740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cea26911f5716b55ef846a0c5b73f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7461e1b37a57854b513fa86c949a644742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac641cd86377823de6ac1dede7fcc2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83141864fd3d35ef509de10ef7368b5a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659c0325dbc161397cc914e76895f5f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514ccb9a19a62413029a34fd3873cc6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8f198a7dba181bccc9447cc32e605747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83610c5d4d587dd70e25d9e03e52233e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91ee6a1da1919ab4ba06bdf73cc8ef749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a181d19868e904337d34215d6ed9cdc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7070657c8c8a491853e79f6ea31c1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8c1171fde0edc3dd714ce3b57e890752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd32ac0bb73b58b746100cfcf826ed8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c7bb4398149317a32b4316d94a42c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084f3bb2e99dbf679b79a89fa08bf23755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b74900bd49cee9cde03b5219f0519c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35fb9d582ff02cee6d5c559786457b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed402ba1356e6713a2082b8ac4a2086d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8708d82f292f9a9293e42574e1bb22b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bca44db6540c25293a2d41ed5996dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd7260ad390a4ddc8b1a9636e173872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701d07ab79b2c89fadd7ca102bcad203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfc2d2a602ead2af73b3c6d3ee42e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d033f5311b4054d6c4006f795df3bc55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3571497744df2eaa7831269c7a04a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9bfb266af383f763a298eefbe9c6f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d63c44857bd1fb18027a30a3d5d7698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26455ec6217d15983522221c230a31a89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae299d6580e7dccd4441eae2d78ce17710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036eee8067dacb9f0383973becf7a3d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cacf0f5e87d7f979b342e8f4bdb2f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc84e0aed8649f3943c4ed91441de0413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f2b69828acdb6a39f458e9943eeab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70134dfba141c5a68d43b7a54f74ca8015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0c7359c747b3e5c1c179738e2d37916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc85e44a45464f48815a862a2cbcde17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc545ab33a4052f326bacd06734bcae618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b8525bdea17344e8a5a2011dd7bd819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94132b795f9ffbabbba0e3fc7db81af320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ff682050a4b1e3de52a500775eb3f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa650a360cc3d9b788a72a2e32350e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6da23945b70a71fb688920b8aa62c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d41a09aabd8a10866d92e6117736f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710548e6b6c01352c26c8e107204a79a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3f5813cb3177d28c1b9572eb833c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a2a8ed23b937f65a594b79daa26b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68f70c72fc4af00897d51281e38e4528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab65237e32f1d625968e97c5591414129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b152405327165561da9c912fc862630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8cabc913bb31eda3fd48b6fb6899f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a17c0d17580895e44f53bd59f720332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b69ad1f6098f4c58ef112aeea3ceb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920327e65ea28b9cb818c38f41b2513934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d212d916626e04b43faf0ed885bdc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a7aa063d9f4e7ac00cb462bee0f1e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43518f2b9f1b89a850b8836c3107c8737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b5ce2e453f9d3f47a90394d96381d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8c1a5823cc2b9bbfd5be16ceb6ab239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595eaa2dc0aee8fda17e09994ff2eeb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f96c2cfe64ef32796d842425eff6c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f643bddd5de37081424ed60ed8be542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904de1a6130365c5acc26636cf5459d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf66dfb4e20c8d2cd8fce271db70f5b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cfbca98a98997c03b93d208449e9d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbb17a4eba6721e5b93a1a36cf3ab946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e661b41db29b5c0a2ba11ad0adf1247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ee76341d66b0b09bdf86e0422730a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0a9422733513f1a3f42e9dfeac83a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb2bac88403375aac184a70bf5e6e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df9cfd35d1239a61e3848981aa4b0151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a29924d2945a175dbaefc7fa74e60952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7aa1a5ded18601ca7d2dc96ac0c9353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81add68a28199ec7d17bf7c09f6fb14f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0d2b1f614e341b9d6de238599a19255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7dd715d176fbf3c903e81d16f1524b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ad079c3ad50855102a8949354850c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c4b1d99a7d9cdd03a2e17e7a6d56f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4690e184864ae121703d95edcee8159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf402b837c4a71a03b74bbccda648d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95767f7cb4719f32ed4dacc2245b3c0961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92476b4efeff8c5a37054be5da061e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afa19ea1d8e5d606db53295882099463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96244a492e7eb92f685cfe805f6e2964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f8774982de84abecc87b50d66506865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bed203fda1d09b9668c827afe0e35f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345f00d21974e75d95776957700f75367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fa2c309f3806716e1c82f0fa9743b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a3ad8c646512eb508e0fdb010049269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47375b220a5ce7ad2bf9590b3b7b2d2370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9a54757d7f9da711019d1fdfcaeab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a477eba8574d3a2759bf6aea7649a9d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94cc3815a9ed140e49cce5683ff2d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510caf87be4cbe814fed17fd0fef73474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998d1ecd505e0bfe73af25c8b01b33175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ab2e6d9a098afa9ac680daa1c5cd276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7508d25a9f3daa16bec7e976ca9c2777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6522fc8078525e579502941673a3b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760142155b6cb61ed05d9689c53c4b8279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07dfc9b14f1ba5cebe59cd50e854acc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c07af4c0e3300422892114616ace381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31356bf400fce1fd505aeca3e65e26c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c589b2fa0d37a3bdb9b6204adfb271183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586be9927687ba4cde6539a2e404ab584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d16e310fd9037c086ca8ac4d94f78185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8318c61b5aa2b5f0ecd8965d66950f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a084bfcff2b2716e474e861e244d2887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dde6fa57513ca8129a9cea7136207f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96bcbd596a6a10a3fb1fd688b5f43789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bd9be9e75cbd198766c19890f0d9090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc876784d2503d42fc696be6df67df591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0758a88f70d4c7d2e276aa5d685117f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb018afb7fd494bb50987b8946db81a593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495a1df80c6ac06e3bae286393f44b994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05510b91f80e4a29babba6ae4e22b095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38965ccf64c69802b7114dc3819b3196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284e4843c225679e8b004ba3f370b6297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f04927626ecca1b33c8e954c95df7d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00a517d81676763fb43f7ddd2423e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526c283ca366ee66c834b6f763e0d3e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360278035ea0bafb8de6f53ad3029863101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1610f9cb85b3a5235c00c3fd59075102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223119add13b5f5021f7270f3fff1f3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89441c106d41e30cd7264b17ddce46104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6b98716961cdb5263a06038f8d45d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271225c01e00b65242f5a299dddeabe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd608592365f340bbd86df4ea6844fc6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c2518f448b4752690941e5c00bf6e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867062c14026b96169c5aa5cab4ea5c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da88b71b20277a35c5208f4d73f5603110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56156a08f0fe0fbe7fb456179fdb6b01111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fd28a8e77298425fdd2f053b200ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070562c2efae905c84e04347a2846d04113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a37f45cdf5e2259aa2278e5d49ea93114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd228c1da6566476b2f285cab1796082115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4e9e35e466ceae66f5d388c46a80d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b4dbba2e6cfa91eabb16c6f93a1d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c64c52a186da3d929d53de355015ec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540806f3d6847433ef5e1bf3d581581119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8e18945aefb967c9ecbdc0f40ef9f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3560f3c6465aaad3c3171b51c1ed209121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe7faab67b5c6b4ed9060d8ba632a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d822aad9fc79dea2c92f43653e477123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a843955918c2549d9b6d5a8ce36869124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561bc8cb2dd3ab7cf530e6b21896722125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd96a4bba6cbad802da027968124ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2764b542a287021f5f27d5cf5e2f28127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd190abb1e42b5668dac3e6b7edc983128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de3e1a160919df868c75a88b3c1a18129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2569adeb8e908b2d103a1bf65b11e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a230d968d8f14e51a167ebbb198bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f12ed7d776d8f865ef8426586e6ee7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c2831cf83ab2751197d7d3b3678c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8555bfd9534e7a7c9f053e7535b2024134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a988037c8e88d3c6cedf5c507d41fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8720c353b7556bc79052315f865a03136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134f9f0ac8f37d71acfb9c00cebeff1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945a344131333a804c9a40a91c9aa46138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0672adb4eec1596815d9d5d2b5fa26139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa4fc459926d6b9198b4516b5ee282140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129841bdff2e7b10e1b6009a1128410e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c4e83c7a905624a78d3254cb16e42142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0532c67084c38fc3b14947ea63496d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a83270086a0fa203838ccb5a8ab4a0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b82a2585ef809c708a8b7658c6781a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa31b54bfc56ed302062b3e8b83fb93146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673411ada597b153690b814572b91968147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89319d2b1cfe87e3ec0fef168f5f15148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fc3937b2c25d4473fb68e637266ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b57424cf176d83cf44e25c9367e18150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214341cfac71b1edd3602eb68332232151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c437f9fc3a05d15dea0be291fae7a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e8942bfb0c0ff188c56b836ad576a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908ecad40e863e2b12ad6088ae19935154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5119a1c3c4a3c168df69cb3f12863155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6102ae9f81b3d6c5fdaaebd1219855156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bac3c93d5af1dcc9a0aa58cbb169d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e6b8e8a12fddfc539cc6776878731158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4c06af340f41350ac6e11a5466ad7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f202780cd0e0cccf7ddfbd014195f01160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f910444392842a957d1b657f579a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dcc1c9a167aa8a0f8e53d83e7bd3d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede612e088efa007435502a4acfb2d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a48acadd4c6d1ea2b48681eaf46c99164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b1e5813191ffc8ebbfa94cfe60477165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9b544a08969181a40a0f030fc03d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69ade4f068a6d1b6c7f2a0a6795855167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec534ecee2c1c64b11d920875631aec6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8a43f890f86691b58e750597e2e7f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468036fd0842e5793484792370c5fbe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a57629262941c317ae4123530f4098171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7698fd3022667952621e6b2ed2b59a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174629c36292bf452f386f4c011b1616173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731fdf6a77c2006dba8305a01968e91174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710526d695eabc43f6b9ecfe265d51c1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde9728051d74ad7ac0f0b681bd09ef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c24b8b225c9db774df7648769caf46177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bdf93427e63b1fe713117d786e242178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12f5c7440a761b4cb51e4d338fd67c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98375938815e683b3a1462c88417736f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87da478c6e297d9afe518f1cfc4ddb8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20babf1710bcfeee178189eff1fdd4be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca74854f4ec620b3e012bf240c21913183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415aab39891b4f513f1dd9c7742c246184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e7f5673bba8171da49fcf231c370f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca45c7fc699975150e9fcfbb3910c27186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4f2a7ce07e2c63a6ca30cb96eeb52187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b0b7f318bdd90160a37233f484e76188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e8a8c6fa7b1b542fbb20671726199189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9ecda51cb1c0dc3130df2345b512e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6492f6744c870649828d7530349645191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60522d358a286a969249a2df23aa757c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8ee25d5bf19e3f52ed654c1fbd45e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fdeb4d0282cb5b08fb47e78329279194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b347af6adca2e3dcbed74cd0255ac2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c177c30620a6c5ee1809190b90d26196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd028b18dde48928b86975dc9790dd2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba101ffe15410877b0d06266dc5778d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf06ebe2473d1d42c013cbdcd74441199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ca110aba5497f5ecbbb2eaf0700a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3bf0cc76f3bf30b25d2711f80637e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f473b8445a8dc7340e1fb2a921da5f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed0f1776217b194b92eeb74106f3b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2edd3a1c62295c93d7fb017d5a62ae3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2eaccd1bd22b91ca00bfb60b15519205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fd3a3d13773295818f4c5c91ad049206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e2a3024044f6b4be4116f6ee51cf9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a7d45f49030d8ffae7f3d4d309150208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205c782efda2b99a2e61575516060ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa9f8df4a58432ea183e8a0020b211210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315136231d7d5742bd50c35e5996b6c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a2b50fafd99e5f279b2105d67b841212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78194cf3cd37f5f95819ca7d9c1527b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5f56023dad4a684961fbb6b8cbe8c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173cb8d8541151e1b691180867515ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f3ed39d25ad270bd51af423e93043216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39770694f3adb74262fbf9c30d0eaf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04282d553bc4cf06929ddc002ded7a03218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8effcc254184fbb3687020243bdc4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054a0ebb05de945851d263b7eb606f7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e399cf32232d783e29a66f7ed6ba68221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c6d330bd595879cd59183e6f39f5f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c98bb0bbcf386f6f244c28948e8c82223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d4f9a230c453dafc386933af584fd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad5f71fc816cc717cbf2d53940d080225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac67a11d6d19bd8f9dd534912b0996e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8119c003453387f896391c86715d68227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf42b2f77ae2e73716c05744fa572b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129456034c50c16c7101ff1a0021b7d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08f748731c92c0a80057e031cd0bfd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a746e9a05e72943f6fde416ddf604231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6adf78705116d9f79e4c7995460f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5dba34d30cf2a289eaf2fd8edf295233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2181ecd3e8729d1d5ff3880bd8ce117234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd067c8f6004a05d5a074db0cea1955235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e5c8d96021105457c301124497a5c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f656ac4c05c0f1e3b04aadeaa3b5c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73846b273164268e551142ba9028c8c1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009fac543bcbad21fc294596c89d2e9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2400590f7cb37f5c0326e670a567a9f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aaeae71c2dd7dec84a57637ab35a7f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121583e311f74c36f3e8c1aa67340c1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48510c2bb35c11dd2083f4b554f184243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275b8099764d650133821bd29f8d69a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad71f96d17f5165d9d4d67744cb7c36245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87f15b3258930147a6c30458f5efb9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0395a23fe61ec6ad6b0e4d46361641247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a8ee6f9ed53bdc55aa21a59abf603248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce59333d37118069ff6b6942f0ca421249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c4905190568a677bd54a56ed80fa6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2b0d06fb38deb4cce37f6e9e43eab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6738c7cb4fe93d9cf35056b56c361252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b6c8c723c021bd8b6bebb6a2570e2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58165af957d5bb3efd3e2d6f0485bbbb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd3e4a51bcf1069591e7c64aea41a0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282134b32ecccdde04a6cdcb0118d53256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b69382efcca10482eb7edde9547ab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfee5bdd49c8e24baf0b33f061916f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa0c9f4e994f0d62ca793cf5e99a1a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3845227ce25838dac52f90fe1872a0c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd548fa5006df0cb02847ef76d0028261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b960864d751e26fbcdb16c225ac9f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c2857dfa8d9059683690f1e460642263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c78972418cfb13fb9a521859af689264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080cc2494e8c0659410d99b9a70c20e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f81f18c6d64df203d5c717c8ff58f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc035e4a136d6b55de2b0f8301d2f4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999781b7a409322918b021434dc6d19268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bfe28b1828eca535b79b8e7633c2b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844c103bc7cb103cd07e61edafd3e3d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b3e3f3b4d33dc06da26982c93950b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc8176bd7b4aa96d8d0b86c4fc4e57272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91aa770096f1f3df9aaa65d2c825b9d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f98a6235e55201078033e64ac453e4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca12b1158736081ca7472ecf51e0f3c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd03615ca105ddebbf7437326d0cec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2ee7cbc29a24e33a67c4e7f974ee9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb0056063dd1c776412b1d97d7c6b7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032916d343b3240d214601ff707c179c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fe7ed4a067dff778435227948d789280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2158de1efcf3d50b3bfcd11f5661b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148479f8ed70440133e9a609f092c15282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8aa3e39b1a1c7ee0f1bb4cd995e2d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2c53283631093f1aa8e7a3cc3a3e9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeef764748320dd642fd708a2b0fe43285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e71f6fd0af62c233286a5ac28c0daf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65793a058ebef0db6dd55da821e43664287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0655989b872dc00935beaaaf4be8b95288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e8991dde88e944452129708510d72289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd2c93fceb41439db1724bdc5d5b34290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9205319980cbf93df60d4f84ba5ee5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d60ce972a9a3a635115cbefd82d42292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa84669d574b1d580db05a017e648d8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb34b0b4bfe88e778b985f23397220294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7fef2975d5d355616197a4dd81518295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039292fae2b376868097031bac9638a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb390ee6fabb04db4bad0db36582bd6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e81c31ea2cb50547afc82eb5b3ba4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a0e42836f8fee8149645bbbbd78fd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804eba4788330bda7bf8957c2ff60b6e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdde59dfa3c6aab6ed70940e5deb50301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f037e9b3208076a767571861ea06546302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79033a750ae39047490fc2bd4e94d0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e049833963db8837e0491ccfc6fec80304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54c488997eb31b5858f7dbdbcd642b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674fdc8a24ffb467790dba87ccdecd5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660decb5e9e3ae7a05d19a0e411c3a7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9d871c9e7582df9ab3e109b158ae7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27148d62784fead4eb325aeb705adb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74ef159dd695bba796457a7e74be81310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e490728db5d4c70c23553fb7b0e2064311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f5996387f2b7e344ec2da9300ba45312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14531d93e868efb672d071df11f6de313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2ecb3da1245cebc2065a34fcad175314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fb0b0e05fbb858cf8120e331f5255315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1094f6916d626d4ae57a468b721c90316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec58dcc3f69a5e07c4b1d58b968931317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752352897c0694b2d4d347f007b1e23318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb026119ee1201894f1df2e6f0a36b7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec48e9d5b562f758ade02e0707b07f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbd95954dfcbbc55100cba341263c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca06b629bdd714c47d1d5c1ce81bc0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac6b82fd2cf0f96da788086981108c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3292c83b61892c125eaa2b6696894324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d15b97a11628e89a38bbc6066da2e5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c69bb0314d436f35c5b2996b3b30e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f8175fdbac0b7b9723f8b6a556a1c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3dda5eb43cf3bb56eb107b20db4d2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592f1f0df98c40eb586b33f1c084314329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd1034503dddb8a82d32b0aa3a586c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae9fad7d0f01ed4f449c16eb218983331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfc35189a073779ca7210af6602c5a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cab787694fd3f6887ab9bcdd57462a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ea53406fa49658ed6dfb5927b374b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965879b127d1d7e1b74723fe2e9dc3c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e25247e044f06d014857258832dd73336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040391c599e2f1641b9f6603c7e8ba8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b4e211a3cf7e473d33d6320a8a4f6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725274df44e114b68de2c807eac94bc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb26910792ec2eee47d2992934eea2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053d49d62cb424a7becc3aef1f3a096341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7959cd800d118b83570ecab1e8a5f3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0783be5c2a4f7e7404c99ed91d8bd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efadd39587ebb640b6e04bd0857c0b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2aa7ea908980eac44331ba1ba790f9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad33c25097d62070ae89226e16b03b5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06aca35f2b871f7def057a6373f1060347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4d1c13ebbabcea6a3026674dd86d9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756018265e0e0211013807ed04818c9d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4a3730055b65b35326d727a54ed84350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c696fbcee5af5f3ca2aada3afb9939351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d2b30e54609c75cbd44268e26a590352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ee452d01b1351183867c4a11de8ee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef19a1ca4b53557d9ab2b7e391d5646354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6bd324409d388ce4dfdd98b792fe4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8d48c9d75b64709fa7e22d06c8bb4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e5b2cfa56a6e12471431e292201e0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75107d9c47ca34036a442dae1a3aa8e5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1235d4650e5bbca12bf6ecc8708a3e8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c63b9342135d5f20e53197b6ed5cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282480b2968dead6fd40795cdb1e932f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3f25300b926f5331c9e18d80e161b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45fce3904147534707a3e3be0073d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063bff07cee99c965ff0434bb9df6a2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e1785288f38931799fb2adbdf9c03365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492a756bb6bc99fe33654cac85f3af0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86810738b927c3c68390813956cbacf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02c9ac04e61ba13dffc344dc2920fc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1794ef92ea6ee01e74f33ae1442fa2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c1fa72a982e04894f03c924d6813e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682e4e3d89439eb32bfc4b3fbe3cb95371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1256ca3a8d0919e761205930e3d80372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27f5199b9d3139f43bc741f57dee60373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cde9e505925e09121a81995c5a2407374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d5991a67114869971c57286bb1a00375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0af2b567c50fe4ea8dd0e5ec102b3c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd511ccee10a95a8ead0384cf801b2ad377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15add9ba08b53214abdfd64258d337378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8822019a4291eb49276e09316e8d9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f7ea39d33255a57670d1349442eaf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30d95726cf9c3a0fc2e13c9612591c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce741be10d1233e8be3774a29f6cd4b0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0dd78d74a01becac08d91be9a80e08383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cf191569c5ca60cd06d043b6f015d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f3ee840a59938608991c7bba9c17c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd146b5ead9e9ec5cf221a376b249807386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fdf6e8f4f9f2263197f1929e95435d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a339ba025cdd7626695c08ab7df55b5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc69c265f84b14c612a062de0dfd8b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfc8c89dabcaf8be2b322b5803e2ec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6ec338d1bcc628bb2af0239074b35391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa9835685611ea32ebcd0291ef6959392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4506d42fe4ba24dbaf6357c85665e9c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5ca1595191ee580a5df493a6651bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47eae0f6c361518659b5d2fedcb4f9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3300c5784cdb27520a10815f0d713b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460585d3cc2afeaa232424e1bef61a0f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aec92cd65c6cdbb4e6c98e92fa9e1c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf30dfadfe4016bfcd985a2b78c616c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3c3667d7070836ec8a6f2909d6735400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584ae67277de1d270484d0b8538abe9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3349aaaeac41d5db20f84f2cd49797402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a224129c485afd2c8ebe4c10c3d8f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7b13e48f5e8b9d5d960f3ad9ef244404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817f227a4f2e38d990572053c0f5b29405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4ec0467ff266e63014daf221fedec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917f20eacfb5fcb047859dc77014735407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73376cda5aeeafe92d445cc53fb9b55408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0eaaab2431efd644ea1cf98e95585409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fb22a28e5223db50f63eb4288b90a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ab8180db437064b7fd9efc73da94c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2e5ad09ae7210a44171a42cc9e94b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0243dc058677eae0698e7e9679051413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c21043906577f4135e6ab0f8509851414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b3a598f33d3620e5b0a08d64d8e5b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51bb9a0ad989e432a9d2db93a1634b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2654fbdfd2f0d60fb6fd1b6a32232417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5ad5f40ac0422308bdd5a3b71d69e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd36c9aade6f04dd356df95a320635419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39ec71f9d5cae6c497aa39586bb2f4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0628a80506e1af5531ab9a8eeb05c8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688da3cf81f7b312fb5a0a43060589e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66976c6e272a56516959d08ac75c3bf8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd4b0b2826510ba7e5f40bea54b669424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327a2e4d3f82eea250681f1dd7b7cd2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd330314f51ec28041cfcf4c1e995b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77fc47cd0cee74a72f3db9d59babe23427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa50fff27da08e5f4fd5f2a8e3b3ce428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e159ac426a694867d3e3aaf77ff4e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936c0f92d6ecc867239a3b85cbd365c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195ec25647b7e2b3728a4cd17325cb8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd62154d9dbfc1fe2fbb3f35373c20432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b7a196a5d15e9f2fd3200e563dd9f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119647a48f251db4d3d90de2ae97d56434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b776152820059476be424034a51a85435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251f18db66471af9738d1aa360aea65436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d103573828a0ed4ba8600f733f753437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd86b814d72a5116b20d4d9e5590ae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97ba7437f2b431e524dd0fc679ac97439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8ff950d139934dc2fcb5d5fd8918d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ca48e8b7c0188098a2bd0a0a02d75441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44a59bffbb00f0ec02ddf7840b56da442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a9ae63f166e3717eb8fb3f95f1789443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9adcc113a6d07520f1d84542a44a11444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0a3c1ae8e5d11b24d2d38016242a9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe594f0c04501d0bb10279f1cab424446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427c4ffc7741b1121512ff50b1d828a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4b41b15c24fd7927e49545feed1f3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704ec030c7a83ef969756ee488545fa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c0ffd8e75c5330c8e0349c6886420450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c96381bbca4970c558dfd057643c15451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0ed8e22e5b5bbd9eeafadea49d241452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3231bc466ccee6260939a4778c0e3aa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92ede8ac91cbec7f47442dff666f31454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1e239378473ce1ed9df7a1fcade70455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2101a7c9807e3066cc08d03e2de12456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fccf7a8e556f7be02f97a45f41ff17457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade2d7e5fea7ccce12b61c0920f2d45458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf4c88a44343436d19841cca9a03ef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f8ba53afae7896d0e6179c6e947ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6b4d0548733252cf452f3ead3d0c0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9770cb3ca5a12c9e413e914e56a130462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20040e4bb51c01cc7eecc053aef4bd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696deeede44990b9ad0622f00654894b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae871dcc1a6024cb41ba76a8fc67090465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41598c431fcbb9a558c732036c7cbbfa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69eb62b4ca6f52356125e2f28277e7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0dd705107764831c17abfd7208271468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489358331911321fce39ecbd336cd0e0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4820dab1363ec4bdbb1fc504fa0521d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c016bcecc80bcc1a2b4b31ef0996758471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd9a3a239730bbe614229fdc73c2ef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf62a877674fe571386056a2f35895b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233800b4c934c77fb93e069c46658712474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9357d6a7fab3b54726aca19f0a4815a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50ffc058a6dadce8659aca79ec0e78476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdeb23d25b2008ce9e6d1442963f40477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73696b87ef0231c07c4e8fcd1c844ed5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46f0e96096a59c4099d5dfaceb8455479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820709ea6d3f99233510e4083325125480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517ca298a8fc2c6999f76d8ba970870481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acfe1d08e7594facadd07fbc7f5e1f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30e8c171aeb820dc7a1eb74a61012a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe6cb4689d20fd0b5e93f4ed451c03484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f00932cc434038004acf40967e307485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc64e2fe228a182533f9e93f4916939486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c4d8716f4548854bf1b9c14eb9cb4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee120649569b5ffa1c2594d724a8b4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b161d2ccc5f6b549c1c27f8587f980489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23d3893bae735f799e5600147aa59b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea05bbb82f83bf84e5e3d477a265d5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8001689b653aecb92fddb45d5bac4e6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edad94a2ba7b3583e7ec63e6aafc2d0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09e2d7b1aad9894ffc9329ce83441f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b2532d0e9d6b54f21c6fcc63522d5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc78b9bf9177f173176c080b6facc2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e605f13e90cdb479613c53eeb0d264497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288996d6f3203359c3512e3f6091f680498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e84f9a78ddf447396df088df883ab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d2f698d7a91bb13c2a279a377dbda500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4136836669a875655eaac89846713501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47384371ba57d2ebda72f2f1768e66502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b7bd01bede9b172f15e7a3819b68d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32323d1584a3c33779bd3daaa5a55c25504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc16489017e7013020904a7c817a3e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5d70e903f603804d4075cf4bd188f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6aaccb386ecf1590901d13cb1864a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f0836227d4d5459244ef5b8f8101f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da911779fbe7cadaf44442ff11882f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299bf6c882c9bde4a1269e91e622b16510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e06554b43899840f2ffd11f8a22622511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e1b5256a021cceb8252b05e9b1e69512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d70bc206fd0758959dfd492ba420ba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e482de6a627b4a18db7dfab6c444612514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4962f025b8403372725b15679ecfd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f3c9f7f23ced0125d8c5bc589f814516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f129f3bb172d8202c88f714ece3c65a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ef5bfdd01290ab34dce1f300f7da8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb01174aca3fb99734da4e3baa07f0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389462454c578b6fa5ca0f96cae232a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675b31ceeb5be6b9f8fa4623c7c2621521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b8366d884357a2625e4d6a816ef86522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6e99572a52b83086d22bae6c46755523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3144e606ed455f442cc8baffe1298524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f2c670e2164d1aa8411b6a64aa7c3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee91aac639bc6cfde5e8f2bdfaaecc0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180341ad116b1ed75ea7926aaf6d29b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c09de271241ae8144e83a64c258395528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1113f64cb6079f792ca9a3a8df332529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10901406ff078d00917b34cc66064013530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa07980b2caa1ae2eed0842cf23f43f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3443374115a7aa72d7f94187185861d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52faa9a101af772079de7be7cdeaf8c3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d795e30a7644184ab8d7319b687bc67534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befd823b181490c1a04102a731eed21535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c222880cccaa83a46aa1c4429b6f4b1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99005c016f190a50afe36c30ae0ec66537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e819e4afe00875c77d45cb6d041f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe8e8817258b4148f5e092a4d97224539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82ed114d1479c77d1cad912a659f7d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc112f7ad0a4e16a2acd3baaf7ca5ef7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588b4d4c9436fdf61562eccd6243f89542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58521918fdf262a903e63c1054098f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e1e08003affec56d253a81ce53a73544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aee0c3bdd2e079aa8fe410cfacfc7a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27a1fcc8d0eb716e9da87305bb2960546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5491534f8186048c3ce49b8e914e80e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b84eac328d1093ae828fedad6a031548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60463ac0a96c0d38dfcb7613fbf1ae9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b25621d34359f2f1503385f2e32c8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf20e14f90078a7452ea4da147b17c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ef7b45492699b9d30d1603dfdbef0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b37f092c002da0e1aed9a4861b6ed5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1342a2f1dc8130782ffbd81b20ff6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de694ccdb0883204bb6cdc09ba9adb07555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858b23d51e20d2a21ad4b22ccef15ff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e05ec6911a939fecd290cf24a0710557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe50a81a81eae707ac15143dab60c6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878fdfb8abea71d6da7b939f9d38cb6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155445a21c8bd8290cf4a3e28915400560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006a0484af6cff93e502303400b483a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5a1b669c9e5165e97105780a393eb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d9869282d84bba373139ea4533202563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156912b177307c56c30d2fa5e49ee59564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d18055a404236096e9add8306729e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847a853ec7fd6fb53a209e452dee335566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62ac1d1a97eb4f7ad5d7d7aa2c1c75567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e19fe272fd5c07b1b870d6304dc92568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c7259ecb1185c42d1c4d098d87d22569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e67cabe2ef53041f8de4314c99e4e9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bbeb9327942c6e1779117ab131ca6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4672b4fc1d29745edddb8878e04b3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d059ed7a4206ce3a5fa9ae14cb5e7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40ae393f3cb36ef088fac61767d2e2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8adc1105c832270999191f0c55df6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889a4ff2fc2cdf3ed52d910c09f2e0b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b602475e8a56803c0a1470f73c1f0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42af3e0e3dedd7d5807ab08b67c527c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e457f507566c29f84e8b52855490fbf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0776d0550de519b71a862c42ff1478580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bccd30408b5ec00e558fbb8afaa87581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18fd947d77c19e42a84b2b1f25c3f3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dbd4e1394aed19694a3428ebab8a1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602c9d5a602384d793cb7c0765fc876584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ae0888d62bff09574b73f9a49f1da585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c27f64d2803066b3c2928bb4d53cff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0748783d5ce67b1ef6f76e0c9727c00587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7390665d2da6911e2851bc0fac55e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1185e198e715a991f2d93b410cd725589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eef88aa7e4928f163e00baa81676fc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ac6c609c77a1a37a6fd9dd34a81d1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767910e3df7b83e041cd513c18278d3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782ebd4c15198ca92936c91557fad57593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321cd2fccfc47d90468000af8c6dae0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0527006c2785c770be64215dc0dd3c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76544e278e300d84ec6a7f51e3d4fbc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636384aa2ed7af53a5424f4679d6e5c1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac1b8bd4a248085b264ef01c322410598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0477734d4bd71b46cc49bea16f007d6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a38f1f1024139fb946c441e2b860a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da469e8fc599b402bd3f2c5b1816556f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012c27df15420f49e6acd401ee1fbc5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec0a0960cdad482675ae4b8183f247603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371592419e5c54aa851fe684b2f4e61604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c475102bc79e37eb000522de66c99b7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8fa0d3202533767e2865d6b0367c5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55662e1c9cb4dd45c16152702860cbc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4722c50813219ea434d368128ff094608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226cc265f120bba21a16aa1e0910edd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1efd0ebf3e2f16c0c733042d093029610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cac50e1173bf4e02202db03adcdfd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091b52894ac4dd70eac075d4cf1218e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f591db7556a5f7661182238c40952a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33f7a33a16b5f5f3c747205b9fd121614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e15a76e6dc3d909879caa8d0e39c5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa93b31c8142c2e15ee805c52e33d8e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771066dbed15068cca8bf288c19c54e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f82cbd31386387a9aa01cb4190b9a6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9924e1168d43449f969b4ddc0ded3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f90ca74563d778397f05a6274cc5a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68d75e4c9d69df9cd61b76faae99a6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d1c73f744ce102c5776e5ca8f8b63622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa8a7c6d164cade6078835dd059bee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42f25f5c64c65afd2b5fe6f1685baa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3bd95cc3b5a3f6378b9dfa4f641531625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2478fb142abbaba10c6928859a338d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d913d1f97a0562d30b731ecf3d99f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da755f034855977082257a9eb40c63e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13788ecfa0f50ac01b36f5c15e728b2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbd22c8af5d76b8ec16a41325fdbb2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8c96ee812e730acc89bc0ab2ba197631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b022151b632fe3d7ef87ba512d4ee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f381d6813c5a2c756b772e6da43ab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8024b19ce8168881c84c9987c852f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218e803c70e196fe635cb1032ca9776635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc411198fb3c5fa60fb23b3dbcbdc258636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1dc607d8a30565b600d8036693bf9a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81d92ca79a4b2823210df1293cc514638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece07f437c824abc139adba75ded8d94639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042e56f08cc65a92f53e7f5caa465cf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26362ccc549006cbc3ab9afc397f2fb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bcd69abe1d9ad2812fef645ce8fd1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f214b7c567e40bf294a0ff5e59d6f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1736e214be6f446b7df588a4b7bcc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507bfdb81b8686fffab2a70b5d8ddb8f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb820945f761b4227d2617233cdeb9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cb7a06901c05c1a9bc181da9754c7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd5e5c82362a56ab8e15e51a862526648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9677b109b518c214d400aa942da1b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2943fb2ff29baac67c5467fc76c03e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa117518403c53f24bde8921e1f20dbd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8236cc84daff0e440a553a2167ad0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c4d0744be1085ef5080a61b654492653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3960bb350dc37ddbbb3d02e488b95e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d996fb568eb0d15391dd13b05c3cd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fe8be55b22cb890e3f2d5d9401f82656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0db3d3f31269c6658dc696fd358ca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b5d0b2d892a89ef108d3985191176658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f386d0ae5c73fb5e679cd0a275d7b9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25894826d2cb1cfca12376c52fc3b9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ff66c444a0f3b238ad697952c63b8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605797140bc9e5a9205bba4f5aaea04a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707c9af8dc7c38c30de844ffb2c67da663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fccbee26f2f5bf134520b41f6f95eb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5d4599e65397f8c6ff413b4e3a5d9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea6103fb98ad2d8a887f902ed0c2d4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332beeb483c04bbeb864803fcb833747667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab39a37db7dc631c65ceae2b4f0d30668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0800c55916a4d6563fd1d01b1c6d7b4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844daaac1857b665ab42e689a586f023670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd46aae24075651d6f6a16ef8cd547671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ff26017846b7d1dbeb9d7a4b82be2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adfb07627a66c3b7df95ba71540992673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6f4215435a2dd4aeb6ab63f39ea13674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d7cab7eebe917f348e7989a1020cb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe523e68347f38dc72149a2b746437e0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce05cf0a789fab48c17db8e21a050ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bde29ee7b0b5f024959dad85f50be678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e75633ba6013b7ec8620f9980e98f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a8412f1b7454ffd9e33d8d9846567680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a9bae90fd21ddcda895f1addfbec4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9dcd2f9a602df450271ec7c26b5db682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7323b7dae36a56366498a0a41c7a21f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbb09bc0472b0ae5d04bbb5e8c712c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4778eddb0fe85cadce04b685f80ad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e343ec2619070e7ea78bb84d530e98686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe4cf308a3380158072db9ba3190e1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7624bd4b09edc59c07353875b02c72688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb35c412c28f111079311c1ec2fbde3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb643631a4b1ef029934b39245b7134a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02efa4262eb4bc189c859df390864a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc64a072d0931fc3589008b7edd110d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad10e53ae3ab587a8ffab1b30c1881693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e1de8d51069dcd354e4c54bf749b3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae335c9e23b258c95ea13d713aee68f9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5bdea14f551c657a704a7ae436089696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d425be89caa55d13cbc5747aca40b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cac2a4590dbb09cc827c96c6e66847698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38266db467dcb72ca9f80947969812699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2abff85ef7b4285cc015c13502b7b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe2a8e97caf6b64f8b9bf446ae7b7f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8604f7154134e94bc83503217d85ba1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7a38f907102c87bb77217ef6b3210703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f323b72e8e939f7836c4e43f2802c27704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640e56c5233e5350f947147a314429f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa340e85ede158073645872875b0ad0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975554df029d95737a772901a3a87e74707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8583ab89515d7bf94ea8b0c62c6181e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229039ee27242ac8e9f091ebe92b040709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc58a689100f571844326c13b43bd37710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad02a31df3312e4088bca3f65dbb24711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515e5c038d9a8085b06089d9d355ed4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770cfaf0179dc82a81fdb7882ec0aecc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b78d619e437d34a339ad9381ab4f8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6bf7d8a971ad1949e5196d1460768715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46c21ad7ac6afce4f25cee3e3dfee7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d283fd89423ffc717ac088af7b7fef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e320fa9b3fdd99f763d42030f05aad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c6e4187f0f1de10eb2a2f4822cc42719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded02e62397533d655abd0b96e503e39720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aab87b4387caa0d63b217166c1b923721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42660c72d92e8e39708df7b269709dbb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7afc58300884a4cf5f558df9242f4a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7b3bb4d9d49cebffb746d9fb74f15724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717801a2a5916af85c490901dc02220725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece369ece195538717134ba85c56bb2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df631246a087a19692733c506e0b692727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fdcea13414de913639c42815efce5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e5809ae03b3c872f446d8f63003e9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae509a1ee26ff117c5188a54d7b1b4a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ddf39e021a8782f81bbd2d54a6170731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41ee48e0abfa2accc711fd9cee6589732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81e2f6e33b0bb5eaa39ae62fa02b63733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1d6e0ee3c917d2d1b0fe0cb7a363f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba05605ace1587f303969f42d14e4b2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f93fdd49fd710cc800c8abd793514736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a675ce0eb7f92aa74c1034c2e409314737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e44d36e30465864d7077b528dd74d7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f436f5014ab2420d5e28312e311f505739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491b9e04900398036dd38c2ea1c8d78740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9759d00a68f42a12d89cffd3b7b418e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bceb439dd70450899fedd98f58e2e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99c168b6e937d30e60cc600420926e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ceececb3c4160572136d233a34d7b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36fbe7a16299d9a009494caa0902f6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b65ed3ade0173247d05ad5c313f486746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca6e529299947342983883dc0041e2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077aa38c95da1eca33907a3c8e63ae1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05bb8706308bd3d3217dc9b7c4f25a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa5661b18a6ec4e584558781647bb9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a80b1ec578f9cae0c5d006184aefe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd05d13731671fc6f7bcda6e55354f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add27c48d338a846c920a9f866d0298b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81adda14e7df89c45ae9f31525c49250754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359e834e83d5025a7ef33e22abf056d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63405ce5a3324bd9def475c427cffcd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d89709fa5d3af08f777bfa2459241e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb554016f729dd61405015711180da8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a02611a84b4f97ff205c30425d2c16759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>