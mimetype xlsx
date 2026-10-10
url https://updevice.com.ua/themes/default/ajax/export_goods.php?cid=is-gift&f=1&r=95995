--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7dddf5a6d4e97d13fc8c1bff5f41f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6464ee0a5a05d0a93e520efa34aeb72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404e663c69285754612f19ee526b37b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200cbe71e2bc30034ea8001767e398f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72c258c30984b252d198f0a52e34fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85834e2503c12df9fd414e39c8fd6cd26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4276ee1d962a6c2e997c0712837fa87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96bfc9f7bb4be76bb886bb399cdf1b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e39679be32331f6b065576ff7bea7d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0fff4b8a76b3d768778ea33cf6f2310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e144258db6d74295d8258c2b014ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd9bef1e05a0df6dd406f5581710ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a9d9aaa4b812b279cfacc61de83ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f642928b096e6bcbbdbb4727d7213714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8370b3d3299da58a9ccd016e4f78915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b693ffe50cda0ed4a0fb6f3de69f28a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3bbd5206ebef3beb6ee0ad25c8ae117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7776c149b146f1df7a5d69c7f4c6018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d0e811da178505a8d82a9480720f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bae0ce706c9e2e7b65d4a6a57a1f6c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44120bebe5bfbeb3753cf35d531b991421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3623bab64cc9f65e03a4a40b60eaec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02938ba36878be0a5e8deb9c33c051023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265034c7966d62c8457ee0566f69621e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a6e3d4b886fe8a1fe470b21eb214425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722666774900a92d3ac0d6d21d4605626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2139c3f11a179f0fd3a2dbfda5b05bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c14fd82f0f413ef0a593721bf34ce428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70a3e3c258e087db0f11b64edf999d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39baab094e5a6bfdba2481a448fe5a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec14c0247ca92c06aba29505db358c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561e52d6e759a4d9c1e767a454db6a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd201561a1e8aeb5aef2301f0d28b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ebbd8e5a41826864b8a37469bff2734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac92f9c16fbb0e1f50a7effd98df90935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991a113030c905891f2a3d6ffa2f4e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf43e7e02397fef4a0f6e214f6a009337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14508db8b78e970465c1ab7dd6b3d89e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd21b5fb9b77d37a0cfc2d67ad399939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42b4e65fb56fe13a5eaf3c4aa84ffc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742ff7d7e885df9a7754bd9c6ddd5ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2329b20ed88cbee213f04a83c03d9b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41bc298fe748c790d32c860c182e5943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eeafc94c999977dd7276bdfc86ac9344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb2ad0c8a0d40749dcef83f7623bf645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9d229899fed1dfeeb0072863f73c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc3afb5024affe75f0550ae35d600447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f03fbfd50831d9941cf0491b9197248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb837738afc01ce8dc0bc0e219d098349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afee025dedeae60f91adb74e1d5d5d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170087c996aa56e60d0d9da0c9af29d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c81e1c97e10699403b5ebb61206a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77372bd96e976f1b8b1e06ef7ca6d76e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68d639e1b3b3ac941f7c4b2144742a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1f5daefaba08c7822b682fc392c4b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cbf2b36684df4278ed0385936478756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebab1a85510b0239c0becec05b51f4a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5394e70118665abbc0e350c7405bf158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e938e79b9f2233d0d265dc32566ade559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc0f6618ac0da135770e7e77470fd160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfe7097f87d8b36670d01fc43653f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42076222c98352d22e8e4002b1ec29c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284317f5205a85be7b311bdaa38380263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1fdfa5ee56ce504a030b2abab63d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fcbd28b61e1fcd348f0710cdea877565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae74c2439518a6f94632ffb579c39266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5b64421a919946735ce44bcebc81467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061184142363f88935a1e7874e1f67768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb93b2cf8aa542b22d1fb775d3de1969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee33cd8e19404db29d1940b1d8f955670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142f4caf92739817fe949a8fbe0e07d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec31695e908c273c320e8e1646fe1472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ae9ae1665666de43edd83baac3a5c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ed08ac6d78f0bb6531feab0ffb5bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb529a6e4259a9acefb4c1d9beaf34c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c012f701b6efb8e7255d206030dfab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b992ff0d3500173c2a22d978cfb91c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7554eb845889f48220e1f9da229a2d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50e60c6d0242a9a41295eff84e655479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd908b2298189bdc2193276b29acd52380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf0e7eacb8f02ab31d3cb4e0282f8781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca3ea3b891989d2966b7ad01ac183882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd7113cbe7f62fac81de0d464fdb8d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d562d983fcd561758403b6efba7db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c390e4b371d0523dfbb4004cdaaf53f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59c78a730047e4d8b4e233bbaf8dea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0147aa12b546d7c89a63eac37d125387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989cdfff2ea2000445aae56eef0c09988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f94d20bd1b29f872e142963e86e0da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58560171aca30f53e08bbbee37d56d490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3dc073cef237e65e264912b41c92c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10adbcedb54c2883040626f04a6e6c3a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcb21042a9f111b22d39fd652cd92293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c64b71aac63b5c60c8efc3c293d6194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f69d6db1215b4b498c496951812f1495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68272e87d78c482f06a21f36619a836a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b4953877cabbfde7782b62324ac1a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb4825c38dcd7ebb18e78c0d94fc5198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd9c84d636d5e1d3301e886a2a7d7099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600214f9570fb0fb25a3764a31d0a4f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d67803020bd28dd0b06188aff955a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fb070072ece8fc9a4d0c00a0c0735102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e2eff20a217765b13503c901a0ed3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7571c9405cb9b90be39282536a0d82104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1cda712e7dbec31575714e83a7277105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b59653acd80d758e85350d87eaaa49106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1878df2f5cdf17171280e38f6fa474107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43767a4b90f5440cd4237d0da2a79f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76717a838c8af0d6010bffc937e682109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5549bf7787b848dab5c1e4447bc6d82110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a74ca8198e114e3e416945ac4fab6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3269f154e910a61072842bf9808956112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e8cfd91375bacb4873ef669394f32113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd482f7def063ab735ba757bd0d385c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedde53ccb83f66933b67d232d96661115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f855bc53c8df322de69e51ae4a7179116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adc7f85e1148d0436f8b13b062f26c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365dccb27028516cd6da89f89456bf87118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e982ac1f7a77f859062139b7727b9a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe43943eaa79ebb47bd088cd8f6c76120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34d24feb254468785be7b4046dd516121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b5ad1f93b08356c4c6b86df8ea54b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839ffd09e238aca2050f16c6f342861123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2714073d209f2b8c04c5b291ed8795c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11ac84bab1aa3e015a09010c20ea6c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a5f87d4fe42679e25d8c51c0f88b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18030af7b6b05795a4cf190647090c4c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b98e8602e900a2e339eabd67f1dab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470caa21e81225fd9c3338e57b40ea01129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f746a2147efc588bef200e6346516e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2da7f351ef65e30d03017f36543598131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72128b997000b54bdc09d7347db919e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037dc35641e93d24a9539f4c090de17133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63247ca5f8a95715a7f54638ac6cbd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a957d00011847b2d2a3dedbcd57b5f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b238dafb5b2445af6fa600651f989136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac803afccd583bdaf59b319d7ba0008137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c23191af05a1ff6c80cecc6dffdef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841397d76733f916f51bf7c98b0951ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795f9f81d1d9f3081b4c8dc4e2730f8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df2b0a5e67668205b20e30b62067a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d5b1bc2d60d73bc4ae354e9988dc8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ac7f10cfc7824db5684961f16fd15143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5940fd8453321d0fbbf25d81df602144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b14e6dc8b456250b3d46284b00dc0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1876fe3058cfe35c11476a1ddbac1c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b42b0191fe3da2d2096e6ba9cda30a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e075f16e9fba59c6887a87c84e3ca0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805e9bace276d142c9a349c008979d3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6175b4dcd845367ea6f50ca65e11607150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c9c5fcfa096d95d5b584782aad149151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3e94abbe1744c2cb09b90f651dbc7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9a9e8daf8d55a20ff4c95427ed977153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2fbfa7c2dc1444114cbcbaffa4b5b5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d6da9a56a099d6540266f1d723420155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea379c799cefa8a35584b40c773cf0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c2fdc8166bcd1d395046c6fa7d59e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc34ba536a35583b4f287b8883e51c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf66da336023f1aad4467d1d27ad43159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d2efdb505e1b3b9878ea6f0478844160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9977b709d0da4966d28942ea316ad0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417f91f37932a422465001320823ff9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e47c278517bf1848e9456af3850054163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a64e93c21bd20232d4e09363adb032164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e6f6ac72a4ca658d2d061f82104d2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397fea24f3e55649437b14b4ca50a78166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c643d77a2461aa55bd9d859cbc6767167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d2561e9a504545f913d9d0078b9b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5e170ea54d822ffa866ed9acc62d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d475ec921121dcd128de634741962c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d0af5786a67b9cfcaace5876d9cc0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8407e8896a4ce6204c43559525c55b0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafd53e00b035453948580a93abb741173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccddfb93ee1d6c43a1c67f3f8f23050174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2a0b1650d479831b6be08cf954a05175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebc77ed734fe88f1d2bc5ce9fd8d23176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22645090b0835e02cd9eeb681daea412177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132d29f2be90e43f52b734fc7133a19178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07996b97cad9e6f7790d54e5eed4d7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad775d04cef778dfe33e699ca83e41180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe56bea6903d3f44008be8047c211aa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9295378880af407ba5db1345f0285182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9acaf0794281fa4f1fd5b426c5a575183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aafc204bcb20e9a6c2f67203306f0e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed49b465863e4fb54a4c1204c451a36185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02648df406a3e548a84caa9f1503bb7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f39d745602e51c7842242b2c73fce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b06ada0a291c05586a994b4710f2f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d4703ad07793560ed3dcf1858888d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a916a371bc265e271f20be68aa735e5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3cfdb30b9f8bd4770e4b7d9682a13191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ab07458b6d1cd2b3c2ecf6e175787192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539b351dd9c8412b35302849e6e48cd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bf2c2d1c7d1976078666e5d9ac157194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d9c66e0b20ea06e654c4a2df6cfed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c33a5ae5694d21972cb0565fbc7df196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1f363927fd2fd03d35e5834ce4464197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27636d314a1101f765f09f7235eb649198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1491748b8395620f34232fb8c3f1f1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1052d07e9bb6df53ba0f899dacc497200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc909313ec28bea23cc787bc552603aa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005142f77834f477afc1b2db3795b0f8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b98cbac89a85488262ad55700293f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010700d0a8b2978a6a6914b77102d25204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7deae024be08b1175dc3f86746d5f92205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c3f74ddb96a33f5e09e1f62876b46206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e74b08ae01c1615e1bc57f0b465dd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42829e71e8ef31df36ba41c5100c84208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8454d0d3e23b064482b2be8fe04ae88209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ba3e44263439cb158b8a46994be83210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19013fd414b7e8c735379489a38b3efb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b50b0316db03e82748c594bea85e6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d21cd6d8293c164cb770b2825e45d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbf5cee046b7e413534b92fd08b075214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133f150d32af76e221e62386bfff761215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f30bfd7945c4a81c811c7771cc177216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea04212a7007acbe68fef3010e09ce2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d036a6210270b39e703e421baec754218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e767db770e826bc6c02f70882b1fe3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fde1f9d78d73485364145cb82e0a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f4c70e851a9857edc1e09720844f5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7b780877d9925d2f0c21a72c2540e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd78b5568e951159c3148fd378e0517223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7aad6d802e417a20bfb7d1f4b7e356224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551c867fa3c8ebc13cf0822573f56e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78215eda26d94d60e41dc4c39d7d523226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0738a7174f201b4e669ddd808ef85227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ba0e50de33eff95f013e9afe70a9d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9beba167f0c6705d38708d5f07c5b2d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77c6059deba270b9bf6f042877cd5b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3a86ecc5d75e9684601f613ac7bb4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c0f72e216fc9ac1d0f992e70781a7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc069dedd95090775bba4afaff8fcea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54e84419d851cfa987be8b41d1b882234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce11e722d9b6aad03a23c34e7f46f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a460b7084dd9034eb74f0a1293573c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcc02e7046d867fa2147194a0fa6ae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a98b25e58a1c1dc4dd20625d3166f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b430d5a62cbce39c65dc0342b2e4c7d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb5fda98a64103a28e4031ad2eb5ed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56234632a82a1352b4e823acb69ca156241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6a51cbbeabeb664e0d1a205a6fc6c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e010f33512e8adc2a87a9091037a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aedb49f5ef65586b277b5d1faa213c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947e5083e0cee01cc439587c96b7620245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df1b8f5e445c0cfffb8faa3a2bc4ea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46ed01cfc653f211a90fbcc6980e69247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310590760d4030eb21686d6ce52ca91b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557e17628c5010e3180746821ae278c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d729525f7f1ac7f57c85e0c822ae4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c471152a8a6304357875724ea4879251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef305108cb684f5594857f46e7cd68e1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfabe8a609bbcb913419cf438158271253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30191c8333861cf98bb714cc9bdc29254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce59bdadafe397287befc0eef80e1a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0782692bbb073f5192b3393ad42d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3bac59503eecbfefaa784d307d99b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601d1e86b65690f196f9aa205123ceb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6b0fefc3dd480b1a8def8a69fc2cc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead079dff8179920cc3c3f8d80305f9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89fef46c14d4a43391f307da3a9ee1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2264e2264391ca454b4f31affdf8c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713fc06978dec0a8f99244079a0f2bb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77aa3e7cd1265f686cc91c425ab89df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64826ea1d526aba8360ab481e695962265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800fddd4c0045e5e13cdab991ecc5ce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4243350d2d06f07178dc47416f9206f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7438d2a763ed2354afc6587b8f752f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de35858202bca9c68764eb4e686772269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e552c480830da619dac96955f64f22270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bc86870893eab663a4ed6e0e91359271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d330c4d656978711ed633357c989ee7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f11131752c4ebc14d8b1da759d178273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ca3201046a625205aa3471e30e306274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8f49c92fa102dec19e432ffd7cc0c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409deea7541f2869a27ce80cbcb1a331276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7c77f286d376b1a90081dcd60ae14277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e546df06578cca523926f72deeb09278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7483b8499e5276c48fb3f5bdfa626279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f331ae0a08871ed519a9695800e80b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b2378170401307184c3d2f2f6b572281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4599ffbbd6079026f121c8bd29dac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e086f7dbbdacdb36193f03b93a0f844283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57add3e691c7141e8bc18e6adabd8dc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d7ce54d3fcf3b3761d942beed717d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0f3473b0efbd09b884a43eb249c87286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd25403bfa4ec63e34984f0e6449eb1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd32cd4fa67fd5e36369687cbc4e0de288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1945c71d890c6e424087baf80d8901289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30edfad5a717fee3a85b7defc06726290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09a11bc380007e46584a564f83c1cb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674924022aa5089555c359324bc5d247292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821c76b8a73956d1ef5f7d44c6808a8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50434c6d25dc4969edd563a778af511294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0ad9285cea04d627797a35d1f4ab4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88134a730d63517e36d91d9f087cefb2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382658d311fa874156116497bc47552297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56539354827655c7442accffb9621b0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ac7e125567a0c3538dbfa61aebedd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638abd6554614a160c675a83911ffc5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b8fbde55c984045cdbb5cc55c6550301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa54be9901735e9f1c39610c78f94bc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f43b3821863c7a62c6db73b97d9dbd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791406ce499f2bfd29bffe26b5eed26304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d89ae887c2d03be23638d0b2c1a79305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc05dab9010fad3e59e879cb259dd62306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7c67b1ce70c25208e26f0a7f68aff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225301d4ce8332edf5f64cdc3932b34e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0fdf5195d41fc385a9c51fd05834f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ecb8def7fca0d9ad3369c53eeb344310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214134a86202ecb6ddf800524dee30e2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06346ef8659157f1f547d456e8b7adf8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee096e06bb1e8dea6fb0c4fb2239b38b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0712d1a944626b34ba21899a484c5f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a848d5905e29d814c219e7e830e93d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfce6efbf950f5d0fe7ab5611fd23d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47a08610cbe55837e29ce2ea5461a1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1dc6fd1a7044cae7853cc4328c7281318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9ff2b46a2431c771bd0188dacd56b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2d59d1228b6d465ecdacb19ffce6d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a1710e4f64db9ff3f72c340f9564b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e817acdd174dd44e4ae68662ba72d52322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446628657da87b7f029075013e6fbb52323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd15ff15f89f8f387dca86a53281c5c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b51568329b960de4a0c61300790c7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070f51c36474f424aa4f713ed94d24f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8d2cba1bb6b9677cd5ee3f288b102327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8c01c1c7a8baa04b6337a44d5d1f2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30775f4f31122fb2d3991db61c6d020e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a6f9c57ba024cc4248777a7af80d4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37a4923424b1d4eab26fac0bae6d12331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bd9d9a01d26544f794e242213ee2b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce72dd2627091cd5d519834afcd98b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabeb847948b306a70b4b6f515584cc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a82ccf1e2f0f9bb9bfa4b11b13c327335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d7fa8271041dcabe2707e25358fe4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5542c506ab14cc3086d3e3e0e8ab6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1b771a8ef13476da3c8724a84d2e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28576b6dbf88aacb594b17ff0e20219c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e8bece6bc3920df72c97a6273348a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f2682b0234ac0a63721b466179e60341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fb9fba65236c6cbaba21e48b32e84342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd48cfa0eba29b4ea15e167b0a722b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1b154aca26cb01827efd782ef23e5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e411fc53346b547d04e77be50d46fc9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11bea09eafe6f3b0d3dd16129a4d74346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940f398c355c5b5fe4fc51fd7a0064d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a740756887e9c880acaff2d34a0df6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58216888e933dc489deed97a229691349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e76bf2d73ff538ba95b74c5b1cd1de350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5b54c241f445b4d42351dd3217f8f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5594150c85fa146ce52f6993c59008352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82730b847de8ef76612c8061464f96dc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0b45558779c9df77aa15013f56503354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce8733483b5924ee4631e826664323355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44384a0bfd6b4c732fc2077c3e4b318356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6e38fb79a7c35bc08550efe38cfdd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b759f2108f2d2996e8bfb67a58247a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4e4a8f34660a3d198c3aae7c8c999359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc0cfbb18b5a18e5f9ba07395f58df360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c085868520ccbb4eb3e92ede2e4db361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac182ab91a539a1c175d6430cb79baa9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd872e654c822a1d5c7e95899ead0e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc3bbef4a81ecafcb80b05d3855fc8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719aa9b1332f2a1e2b61160ef376bda365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666b022bd1984471740f9b9411b5bf3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5dc1f76ce15f9db7050388bc22b41367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc31685f023cf460b9c8a21bb47985368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84700deff673aaf7db289352845ed3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789437c4cb7fc592d624bf35bb29311370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e65141c149ea8cccca7a6c881f2b9e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ddd62408c21bc9d6bb6a2ee92a4f4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572de9d0ea44f3b78a00e199bf8cdd53373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e0673022285d128e269eacb3a6dfa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8feab3f9688b05be0521b6bc201e22375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a82726277f93f2446274f9493b6f2e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e44c620ad07e2042d62435f2c2bce8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77305d8aec2607aaa6e65028c416b90f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1184532fbae5853a22b6370fbc508379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8c93f7f818d21263a616d2e321361380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6857fdb9a454b13e25bc1e5fcdc3e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17991a963561aeddeb2cafe3cbd3af382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bbb7a9d8ff75da5ce24326d28e66d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ef832b34ad3f0c3ad2793f14a12a2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b7ab1bf598a4b4f74944c67dd564a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669fa09102aa8cadb91a78a28ba2941386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f9219e7056f55a193d3e1bb01319a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b2d8bff93d211d2317095464f8fcd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abfaa72998150704e1b9a2aff48275389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f635f60e2082c6a13c1828379487e7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824263bf976838ed570d917598c8eac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e847c07182c5d0ee210aec0218de5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49af605a1f58b4767d1ebdac41b22c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb5ee75295b33d9fc79c5f51c3d733394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688189221ac5fefcbb36135dcdcce41d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123862085b1cabe284c4377492b8b7f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664bc8c5e99502aa81259d6ed21d8de397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf949313d9b8234073fbde858f4aeb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5370274584cce5f1a4450fae2a023f6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf2a4629a7ecd94b926ae2195df85b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357eb1776be3168a6ad530f558f7fb9b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a9aab4ffe8f5943061f537a934186402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295be13acbd8c3935eb282d2f4b88911403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23932faf278ad143a917458f4950d6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893671ae077867550135a063ad0070f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf61814d9c3f133149a9d37b1da6af6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84423c12759b15e707c2b774705ca7f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995f66d87c31a446a572cf2a1363f4a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2afc0b61d02b0a9027908bc0c558e6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf5c9964bc942d589d0e1a9737aed1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853cb3428e5cb762d0eb41823ff7348411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a48b213fddd9b7685edd55427c6ad9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234c5fc7b4e1835de481fc505d01f51413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f98823a19c35e46d572c111fd03e98414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b157054e7a7232c6920ecdab49e71415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb607c70118c6ec740f7efd478a477c2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38361aa6982ce4b2fc04dae617d3a0e2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1bfea2df5970b156384de580b124b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ecbd56dbc9736a4a41114d000a744419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72db2a7433c6c926bb897450c3f81a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f151239242c5062c77f5a32a601a595421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f323cbe2f4c67df92d780149c4481c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005da209dd0764fea8eda02e2ce2105423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eef64bd6ba65b2a960b6ed1353bc1d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287c41574e37de678e308a156ef9bdd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b57c115764f6abe3f80e7842052f0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1d61e3de5fb8b4e1a39b49f6b7510427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54258cb40166f228660c311cd189f3c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451ac01bd76b8c167a0896ddc04d4da429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a3afb95a75c00201a004f502fdd45430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41cd00959f6243543e9efb3cb92ed4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f59ad004eeca88ece26432962c2fa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f742b2bbfff814ad9e92e0b74c7e1b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932bdb200fbe832dd80e6f9b094ade6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04644f2ce19cff8320047b8ff1e1b9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e4d5a2ba306acaac9483b9b501c19436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70d5f019c065be8ec6b9e65d333c37437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674d35acadfd7c73479cc3307a0a0aa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5add620fe93f5947ba642d32c610ff9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267127b4014cc2915b48211bed944974440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb256e12da2b1c3f7b7e4a0437441a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b17a4895fc3d39e2fc7adc201095c8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f9828617e3c4e5039de1b9ca83306443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df927699e1a7b33b2f0271e74ba66275444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7aa52c724aa7fe23a2b9c403ad271445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82a8ddc7df8eeb09eb1e7d1c320299446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d244d449fb1c7cf5f1c9f025eeaf9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e50f458b6ba94443bfe21b11b7d1a2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead70aa7add5308c1fffbae435c7f95449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922de773b64da37794af5747e46e0c57450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf21e0c98edc28ea9b9d9266e8d731451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519df450e4112b8b5f94c35adecc04c4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9d762b9741480d09e7df292b6aad9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5d1272297a3e7e274e0362c7d6c7f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f7ecd73baee5d6476bbe0241a79ee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb46258c9bf3dba86b91ae11f285383456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9b210b8597790f25e449fae4f63fe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a573cf75cda0fd01dce09045c6b0b5f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0b80299c427c2dac4b58fe820e427459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a520e0533562bc26b1efad421559e09460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c2acbb90b42c5a53f50b2453be731461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4a97d8b2ae45f3a003f8240ff9438462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577431b1e51f85682ae63a1f27a33e5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e807b4238a1fd6e01bf7e1233158c1b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b38223531bfa237a0ad039aeed187b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462101ee6a9993cc49b891a10051555a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781dab1d6b4ddd1314d4ef8834b8ae6d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8911e031e2b21f6633af847bc7fe72f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0547146488a4c577ca348f6fc950dc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f61d929efddcea3d3a520f6c35b84470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46233c54491969e1f9c731f512ee16ed471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081e3d58fc3d410338e5894d58be818472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068bd817d5f900653d10d58f2a2379d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550ee99fd4865258ebbf0854cf07362474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd403b2e1d24560828fd76c69854c8bf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149a7b0fe1fd7d016f690bb97ef4c35476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa671acbf3d52243ce36d3f0b48138477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4115bc24f19b6f9a0376dd51d7d82478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0176083924587771ce09072934825b1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8964460539cde7998ab16dadd5cccd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78505fed6ec99d01101e5d84ba0372b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b81b31d1315f36750addd2829edae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9bac59df4a220c1791b24360cbd35483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7cf4f2f39487a584e3926676683c8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcb5bf93152df5c997b632cfe4ca7d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edad857d345ff004d0a8caddb22f876486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663cec0cdcc11b5d789f22a7fcafd43487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24bb3dacf8783a61378a23f687d675488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206f8df16597988b05770febccab982489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979aeed195f2c2df46f61188b5391a1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a29d4743750f1aad2ab663ebfc8e15491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3c713ac9b6b49988a51abdadc8f1e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a397a94acbeae2216d9f273638d93a4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026c28b6df4a5f202bc798e628a7f27494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53c6b9e55351c9e325188d73c6c0cf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb828d17338795714be7be6ff6380a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142eb54ffbcb45948cc897dfa2172599497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b058d48fa90b0f460d6dc0e71c6c3e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e8d6bd1887c4465002b933a7c7044499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379398d1f68f2b19557b9169eedec5e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c0cc823bc2c967124562e12fc4309501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c99cb4eece367492346e472f3fa4a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1d0ac03cab7048bf5e029904926f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e009cb22db17e69b385d4f7c8a5f6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87c6713c0b44c7ec1032408c37e4cb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc343737bbc687059f2417de188c41506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90334abd7a31f639734c35c1fe0df3c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacedd7922d5daa12bf529cde0e7ea3b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d3d6635e2b6b3d54d7e012fdddf75509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825b73e88ead64d4347fbbcb205196a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455687d791e424fe9963d076725302c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41f98a6a2a07f442565a19bc52fa90512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9923830337e9a3d39a0b71c79cde118513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0c7e1c05e89eef5ce85f42e0151b4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772e3a5439d7dbbd11b5b41144f8fb3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58e9b44aee40effadbfcad1343f27b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcda59c67f9f73c58af5ee82bea2e7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d1b0bbd22e8039d590f394c47adbf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7ef98d1f7808f0c7b441252c1be61519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626953ffe54597992642d1532b6d2939520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b7ba4cdd0ca1af14f1a289228e2e3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020922ac1ba53cb48e6e84fce5a12477522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cf0052f290a24046485f43b2d249c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb6cab5b87548313cefa3f1c8ee682524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6e9f736d223560f0188913c5654a2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a2e9d219aef59022faceb73ec2065526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1b2038056130c1be33769b9246f68527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed631ba13b351c0d965454030247c1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6657cf0a6cc673ea5e74cd301e18d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466f833a94113f2d56383bfff65ad53530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbf8381a3020e4907dec2b4b2f6f6f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127cddeca0609e04d6aa1dcd479dd51532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8979ab63b4a2c8dee6c92512a09e89b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0100c91885a0ff433bd45363885a8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6522fbb968361bcc2088000c42b5d1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688ab43dc29b0b184b128e3e5d2e1c8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071ade05b8508a7171a89a1ac5462e3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f6487dac2a716db71fcd595d68e8e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b913249d5c4c08c6b11e2799324d6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075eb373ea58991b8222dd94fb49c5a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a7870ba3431f22b3ab4747e908f2b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdebde49ed28e04088b04ba0825ee23542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe0cb094e3b44b172e311a8e197e33543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1f2c9d41263b7ce5273df4e2a5f0d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808db7689c492665eae5e443e9866ef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a371d669670c443833b0d745b099b2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196561b04997d7dca11a5686b65be42547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df35366c47a9a1ccfb8fec292fba8cf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6181789f3235534c2193aabaec5f14549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95f557932ac684e562ea124d3f50b8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592d74df4c8acd8a0ad5660fa07d846551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab7ef23f60c7120b2fbbc402f929b1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3635dae597e28e6e937dd11eb2355553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191d334bc8539968ea4a9567fc73a76554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6342e3135b312d9d6b3528ce1fb3d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77cf283d53c3410d1838510d899971556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871af355eb79020596a6e278c5e04c2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3426b7d4be792a8905a7abaf96e8f5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7b5929b752e4475801039b3ceacee559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2ce91a5d2792487e327ade4f1efad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43f70af56f4104d93390dfbfbfdff4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed42e7b37f4f64d0da0ba4225944b16562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27241df85f8430fa2f3487b12044d621563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84228245aa8cfb8ad8a498eaab455a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7dfd30d47d9bb17e282dec8b6b7510565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56555b0d092ece2fa8af70d4f3b1bfc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a6e0c29644f4f7ac0805407a75b07567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8eee46f0e1e2757427886e6506614b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a548eba6fee7ca7d1da569c7f3b9ab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96424d658836a2c88b4334fd335113570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf3aa844a55681d5cb1093f00d06ad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19d0efcb7a0f7f490251f51b255495572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff353ee4cd515ccc81f7802382bff025573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b83298f7efe017887889d7dba6bb02574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ef0611493ab37f729d20eb4b8b21b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf0e60819105403255da6c784fafa3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd7acc33a7b6fcd93ae9b7f7150ae2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417b1be95630073839612c3d8cf33e0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b982a8615fac4dbb9610992d152995579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775144ba026dd17053864a57d5c0322580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f597611f39b713a5db7bd405d337782581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6f266d3377f7631c42097a8876a63582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcd8d3c35ea8d30253aa9512f3d555583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfcfba45b0d79ed0ece3c6041e0000584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955da03b83de3c441bc6600da3c0ef5e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247542bc4da89ee546d275b0b350cad8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8d4cf5f010cfd9a0f7d51a2abd1b3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a4f36c2e83ab7649ac07650224b91588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ab2304f0ba63fa7a65e6e97728802589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188bbfd4132e70804a32444a98a2e13590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423716b7987212cbe0ba5459eb0dd4b7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2eb027b73d9e93cff7b55ec377b8d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4fa1b6f5de214ef4c0b52f875d370593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912cf7e4bab91c5b63d44fec8179388594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a735f1ddaabaa43e42a937cd5f0ffa6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fcfa521062b24888c8eabc29750d9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7eed5f1f54d161503a7a0b1220f43e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36c369dd3dab96de2975cc7bae02fd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8def18c35825ea01c0de1c21a729a1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c593b812c094a819d03116ee5aadeb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2734e1803ae6feab44a9d2f8f649720601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019c249d8a443bada68c51972bea67e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796e00a32debe94999f6e78dcc04edc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a75bd57c65a17ea5c2e12609c9e33604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662841be7d175c191deb503cca05423c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad53e59f635363a236ba84bf8536c0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338dd08aa5e973c7b7e34109cccbca1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb42365b3bd3d226c7166e94b6fd6d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7270830c8e6721fd6682aaa8a62729609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b928805bc313292a4cdaa77d9052c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00633b273b584de4b4b466b3a7f3a32611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c86ec5290481d717c06cd12e206ac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3a0be652f6a107e9082d217f871e4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d7e077a9526ef7ace0a5674b4ab00614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb41a8a082babeaf0c7214a2252c91615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90935818f7d79d9ee8aff85b458aba1b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e367193ad337e2b6eebcc248533ce617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2df0ac3725f21d6e11b4d9084b964618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06156c4df7657cedc3f7db2f49a8e87f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22f92dead5f52aed7a5400382014a3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ad9b2e136de937e2579fb0a91f595621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33746343a5338fb0bb3496377c7548b0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f6cf5316e95f7cc2083b1e37969bb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b244d4a9cb30ec4465cdab2c96acdff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ed1d43db1068a3a319a132afda9e5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d590f656f9d50345b239447c70b05d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193a503d538870f00367dbdbd82c50e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cba77dca4dbc271f3c4f423a76bd9a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53cc1bb53016bc7e11e9240fa56a8d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320f7e5b606e5880b4a57a4edd3dc1a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe366e3ae2f1164441acffaef96577631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d2fa782281970bb20bb42c0c706ce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5cdb3ae1c312adb51f42d8500823d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acad295cc6d79825e33c1c6ca76451634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d11370449e05a7957b6f351a4dc06635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438997c8bb33071b0924891e6e8b9aa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f3a39aacb938d2e8cf7646557669e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c257d9927fc8b9c38c44ea0ba8564638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09df6a621b5b6e21863e0f98788579639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048b283a11b803f7a8c7d190f48a187640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f2cd507227fdfcc628eac2f34a4b6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e569d9c146ca470c1f841af362079642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c33ea20de6a62a5e362d622e2cd6de643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035191ef23644a50cd534343738661a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1135258a15e44191d722d4885b3c1dc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ac690a34a5e73f7af0d51e849b5b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1dabd1eb705442f832e2a49bd0e99f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275f03485bce220166dc22eee9d3291648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9829d06d1854fe4152eef4c0776fc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adec4bae6ba532ed29e1c4d6538c48b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238aaaaa2d18f26efc29042e99b1aa8b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd3c38b540799b62c01a0168db6433652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a55605aeaa57d00ae66c0db9fd9a8c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072520ced112326aca23e09ccd7e1cb1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05d244a2331f0d18397cfc445e09b7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9153e5ecb35d5305b05718703769b2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcb08a26376df7733124b85e818d91657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22f896f09abd6a60bbfa2204b1ef33658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f5d1478202ec13ce20b2302813874659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566e1e0e54facc03ba35be7653fca5b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91046f2d892cf763d7ba4a4ccf041b1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b1b4afd9d8ec6282c9e0652eec249662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3def279c762db4241a92b5c9107dd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19edb83af9ce43692c53138d273a55664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d9ec47f1045439508530e9c126b4d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492c5813c717c9e288f041e727c2745666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71339830e9519ef98b2df1d1ee2eb5e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336b1514bc3d914aa81b44410fd0aa3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e6faa26d0f5f8c52c020753bcc42c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28752f95fedeb2b25a534bf5faadced670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafedd74b908bc1ad5c1fa3d3da9b73b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663aa00753815b6fffa7f57cc26b69f1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173aa039d6e6d8c7e7161266322ce631673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115cf2dd9a7e553a400f49c3346006e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c36c6f3142d648e0a70094a56545a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4be0c8071f7d3b29d62437099b45d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738726393f7af3aaced3e452ee24e14677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0aa370fb265d4a79a962d2ff79ac9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d37b29cfa4821aed725bfa6de1161679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88766d356c6657a9929f30fc687b710b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287a2cae0a98c3173e8c53ecc813ca4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c103c6f30e384aa23c45ba669e4814682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74139c795f523bdb2e796c49dfdc9d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff435dba905aa2e4005e5dff03d8a8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb6a3aaf064eb6b9c557c3050cc1f4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d0d793a140b3c3660edcef39e86b3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381e6c84eb59fa9c42d858e1c9ef604687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb061cff129122a7730f60a83002529688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fd7017d98be16be08168050a7fbc2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5f00c7472638fb5c02efd49e9332d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e269f9698c6d8d64e89ef7f04db670691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19961cb5fb1de8ed8d7d54f14266015f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91990a78e7e78ab5b5359aaca3650f2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd83dc7d6df1ff7e0fbe00de97d7ca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49436bcbc3a2b77ce99faee56e56260695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6143d0a311e1b285b967035e0352c2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed565d9b63d7271cf528f03f991f4d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49bb7257400e8d8a777aed558dc88b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a5729f8cbe373c4877642feba843b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5216e3ddc3b277e4033e1c32361f9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ffdeee5cfa16a7954dbde89e12375701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98fa554b8e852f07df1969a28d9eda702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a683686a9538576d5c004f90d9ece5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aadffd72d0b9cc5556ef64d43ae16f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd92a2219e4f3008e17fc756014678e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b4600fbb46f4f33f289a0605101e3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1d5f14663b6b64f1dce94599d1d81707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6064335cdde8f8804faaacb41d1a2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8566d728363a6d90e17b0cb98222423709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d5f8b5718dcfa94cb0f59a674ee6d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63dcc2528dc905b02bcd3b106b9dd6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0ac41b34923fb0089baa65794bc19712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f11f73f026083f7c816dbd112f129d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee32a6804cfd284c1c3cac898ce61c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62145c23b508a6f76af8fbb14fa78a3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94217f0c51b89c505af83dba1ce8c525716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177df089b9830c90ae6fdc2d0cd9c24b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfecccd633b988bf8422a856c96c074718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad56646c5b1f97607e73a96785c9db719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb82876eaeaff2f0f0da6176ffbcc8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117bcac88d5f8a9dd363dada2defbba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465fc979b5490fbc20382d9cac1356e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8da0ce59adfbb4777ddf1501bba2cb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed11d7b6fceaa5c0b9d8197f95ed84c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0283f750876f1ebc02e2e049ff6eaf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419d90890090c14b23e597231e0aab2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5fc0829d1e0ce5980083f13b3e45a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d819db2c22fd9ff302cfe3200b6b6bf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c19d6285bbd348383842e44a0dcaa8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc98c7017bceb442165804800cfae5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2821c2621c065994a52b41ff4a8447731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf83426ab442ee5f34a2fdca2e2689732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc0cb7559c64bbf4f17d4174cc6979733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaaaec509de2f45b76cb227d26c8c50734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b79faf89fc3a8debd3179931e8ad7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4a0cf6f8ab8c8e4b029eeba048aae736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7d450146151d871703c4face4e85f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff8981b835228631100e165dc604d6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216e124c510a0034e5deaeeee91e345739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594c3a65fee183182f895da5882bb25740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86b6803f1802d9a3d3fc984437694a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52bfea2440baa8b21ca3ea4cc9dbc1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae179dd4aa21b41d6ffd9d99a727382b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc058b469eb65665ae8c80629e6cc36744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe6d6eed11c299d647a4c4ec892e30745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e146362e493f00e92d520e95bd0446746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfffde175627acf08b9978f6cdd46d6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c22cd15153bab863dc55c15fe6d39748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b36398efd72314866a4b523f7e241749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae0a236361f9b4c0c2caa89cbdd6bd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6b274fefda4f6d762e973ce40ad51751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e0014aa4ee4ec78802ef77f1e0e91752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade9f47060ce90e1a89717d3be228b0753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519b0b1bd3c88d0137d47ec934232ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2067334e12cd466a66dd1da0d2cf42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0ccd5f10cc64358cfaebe98d768bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30afcea422110fa2db4f05087cb63aa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41419b8fd87a91dd1824b875611605e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6228858b4d886a819e7aaf7c917f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db8e6b03aa5e4e8b9b85dc1fb96a0a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95e1b34d2f76734f759b023092280c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e888e15244f8a0635ed617dcc7fdc7a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1918fe2dcab3ca7c37784b67032dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e991f808d732ad7d7ba7cd785c91211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50863d8392abf5a54f3e8d142076618812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edad4344dc281926b8992eaffb07b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40de6bd51cf45163d406b8999262c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f44d9519c22ca8f8929adb9bf742115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b5587ddb7cfe35a8767f118295c3b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda9b631b985b5d5c047db8dabeac6517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc96b28b0af1dfe4339d5bf190b24ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d85f474a46f0f64f68127868cb2ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4f545e375125c07061dae1065f34520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512615b52f69649ec1d03c4f3c4b4bb521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a8f6c29c6018707e196524ae4036422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7cf2d000f6e25c38520c296a3df49f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900733c92f76997552a895ae7af463b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49a23da8305259d0407b0489d5742a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c5fe089e387d5ae4035de8f1c926126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e55bc0fc189a828b17024bee6a8b5c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b83a9d9c274c3fc54655388188ab828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651833f04fef5044220e437c37b2e9529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67f6eee3f86de11b8014e1987fe67230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b24f325b59a501a20dd975ed1604531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f686e0571be8834f16a70ab7126c9732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e817aa9dcd0ae1094623096832a1c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7fa98e68894391aa17e1276cbc70134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0aad266aa45c2382631972a64f8e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa81a31ea485dd98637a166932ac5036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a980b0b2ad28194a7c0808a9f55a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6e4bff6e575b850e26d453c7e3ed338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc724baef80376adc6c7605f0d7309f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890d8f77af1f8516a57a42beb11ef6240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de20f0fdb1eb47b6d325612496ba5541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3886fde20579a05683605545463a4c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845de181f7e4acadfee4905eb4ebb6543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640674985e661770980b54014fe9e00d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355d2c0dda6e910afa23dc241483e9f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa60759b1e3b931af2c18e54609397a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c866d94b188965a9253f98382ec7f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ea62e7a51d0d7d38765861c3d925148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a88458e33a4d05fcac79e40341133549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdc6c13ca74623c68e8466ccd34bba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b16f3815b18bc206d66de2c0a866e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d56c6b01c54be7c3d2e793880669852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7124189d8bbd59bc44365526f3d49953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89778bd04b701b9d0054773d481ecf2154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c632c96f5b9231097f98a1c582aee8655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775bb381b390a724e54a06f0abcc76456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8664e6199906448b539c2cc4d39ba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ad09ae14d3c0d2d2c0dec9565b3e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e60869ec8bff7ac8fcd56521c5a0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120840d2314ef8588ca70299c99290b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09450cd9b6294ee8c04cfeb2b72c05b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd90242d146ea523451b03054b0693d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c226978fbc28383d0786fb1d063164863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96915b5ba295e1ceeb8c78c1b57276d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9559f0159bac6667692642d7ae718d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc7b7680b87d442b6f3968708be0de66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c5ea3b64ced53575320da39c6719167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa62ec7b7778ebbdab77f563c30fadc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f695b8b14d5995f48858e8175fec269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd351f6348dd3685ba4aac3a09dc4970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39a41bc5d19e40abd811511fd2ac2a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16500a0a9d4c91bec78b1d2517c38a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fd34e80381072943f138a2f05267d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47211765fe4dc361b374d1b2b259042474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5602a64b440ca65e926dd7a11262d1a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721e72794df5d98a3770c3bab09642676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798c286d65f056312bc1470e03543cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bce3df327f3214b237cffe04bb605178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1036717887fa05150fa7cac43514879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b15db04e1df77c9cada011a82365c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7ed5b5bfb3cb547f4591d399da76281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5b6d307f4a16999302761b5365deb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98936d420949f507e41fb120cfa84283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f2f5998955053d817ff7917b8223a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5974639fe219e2198f61d9476c5ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174bb5594aa8a978b28ff5cf2df1166e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc91108e0cda1803dcee70ffd7b186887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f958fde019547564455549ea1416f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9e9f95b4c88fa653b1de824a03cf389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5bcc5205f8d92519cbdc5aa7c912090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75737fdf61e89e516c136ab2c9ba202791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847d94fb52b52ba7b0dc4723523781f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c654ea3ab06314d54f209c8458a4cb193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406f9b443b49119c656cb9f2d6ff51494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd4b360aba6df93d85d6ce06eb2f7495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7167d471c5a97639ac8778dfc94f8696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57377ac2c866061cb3016802cff063ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cec0deef103839dbbd23a878a751d098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68f251713f71e64337ad95db73bb4499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f41b849a8a8a7d04df5059d772aae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcba1d3f50fd0fd6fa00722fa519c0a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa1753c573ea65bda9892bca1c3a2e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aec70eac459db54084da6f2a6da5b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f8abef8fbd32a04968e2f68af0f5c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390eda03d8c1066a204587681991ed3a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895ce6f9c6a9297f939673bcb6e8252106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426436e1fbe819f5deac80363c7594d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d2720a0d279dcdc4041db9493756e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10221e2a2b8ac4b5ea9a514477c5c359109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532413910f13fea3159b8a15912c1f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728be69bfe75759fdf24bced246ba70e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb1e3858fc5da6ef1a865f7e1ddc33112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc16c63e3df4dc3e9d697cd38482a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f489b131ce009985e395b0b3a11ee5c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996354119fe250eb0f9b2f623cb94f1b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4440e4b3e35ef54c65734a687e60c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6542c14163509403bd38dba5c441a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dedf7e34a1c48cb496b2b006c64872118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903cc60417fbc7826fc54c6e540ac69119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63440370c0ba87c529a81d07e28a60f2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d228485aff977efba5871d76e36cf3a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613a55358a3622ea93279b1f2b87688122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff661b83350bad93ac5921585b621d58123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ca727f1287b01c697f2c84cd7a951124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd2f65479ca5d651b7c5619067a19e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de10b193f67b87317b7d2d6454a401126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25605bd87d3c0b55d564b3f1126ab3eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e84caca7ab0971a438c93ad3d0f378128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c3e4ccd1f4251735a62314c05ac61129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41d9b070eac740146b1b89d76f3620130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e9cc0cfbc4a601ebd1a6fc91bbf7b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b8ff5a0d3c7c42d6fe8c3bb2c3d60132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d248ee3a5b2137927049198e1218a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b3f03c5f6f94a19b5aefb402aedaa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb59315b63ebd5131f57d29333dd3ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd784813648071d4c2d3431b654806136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9d461b2a160f1177bd30a28067843137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2dd12c5041737edd7ce51b6f641d92138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984da6b3aff49019b09f8753575486e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed802fa2029ac6e812cfb0a3726560b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f30591af9f08e9123fb7dba945be14141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3096bc7374925e6d2509adf97fe012142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0653b81636a97af756a24a7071fe7b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408bad966ccf021b297538b2ebe6fea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0415a251452165f64c5c9ec15c83e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f75e510fc7cb209432428d5e8925ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df9c78ed431ed30832b32f05de243b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21456748dc93c53d95e11c76c2732ab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b7c13f609390e94eb33fce029a363149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728a42a1fe9b65031df569f693884a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c2ce2d8ee8539394934773afed413151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec853c3b3c89d141a19974b98bb4e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a3aa0721f06131a500c9486cad68a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67a68aa2d79321714920ef7587e4bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c17dd49216503d2c3e8ea535a9246e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170c10371ecf2e4d74f73859b9105ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6460257d18d5e54462acc7c65f526c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a66be22bd1d5f2902c7b7f6f73633158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617f51786df863c3a5254bc0a519a26159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e91920301ca8141e8f96512dbd754160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91800b1a7804cc3da04dd07d5e3fcd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f63e6594beb3461b19f73a4d055e1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdc9207b0e5cf71bc38f7ba0788e52163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fe6a4f3039b04f5ab1b220dbc645e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f752189c460251d72bc2d17d4b47499165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fd679f81642df08b357e364f7edcb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73db099798136dd2cce77131c9eab2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69329634721c6641bb2375b448731653168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d205b24f8acaacde39de3bd82e58f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5e1c546a64c43e67679f0f41aae87170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fea8cb4905bed0104d6f5ad5dea76171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481e563994d38884b65240dafc50b4c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fb54e36b16e8715b7b8de8cc400bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4dd6edb17dea5c7f31ef33a5956d5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d010c75da4415c6d48be00ed0ff8186175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2655a2f8e0a2fd83fb1a4f67374c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c08ae3ec1f0a14eccbe61c2a38fcd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfc1486b08d74d0939a60f3bc7cb0e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26b0cb66553373f08e97f16ce0a9e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a912e68b56641ee9cafb027df6ae8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b133c661d8dcd322af3dd7d0a0fdc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb39b8e469b8d49718b567d70bd1cae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992caa61d3f79622d5316b504ac9f45e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac109d263be6976ab94cc4191a983cf9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831aa6b3670d3e7ef602e54687d16fb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646a4cf41276feffddee1abc44d985d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8e78b0633c3ff3e92df7be43b8b82187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f81148e7ec59ba32d4c8e37af5031188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0e956936395d586b0b72843acd9b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa759d7127ed8c16ab6fdeb99b44bc1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5035536e586875d59ef26017a127f6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55ce6f3b643b65aac39d61bf2c2847192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963c78f79aa50ca2df546612532d629193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68236ed474c5857f8f2fdeae717c03ee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f15a477acd117629ce4a29ee46756195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77626e87c71fb639d2c8f9a5ee80b672196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65737ccbd063aabf4846c4db32ddb6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72e6887b68cd686b3d233f267dde2a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af02b6dbc304a4880cd0dd1e574d7e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420ef15abb2f693e023218d8071f614200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055784fca6e8ba7abf2c8543a7c6f84201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab51c47052bf37e04bb732d6771f95202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169dd8778702b2e277bc7d03147ffcf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19087afe74fe781b2de2c7e1a4c7194204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceea82dde0a03fb44972853f392c281205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f8d5ea0edcab7d4aeed1fcf45d128206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95fcd5e1021ed4809a918bc1e28570207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673e9a6d6a6f79f379081017f68cebd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a8c678b86b7218b2a87e46fff1ee0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff911fbde8510e4ffb607da0999d85210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72817fb1753806e077462bb406d8a87e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381c7575677d53849b276ba3b16d04d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba283e3da77d816b159339d754b9e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741244f9eb9ed50ef5ddd3dee72135b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd49b67203efaa164e3e58eeb7c3d9b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f25543c2d298ee28ccc4d524bee2de216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5374b3e24ecbe51bdc406071025b029217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d4778e2cf700f3460de0b122066bf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55eca815a320fc74c2a51bf5c595ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430af4a6c44e4390323114559016fa16220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19c085ee2508df529b63f5af601810221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719ce84fc9aed65029a8e6079d44e6e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04257e5590ee008ef07ad7f1cacfbda4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249034ee431d62fde36c9b449240d8e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4809ee69369653f5b37d4147c330778225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848be5d4e17bfe1573a22737fa59356f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63332e2397a126c56b5de3589c432bea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949db593c102c17eab44f4b112b358eb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f21fa248372144050de0831a47721229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f3d686d73a17818d3816c0af5abe6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c117e68c152a143a59430a37000c9e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2a97e7a26addef67580b1cdf7bf10232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74aeee7e5c59e64afdb80e58ab9429233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5c9e21cba2cc10b071ef40c63917e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d95eb4ebbab327b095da45067bbbd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23dab0386c16e8b404b3d74c3cccfde236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a9f7e64dec88c25da0395f2088051237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf80552e151d95f24387e36dbfd93f0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f047fc5a794c5c74dde2648db2edf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9803941f4943d5371d263be44fd68240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78523e5dfc798987d129c07dd09290cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c594e68d777fdcf5cf65fbeca83ed6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8f496495c55ec3fe6872a2f912be3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4be8d0f62addbbe0a548b18e46a27b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721389058e05e902cda4f1dfe7ece98a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271953084785540965cf36de0b30f21246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab32d7929ade25a86e0536f61af9bb4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1b2048679d90c85ace927b98db1f0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734218a4a5caa7a8f1322274fdd47f2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a49c391b7c835f5085ccf6b6a466f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090eb200189611fc29646c41ddd25c71251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370767cf29716bcd2cffe8cedada40e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cab6208636f7bcecede0471b4413f3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1bf79d0586a4d710c0a1719cfb587254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c89a40a0702bea1b37b79b99afca8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbbb6ee939158939e35413c6190638256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5e2eb29a1fc46d9dd1a56f54504e0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d86019fbd0e0d06dc9d0654091f953258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d18374a2a904a863964bafd776299259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e547295980bf8896706ae6caa3716260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4256befb31f5e74e87a90b55370bbf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed707e8480360b4cef10d6a868d2e0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980dcfd26861245e6bce75952f25f158263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f2b96f75601a1dd22e51a7107f58c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5dd1f34b08185235dd3393b12b5503265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147ee4516250cdfcd53361198b8fa9c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a1b7db4633c52f6931c68cf4e3a57267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca8be18b851af5d3502dd642a85ffb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620282d2b3ebbade95e402a73ad9716269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a213bd4f2885f3e06cda661572dd63b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993d7552ec5ecca9effc7b515fa3b43271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0baef1352eebcc320cd8fd98219c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa104dd62a5ffc1b4add0b2e00774ad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acf9b9582b71cfcc5dee4bd1eaba6c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385b5b0086f2d2aca1ef753a49bfdf5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d4729adabb92641ba4b4754d76125276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd439305531a97042420a73ab932276277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7092df8f91ce447da86addaa926b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409260c1d449a617e7475e4c1285396279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6708b82b85d859be0338479f6fe5210280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3f55d9fad9ccd0a9bdd81a0281ac8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08202608585f7a065619e40584aeffee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bb4c0373d2cadaf987c0f1bca5c74283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ca18c0aed0e60513d5d2603fab918284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af960cb3f8e7234048cdb657a4450503285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cac916b4632baf4b5d718cc2243a3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec2f0c5b43dba3a50d2bd9cc389953287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76dd4948a3d17d23072e36dbcfb27a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b70661e8844276a47e51ab3006d747289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417493fdb483ef0ec500f08d0dc91b97290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd45005032eb4d4e98e43b5fdf28d4b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41654feab5c871a160239f6809137000292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b38978c80c0d9d35779dfe8361e6b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a85c57c8d50d9322b3960cbe7f533294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e403fe714a823b2c766cc74586366295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca9e2dba3951f54964db2d90f47e8c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295ee4feb894a47a1d7625f8bf1b478297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34298dbd27837e6bf14445b85c238b2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c11dd4d8cb6f17bc7046570679d689299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10ea65cf5dc110314ff310ff2b9aa3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0ab60d987b43bd26a3f21373259f1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae7ea359dca770cd7c8e21f15e9f9f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaeaf4c5e9aa105f4cafe231b29f031303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df654b8463e03d0d7a1c3a0dc32712e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fca14569836d4925c0b4ba02dd1bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2812ff987aa732bd7961b58e45b0fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058aab3dcade0f44c24bb674ff50353d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1e79f554f801957b3d033f60afa3e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78345cbdf94b855b7883f0d641000ac0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db6ef3496d4daaf075d0de3c8d6f66310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b2e6b14080a122efb4e6ad8cf8b8b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f9168516cc936908cf4291627c011312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e989626eb2b2b35a3651b9dddc6a707313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab24a5c9d6aa80b29ac32abffc3e19314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c8fb7a36089b318b06dae8691aa30315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb0cedafa3babcf1f924a31e8a6159316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f30271d1b8d212a97e9fe3376e815317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2a875a5cb16af603fff9c828dbb50318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fe2e1b45792baa2ed2a127ce337a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c6786b524037413ac681597c6392b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad9e56e63bba27d31bce7b2cd07ae8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237d548cdf4843bc3ba549e6bad424c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e1a3e3b439ea1bebf15ad9973b39d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514dddaeaeb4061f29efadc1a4518fb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de83291b9f14127754f0c438d7ed668325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39388f27ac2f40927f1d7e65e59f009326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5efc04d8c8374484e21a876a0465c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a2897120b147026a16970f42c30cd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559333c1efa39ecc79ebadc9eeced08c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c7cd6aa10db246e0e0c2101aee4a0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e06cde0f0135a89b8c1fa95c48c21331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda890b670b7bef38ccfe188d900ccb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c47d5fd326b8483e5d5b3be45ae5f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56a9dc5ac76c8249125dce38ce4a74334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b281892d5484eeee3428292960865b3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ceb9a994d7398e169a26c041084f4e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fa1ec9822585c5d9aa01dbc07b879337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48c01c8091f599180fb36ed1542653338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4657214132219ff00b64966c75469339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c30c29ffe439d54b0194610c2c13d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534d067148b99301d2005190d690a87341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe2e5f0a6412878ac3e0358744a858342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14002e61d527a4be4208b4a4e29b5a2f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b44a4c428c23f2e57af9623e9cc2bc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1c3c0081ad094398f2270bdedcea5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6639b89c61f2ebf3d4e3e06edc2e552346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da3024705ab00316bb9faa372140a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1b70b78a4e9de1b4769189b0da21b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19712e7efd5c0a1b5940749ef760c8a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c7a30746bab7ee61c08595eb698f0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2119eea61766d5653110530e804f7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614497a0c7b05d3a9441f45aef10627a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9af721d8a0b45bee29ce6379f6802353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414b6a30ce10d88d322f98b5cf3ae99354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ecf5a7931fb7a3795d055ff41659e2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284a13c339fa2ee7492a5ceb2fc2ba5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bbe279c23dda1d49dcb281b836fe1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498bb082867eb5db7badc312d8f34e5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73652a5c4452a41694e75f4921eb72ca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2907f3c21dccbae7d664adb082d378b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e8cd7a5c5a48fb61251697969e00d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2058222e9856fd539c88e76391221362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33adaa1b07a230d26fc3a306d2da85d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b76ef00418d2e6514d0c20feb52e90364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d391a24bca0cd2e6322c4ef7fe6cac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faeb2821b30e6b2a89bc3778540e1c6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb76517b8449106869dfc9887309e2f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edcb50f7f63ae07623e8c5a293bd77368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db16e40525d4844a86a1f5a4bca0356369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffee50f92fe9b5c99e54baf23d87472370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8b323d250a6db9f68246e4d7e49a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb45803cbbcae5f206590ca52fdc6cb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e894719e326b34b517073f14049fc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be3bbc8fc50872faf759325bbc882d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f48a6175b197f2d4b1e0fe97217b15375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349e9997412c9447399361584396680376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06531b288b019553edcfcd1474c9172a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e19eef35f368875e035325505fe59d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58928b20bd739ac403e1ce4ffbdd48a4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4749b7f9a1c8369963a1cb16b9bbac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f574074812aa7ca01a3872ce082c8ed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76aa313726f23c3129a7168ddd7d75382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dae3319fab942522c25ca9cfe444ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362f0b56b963fb50732b339478a534b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc5ee751541f08c2545f3f6f5cecae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f785b203d60d34e925cf675c92559386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a23b2cac18151e629946f4d66881bc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99218aeffe428235e26e411d7a03c74388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a0776c494b71ea095f560630ff2ac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af5a4a722c9f3525c99e63fb64fcab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b6d208cee17119505aac5c5a11753391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d9ec69bc61fda5ff6536e2d14aa96392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ba3567017330b1f1a9f4c6ab1cc50393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f7e5025fa133f9b84cfbc02ca1cdc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3d4f62bd338a2f645b43938f7c7e7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882483542df232041164bb012fcfa89396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bac3f7bf61db4d7e34f3ae95569440397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1cbe838f884b67aa3d180fcb4591c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8eac40454f3ca4d920bd6673a9a956399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945548d364818f8755191d22c774dd9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550675271fde79240b63f33ca4a406a4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf1f8dedf086c0d742dcff108d54f5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce394ead77a46b28afef67abe062dd1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e85cf556985f3de9cf425024512cc2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f2df7c32f3742b73128605dea1238405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdca86a7bb23feae0c35e4ece5abe2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098391172c84a63dfbdcb6410af76802407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e625f8f402ad115c42077a42ce7fa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f467b7c972312f59895185f963308409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58685150ac5e6a3a2e125d3239ebd3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e06b587d1a6e1c7b373abef249aa7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce03fee34c812cd6c41085192652414412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c125b5b61cc07cb07be3110884caf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079482d151dc6c6692a330d3bf3c567b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af362b92f317f07e4c615bc16c14fe54415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1faeb1a6d774836eae348700a002fc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7de8adf11cded61f3a5450972d8873417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d879fa4f98a32f1be2136385236ba2b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5615c717154e594eefdccfd40695aaf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5289bb3596fefcf28e16002064e6ac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3048631e5d18c32d5d1dcfd099e0a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a005fab75b7def0b1982d5071c091b8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579cb0c6b90eaf19c26eed6980fb88a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cda3e58d2900d1583b33b5170b40ff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd2c425220aaad5b0f7a18eb4ef7ea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070eaa172b4f5222dc311175d2edf74426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abf05d6bf22ad3182f186cb9983b25427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eeff13c89fa915518eb39c350d5b1d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48594640f13dd6481782fe2e012dc33429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678c6fee9cc71d800da686d22216a01430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b8c1119d45065dd9e03bc80133d3e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ba93f5fc05faa54a855d694fae099432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2d23346c18a0d75b231e0ea86f4bb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c212d6156975359b87970b56090228434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383e19f8d02f7ae3097f2c37305392c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca75e17ce8b922858af364645d13714436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021f6c732d2e613503e02a491d4270c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162018cc7b253e864a7ee4f43fcb78e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ebae0d5c8c217034264c073c1e2b8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062b62203b5fc923100643926ac5579440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a35b5a2dbf4e9fb6dc7ca886d2b10441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0d6f90dbd82e6fc03b16eed2da599442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80925935ed887e4521c9d0167a345d8e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340daae23342e57fc0a26c139aa609e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26252f2346d62e83675780c09937d75445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9218c0e4771d30e3a62236d0457a2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a588b5bafda46f75e3ba2dd2bc45fc0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5ce915fde3c5fd4c5d791cafcbbfe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c01d789d8b21f23a3a8a3f29aac4e7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea71b218c6190f0fd38eae46fbd1e0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20da5e169e10d8dab4c7a38cb860de0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df23735290264fb9b6b12aa1c65a92452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8880acb7b9d17fcdc8d9cb221c426453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff1bb01948909bb97b717d2e5d8769454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fda9db73841bffcdfc2800e4fed45455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ced70db63576f0605ed9927d71fe42456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914751286e561409f26aac7916c668e7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385a44a530b399a25bb3758d7c7b244458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d57f705bd09ee619bc1a07fcaa8620459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a582efcfd8b45179db36d39b5e81f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65753993ff354bf648bb8a5ca950b1e0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee51a005af306ef3c9c155fb4e309b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a80fbfc28e7ed361a5ff38acc6df7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac881ecb278e93569dcf8283b4332be464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74bae7e385a210569ac1edd9d40550465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1159728b1b2dd08787268ecdf833103466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e387de5e1be0e3b2d02cc393500df467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb495e84a0262218b702bb363149c846468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd51c7fa28eb34fd4b1f23f0477a94469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8afa7f13194aa97ff2c9e32ea49642470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5dbb6efa7bbdbf587654196d74cad5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967df78c5b89834937ef22d7d38c653472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea125e1925e9327b0f4ba80c19d7dd38473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c549c71ed6012ccacfb1f353a9c7b1f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54036e29eeeeb09edf6893541e4cd1b6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21f10fc336a17dbf09ef3c193be5f5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed44c4f97efba3f6e803a2a34a92ae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414c701da3adcd61e492423472b1066478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171ce0cd80f26b75a1b0be3a94b3224479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0396f92adbf14802316d079dedf1d1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348d7753bcec814ceb60488ddf1d941481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae8098d018f45bdc90a894a6f22367482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdcefcb1d568198b6a45c5d88bc6b0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b31d57b012adc98c5697bdb6f81391484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f9e54e84534262ce9364acff7d298485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33094c370b4bad689bad05f8393c1cb8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba622557817c155cb3017d2aa5e0908487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca875f82a63d3e7d8391e79bb14fa8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792702c2a3d1aa2eb37842b0260c1d9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ef748a0f79cdff20031a758d48295490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f328f3eb29f299b77642124c4c0c821491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51fa5bc4e7e7af179b439b1765bb6b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e59137ed9f39e99ef9d6095e3debe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33788c8cc0583a23746253026d3873e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813258e4e33fd3df36900439196e430495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c4d96a90ac6c0a92b24c06f50731c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2e14e640c4469dfbcfb70440be0db497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daeb645036515ac941705d25aa5db3d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612f0a9515be041a6a3f945528337c2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b75502987edb137dde3fb21cf49c0f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1609b6d567f1643e36bb6a9d9a733501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de3093710db17d360dd92763fbe928502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e6737bd6795c2b4080ec9c81371f0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133db9be91f14e749cf3111d83d7940504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783a5548990d9eecd02bfe6fa159fc2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d56e8ea063a7613b7aea94e24572fd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4e04a6ab98d589fd764f400d24143507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a271428e5ed795ddd49ee980d898ee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d306358da8fec0bc76c043099565b1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be4523a4880a83731aa012ba651812510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26177ec0585e7265ebacb00176e323511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a905747f8cb8e43b2d237cbaed14e28512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcec0320f9f24f51eb182172bd7f66513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84415249a1b9073da9a8e4633d0d899b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cc9517e06e2507a218185399c5861515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f72d6cc6f640e30bb51dea61f2f5c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8890ce3a27e442023a3bb4ff450b663517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fb28732295e00c400f6b3d01afaef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26878dedb90bd3a456b48de86f9ca5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6cc6467e0e9b0486d4fcc497138a4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57005a6d479e6ccac370f6cb0b5502a7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ee11cb5014c0d74158a17252304d1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20b1b53eacdc1d69e3c36064c9c229523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4dd83427c57d91cf1f4cda6327feb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f38e7cd6787f8a658717432ebdeb9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440241673e8c6f696d092b04328a8f5a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6cdff21bacdb4556d883260696310527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee71a284fa30a32707e1fb59cb3c48528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d7b9892b7f72214b13adf53b59cd9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def97d34bf6200b0e9b642b6e986e187530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe7d5118fb953e3e8c9364280103fe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98026b52d6e2b9d630598124edb0272e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d697ec7e85770ab67df59ebb12c2dd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51448e7a7b3b261169536c4049620f81534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528397a2dbc124e0ba6b599e716b710a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2423383dc8c5f2e03934c7fb63d6a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c62a64e561c91b653742f5c9a95b64537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5062f6511e7ccf33ee1ec938ffe3f8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1803148e94976b02767339c973ee82539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df8c885025fb7b1abf9dc9025e9ab1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ce808adebbc88909c245f66889b01541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f754d4d974cd027cfe4a1fa0a1031f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685fca9fc289a0f570a9575973855dd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb434edc5123772a88816c08b8c51f0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab3dda40dd069eaac57acdfef19a1a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34405140d966d2dc83fede9db85ad75a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7148be6c47fff8fccf6b6d882d164547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d1e3e7f9b64f9a93a759993cdc383548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc2b9bfdfefeca209edad75dd17d3c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b25a9c8d39be158422d7f54066d39550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da5bd1e828b0af48e13f4258911af5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672dee24351f8469c8fd7806d0cdbb21552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca84ada7fcd6b75bdacbbd1f6ed2b16553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783c821d612b19a3e11fab174e86b50554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0af8b236a76b1a661c70e9d8163b8f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a0ecbb9d62f78b093378d6c21b588556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2b40ca0f02f9d4aa9b58fcbb8b81c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb373e369a1d4f0d8e491c9c324071c5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888dfc037cbb9c9f7536f4f677808663559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c78d2e4663be3ef84f370885deec69560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc65a698dd5f179f9719ed52525c43a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264970b0291bec66f66a132bc9ae4a6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bf150be5eaad723f4ac26a354f8ba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d23a48bfbd4b950de7462ba100ec25564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7856baacf05030a0ff8d88425312383565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e9c0ad4f285482483cf38b23bec93566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5270939f591e6141ee146dadb05036567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c5b42e4901466facfe6d8b26a5cec568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ceb839b312f0f0a6921951eedd751569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5059f36aaf84000e9767fdbc12a0ef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808af59c400c39cd132ced49bfdc11b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518457fd96fd988440e3cf6dac3b5cf7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32944cfbfec632463bc301711d2d1ce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d58e1fdd2c8b54226bee99ab9300e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a055b6eda267686e9a1d90a0b08300e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26966d9894449279a570ea90006ecd07576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb1da0b39cd99deaf5403254876787577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d2359add57cb8973dcc29852ce798578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0d2a1e2c1bf2a9feefb5a82c3736f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be15cb169c406d7bcc6ebd1efd58b2d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e97d88b1d8c5d7172cc686ccddb8a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ca3bc89055cb1d08c9d2b42bd27e8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcb1747c637a4cddb65c46358814bc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32958779a1023d76bce133703578061584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafd97d7e3a3c9b6ea777ced39f3712585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196bc63cf86270efcb6dd51840a25af586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc30e7f7eb9c1b9947a83e813a64fc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890a6a671b68ac4b1630675d7c6a396588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efbec0f965803d6ff93389c755a62b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f62cdee352da87eb85060f96bd7eb9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e9e031e844f316f5351d41e1a71c8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2d333f5b40d12619ef909c393f798592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778dc5a14f524efa65199f46ec6dd5c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd39eb23d6d491c4b593bc5e8ad2cf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea18cf8bc3689a815a3cabe275393b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0de289717e84e0e88d7664c8905966596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5e44565c3f854c09b1802b77184c0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5fa73a0a9af844138ef663e475fda598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e566ca70ba4715730e488cbeb125c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991bdcbaf7cfd0f8180d47e1630df61600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c776d93f4693638e841999b78d539601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75806efbf44aacc2e50077cb0af5784602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcb115038980c466eaa15a1b6e05ae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30ded973e6103241c4f86e65b388ad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cf78c362d71ca25b10da5520180a5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed525f8f211097a1c8c83096fa09a42606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beedef69970e8e337e07bad0e7e8103607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d71b000723c5b3c8f3ebeb8530216f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40678f41b5ecfa1318222ba1d4100bf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac3898c24719a6293ab702f1696fcb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1a57db30011d237db58e30e601c9e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a19ef1efd29ec3346293728f9eee7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecec4caccc5db33ce30f3596f1e20e8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cef8bfa6572739af0a7fce8bd9e20614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ddc144e8e3a814cade2f86ebe4bed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767f45a525c7e358ba967c755266de5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ee60dfb154edfc3ee7e40893bcbda617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ad3c998a92b9a8d767a5ff0a16d1a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86386b15ced50205c0d29a7d013b745619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484a938f2ab8fd466323a92b7d7a828620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da818437b3de03fceb22dea1825ca42621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5b8ce0033a9b7b52f8c9d891ecb34622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbadbb6c1be4f30b500f997a01c6ff623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e07825f7d149a455be97b031de63a7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65ad31cab957778eff0a52b13642c8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e15ee3be7bf19c969fe2ee01d0c7a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53688afb7cd02a5304e475b38ad9191627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc4e5b965c62dd9cb3d50919bfe440628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac2220716da17a2f7f533c59c95563629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32fdadeeb6ac61dc567aa56c49764e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd298ba8f44396c047b47690e7910c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07377ea1382e6a0d8e350f8dd0f7f25d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a4494d1a04666f7f1b407999d40a3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d7b1e61e8b08635f85d6463562733634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadeff161a6ca13769750e48befbcce4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8025ac25a9cd127c4d344774af2fd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d48ccf5cdd8f012c67cad5fefcdae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef9f631e26855f32090deda145e3b0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188c0f758c8a6373bd2fdbcc8dd545e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e066fc8d4062f84b8b36ec5369216fa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f0706030c379718dd67a41b6f740f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d02fd6b2c61f06cecd3a31c149721642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30b50dc56894e620d9d749e583123b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0bb7417e7181abb951e43d6de539a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19c6a217ba69aa8ca07b24e33b5f0c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de66e3aef2c675445a6062d79460b4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9eb32d341d9007210562a21da7caaa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868366abcf540b0ef03fee317ed4a17648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46481d2f7ce503b7bec5a3ccfa1329e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6a4a39f240aa88005d6eb639d0223650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ac6fcdd55da180273817e21154d7c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226526ce5b6c09adb57abefe52c5847652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c864d5b8585f43b7f1b24bd57bc5850653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7388df216e86eee07e7e62d5ded80654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5a5c4bb986c420ad18c46d3120e70655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864825bb5ed64a70f504dab5f8138a6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a66e053f809edb29dd17763288427e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd942f80e54f7a0d3af52bf8007895658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1e7c50a63c06d947a5e95d789374e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294dbc5d6db121114322bb857897909660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76418783caef5eee4e4991bd6102e0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4854e35f07c00a0aa339e8e23c3f2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baeea329f7892be1914ec0ea10d33db663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fd10205d9d0714f797d352d6fca26664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc4bf669bea8ea864ba30614770b5f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999912cecf1637756996ae10fa7be9a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062bb9daaf84d81551776e2d693847c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6cdfc7763f614ea0d78942eecc0ee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260e744f57240829e637ec42137b1b5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aff20d990f89281f10fd422783ac00670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b4ff5fb515b4c3c8981be9c2abf32671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772be8983f4c70bccd1a42547c5fe16f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828d5b9e3bfb7701bf9a9e92cbe73f2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf11707be4cabbb592f2b349b80ac56674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2be122030b512db172ca51f6868fe9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee06177ce05f20cf359ecf8ee9c53ed676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2bcbc9b52c47f6360e9f2940f8ea1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a050c5171ab7c6c0ee4719e35adbe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847a9e062209401d4e87e101fb25eb2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78830c103a38e5c144fa34dd7331e41c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db98deb179fe068205d1fc62c621ed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45614b9e9c244b553666a6efe773a917682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861b23989cb45ce9e352c65962ae745683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63454aff6af9d577cfc0ffdb8fa0a37684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906035d0650ba9e6035942fb0c2c0040685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9b18b7e3765ce7dc5c5b1f429550a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b36701413fb02ac0431ac9a2c09cab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee400251ec16c75ab40d9628376a2c84688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe1a7c3778c823a309bcdffab0963f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb0f907f261fb7ac7c2f9183b0ba4b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa8c5b54f799229b5365794efbd15d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c339b4175a9ecc68460ff7ef685e37c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa03a17f1f04a55a5fa5522cec000a1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bcd213215ab8e218e0f1c63401f350694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94560fc68c077b0a5f8d9039502d951d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fa19d166c9360f29ed45ad565673d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e64e30f4969df6f121f0638d9fe60697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3ac5d8780f8485251931021b61a7a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde1e43d487debc07971b2288df898a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42bdf671313fc04e460519cf077842700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6230046064e22a75aabb2931eeccc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b8ee4332c9adf16b107be93623219702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8268004a4e7fc5460065fd05aed247703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d71ba6a1e57f5fc700e9279e21bb0e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae31212cf022eeebce97aa58c3e7651705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944652df24bccdc898d601c4ab09df7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5714854f4df2018ffa88cb5dde0d1a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b923d2207b2cf0d99b5dd8c42a7fd3d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc772452404def178b1c81ca48e7d8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2527ab5ecb9b9faa3303dd9e18892c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbeb3b9f4a9634a1f19bd38c8f618c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a9c509b916ae311229cc2944c8b84712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed55cda95fd50d2ee662c39b07bd8d6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022e18f7b753d238823e9b58a33ee11714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2db926bbce45da5e47344e1ebcc70715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5d6433404535ef459afdbbf0844dc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea478ab21eeaa079ad01de7e8b5fca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b877e487ef10e85225b96e9b1a24f19718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02e2ad124a158447f773d115a0dcb0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cc19ee803ac8a8d5c5ced7efad16f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112e3fdfbd35e1c22aa4599b0c990cd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1122ca7e23f0355d712fbb0cb15042722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a3b13a0f2697347c750110746f2ca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b6ab30cd614b442dacbcb914d6f22724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e938dfb74bbe0824867fcfbb61db40725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b4c1acf9c21192519a8aef9c633ef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d7fc3ea59e6588f6c9803873b8160727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcff6f5255f11b5d4fcc44b5702a6e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4977f8ae8e7de8e9c46fefe01cd38729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2593351c614377d66ad12c9f99f93aa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adf5b2787d0bf62a5dfd6a8157493e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270b2449504424af7b44a6d9e53d7be732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a83c1aa17ff4d5c4441611b40dfa3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d88b97dad8949c6120e2c0b9511b4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495458a95660eb5ecc196e88cbd80da1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88329e7f3c6b33bd8fc590caa037d6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247697af1d4ec0552b0c6b56db042a1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8746d214637958a09d0ffe81abf43738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49239b85f09cf282688697516bc148b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11746bf4f5690145f79f46db3738b5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb61ca2dea080898214b8de6302d7c9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458fdbafc7b9c01bf96b18e39b6233f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d367d4b3d5fdace7a7ce70485a8d5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf212b0845729abee1275e060c60b7a0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e02d7a297fb5e41b4bd035bc86e4b5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37438c53fd01789f729a0e1d6d1a204746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b11409ca041388160358b8554d38fb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed2138ca588ef88d71c3ef4247c7c8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392ff7e579a3478a55d76b3e3fdd2db749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4198926c614a4825c621db56046c0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221857bfa306fe4c208a09a64201517751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3a9f5a1d76f2e015cdbba621aef20752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3526ce966fbdc6a5c73564992725fd753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>