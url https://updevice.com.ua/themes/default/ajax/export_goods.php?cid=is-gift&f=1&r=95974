--- v0 (2026-10-09)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81dbd1de7862dc7b8be4c4fa01aa141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3832fdf6ab1b65e3887b4c8fda48dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b5289d5a8725e1030185123aef0783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec927df68258954cace30593b358f9c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e668917695b18163716b7e1f515785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690dd1bd0f1a59f9b4d47ca82735f6e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c80667c3b4637883e94b4ea0f6f8d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8fb1fd8ca59339c03edf8065b63fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3e507e93ffa795c5ae49bafb6919d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842c970a7f63fe77d3cdef098361d9f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffbe7d72388f995ada0550e7da150311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdd323ed13e9fa1ed48b1a9c2740f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7c60d897c395c866d3218bfdd46e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315f641d299f30c5081b404dd791d9814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87900d33ed1ae4be35c6c5b12b69656e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837c877c18d1cfd1c3b01b44a831fdf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c92929bfac68f7e2432ad86f300be17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9a88b0225e8ca86d05a7ab09fef4a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638be0dd3599fb560b8918a1c98124ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391df5932d990014740ad0a427de162b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9577d196fed57bb153702326fe655dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef9ad8391cb42947fb1b68cc2bfffa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1eefa5efa340fbe708e3b408230d5223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697b30c8cef0f21c4ad88da10c3938024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e893fb36b1dd8e7df2e779bef244725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693a3ebcec4c524384033b5037246ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ea75a6e7d09fc06b4c331c2f0daea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae6005ad7733f61032700596559fc728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f4fe2260ad6a1018aced8d21588bd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08732974435f19fbb3b4e2eefaac6a8730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a5052ba453f1be5b8470a27acb20131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1045e1a119dbc862c251605dbdc8c7632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410482c5e8e58c14620526bd12c7e4333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a538a8a411b93c520cc86a83631f2d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80b63640222008659af59b577f54cc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c53dd5be040e6db9726efe880588f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef5c98ae3bb5ab73735b2b6ad70f5237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a3d14a52832982f51c9127f2c9f0b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d60c60775c15a10782279685694c6539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8323b170de2b2889f840723461199640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9661d60b4b501671acb06712dc66c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56dddff891d742703b30d0999676b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff1eb0cb164a504297b9b16bd3b11443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549d97bb14bad8e736ad9fcfd1cc2cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56adf40c4178490afb81711ff2dd39aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fc1885351b8a7dcca080d063ac8d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056dc348ccbd8ea8b02ce7b7d155368147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4487958bfd416f65fc7a83063c968a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f134f29a5993890003b8da9b6f5e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf4dc75c47670fe2ecc90fecf411da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9658b393d7f2083a038557caf8473651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0d107c624ec10ed3c42cff03526de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e920f818067ef6d253bee51f75a443253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a09f577cd8a46ce524e66d0f8fb0754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede8896edd926711f525400574ac74555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5306649ed9d60089ed45f59e5cdabf556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579c439da9ae3ae30f398bdda243f8957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b5b8558094f30de7abe128cd1a92758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f92e5453d5192ba26d155f2874589459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430cd2e30961212bfe15d7917ebc1ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c11108d78f79d3f59279666960eaa561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cd5e3baafa719b6f60920797a137262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f1b4adfbb3104192f3ac5e2e5eb1863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195b177f630087ebd4afc50ec8787b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bd348149483d81ebba7adc808cb8b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20de40a624f9293eb08532ebcda181666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992538fc9a4cbc3f474e8f953d3f56267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdaeef81d362d76d771afeed588ed7568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00d2a0af3b20b77bdcb69eb527110b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a922dcd24a5d4a6b60b0f57de9c2e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27888e6b50c496bc7d53859f9c8a38871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29840f50e37aa52bb51a57fbb75ede72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a627954342a139c0f99434a5ffcbec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadaa65803b8b0a526eb1947ac5660d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b1acf0d0cbc8e53c8542c46606be775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ff7ea6b519707eab2c9847c9ce8fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62962417a83a3ffae1f1cbb9a70f3bd377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750f11f78384b6eeff2bb17ac755b5978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360ca6ab8ee1112b6f2fc080759008f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3843eb62a7e3998dcc1b38e1d86d8580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a516b9e2028611e612daf537b9a2681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379937e0f80a32f92fcb9db5662ae1a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c71adbf40bce270b45ca25e9c2f4983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a3675012f87fb24e1b9477c94d50884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd973fc878306bfc7d4dd17f1d41d2c385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51e628335cf43284076a732f29088c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22deafc0e5c72b4a90358e96b8108187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769d07db3af8f92a5a2d97af136634788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0ad29e943dedc6608d3df61a6225d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40aa924bfcf6ba99f0f352952a3b50490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cbc5871d24630acd6818bf598633391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b6745ba687fb06b3974f31e11b82b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a60dc31964758ff3f4ea52df3646293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba97cecc24b91daf0a6a75f2525299794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611d07af6a23bfa92853b78a6e739c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8baec4e0e5e70bce928a53b72b68396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a52710b60db7e1edd3fadad90294b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd63f7f0c0d25bb9a91e8ca2c44569d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44563602798a66997ba40e6e1c71e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839bf98d4d58154ef2f018e8b39db71100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42059e58e7657d53ac2c67a6aab7f86101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a13b5f8deca905b1a1a27a681570b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569e14abc491e7f6135eb1c5e185dc2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527247b689ace0f4843bdf04ab8171d0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a54e17398e291d75d059ce4e0eec8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc126f493de8702c1ce54024219a23b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a181dc5355725200ff3cdc801561a67107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c21e954c53cf819be7278714ff938a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5a5e8a5fac3bd19df4ffe4be982ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd8b883e475e2ee3c2a66039809127110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c26cc9197ac5d9a22a69f7cca28ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc78e5f7419101ba20b914ab876fffe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcff0ac4c41fc591c79cfe2a70722bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1837821de28571bb66a195a5d89d11114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d28e525e8e0024c0c4980e3d0a45f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8960780fe66c74431aa835429d1148116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949cbd9db4ec5eff4785f69b04bedd9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113f4ff2a58110c52f39341bed9ad3a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fe81fcbf052962fa01dfc97cfc190119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5a5f7e26de21d658468528f5a36ea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1d54c81a4997c13d9c9013bd6f753121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3deb0ee33b5867ca57980e014c43a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a14fe96d85ed188cb54cf3caa09854123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2c5944b3073b898bf73f20c1c0c03124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333406ff49dccecbd554f289c13a12e5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9221c58fca7dff7dc2aee77d6a75aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8123a57d4902006f175f35c9f6e51127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2464edb514db41a3a531d82bccb5fd1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbce42f84a4080c26fb7842e95b84b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655dca4b1b06f663ed67cc757e55191130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84957e438bcad4982c6242ec49869ea3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb557c5c8ea3a3eada111e92436a225e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb38ccc9d49094173b98547353a32a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858d840496bd4530f869fb515a961d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d351c008db8fc702f7d8b72bdd165f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f514386efeb7873d6add90079cd81b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508e3d878ad3fe5394e055c31923e0c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685d5fa7d4345a3cd79467e352ca780138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc605c4aa3129337cfb4e3f59c5e63b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a870063f0fded523296b4ad0a76dea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7962a2cb078ca6f2ac63df3132a2d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fd524c82680b07d3b51404f7bf006142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7351ff1264efff119d99ba5da27b60143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9457e8fb7cdcf244597fa795c7905144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225e37ac93a52db3645865d2ed83294145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c243945360aa17dc3a7c1603a1d1952146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6cca4dd0073c4b03e5660cb8e5a75147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fea43d3c00c98d911fdfc65cccb45148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57523b435484e2d6bb0b507179c57e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53034f2a27938bc0cf5e22d0f34d3e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6711944098f6b3629df75541a564e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2302a94ac912564ad6cfa5165da10152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1c02f2dcd8c19d7efcd9c73f4223b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fd8628c961d75b8a5c35acb3ff1e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589aa23813eba0ee89dbf3b1026d2ed7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0ebba057279fce5420c249eae9921156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82989ad6c0469957a73e885bee6af169157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac81f2e84e043be7851552ca8db1f30158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6133f6e84d6a2a7e6da35ac8a5e863159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf6b9cca299f86c9cc1d417ffb95ad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d294d18e9fa89dcad911a4de137de2b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d07c7aa1b6aacb25b8c15c7632a157162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e514948ae2d38b4ac3d93b9d6e35478163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ee951a2dad7b0b2517df40b9a0eb4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41063753a16ef081579e5988a73eb54165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd53fca774da51112fb1788b19cd146166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778050a00ae4422e5b0a4bcc74d5b225167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62691f6ea82671ac868ad93a6b556ba6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1609d8b1e60493979e164cc493a127a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20885b5e5369ec8d8a5f0b463aa454170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa1ce16bfab026bdda596975f75274171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34b21cee4482f412926e1e9fb871fe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ec7da31159e87718ae4711fc1fbce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bf71351d76937d7673a9fdbabfffb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16930f331ada253edfd70f842579fc65175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3f47d00f1f01b154f0442270c151a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7235495d6f46c4d03827382d6a00cf8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532392d482254137644df362c73744a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ec232c3973f6a3e90e058f997b2ac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9e9fca56e3dda7524ad826dd4f0d3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcdf62d9902919b0c6b9db9c33e0d6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518188bc886c724f8a4e0f59fa4c5c0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a698ffcf566f68953220feadb1dde183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07e814690601bddc78e686108b4535184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33327d790fa5443e83cee8ab6eea9de8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052bd7e9c1235d513186d8e1ef009fc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50169950e7ed73b9ab8e463865e0c5af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd7a0d9a16b47fcf4035de9d0eefc7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63676318175560326aea57e8de0a1f16189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da451d9a8ff2fb4dfb3aac6a6032e0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7ccc12dc2b08da3da87386b93c8fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef90742f1e10a59d2bb4aac080a85c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9e88eb1e39c9579e20b1349563762193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdd43c649c48aa30057e8e342f9f6e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8cccf9ecfed10f3515cd762244a4ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3254482be4ea76dbaca23f9b15f1dc6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d830a84abc916c306143b5c602c89e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c877be210765def5cf2204d445ad5e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a7fc0f738211c22aa36404e173849199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ea3d21b95e3caebae89af71a18519200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53c83209d50b7b72bd232ff9b47ce7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c788476fa73346beec3c870194b6e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac215e0560b89e0e7899a95606461c29203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe7cd9f9f673bdc66a934a12a9fa36204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752ea378af4fe6205857ca13559779b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d593b7153550294cf6dba76e66391f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a30eb90c621b4b465bb5288678dc1b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1be0f069ac1cb0952c70fd4486412208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf2fb9bc07bd961e3d47e836996373209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53b1dc100a320810080a6a155efa3f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8717695513f12e4a445ea91ffef797f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cd3295d488f0c61d964a1b9b2f1fd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c8fd9608d767fc6f24f5dab00f016213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6faae8ab3fafeee5050b4efc2b1b06214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708246939cea352478fa4257306e27f8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19344ef9544077406304f1c9a1ef751b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077fc557ad6e895255d81065230c2d9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e0c7c17e77df6f50815acd0c37323218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6213faca07d3e36c307c3e983a2bc7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564352627a15965385b1839f30fa0d2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbc6b64481e2547b9cf2ecfe94e6f3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f81118f1c2ca31a6620693d463e91222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b22b82b1d0f3e64446731f21d25483223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ead32cced58e41e829e4e41074678224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afabf16e01448d9cb4f61eea4b69cc4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc844d3c12d9be9ab96c381b912990f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667289e5a6adcb5a9172b841a3f334d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b92391bdb745260a2cba57810139c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21176996a49362bdeea73b1b2dbd362229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ffc65c42916611fd44ca55f846447230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96f7e745c4e891a6f49b1a47289519231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d65bf4d81abc64f7ce58b5c11606d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240911f9a40f5491f56dbccfd685a74233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c136dd1757cc8fb0c9f45069de244cc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c69989bcf415e3e9948e23f5142ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf84461f1045f43c6185718c57bf96236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b9273b8bb68bcf930379f07719648237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3eaf77641ab89f26fe473cd1243f11238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310480f86b46df7f7a116fa816d80113239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799b51bb8d2a5d5ac22b29fdc7a85a0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c29a0ff5cb8c3337a95eec8385ff74241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2ed7a21152b0967b3cc8f1ab5dde3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d99658359d160bfaa404fae77be44243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6c2eaeaf7e7a0a5816c02be75f4da244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ea1daf8c477d331c53db95a41179b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c7028bc662fc800da595c93587316246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f713226868b930efbc6db3a029236c8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2bf1d297fe9eaeefac2df1c4fdd60248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb9cdd972f671df2b3dfe20ddeae1c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ccacaec81d5588e64051556cde10c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b031115e2c7048c32325fb4e4cb3a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a132415d8c6e01f82298609ad3b1c0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e33ba4a9173eaa29f36dc71607188253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680703087bd209fb7128c5a0d891856e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93be2aea0a5d68f17a14dc11a89767255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a9ac0827eae4d5919599d849f8398256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9911c1b516ec330485450a29fbe68fc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159f346a029e3a8e86df3a1aad0f351258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f0f949b76ccd6820890494ab2459a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70141cd93866220f7baf4e1414f75856260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8834f1a96849750c00fda5e28784e8a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f61a742ea69ac086c2da708123df92262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204a30c310e47e6b27e007d8ce85ddb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a94aae088bd5229925026dcec2b19264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171743bccd46e6bbb50fbae027f1735265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf60dc7a3857691cb257e477bf326bc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfe5ba9c35b2572cd7943bb50e2ac9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56e938e60a17371dc820cbf35296f1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4122a75da0dd9baf1a8674c969352ff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d69637dd20aff32fefe099bc8e19fa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed327199c657110da0538103d3d5289271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea64769d93481f2cafd39c48c11ed37272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c68c41f70603671a18d6c2936ccda273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663e72b0fbe6ca4aceb0eeed2e66b52274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3f9a94581382a028e4ccb516b095c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005c9d62a5dd04fe89f5f8f4433717d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68997bd535f508330bdb71d493660647277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca1d75c49a2fcbf7c9240ad08021ae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455544d4e00d699b2d20a99932dcef46279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b159b4269c1327e911d428c9fe123280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbeb48fb57aa882012d364e5b338790281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17f2a68aac0b1c64cf4d0500df5fc4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25274c05ecd0d7deab9837c0d90e21283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b5c80bd6214ab8d255be0cd7bdfd3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4723dfa80e00e90050b1786bb1318285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967473318c418e079dc915f4b5b157e6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630904b2e75b6ad9d3540517f0a84d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4a48d373c4f0d8b2a9470b9ca908a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7151c09c3f0fce44036b34e382fb46289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708303ce7002b3857e239bac253cc479290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f42d6891b8be0a8a24810c789ba96291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce63135c7dbc00f40d3fea4d18910ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbdf21c38ce27e503e8329c158518b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925f8053dadd826d1bd712ee061e9e2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55947ddbbab4ee6e04791192183d9e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617dd2e6f643c3e2f489c0897bf71fd5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9566c25f265ec0012b69600bde4f868297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc8b5789fd6bd45fd8f3c8d0d9404b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e623d8ece96437999d44f442b75a13299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff73f3f68851bab2cfdc7dba3b601e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbeef3af67dbf5bd941d13f75990148301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b41f909d693387ba69698614329b6f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9849effdd4a94e9763cf95ca2cf9c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e65b19cf4a2fcda9a8216ed1d4734c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fd559759526e44a866b8c9d8f8cb1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0e920c053b035c730ca1aa812c32d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64877b9ac7e5c005766c9faf0df109db307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc7a8dfe442e7451c6507c4afb763d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bd75bf9f6b00e072f654f2dcf6c00309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6cdc0b4edf435ee06ebfb90840b5b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d448b37cf2039ca49348fba68e14f7f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741fb97ae4ac16f7eda341f4c6534a0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73291fa90e1ff17617cce5ba2b9f2a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543a3667a6f37d600eed1db1950c2a8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f10c58088e826ee0d9ae9111a2fc3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f53dd838cbc8a9ccff79a923735ce2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85905e2875147e8738376323ccb12db4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7eae42ef77862755466eb93fe22e88318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6784c84a00b7dd5256bd554281929e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae15ed9aa5c06c6e7ed51cba0ec552f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033bb5574354e8a0f10df307d246319321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa5861c55f20764428b2921731b500322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4def64442748130c20cfa314bb36e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf40a4ce64369cea712c151056448f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2fd8fda63ecd13db3df14b673d6ea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf32c345325f99ec1a817697e26ca19326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2376af857fb869bee5478a1f11a553327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb501f7fe0cb3b3a63ba7b9b957468a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365a7c093a08ba5fc76b24ea1e94ac7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facda8da2a1965715862ca3737fbad1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c722f5c33104fd3613ad1125099bd1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee39ba72505cb20cf41117375a6f7c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41accdf9bb64e8ab69e45a1c2427ca18333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1312c6d048a5313b99ef3d8bd5a8815334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee17dd89f7ee5a99b901008f964510335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be03ab4b677701b8d1148b2563c5b7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d288d60d0ab425525c1331fb3e7734337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c59adf6bed57647f67b01c0b7cce5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883a9bc5dddcc4f9162f05923ca754b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534c1e57f6666636bebeeab91322d02340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3169d20b4d4760e2d53d07d71796255341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385222ec22695549fbf11694e064aedb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597a835373a7fd977f89294a90efaaf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c3059ec49f29fc8e5d37ab9935adc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8cc31e36b272c784d686f91be19cb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7914fae08624cb592a6dc050c2896b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fa5b023c987b49a7b0f6339f21b73347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e122b39778107b08de3c3a2b34cb9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f3dd36a66c4e564eb0ac6ba26a27f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5d40436e35bf25e553a38a3acbb4d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05f9b607802a0f9e74176057587e95351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897748c7bacbbfec1b3dc081eebab701352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f5a50fb93ca703e883202fd13cd40353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5dc688f70853e59ad4495d350d9fa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377546937b5894908f14d27c9336eb6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d94364fcc4d805852ebdc09c4b15bc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df8516b1b453af41562830782f3447357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36aff2710f85afa738b3f367ac7623358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914f6df30bb05ceb49933384fe6e93c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096aedbb450f1e00924dbb370a3ee6da360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535265cd8215efb3bf3d5f4d8e0859b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76980cf57cdf24c6308faa4a66c2053362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c8c3e1fb333a38f28e06f3ef6424e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca3545f45304ce361cd07eb5b72885364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2020c26de7adf622a2089ed586ec62365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743272ed90c3c4d12cf477541ef7f6b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74558a086f971e86e1e93f406ba6b74a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54d28b9e6c90bdc28cdc32fdfea132368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25b9df45f34ef3bec03c8280567ce7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a666e52f15bb303417e1120e70e6d9e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b77e9379e916b15b45c78ae778b1e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09afa98dbc3a53395724bca590fee8d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaea339278c4e7468c8c42e9b6ba743373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52aa803546d163350e914802dc472c1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e6fca750ebee9700eb02d68cb0afe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ffc0e222120e45e80001c39564f20376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08c2fded3cec7a13759eafa1edeaf0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04139e2e006b990641b52cb4ec993d77378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df0682678a06cb373ff1f3ea0b3995379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e9b38379412c359bbada07e60f298380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d9aa6772deb4b2747eb4c0326cb60381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd399a1d1116257455d6adc0119a98382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb41005c88ee8bd3a70c81963b260e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb732c6c947659704c63b6705eafa3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09150e11deef91cbd7e70402442800a0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f57a9897774d7c6f03b4e6e5205b20386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4424e3dde8ef8ba695c654b97503cc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4d7071b7893cd98f442e01b3629c4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a72f9483cc8bb24fa892991ff88d3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c95cb6873d10914277cf685d5ef78d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1086a3a3efecd0db3e9b1f12a788c4d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188dc219d761c28f126542db872446c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debf71425579e1ee3542d1f301995d7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977467d4daa504d5c792c1421ccb55d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca979668a4877bff6bde9b873419608395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec6e6c64768b072362a40b2dc3931f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfccba271327cb3e38fba20486829f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542c093fe23e9b4b71105997088c444398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ea1c82915dc4bd0b995da87daa144399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c5818fdd2c5b2792ea4440928befb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae190b5023cee50e4a4e373816d53cf7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5815ee2122112cc45331b2a052e31c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23040472b4827fadf22511dccec18814403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf54ef7ffa0234218409557ee5978af404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6568a04958d3675a7ddd905790f466405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf98cdd57ef3c00583e5d4c8bbf1b4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3dec57f709b15bd0d1ec7f07e939f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6dcad6e293b9c57ab3e77bf7ebe8f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546384dd2b1edc2477a204b1dc274a8c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb7ed92d913deba83587c9548d4cb4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43512c425c29e334704217777fdf1c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbb4311ac5e46b0492e7a9a6420c26412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a15ab05f4e6bac0c52f3caac989afa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996efc15eb1bcd77f9b637b6a7386b7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af30dc1340833f0b7f540c863fd58c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6514883bdadc359d193873c72110e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c4e74a92dab1e4251665587b9e821417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5c3a5afca8a60288357c3e680c9fd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442898ec5e10975f9e6a834dc7ccf3c6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad8cd0763fb98fe64963476df63485420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1feeb9abaa68f78ff85020d90a711f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89828d0ed807733cb83e07cec4df98af422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f095e30737c204a2c024892059cb6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6571ec3221158b21eb0cbc1a015927c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9825d0859b032f238031e6cb02efa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575489a4a3091e9caa8ea6cd43a8a6c8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87b0d4ada4328f7a6ad6db1362f548427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d640f0966adbcefce8495b526145fa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f347ab1a2393014d3ddb37b125fb2f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b491962ff05139bcb41a78d185092430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64ba736a55a6a8227f3a4c830e675f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1378fb7df2fd5d635aebf06bf496f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439ccddc8e52f00b0776d66c6038ec1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d182b6609231f491fb983066e3068dc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365cd668a651a53d9d9f21073f2c286435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515dfa76b2f977718ed3153d015cc300436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75e6ac1d1175a93219089389b034b9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0798d1f497f0476b27cf4c86b6ffe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26ab04901881c7f156d4ff3dfd4afd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853b5b06cd408beb078178e7d96c9b7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbc55204f00a58d863e2e1c77cdecd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5441590527ee93c935ac4b88976a95f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905067808bcce1d7b9b1b57bd511c54443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fcec65d6bc749a6394093f9f7f8b4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1392669f397c4f97d2ce4a88a6ada9d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdc90fa3e2fabdaf178b393cb16980446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3b91cb45361dc07fe19bbb6eb1f3a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6d232a298abf316930ad3078d64c4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c879ba3d90698aa13c430d663a0cdc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e6ca9ac603dcaac410d9135a7960b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80615c14d10dd54ef3868747c86344fc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5dd74f34b789218a758ed3c1f87bb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829137e7e900e46ea6dc1a19e5d556d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4e38bd2a321f13067fa09f284fb30454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ed60e268dab6216d227211fd730d6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d21dc6a84d7c256a37921a924f2cc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca9ca2deb72b733a4ea72c3c5e0a06457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0eb33ceb5a740b1fb5bbbc570a154458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c4b4990d2c2a061d1d8011094a54c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a7012e1d5fb5b8ab47ba5d3845328460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a26221af1a22d2b83d34a3d2cda73b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f58f7a786af34649bd9a2875ade8b6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf96b170a0307ba2a1d7e7d1d9d02d6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9f906499b81e76f00104e5bd99e1b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd025c243b60cbebc847d448e71770c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de88eab94cae1edfa615311e0370b19466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694f216bf8112f1df0bec60827ec42d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc314ac1e2eefa6f9cf97851079ee658468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7578ffb1d5b5791f83d8be8ed959f7a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d80cbd212bd60684a5963d8080bbe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97136b295fcee79204f85529eef74b4f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f917f7d576f473f5655df54585460472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65a4f8f3ee1b631ce7aef02f208cc8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf97996b82655af2232cf3666c0621474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a20250c1a2d8cbfd8ede283cf19bd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db891a37b2cbd2891f78a174e447524476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8999e6fb9c88c5ce7a1107ee346a4ce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494d6569fec93c216fe742aa962c7e6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341937606c9a1325758cac9b79f6675e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c574fcff518041f7ff1ac23b1b685480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e1ddcceff29abbb7b0eca8b109145481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd05426ad74117738f9b3f88295b5f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084e758e959db68ccacc72766e075dd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcfbc67194c89f1a7f95301a177ffa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab7c546afa43da028a2f22bae925f3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bb1cc0af8b698e674401dfc8dc1f4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba08374fbba7a01d87c92bcfce906b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87427a254a18b32e7e8e35d53c379dc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b1693f9233f98f36492330c4d46fe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6b82c2780aba5c106970aeac63c74490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24cd9fc381ea4b1cd16b660e5196f9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6858969e31ac1af97dab1d1c18828492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4326b1762f9bc23561e69d5879b9a9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f899fc811c0a51718004fa05451da2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9d6d82bdac10e76cd3c0fed532ddf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13567020170b1e3380412ea9a18b360496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d6d907d849e7b8e44114030bc0f30497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f99f81cc2e9e5dc72a55114df9cb3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bf5ba1af792f252e73349fbfac1fe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef1fdb1b3391e0e0a76723af2b7ff5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdc450920d08b9ec5ff420cd76adc6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632868151919371d99ead9377af4a019502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9af2671941ea65ec5f2f1bceef7463503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f7a00485ff997fcf3bbb60619e6f7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e6dfd1c8d2b5c980941dc984e5d7f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d551172de433f08eb4289a1f39a67506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6cc7998e49cf02c8400ee5723fa23507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd05d74c1d4674b230139025b3b051f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8836cf6333f8285e0b83aa5f5a0ca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66f2484325bf6e65769bef8ed473a8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eeffa8b738b504b13a7d12362985d0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da3507290c9ab204770dc69f1e8eda512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de091fe2fe66b6f822158425c62fa9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab817d8928ba0a1f3a1345e8d21f0ca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b047e76755529d89557329335d4086515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb32bb4f9bea165654d5901dfb3de6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889a72b243fd4c4e839b98dab6bd681517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d14236f60fc33a907efed0c11ae4a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2ff5f00f42b0d6cbe76fe5457e286519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6778e74596c50fc2500faf796cff5f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee040ead8e81a47c201a867261664f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8823ea4493b0492915d3589abcba28522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648596ca6081ac427e55e1c33b9a3d7b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39603894b5527aedf1f87d82ada8191524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697f075d84df6acef0b0c681f84948e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777435e830459501098529c4a59aa6c1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1d7d39dd8aa3d93638e36bf317195527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f97fb06e8e40ec19fb81776b0defd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7873b0c8a63ab1ea0491bea63bac95529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d3facf96da1df09598f84e64eec9f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a27220cce9134f0f4be3d2d0fa687531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a06266c298b040e8983d09be64207532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39e4ac36b8a7c683c17690678c3fd3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa8e1bdd89a06bdb888b00c4e409e7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d2fd8d554ce87f834a80bfd6da053535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4200bdca6424cac34ddedc2c940c2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeae0af0f6c95eead02d4f9290650d7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e94a40dcdb2ecde5bb5a475b3f361538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbb6afe61bbc9159cb0439224b816a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae16d91b37ecbd16af56f7fd3f8dac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff93ec00c8bc4b563c150a85ede06c6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711cb9dd529a1d6bb5e93c8cb525303542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92569334022c7de403bdf109cb66575543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9574ad6a756c0508393ae29de33b1d9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11f15bfdde9b450a00cdd565a5f363545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb911905b3851c459fabbb7f77bc6f6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b15a0b5f32ead6d27de33f220fe338547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbc62709970076ad52d27d0f400207548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783c20a7af36e91646cb603e517d2f8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d181d8b3cc58c4342533694a525b4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455eadc190f4e6f26ae265d3ac64466551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdb44371231fa840f799bd5c6fe57d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d97913df57252400e7eee5b6f7f6cc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60196460b121332f6e860f9e23be4692554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36dd08080c6f3c98452f80a2ebcba5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8b72136e7371a8513615b2aaef54b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0daf1ab896fcc327f3e13cd0f21749c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0216f3b3ead8b0241ee982e1517e30558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93f3c73fe761fa90231285eb606417559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834727c55e98d9e22da7bae6db3fb245560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc82fa84c569097b7989e883e2caf6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be629924657a79c28486808f14190942562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae2403a2e59a72b9674e03ec1f02db563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46351adf1d4904fc85918654db05e6db564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3ebce093dfcb61625cceaa79e1030565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99c0b7e5c78118a77e55931eda71df566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595548e3057ff99e445493b8ee9a103567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506fa59254b8de4315224fa946711bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0100820cffb7dd80fb78167e2db27569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e9bc5bb58ed34a2b7d1a4784f9ef7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a39638a5d0e36cd33443a07897355571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea6c759870a8c51f575c170d241fbd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990251e8f386a97894bb1a6353b7d677573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cd765786233681dc3a18b4c73452e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb2e5b391f8f7fe60e0d5bdb3dd76c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c20919ca1b771f429cffb21fac468a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da97cd1bb5e3746b9a274f92434c331577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda93e8b9dc9710e2c93e666065bb5f0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a51b68bd45c59f06a3532551bba45579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfe50764e5bbad0bd2ee2295adfab0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a4a4f8e424822eeb0b640a5d3a406581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86eacd05c0f5c2a0a72b3a1022bc09582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce07562b6415d4064ed4f8e86af218583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bdbbe3eb80044c9bdc96ba28f389f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c2eb653ec88aa6dea879e917c3129585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209c1a25c06814290389f7398a54427586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc075980b922d678fcc33d5754b08b1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca204da38065027a01a1a62577e33f3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb090e4efeff83dc4a2afc02b6163214589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23034e2f072ececba6da55caa5a2a5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31e9e76e968a74e3bd1f8a431541e4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c240e11f36ce862e57c3b3182c8ed84592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7ad955db84ba461522d2f1ff4bf4b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9c949c1cc51908a6a5b76f4dc38da594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab83cb49d751633da9210aa57bdf82595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec56b7f0eea394ba1d2b03f3937479596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c445444e6fc5fd99e01b1a1e88d100597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad81a36712c96cdc4d1b8f19977ae0d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674b1add80c1893e6ad2df8fcbb7bfa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8980bb308fd87a9640f13abc05651600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7254a3fa2f04088fe114b0f5956d5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80793a5f9fdf6316ffb22cd93a7d347602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bff3e18e741cf1a66936e25f912cb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda93b50a071e71e727006369abafad0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90bbcf1153d25b3f34f982b61a14d8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5cfffe9ed63d8c6092442896257fe8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3bfd95418ebf6fb1eecbc88132bc7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d7045b7fa41b79029fdf3a2d74c92608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e223a44d7539320516fb2446e68fd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f89c27eeffdfeba06200857b17c73610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cee2022b16a7e19d07955d5837cea611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5746da0141803309fb512ff4f21b5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb69f52ed79c904227b6cd63e717630613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb60b04b1a3a7dfce6fea7bb7db8c6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131763bc34d6315fa55ba576333a7eb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd36ee13d23587df49235135680d9b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a64ea293bfaccbe3513980ba1c53d9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639727b0e8bc5e9ef9d67136e29dd2a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125431c3b797b6de7d68e4f2c3dc0b38619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d174b7733958078c6f35f00c99d2e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772a6201b57ce90d5cc2b48a719c221621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8403d96dec472979a55657cac6d43f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61a1c177c26737faffcd1b4bb9db4a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b8d36010c7a918b9e46e57d1733b7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d465088f1003c21b3e474a924446a3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb6bc0ceb8987e404e3040df7e77f6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b85871bca788691775f7ec99bc641627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1c3558ee899e838017afbb217ec92628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67b5d8da5df08bfab45731d8ef68ba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb1ffcdf56c1af6530e3b3c9bd98f9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043284580f35de03d77d730b7524cff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc128fcd63cc0d424120caac1e76e5f7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf30f4de2cbbd986b7f9c1ca624f7f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6306404e214445048de5c65be8fb34634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1808d4968e4ea1e44f89bda6fc5571635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4e34c4c8b9cb14d7b50095c12f7be636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1b7672855783e9e19baddd3e69255637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ec2cf1fd0fc506c8d1f581805e1fb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bd9732d99cfea4fe88b7f55041ee8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380a7e33b00977eff750b9b358a9925640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8601482bf600707b5ac3cf83c77027641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113cca51fdcc5b8f4b21a6d9465920b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6c475a86f2857ce1c2851dd6bc548643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889fca69fa09d981e963b569121c29f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9f7286da41ac780b97353a71eb466645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9ac65004dc018514a27ada325eb13646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3d43e6e85fe314bd1ea000c3ed525647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79d33fc54f1ef151033d8e2d2bf285648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c38827f2bf4207fb5fc9f105e326cf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb86d8b5ec46beda233c1e861af96e5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7494dd0000781a01fe3e92d691d5c2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9d497fc53c771d4349c2ed5cf1153652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb31be4f7264afb9f5d1bebb53fb524653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b36ad725f042565d1a67cf214484bb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d26cad63ce7856a96c9886de59884655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b85316d25648a42060307cde4541bb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8da4b8a7f05d0f91099c5da350d1a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d788133befac7df1d0dc86e2977ec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d2657dae76e91d566750308244d38659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb35877091873793becbec7972b83a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba7a062c6f7c7d4a72aeefaf6869c8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3a217ed6af103eb1cf18d3297b204662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56ed989468c59a272ad27dabcf2acf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8e63224a0d703e943961caaa8c912664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5229c423658098c9770b6973331fdb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc914348912e0b51e4b68836716be4f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08c84a5a445cbb3383464f2cbb1c82667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3396d10d1ddeb3b05e67dfe07c58d8b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b487ddcd0b262eb112d3871054a59669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97f857b9cc2e1b242dad5f6073773c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb8909d5c8ad225efeb923fb377825671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146a617e0234131edcb715e7c4bff57672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fcdd659301a24c39480da75bba77d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5a3808d82178803c9230678a15978674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96b9f39c5ba1a1ee9fa8a1543e4163675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7dd1b22bdf9b99d70efb0bb5c47e76676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e35b686e2a7ae5e2aacdf2d235f84677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70133a131770475bf3df916f1e0036aa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b47c393721ad9e4184db0c61846b4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237644a714737653528278b5de56f511680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b3e94f553babd58feb840020a0cee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88eba109169fa5be61b0485f6d52ed2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067f072ed8875e483227b3edd4ab935683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc001eddee9348c4032dc868a097bb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded39089aa4404baacee5a3ddf26f8f5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd52b24988304ebd3855d7dbbc6a43686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6083d78644f003f3652d85ca9b6ff35687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1d378bd043d5f742a378ef040d2ad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e85bfe1381e5d4cd6a9a4de1873270689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700508403cf2dae45434c38ef517362b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5b09e6634cb80811b195c85e11f61691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883dc826279b42c00ea88ca5f18c00b8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361caa6f6b04446fb04cc59a58f304a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18982709ed3cb706348f91fbd23c5649694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fab9ae43f323e0878dac045d9dcd4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef9c5ae720d0825951c392615abd6a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35c1750a34088808815de03f13dbd4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ffa37b0d143c30a9d0c5ef40d0306698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03967056c43c48535b417742c327a03b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47379337b3cd0b43cbcde69dc95b2fd7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f80432bc1a36d2193729ce6ddbce2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42f5813eaf03cb153983d31646cd81702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851110b8740aec1896f4ab8bcab2b00703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de80a8106cbdcd8f27a939eb0436aa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab697ce63ec8c72b47f2300ad45a0176705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b4f4be3fe7cabe0d60e711985490d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d25356402de2bbb315e478922ea5f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7284ae019e304de910fc0d2a8e955708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f328afb8eeee2bcf6ae08802d4e3c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828cca3ff978c73fef01dcae5c3a0c6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730883851cf4f2ac9b393bd44382a790711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df8939d793eae65148bd44adb43c96712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e0c3dd9c9985bb5cefe087e8e07b3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2698c817e2d2908550ad629fdf6d1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4862e8ee9bcd493d9a999c7da6565df715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88416f19dade692775faada4ecaca382716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ac476cd4c67cd2ad1ac05c3e1a19b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1222efc900c86190f528d4d7c997d1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1afadbf45e661505702c55b821efe9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c496abceee67ede0da594e033191a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677316ec41a0ba564144762ea037d87721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4835bae6eeba1a2611d42e7c9b3c795722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720ad52c2ac164de0445623ac7238a9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269732fdd737dd7d48febd35178a319724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159dfc65d12fe7144f59db2be7271aa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29c4c5f2d8a41196c6903c0c45b2fd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb47953ee4643504355fcf273b20c6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8313d7dc48ec66526aa3a131ea63d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b2484c0e954dece33bab4c039cc85729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c886244dc055eaa44e9d9c978b07c9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b7a18b7d609163025e5cf2ecc1c01731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76808da92f63d6186a881c6dac0f4e4b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c350c40d5fbc2ba9e36d7346ccfb412733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4252046e5957fea74b1485733df52734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87a18cf65c6d51b3957b5a927c40c9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f190698733b66b164f7ee4b9a30cb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62354d21e1770ead80df511e2c34f015737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52338eeb3a7df4b5773b2ef1893dc3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e9b9e811bfb1f147fc6c447a37d86739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691b6f762ac80a72c48928c95b85849740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fa2de55d66c3e7679ab18ed732efa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adca66d0fd102622466b7254c4e30fe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c357dd1bf8d54bc1973385a928d539743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff81e2eb452f75e14695d51afce1904744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c03bcd761f190512ed592f6821553745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1bdcf7975158cb7b51b95fe107f70746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143502701725c75766b9279a0becc95f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615c1a5a035ca336c981e491d841d84748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4fb64b6cec22ef31476b356a6dc00749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c8a52901d6bde2ffdb7e911166927750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218ab8dfd799bbaf77404f89b4c6bd5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a48f5ccda53101ef0e1ad61029cc3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423c0a7c9c637c47ef93ef52e0ab42b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9c14a0af58804393a947d00b68348754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ed7a57fe15f4e8ba23fca45b6fac9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd30bda070c58eebb930b738953288756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76e70c8de4bf38b9ba08fc262a11ed757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30abd2689a55e98d76c33deba383e6c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07089a3a2f4c87b0a18b038cb6eee1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d88b2fcb691074ce22e890bd418a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9be1d756e756ad2837d63eaca84812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39063968616d21a04fecedf089e190db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ee8bd421bf1d581bdb030da3747464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf3a5a792c8fc1c14f8f1167a67eb85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf17952bb5952c59a3ba30e5241e0ee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7388479cfa4cbdf30ed0c3e8f35997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa9b939415491439f6efb4bd3d66908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010f9e90a3438aacb368aeacf69b7f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdeca03dcdfc2180ebe1a1b8f289c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae904b257d740fd48b9cb724f9acf811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccb7b619f10e50add1c67d5d59cbec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b4d60ea0bb984286dcaf8cceb2dad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b9f623ef90ec1017136e4a1f9ffa014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9db3cb2d39a6af0f302d5b961987d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247780a7e5043ace8a48a2a9b3bd4e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c854ba3305b4c25a15b6603c426053817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50fcae1818792d2eefddc4c26d129d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ddf8b592793989a0f3fec4737378a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704fa4e891051ab8da1cdfb9f9360f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4093222c1d2a4d1066b8a09a8d4e89021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76fd37005c1e533418c827c803261222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae453c4b5a7030783280971b0ec6584123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693705c96b4c63bedb7e8af24423c3124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924feaa4b6d107538e30e1f0566d49625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4fb86556ee2d423575b10aab6f9ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019d3a5db99561ea92d0fc9dc4b0cc827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19f39f529ac92a10dfba300a4f873428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4a1b5a2300111709811b97e98ce5f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92379f245f975912eb0818a52daf1f5630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a995a5c6486c01e7f47d4f4c15c54e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c54a1313bbc43fa3fb9d7963e3c8c932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af921635495f3c65c22351a189136d2433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2cbfb1d1bacee1924b891063d59a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf23a9d964abd9e2e9555f68940ac735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d6b29d93c7fb2a1143ce9b3e457fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8961da49c5c59eac4e0d913d14c2037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596257e37f8d148e9e6c416a0e7fd69f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5b46f9b2838cecf776f95f777d0cd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd559ea696329cfde78cacc740447ac140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177350e201774c5ba7cbc028f19639b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d885a370d468c313acaa8a493b1d20042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b48a2e0c02c89d9f9c9a11314936c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a2fb451a7272a14545a28dc72d9b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fe57b4ad0f0687bda969dcf6b232445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea04f6e340da6feb512450d9851f83e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87bb3d32c888e594df23ae3cf8eb9547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f0972255a23f4ed01122c9d1184e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48ab1cce208e67db82df59cca1dc1749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4845cff5730232928dce3ffefac34050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff902543c2c3b6b743d02899e67c51151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc27d613b64e1e4b787b32c8b29a44652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebf438c3df71f3db0b0bd7ee2f0f3753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb902dc0021c5d073fe5718bc6e89654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2def85b01c308bcd91ee22de7f341e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668cd0a5bf3e6ba4f84a67f784e6ee8456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34640553752c9939138bb8759539abcc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224982a1efecce098557b519122b55858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86740d1ad97a2f590a3ab97ae82627b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afb4c8f7929a36848dbc0dc1b2179460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bed314b9dde196456f186cebdffdba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e07e5bf4f2a0490a1491eaa6499bdf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f13cd497a6195ce0683c1f10a865de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a49f39a37eaa412dc712a9877a36b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89674e03f75200d976cb09dd2b827bec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559172dbf0235e0dec99f86455764bcb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e92b4452f96c719a34eeb2304a25267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c325930fce3485ccce5cb4f0d7ca8b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7536c6cb1c4fafaf91be5011d1930069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fa7e5ad26a08423d0a8494ad9b81c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638c970653df0237c2a0a5c7576264e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3b50b7648f4a54f072a2fecce607472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a1bbfe5bae482c8bfe721e74132fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992b0fd0cef29797d240a8ae086aa5074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac931d4d16ea288ce16ef904355fc2075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f636e34e7253501c7debf793a69cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb14d14c60a23c7913fc977c09e53577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acaf298238c9dd75419aaf1a5e63c9878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f281f76dd75302ba88652186aabfa779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966cd229851a87a4bc156bc6d603e86880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef018ee7818a203104afdc72c5e51d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5feac846f104c2bbb9c9d08ca72a96482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd0c8189e9e4553766fd0427d0d27783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ab0cd2be4c810db3ca90ea8bbeacf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae5306eeb943f77b489942fbba396585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a2a75a79a8fd87d62bdff4297b0dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a6f43542b6d7117ff02e7f69150b687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13bca8c2f9d0ba50c0a0c9b6b426d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0af58f07c87655d098fb62a659a0889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2150954102abe4cc205ab5120159e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83fd8ee51bdb372cb5326ec210073591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb5afdfffed25ab76ea7964b17336892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba0e7689e8b4a3fe71ce77b34aac8093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9684f3ef9e6a3294053a2abbddb81cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a7d78db0a588d82d435a3f44ccc7995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75fa15640f469f54b6934a3f92947296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fef093702892d4bddf3e231588915d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e322c00055351dca050a7496ce3dfd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6353ecc73b9834709856169acae1c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a300d4bd2c1392c78cfc571326ec844100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba58bd09421ad5cebfabd2d12c15c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be1d47520c76a3b13822a174a5885c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429ec96d34b44136e3e4895b5068081103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf4ac9f3ccad3b29e56ed1e9a08d62104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab9e833003fd3b734764789669e44d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c42f74270f7c36067f6d2018809036106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce07e9f4ae3b9aa63cfa486623929d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9496bdef693a1b8ec0f1d53c26b440108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cada70c0a53c407e4afab2ba903e1e8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f588b106af6be5679078ca81ddb622110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121ba4e9d2609253b38d3953fd8ada0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e133b41fb6607640f0f4b976f4fe05112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e156ab29c4180caeb3345d1d0d19792113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2783e45678015592686458a91eb3bdf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c14d4093ef3e5635400acbba4b3379115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95f7865d7df79e7fa19b61834320d4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb373b7eefdc48fdc4c28b92a93eebc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280bccdc14953574342a16a35e1d874118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77621d3956d00455ec1108513a0ce7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366dac5b6507833ad9e7fe8444dc996120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283979d0d4bc885ce16b1f58ef00019f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4d974ce9960f111b8398977d72ce8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642048865c0e4e1130abcd344c74371123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10da08ea776d985d90ed7a6ce53ad39124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32468fdd233d9ee12f9fea786bc200125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402b8f0f894e65a01564474348dd9d9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b191230fa9c25ec20c83111d9faf51e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14898bbbb389fd5c1d91bb1c562de68128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3b5485f372a5c27dccdb1d3c4c9df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205d3e7c7ad6efef5a06f93a786a494130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512db0c4b384df2806de071cc16e9b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982fdff2ca1c7473761189e9e92ecb1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed63e0e6c669e7374ae020b492df03133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666225e618959a47b89d0dd1b3635301134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b610a5876b1648715e5369891711f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a6d718f4bcf5938ddf17eeb3224a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368dfc05448a1b38ecd58aa02d783a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67aba2614e893d9889695ef7ff9c6f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180ac689baffd731b8df410d2124409139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c980f84ff1bb9407127700ba79fa72140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d26d2fd6a4538390cbc506cc5ab299141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68698401025d7775279140aac1bb995142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365dc870b5ee13b1563fead725c8046143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc3d94ef6417072d0ed5cb25f34175144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40dc95009e01af28261e12ca203b700145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb4520e1d2db4c73715d06ebcbd942146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d291b6327553144ef9cdbd327da1f46147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafafa1819f1b9dd9e89688c36b122d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440193274e79372bcf93b847bb3a7732149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c08c71124f75df81a107ccc0cea28150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3855dca28ee25d46d4edfeba395f11151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7c7a742c2197a440db64728b586b1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848140788d790255b7b9fa17c9cd0db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd41e3d13f7aec915e94578e47f8b14154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0cb8f615fa48279628132c3bcce3bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64581d4ab6548ed9affb6247916eef5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfc0dfef7125bce4190ca0b52f7eb2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e866e5c9447e82b5e9b8d8215c2f354158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aabe367d700008af59708b025a47ec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815da69f323547b54187d1afb58ebee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b06d3af9a6a054f956914cf6bb30ed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df036bc5cbd4f8ad8a32a849ef434a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5eced9b139aa5a9b9bbde98410c481163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c94cae069315555de8c2e7190ea52164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088e07b887572be968588572dd5c867165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777b250715283e8fa7e1b0e50bc0869166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09cd9fc2222dfc90189e2032de02e4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56f4c203ac9ff72c788b9151b0317f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa102b84a21b4584164f78bd5a4304169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d89c7d2d193719a6f2c75a43ed4fe5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03832046a7f7ca8dcd65fbd8ad364e8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43837c727da6267f55e4de07f6a3ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fa9d076ac2e3d7cac027c73f842d0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3237b6dbac216a5ff248a494e2e2c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d781dd6e12c2f13a4e962635fe8004175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efabcd058efce2000eb26d1f0f366f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af5c1c241252c00aa9c024a1d97e3d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718b4681cdb8def4971a811b6061cde178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9ecc690ed5fb37c03c6b1f9440c31179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c89f96b01436cbc5d59d3c7cf49c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab6d76530594a353916ae4e927a023181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4147d55d0fd498855a11e13c2939c6b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfddf83571c65dd2537c3fd9b7f098b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f566c6aa152de7ae0351bd9b1acef11184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0f596a1181bd9aa433d0d0f6ddae0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53369456ed7ee771b2e7820c2f5107f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae3c39454a3903308dbb0ddae8acdd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6b9d5f66a770b9e9b6714fa8facbf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f8cc66cc5c2901fef6e64b1d5954f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc351da4a74e38ddb6687010a9ec18190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49437062e1ee4274f5ff080e8df73d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58439f37539dd8063538d9333b5689192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27f7240b88e3647af407d2a976fbb2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf054a08cde86144ce849d6c2e16d545194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6b70589654f7425e599ed014ceb59195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b349155f3f2a7d9108a3e2a7af6ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fabb27926ad2dad69596d17d60d0f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99ff967b75df17436f939235f2b77c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e3c47235b0b7f90efa793ce3fb19e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf180dbcc55b8cb5f4c4e2833d202a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b58c2086a7bd2d6e9beb09e5c9c11201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597157967d6b400ce75903d9fda653f6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0beb00a2023fe98ea3badcc81911a84203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad808834cef38530ea12c452de2723204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b928e2ae931966e9f2cebc94ff8ab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bc0ecc588115bb170c8a7a5670f5a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb091bf62908da76cbb5f48460f4e65207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83744e89b30fd164d771ad37695500c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194b3b357ead57d1b82a983e2b34188209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae8f17946fe8b143e4a11440078246210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b53ab5f358b8a5eca02cfc439282c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db05273b7fcbc0ebbb229f8fd7cb1f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab497e556821c325f898a1eae021d5ce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b8c8d39a18ac873d9fff9a1835651214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee7f9d09394f9d3b452fd67941a6b8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40942a9a8dc9c0a9d33070d0e3320f24216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da49d0a1cf1f2eaf72f09a962833f6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55140486454b418603afec964ccc77d6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4d035b20646629449c0212d9cac0e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bedf0e9910a085df13bd66f2a7197b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d4c1577afa8ba2180e1c3056d7297221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975aaebf07bc165fbb480923936abe6a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836481c6a62bc536693badd93812dde223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab870fd80c4713aed9eadc0961e3e99224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296536dd5eb71b709953d54ef5e1fd15225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be46092450fa2cab592fa29f71cd0c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507741ee7f8df22937dca5e97ebe6c9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb017886a96dd71cc6008149c33bea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ae02029ec3f7c1ee1150108a5db40229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0ee2c04a83b65b61caf7fbe887814230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac571a8ac69d4face061c3e2c0c2e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ced4578c53daa933e58b3dd811bf2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5f99843d66f3328f6ca18ae24f426233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4385ebb7fdd696f847fdffd7b45566234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb55cdf6be8eced53506d20baafe05c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62d0f2dd1e6e5bb9a4558a3a1cf7fd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c19ba88cc376886156f484d4f13d5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac0c6547310bfd789e6db82c6cf3e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e175a48cda6e74bca1fc1c0a6cc62239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e747837b854390b655864dd5c6f44de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02e14f1370ecf5fce8847e6237069b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f6a0a96087a57ad409daac3dc07b5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1855b8d3f75cbf2b3ef7eaf32c3cbfe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24afbab470fb79be633999a8f14d39244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf303273db431a51dfbcbe497d64c01245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c735e8c2b0e230166268c557c04e895246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2a4162cce2a78849447c39cfc223e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c62497611daa9cedfbb094a058e78248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57dc56554e5acd63f8e2aa834d7e8ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b26c92be41389839e934ac65d8f47250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e93093fe57d3b09d5778abca7919d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d072602cd222f05cc8c050825138f7b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26674a5ed684f04b16ada323a2263e9c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396280302876394c706595e86f7d91c6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823276a0b40eeba8a7c9cb137677ed3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838f29dbad53a651e0449ab04ac45e0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b042a0c3aa182b40b5c37008e019534257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9943229bc3e93ffd42b5b0c116edc43258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6c2b6ef9fe4e8bdbb55906953b797259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36da1a1d88a17b683e05b23e0cfb9cb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0eef3691f73aefb9205485f09f12cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c500e446cad520f40dd02bb04a451262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d80f1ae110b06b2071432a75214b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376e7525f79cd670d58d8d8ec9d7d06264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893e3eb354263c241a15ff8d5048d87265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903aa1dc6b5549682d919fe9aa7d5915266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7176dc8a8be45aee252c530a0f78c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b58d4420b99bcc1e5b16afe50602f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea3f8c91dd0b6bac64d0b3d2e011b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f270bddab4f5e0113ed3affb2eac3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf5dd6c896e0936b684bd98ddfac37271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31c6b4a15936a55c6073593f42ee32272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b281c08c8cf40baae957406bdd746273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370ad8a1b8fd9b5215d0d24ad038ad6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee35b2a92e7506fa69fe5294b80512275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b053c67ec7b2f39a326c9bc0270670276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a0c6bd8d4452fdf5b67c50c835c87277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01148a81f171963c7d4ff14a9dba08278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c13f02b9ac0d21974970dfaaa5edc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caca416c6ba851243ddd32c87377fb3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b6f1972ccf43211d6b8fc818a16f2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effeb971adbfc3aceaa28c90d31729d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b5ed2f1a81ae78223e394f8f49828283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a39ec23aa530b80dc5c95fcb6b36a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd950b1ef61c5b4d4db359af29f647f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa7dbb1213e25dd99f024771521f6b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace91d3c69162f5b48d48db285f0f7e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed911aa62f97deff032e8efa65f53f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293cfcaa5d719c688eeb6fc98a1fad3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061cd508d23869e4ece431384e51860290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77f6d008305e8e57a8458fa5bd50c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bd0ec048290db4d4ffe7a22cb9c9b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52fff991fd462aa11ca0e906445600293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c7183f8d4e66c74751818ead35358294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f85aa1d9d369cb1ffe58a8ca79a1e6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3f93179a4ad18601609e2d9f0c913296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf05ce64c120023afc2a1ec8ee75b8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f16d3513d8952ebfa09520a4df6ee9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69b2ef15fdb9e540f443257356ea7d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af5672fe85622a64ed96aa6ebab127300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d239fd18711c8d30ed3c3a1bb5c90301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8db94c85405bec572336580f5b52e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344444bade83863582eed611a71c3197303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4ff05d664b14c302c5cb83d29f0d1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbba6ab640a2519d1fbb416cf3a5d2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca61a8c3dcd657e440b36529b5b0e03306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47aefe0e3b16a105818b508bb919a5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bca84c3a1e52bb3e54337d8391a53e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effad21c646065b456fac2d991a9867b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96132c54478f5f775a4badf5790a7a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62030324f3eae19362abdfc032c7c8b9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4c168eae10c92d89b7d2d4d380e12312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36ef1ca5b1232a8c64fc96be4b7fac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f733682dc230716adfaf5113dc39fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f1cf0dc51f9aebb515b140a966d83315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897a7f3d42c3f52851be018d5db95ca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010eb68da0d8f1f11884b265a9f8e11e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bba716d439bbd1c6a5211c04f7c6f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bc437997ebdfd74382546345a49e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2027bf7798ff1ae73c10f87c9469482320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23140898524384994bf9292d2ee2d7a3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae20e1e2361fee783cd03f5d837d5bb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bad4f49d601086116fd7b9f2df4a8f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7335dbda812fdf5509cdbcefef4ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b9fa94347d97fcafa29bdc314b38f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfae91a5d206ce673cced77456261dd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47f9b469365198bfba887c95c0166a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11cf37f160f4e5568447e424abdd7e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114409925b42e854cbf339c7c216c9ae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f757b0d70b62cd69e19c5848a4e9e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630533876087ff8a61807f66a6d4bf2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9c1aaa96ff8d98d5e70b0701af543332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58253e7303bfe7f6957b8bdf9445c5c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9258e8f8062c5539bb0d24384e462c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393f04ab508a643dd18e7cf82d3d896335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c95cff0a5ce5940d6ca7b50a7c3702336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a25bc612567668e94b9f3d48486961337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583c9b615e50311b62675cc7d816150338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32751825e90d48104307e2db84ca57339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e107b8a76495f914547d191bc44d977340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b71719c055779251b86fa66d95f05341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e5ab4cca7d07995b5ac79e1169610342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6fc41935c0c487d8316c6a7df82e0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22451431fbb3c1e53d277adb25ed3802344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cbadad2cd33bb2c764cdd7fdd1c6d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d2b4b4b1ea2f364e2c2b73ed9031b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caaa5fd5ac5ea1e9ca0e3e9a0a89dec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a78bac36e6a277a1d0c971ca2a6555348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a2df9e4a6f734e34b628ac63df18f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975cb90877511fc4e76572d6af994c6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e84aeca4d3dc334994a8e4636f5ba7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0174b8683164421286870b2b2ba0701352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a382282b0b753651f9de0721ed76df353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78660730f8698a54c6621eec4815e804354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b101c94aa212b4e684eaf178aad74355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012bfddcd4dd981c427345bb8be4862356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc163d30e71a402c1e542ddf890edb69357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af10adb549e2684faa70f1010c0103358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c698977b7f742349416ed28677d5a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44033a7e99bd85931f9230b8e6004ce1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae58f8e65c1702d861082e9ab82750a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b71f9ea0a553ddae99db4076b939b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0724cfcbc48d69b3674ccd427f914363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c331ac146a0ae06271f665772987a39364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045b8308f46862b9557dbec245513b1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6546b884ad196e513d3889a06ca47366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501e2dad866654489775416e9bb16e1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d9db26dec5c21100c1ddc67d2b523368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0882e702f1e66e1506bb535f3feb972369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c3afd4a2b6afe8f5d088e330008ea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9bedf670fe2d14c8211f214716234371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2741477759dc139bf5f670eea78d83372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace4582a5b619290036d4731faac038373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8bc7430af3137ce0e674eb32853d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd719f8e29cf66f8e2be270b47a8e44375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d70b30c440dd6b8d59d4ee9b03c54376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a4b43eff85ffab3289b946c04c3d4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99866cdbad77a366bb028a1c57a502fd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aca13aface3d819a56265ed5f41557379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204cc4b4ed436c47486d63d33553978380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705ada8ba7f5bb47b80d77043817549381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f4e9626aea585fb7538c2b8284dfd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7edeb6282515152329bbf6af30bad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f6469569b9a9144e21f856f4b8639384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a95f559f07cbdf52c3efc10776ef9f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1235088051d8bf7d73af794069a00e2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a6f0b079972a77540b02068323d43387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f50a0a6079ffa63ba786c0ddcd18b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a27400760da9226a07c7935893aa1c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613060447ccbd7628363a90378c52251390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc93a6b006406f77685978321737d4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db01b3fb7994907e2a1807c973dc01392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3338cb4f77b5d0561594c3aa3f1144393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0c3e5e3739fe245c16eff0ee080db394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d74eed060e260a78352992e7733020395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae00b46101fdad82351a55632540e9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5758ff922a33ca866d5291e46679a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7498e0960af8005bcbae082e8fadc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4661e353f45ff70ef405a1d6d987b5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a30a60dad957d1536de2e7fe176fb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546315247b11509cdc4d09ddb92f03ea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe61f90c76e53a14fc327718d0e78f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62263a56e9e395ca97c1fcfe12e8295d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edefc5dcabc0614b664cba5ed6f623404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d232f81065b5a48aa8d5f2256d0a74405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b92b8d187491acdb4d9d12e4cf374406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0e9f75648d07d168f43605b8e10e1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08721af49b76b390904e46eab1f0cd70408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdba7cdfaebd2e0107f778b912a3f9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cb1ef3901ab2bd5c57f26a3aa772f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1ea052a1922f43eb3e922ff608f03411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489af4676aa849f36ac9be5c0f0fceb4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b613fe7bb30c6b5c8192d3791998d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaac431f8909526c3ee290ab0ce3ba8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d306bfb4e959065eb2c02a89a36b797415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d4ffbdfdba15bf6c370d0a57ddb14416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49787304729ae4c1a8a1e0302793bec2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89112547c5b83b37b6b78416b46f55ba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb657ef1500437bbdfc6292c701fed51419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e587987e227a88ad4d3e2d8a5872ff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193f0bac8b38b6dcd55aa7bb33d5f7b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4db8ff3e547b0925e92cadc3e07c1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee810085419f649aae666df43aadf71423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bc9bc4aa4980f28a4e97d91498800424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0fde47958267bf540de9deda46cfc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3eed076e7279e8232be31ab0c2b2cf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acee3faa09a7f14a41c2be725c0394427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de14aecd569cbd4e9545deaa4d5eda428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df668207ae4cde65a2a4a3c9a74c3ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ae0b7b0cdfc2e84819251d259cf86430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448aa7cab3a38edd6e1613672d08be1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307f849d8185d39c69c0173529b1f9f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577213328eb99f038d8f69e7d13e5ac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd35295e2e0edf6465aafa5f6b0d133434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b8a27e929d34193e02c30b3b16215435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b777b04432554360961a178deed525436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a0b43cd8da4c3e7ca40cb335ca034437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7cb21e06dce2405286b577a035db4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f6a92fa34414145667e464282508e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc267f0aa5679a5001a6e1496b305b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ea099b1264327ffcd022855c1bc66441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429c086a9a939e5f9961477c05219e1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3c5044ab273bf19a0d3d1e5958538443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1bddf6ca8c1147dc9fb2aa485a06d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686c156c8f7dd49fa3abcd7ec1cefca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b66cae0d41635307bd7c1fb029dd2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39885e0a787ad19f8261ca7b9f48c237447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e509bfe3f2cc26ab4fd8ea17d66ddcd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366eeeefa05a91ca66b31058b7abeb4e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163d923adb57aaa906cb54b98110252450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0aedf2f46f174edb3a4ec5251e8829451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaeba20a631b98e40ef4b0fd2c76204452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea6330026ddc99462ed347974edc71453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f393b2333da79a42df554085a32530454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0ba96253d9d7561769067841acf94455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30937d133aa705811cb014509ef293d9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ff6be6a7341e5a93b723d188579e8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc411bd8ef5658a4ed77405160efc5ad458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321312ab7411074633177a64ff314b2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849cff36ca9e275ba35bca7aa6a9c18c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75820dd9f955122532429027e3e99d06461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049f46d6df219fb2bddcae627554e4e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7e352b2590e1d0ff08e0cc918356d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6a293eaf5cda8af260b930433b7ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc6a2ab7b1cdec9d7cd35e071e7037465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80873ea4396dee8bf91440d8574e2b19466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4e0fa7d6c81057bb643cdf4b10636467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e481b9579cdb63450bb166fa86d6f30468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441052d110e79e819beaafd8b6f49fb2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bb3364e00e1c77aac51e3870ce1cd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5e0fc8ca2c6492ece3ed9f0182df2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377896f121c9caa1058e714abd93b36472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c12d2439d4df1d20f60c6813d66ee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169b6b2875efefef417421a5472e31f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12013517df010b0692a4d4601160c948475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba194322e69adbcb52a9be55d267f0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3517283a86701b4ca2616c605e33c3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c514310c91de6fe7a73a742a6de2d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b079f366d7c095a57b145a400d6ff09479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d252c2cae8851758d3e1a6b0faaeaf8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a795ee873c1b071fea302762d8d35fd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3aaed190f9ebf182557c4eb96b9b0c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b852ed6a4560cfab607cd801fc412b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c8aeb794fdbcf966314b486bfc432484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760abfe56435f7ae66eb4b81ad138e9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e2d0e306b5b6617fbe533502dc3e7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069de16f5c885d409020cf1f31a88a6e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ec3de9a31a952f1ea24346486f8fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bceef35a26f2133ebd819ff55e87d7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb3fc462715626f8cba0bae571a6ea490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a4e02dd304d9e8965aac3f25b1e71491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91438190f3c77706cf37c2627a68f975492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a4cad8ddaec0a1922031956d66b79493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089b4f3747c370e2875283d60ddceb0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbf375a3f58582c0200c89a4dfd042495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35d92c33240e111c8cd95e4dc770ac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c472143a149b3f9608ea127e0ee362c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c50aea1734f9472a01ba73b80a8664498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796572e40d3d1d8625a35898e7bb8e9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e060443fd8ac860500f87dc2037db500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2179701d403e35112b8c3e270b407c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5620ba598ae1f39b6aff29d06fbc1c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231e9e2f9400d460f1e6585732a26b5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41869235d1ffceb350bf5dc638a2f9f0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f02fc3e14063d409f7781080881c5f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4296246cadb3b720aa3c42cfd16ad1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e064ac8bf49810781761bbad779e5ca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fcb4a3e7435dfd3ec1ec5bc2f4d2ac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9d6d3bdce488be2180a2eba501ce7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267844157f2aeddd5b5bae65d02c6edf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a03f6bf65ef64daebaf25c84e2aa3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a4dee28667f4d956239f42fb0dd05512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab7c39ee8943b6c5af0f42e776bf88513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064297049ad38586392226a88995544514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d18b53f969afb4a0a0ea9105d76542515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66d79c83aa4f19eadd380243eb00e5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5c08f63faf0875181aa1d450149a1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d55298684a5333468d0831a4f5b360518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da205c26e1cf0a66bb3697d87f4c7168519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5987e19ae4298d25b663b0cfa6870520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5c01150033e54bfa4657f9cafc00b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac6b17519222c093b81438e0f309b6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c2459dfa18eac5cb40560e8f7d228523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047aa304fc6a9d5838ff581a1486fa7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d165d68bbd281d2f7dd4b767bcec4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0399a47fae0d41160ee406ccf9851526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ef607de0b2b513457e38e7c5e0de2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b16885b88f6f7b7d9ff680f77f27e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4bffe94d0f54b46cf2ed41f6ec4b7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438b9ca33a6ee843b4916933800cfb1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25b86eb4b78a347dcb524a88fa7c33531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2903a19013ae8b20c752e2b0b743f9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9fd7c65358c45c34b70eda6268b24533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5ec2489c96f76c4b963ebefa4e953534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d8371da4cc298f47afd1402a8bc65535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce602599b50fc2646ac1e0494d1f0f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4498dd5ed3e233358286500e17a7624537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714de829e1a8b2fc4613c9bdf2e2341b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc99a892f8d238c4e41f28416f8c447539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc99cdc20ff41584ae7d0ff448781f8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43dedb6d2ea9e07255bad7f335a82d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2032d94121aedc0d0e70780e9984b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedf680935398a4b1c4f0ac30d3d3cf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5a55b17d938486d7d75cedfd6d1b3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba65a791423de3f42b60def78347cd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469646fb47128eb3a1c23f7a1ab3985b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c2807cb2ec57d068f9dd358c80746547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44dceef1b12d43e5c7f9574f9a55ddf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f0188f0d5556cda1c492d87a5106b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63827e90167efed8af45036819a14e46550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4025067bf9917bcad2efcc6dfc4cf00551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2f229ca1c409e7a8883f18206830c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1dbae0a35c98b20778491696da2c40553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ad34c12499c61fb22940e940f0989554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a75577ba373352633f1624859153c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cf39bee329342544aa03e53fdc51d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7623d795ea3485da384c2614c97f1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f2673c8986b27a6157454f435d407558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3832d195a73e4f6eb0ed8d1612668af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64444a75706ef4c2d10b53b9ba885429560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7911cd2e6b08816aa4ca3365e6660ad561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c046e5d6b89f889a5cf791084c1571562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2edd4c7d604f58624929d8697f2e40563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b449e0e115b09e6a0ceb3dbd48ea0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e490b86726bed32426919e326302ee6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2034d0f66d77bb7e212f07719ba39566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae40511acbf88cdd466643e30e4379d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96d25b4e4a7c01e743b658579128fe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd57e10e08d06b2ede597bdcda2a9ce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b682e954fd1aa6ee6c55b00e0dede2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed710fe6920e65b062607fb5f8b07799571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e75cb859bb576ed4b6c11f0fec170e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9d3dff5448d081a4d5d41d3aa49ec573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77541bbcf051217bfc737973caae8e67574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478cac200d9b4627a4d4bf975db4e5b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731aa17aa599b7266122ded84177598576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88951373a058ae007340b3f1ac6baf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4de3cbd19eda2e8b91b6e296894775578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0daf1b2a5aae3f7e58085c3b32e94a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b85b1710565272bfdd0f006c19e886580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03b5110ea37fc4f81a1a04343ea966581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b43212464e3caafb593d22ad69fe27582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe3940ef893a2ce418aaf8cd952b94583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d771f298a53bf115465a3dbca7d8e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9444423a03ef5eed0fde6cae2d4ca6c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b705f286aadcd09e3328aea65690c31586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89613322b4a0b31dc819f1088da52cae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b011d105f9a4f29a46db93ac11d003588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306dea13d1b1959cc2e26eec0794185d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de98d8eb9a382d441f65d534195a132590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28fc50a8cdb94f47bd0a4d27a7033a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130401cbbec0fb7c3defad50facfd13592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df34946d335db1cdf37fb60e41acf17593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087e903a8702578e461160832a9b9ce594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6059c7c7472f35e27448b8e2ad4d4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f11d7d5a1cb90fe1a1ae7bd2c54e7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e394c6f44bcd0a2bbc9045a1d9d5f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02175e5c74af20bc2c90eb2185ba787598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a568853c2bd6a3603c67d893fbfa06599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9f63cd9df0c3688bd38b940f8243b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e152f8454be5effc2bf11a3c095e1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacff40596416373f71d4e74890563a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6160083616e879d7471473305e6376e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44eee3912d462db575139a38c3498a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a377cc45ef927562dc832effc64cb4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6cf93f3506803ac7e40d769129fc0a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44f9105924b9d7c60770150d0f0660607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec175e2a67331d87cf61e56295051b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd634aa88e471af4d4e9b7d5df9b1ebb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd750c3c356c338e705a4f82358d29610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff194a2fc7463b3533fdd95c521f15cd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d67aee790260f5bf7b3b820ac4ca1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efbb301bb023e9e64fd1faa1ff8d8b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f751032e1df8f63ba50665ecf92440b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ec58e65fa4bfed0efd1bef48c8ac0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4970fafb0618f86fed31873877208e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa671d57bbc538cc2d45959187302dc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8bab72136e2f4325014787b7ead0d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a9f27624eaa0cd24226a7a423aee7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d77b67ed0df2d19b09752cd736a975620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc47a694dd284fa413173aab32a7e38621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8eacb66567167febbc017ead6d8199622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e076821f9d53d196ec516a70872411623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987ec58e0cc642dd01c7924e606eb82624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae822af77efde891aadf09e2f2fc1c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eaa8ac06f8d877468f7f8c2113402f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947735f2263cbb655f075b0e335626d7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33effebc4c409bdf23349b539b4826628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6391e4e6e4dd45df7bcc9d4e46fb4a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58fb0d512b4e8db6ba2653bcbf63dc5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415a93c7270faf3b52150bd76e42093631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f04b7b919816d41b6abfd36c13143f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26836e8c3ea32be30416e60fe1ab605633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf7018b1b353dcd8641405ea1f0c73634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241dfb619054ce12da6594e832645a6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69967cba51e0bc8324e132431a8456636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70b2428109a9dd7080b5db0f35628c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a924fa9384471a079fe2b680b0783638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d66590f9b34b34a0ca5135e352cb00639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3df9404bacdcf698418b58190b7ab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1149caa0f54223bbbeba115d5ce9566641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c899b5b4085f4d47442894b6c0468e9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d9563a098ee88b81a2e7755de8dd1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ecfeb93e9c3cc8c84d6515255edc3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539706c53e9f2bf04e10a81c187e903f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4886da3c8a8b14d64a17439d1c834646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e853b508b666980d007d59f08accd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe7d540bc72c5300061917e735f7a0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169dee01e6205bb983aa1f4c87fd622649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188c8d255ac38eb1b3d2cd0c9ea7fba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da16f9a115135ca45d9584e369f4f18651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f83a83819724130b66adc2f74e90c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76aa5094aed5b016b1c0cb3202c9cf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2285daa1ff293e8b9764be515a44a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e066c02b620b5fd3b7f29e923121c77655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc602598c8b7bbbdbf15db20184e7a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897b848ad15a44b347589cb9505c9d6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cba1acccbba63ebbb30c96608ef8f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c602c7e53854230ac27f015ff37d5cb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bac6c86e0d583443d373bb7158cc5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba816b4c1073db4ac45ba4a4b443ecd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece84a01daf6feafaf6bb4168f26731662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ac4e0ce5b613dde19d7883e4662f8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0caad13f52189eed52ec5f8c59ec6f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273261acea666ac4bf80171363dcacdc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c579986af35ab2d9be0dc18de95e1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb24737a6228f535014c622ba8bd105667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899b1db422589fc53e0deffeac51189668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58600a0f447cf7d714dda030ae2e1c83669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805c3a34b9ef99581c24a7aff798bd5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801bf7cf8fae8ae8362eb16ce370def671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f372f8d74cf6938047807443ced44672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270e458301f04d435f4d6e6ece6a91f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b466cfd51003b860f9e360a0a7ed4e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd852d84b1dae77afac994336207032a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bc66fcc4652759e4ff9a41ca4a059676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f2a8e1489395c606120caba950df2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2e7433f6c5ed199bf3734731061d3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b95b2ffae20f1a5d1eda23a8d13d6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50837a3d24f87f24b33c121a0e2cce9c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bde7995ed919f50a2c519174a9c553681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ed549b7d92cee2fbf51625e2a377b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d96c3e8cb1bcdcd2d2252bebbefcf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9a8e1c6d9efcc7e2655aab6bda3b2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509329bbd64ee5c9b36ec5bc6b24091685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ecce05396e281c25256ed1be3c27b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470d7b11cab83e6d159fb868ccceb3c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad81aee2719493d9400891e8e623dc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e813ab7d5cc6e92c3089a7e25a2b316689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8581da57471f997e97534e8f796615690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f710b8472eb304ebd9775e8df73de32691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914d638a6d5e811f6bfab2c217f4fc8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c50031f0a066f9421392e40d86c0bc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5951cf2fb2e18c284670e32abdbc30c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db627b384415cab05c3a10f9db89c5e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6c5befefa4670b4bf84f39f36a1dc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe5a324a2837f824db32347cdc6525697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa6d55efbbe9fa1760ae2dbddbd255698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbcc27e098199b8458f7faeddc7d7a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13b161a5c935aeb48a07f8e6c95fb1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5d919c89f1510c6dfd945d8056f2e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852aafe51e8c1200b2c7831f53742a01702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0188d0b78a47b87e002c4a9b27e03703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39660208f48c59b32b710e13f3d2dc52704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949801944cf366ade431e8d627984430705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deba4f3480c6159d28423329894672b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509a3555af25e500b13386b627456f5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eae27c047b36d7892aab3a8c07d422708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5529b5f6a5595b1c314a80da431488b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d025e00a058f3a71a1c5415b8ca77710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38dab97656018653d525c90e5c0bc8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2b4217b6169f1ff99c1190a45bf23712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab67ef85b623efe1d05f5e9b669d823713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aea914ad4c690f0ddf31f3672dcb11714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46c4561e240bc7238ddfcef9590d6f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d50d332ef2b97771609c8c15e9fdf2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab6e5f01a572a3c4c8de8a9276cbbf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081accf8677011e5a57e7c01c13a181f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbec564eab5d38e6dcfe2f86e121a3f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6569bb940cd390b4b02ea2f4665eef5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845b874d6c4c41a9ab46e5174cedb86721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2820372a3dda52636d234a496ee47d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928177c93e684ed79bf60b184679de7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b51df9201ad9be382c92c2af61f85b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4dd7df8fada03bb0c4deed66fc153d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26fac532f1acee0f7e74736c89e65e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6f4a31b6e12e6f77adf8ce6f1ad91727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a12672432f012f51114ae5d30e868a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a224235a18e049440306e211f1a8424729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc906281e4ebbf11f7b886291abccf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c26b6c64c81b72a1ce57767b2387d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db70881b3b1f638143dcb5b567d2d4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d3386f6cb1395008e37fce193fb32733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915e23def1a71665594e33a13a3d95d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79702065b41e04007ac6451a96140d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e55f2715a2a12fad705eb037fb0b47736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56541208d9d458e923dbc397f2df185c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7bbd8303acf15b9906b9c1da673b0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450026f8e74f7c74645877ea8eb7338739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17995ec9378fae292fb421c78c52f38740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54676cbe4b877e14cd2deca9f257ebdf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9269736382512ef2b2db21e7fb593742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140167fe0c5897af45a34b4ec11e120743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce622f6e1c5062e09822fc36f8cf81fc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1110a9f95a44435e50c7d1e708bb5c2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eefa59be0d9288ebbb82287766dc78746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1975bc902997e1c3021051aed69312747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a3d8943a15b2238a3d1e367b1ed9f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984eb47249da5f11189f0eea11f1488749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57a28d51e53a70f9a9ce652185c141750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63b2753d726ec2a678b3b36ce615d2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae47f6e21450cc69bc1484d520bc708752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011db4823023d47754db1a59dd82a02f753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>