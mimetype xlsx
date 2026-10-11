--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959515446868812b039a1c11dbaed8ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f8ef6f8d45ade6681da49aad2eb332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae280da948f009643fd984538cb376ac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc78f927d0547d02d981e38c77d66ed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb517febb88753a544a27f5e32635bb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e0d8b7299cbcb14aab52615560cfe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900b717d0910e1e0ad6646b8c3f1a477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f20e6fd569884772ca305fbf1904ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272a6ec835e73882344668e5920f1829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa82c2cc754919a81bc0b63cc105a2810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2bb50b7fa6bd86be467c5c6cf199511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff0b5e56c1fd55b57885a7c69f7d1012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d890bfc9813b19cd13e94cc171fad813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3cbfc650f6d03bbaf65a7fe58a51f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7324c401fcd469a26cb002203824b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d8e2bf143c2305eaa696a3b7a318816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c42d89def3417a5578557b92779ba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deebc38f62be1899e654df04d53867f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214cc6722a8d79187460dd46136413e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64de6c10e871398939e600ae02eb1eb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d981b8273fa4b3883e1ff711e0917c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3647473584ebb5a13922024d6c7bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678550595c2d3724c126b8d6e90183623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3303ba2edfaea6000505d89fe63e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003b73c3bd379a5550711602d41f6de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234947027ebbe1cf211865aac04242626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26eece460dae7de6988307a7172094c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb32053229ba860c427a992f02d40928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682f5a4370fe4895266a2f17c2a77cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837ff16f24b52ecff421e73fbc4069530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f265d1c2707f9c4b653409f45c74c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd7cfb5ecff70d26301486a09148ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6862be420d5b4dfb58885d3320922b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037fa2a4d31d843b66c5f48c60e1c8d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6535f4129feba8897ddbcccca387335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a95cd6af9247d97df689463b9700736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2cd7a747852e45fa6bbaee8e7b28537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d65919954bff1125e5d1817937b2c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb09fd0155e5c5fd573dc00ebce6f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6243040662fe3c0d7272ed4deb4a93a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6013cebe95bb8a512fea48c2a5b078a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f054e1024f4191b7cf4070d0f0ad6042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd2878283de5ace15b17908deaef2d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4d7d9e6b637f0d66e128d6778421e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764ab018660e0ba6cffab38e719d2bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c403eceba0cdcbd9746da81f732625846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e40ba4d7cf3f503321c0c89ed4d7547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4a59aa601d4fc669ce5e202bdd06548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88695242ce18b0cb4bb5c278859577b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007005ab1eb987073be3f723af9c5b450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc046daeb9cf906efee6d5131fa6d8ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee82c337f072fa82f7fca500a2a816752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9604522d090e3ae4cf6036453dc683753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3dd7e4bfe515faadd50305139bb4354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bdef67f9a9305df7e3688305f61d7e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f718699ce4f745e4e1dc3e742575956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669cf83997be22daf63dd325dc99c1a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69931fc2983dc4d956cd0470c6e138d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94fe3a4940e61fa5ef1394eed3f66c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e8ce2a759cdf65ff97e25a36c3c9a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b91247bf0402eb5b26fede4213b4161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d5acd1ef63dee1dfcadf1124176dc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a355c5314149a3b497cc0882f8155463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e0dcaef24362b045d9761896a6c6764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdc906311675fc49dccd1cc6baafd765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed768c690db62ba8140aab3c3be8b5d766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee51b81697c24a0039817e56af8830867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ce35726e688ab27dc2c0a9872bd0f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0099af7d94f8ac7aff601d32726a769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564b6302fc152d803e09f291ab9fc9d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ce12eb57b56a835a0241aa0223ccd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb62dfc6325f58a0d0c427d778ec81f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1f4d5138e72dd6ff8d0dcd983d5db73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d9e4f17ab40039a2804042b3b83dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223daa0ea26cfae0e4275fb76cd15cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720866f4997d90f9be83c7dba315180476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba539175cc839ccd89638c4f802a5ed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81a2601507b0f6d4e6e216f93cdc3d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1adbf68d941969f3a50cee6b008c2b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01aa73d1a16ca5696f76d00b427e58980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edf9e5f86209dae0388e477414980d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ff327293887a82deda51a9762c64082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d921ace91b87d31362e7e4d06f1be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19751ff6ea6804e930add6eb1a9523b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfea84950fde05dce95f5812c16f1285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea197192b7dcd5f5965e16b831ee7c286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1fea76992001159c5bf043356def187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2362b28942d0d7be3a4fef2d24be2a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e208f24aefef00d6dc49d3448113d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b1f80747173895a7c8b8b16c2368c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e42ce3d5568b033a28252e7c7f6d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cedb418afb9672c804b42a92c3f89192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839d5d63360a94dd07fac8c5019c87193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1140adb8c05ea54565901db7775629b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e93dfac3544ec5bb6e1562b373198395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f442bd38b0fb55280e93c0c0ba80596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abb956598b722f1ff306f126ce0f5397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d91af799007f6665b8e6a4313c11a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfbdba64a83d9c9082978ae18f4e9499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e54eed8233ba5c955ff0342ee16be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b68a066ef2bd93d37920ab5d1692d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095150bdd280cef08e2cd59e1c9a5ea1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5806673887ec621de07c09cafe914103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bcd8eb9b83e43dbe4997d425fe45e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16df3a48f6e1e34790cbcbc4c93620105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e231d474c2844b67e251dc4f2f29e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c1dd00bbe1c2c1d50182c5dd82734107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee97cd0e54cd6fc6a46a4a014fe15d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce410e5809be67c3e8e4be46f136f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24a90a05d5a52c1ee8ed56dd7f81db110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87beece6b9623e61feefe152ac3cea0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1168e1fa83e9a0c0074a49d498a61ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc5ff99ad9b20d51fa7ec966a9b9ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafab0dff5817bbe67e997c2b3fec912114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2e24deb1c56db53f69ab37272c11b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b761da5a4f0cd2458c979915e84c01116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb379f1a6093ba04a151a0635ce980b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59c8933e2cdb7bee8d136b08e43204118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3895764c86a4bafed1c3db611993e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608fbaf622f16483fea2ece86574a02120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e622b24fd5756a1aa362df32e09893121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad94cc02e5d122dcb0a078acaa3cd9f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676761b67f4d2302968163fc93ae73eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a73e41677cc09ba6cc56a066d8fd5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6592a24a5f008f2fbc24b807edd9aca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604321cb78a7c3c549865040b79d8090126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe50d3d9fad2e187c58d3f8716d24a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ac712c2d1a5368f03dba27dc63996128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab01e74523468f860775e3814f5506129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939d1b2b344df76e8bdddad94a18cfd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f4c252f2bb5aadcdf66267cfbc10a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34c6d89ba17304c5f9d2ea05b2f8e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca7a608bee3168a747c5ea090a9d7b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850a20bfce07a58fcfe23b3d1891562134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9b1df1679b97ec71fc0f91a427a43135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630ee21c3bb55a68a49463bf15b786b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad35f0bcdbb1ec2fa75854329a92473137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d2488557ac40ef10d0cc9464a3ed1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae88e775f7ff9ee218d111e03c8c89139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c09a621e678a1f637e5aa3f803afd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19465ecf9b6e8838c78a4b9607d99b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a33fb4875b0e6ad28d071e80f0fb82142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807d460f135e00ef4ec06941f25fe8b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10030edb9625d918cd591895bee6775b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aebefdeb5fe626b231bcf518e997e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a9693037b736d9b099a447b259147146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b248889bd53b86984b98b07c219833b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a293d4417ee4b068bf20957ce6a01148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665dfd4a98dde2b900dea52cfdccfb3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e50d573e3919aa2dcd7ff4375d126150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81bad3090aa3c5b64229eed20cb428151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99db277878fb31cb376d490e4f5645152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35252eec81806f4aed4bfe3faa1f31153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321369c9f4c3c8fc63e35f5e25278390154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fccc3adc1e0443ec050219eb35e5c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82476d0a0c32517e3879f4ad4d75febe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74a10095204b474bba6440bc62c45e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f75f667ddd2d9b4df4bdc15daa10b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73dcf9c9abce85fd2f97c934dc5ab7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27df4024604d142a82e9cab03d07d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53202022258e88c1e637490973f57a9f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8b7f816cbb49fe75a5da55fac0618162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfc2264d15d221e1612346ee41d95e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57baed942f91ab11522b6f823ac0a8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83340f68c9de396f8bb4600c134067c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9014e7f6792f4183fdf55da61590c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9f64d28003cb1316b2f5264c4aa17167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93c87f2873d7a4c449a81687f674ed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53233665439fdbb4f8745014adb8ba9c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081dc1fa75daead34dcae4cd0f06e69170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc5b057160d952733c15474bd0bb01171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606de563772998d891416962fed1d028172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66354bb787fc55bd9a136ee85d2cbe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bf37b6fb5c87fd9b29a30e0d6f324174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a223cf36554b7a5fc019554dcffa585175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53c87a92fdd8147eb3c317fd1485a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b9add22435edfa4fe3af3f6f5215e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831862953ba6fb20afe04f2b31a03b1e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ec626159cd17fb2f261cd98219451179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c7c025f6aff9dd4744c97d8923db8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c22c3e89f8c9bfcdee91679a84801181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab578a4578c125c2f1388b711a00eb4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5588a58b134728a5cf6f19d8fd3140183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1567128279f8f7d74fceb7363ddb0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928e4b7c05efa1dc0f2effc351939af185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ffd96e62fb53550433d44c1b41123186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b1ee17f6a4b471c2c0dd47ace814a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da00f98d6f42ca4872711f691d08b0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed1cb5112df0c6363798d5bae7b40f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154616d566b6d70525872f4baa10704d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c66659d6b80b0d98c3a69cbbf0af6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244b04cfa0d962aaf7f8fdc13a2185c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26742ebe2fd8aeb1bdfa2df00c38c7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83775032b422e07d0528fd8a06b3a5f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4aafe4707d6c97fa40090c830652cf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf52074b02af2edee66e80ea994d0e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a097330254c7fcd595476e76ef0ff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69eaefefc460fb07d7175ae87717105198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fa4ade6e66e6f90020f8400384ed8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83290eb683dcd16824437d5fb6fe6d0f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889e5655f1be1be1583bfad7b821c31201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3ba6703b762979dee6962ddcf8b8f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cdef42c5c5e270401d95c9114a722203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a92fecd3322f9081209d781647e34204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54321fe4cba034a997bab13adf0b1b0b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce9beb94995dc3cece2a029d5228a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25ada048760d4b5a3cb3a453123e57207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d6c54d247ed63d26a6a52b2696354208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd9bf4f11f2d3745b1043c149e093f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc223fa7da66a7f5f766990481710e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ace1297bdfb09702727de5cbc9fc82211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a5e9b8e97441019a42f47f3b1ba92212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d18daa0693bc285cda8c4a02123080213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea0d3d76c030d92bf1f46fb986f64f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ba4d9ac9a5d422010d56550c6ce51215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186a73609abbc558a5d66c536538128216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628b0c51940269169e086b169f8b873217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bde53e51fe1eef892db0f17c1abb51218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff574c69a55c5176f18bb43673c2ce4d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e3a895a62cdfcfad91e5661ca7ec6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1b7c1151380209a4ca71bb4e991dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec1c10fa3ecd50b1663a654ffcc248222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcd9a390de42ed09253cd4271198c2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3c67158112fbb54c4586bd1515b53224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18463b9ce1d08c6f845d5050f563b0dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6557c3cfbab3ce72672728bb31d9c4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377e1d73be2f6b1b5210bad29689531227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f98ef046ae811fa519222e4f7a57f6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea4adbcb044793b5241b5eafedd8ed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5071093c7a6fc4d0ffd1535f48fae51230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a651b93c4eb805ae0e4a60ef0bac8a2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53837db5be8a922dd6732e448c489bd3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2c6852560e759d21090a0a6d15676233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904138e50f99ae9e858f0cd5d1d9a10a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c1dacaf22ebce4e3deca482ab0994235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc72f640485e2b09d338b28f3629dc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724cc9415c03165900cd92aebb874bd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d6134ea345f914efa4d67c018b255238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544aae87784ce7b6f70c0dd0814a018b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbc14c770192e1d173250a2c6d9951240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7306207a50c3513a4904eef08abddd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6d26b56b5b2b41f18e87e6f34856e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de4cb2bae0729328e8a803912d88a8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847551377bac5da5e946569b93d19804244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e65094741b9c255bc97f333c3423d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8bc852b1b1af98d05be5eaaa0e147246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18fffe0b99dfa076b9d81312f08bd3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4a53ccb7f6a29b4fdc382bcd2ed3c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92c5bfa231614d4ce6579ccba1bb38249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4da32e092c47abed7cf7f8b3220757250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c874aff3153d1985c3aac036014e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7a3ac8128d2cac902d8ada2a4645f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f5a3c4bdd1274530df48816c9a305253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188c52da0fa90a7e6963d246b82ccd0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75591865b66a21268ef926279d37e544255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3e98d632c9a8b3667d50207a5716e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544d35906a2ab3cfad6891f95ba62d6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee23c2e0205fe73043953d352d9014258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ddd8e7433317ef55265534b0ca307259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdac97f9ad462bd48cf2407c74ec4a7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd85888e3116458d21c8059111b0f14261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983744a6c6955fe82d3c9abbc4dd820e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7b79e8a2e913598c246398c02bbc8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e78c8c5c7a6c8c930542e7c0b8ee4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53252d176170247de4c40076f1dcce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622b53ab5a4e0d54ce9a2064c48a710266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff309de223647f02cd86900751880c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e73379ef60b71d11878bae2509f15268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db286f7e46867648318b32d8ff405a27269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45089835609e888024886eccbe3b521a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e0c518c6275d2fe4aeb3f1e34a3d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395d647759eb226099cd15d129b85b9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1cd69829e471d2df26425b72e4afd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc808324645bb758314a03e7ae3fbeab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63453f0af6727945b3e18b434a90f4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9d0a2d4937053d30766afc0334920276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5f0d034df868dff5aaa2dd139c6d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458e3146d9671688f296f5b04c774bb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83645f0842c30a12a8194eb366ab20279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e5490ba631e4fa6d6ceb52c7029f1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04247c5129ac3cd8170175bd2da80dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c4da13ada4b7a92ee69a3e5c7b953282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a484586c72977e654b83ab2cb7fd2d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1992364b7d1a5e6b08c0808a6e3acd5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9104d64cc5edfc056fd7671b0d71f45285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68249486d235ffdf503ab04a57537b6c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c47a5ebb08a4d6d29d6f2b592f1c7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e444fa76d8be2388322de06f0328e62288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caafc2b7a4454437f6b73ef98235631289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e659f6acababbda520f1a5de8bc4f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a94138d5f1aa236c6b29a7ba01b206291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93261803f74a2a914fc8629857389742292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805305e3b1e696afad3f0d0807c3770293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462471189dcdd90d2233b38b46dd3eae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589875f2742184343a2a3ed88056921295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841cadf65f3cde1daa31e3288c6b516296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebe0135a2150e624acc538e058d820297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25119056fc9c8e94fb491043429d752298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d6b5c4dcaf6be2550efe755fd56a1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeaeddce285f459da990b347b73ecdf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafd8b083526ea5a0806e7fd7e1b151301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47422a242d7809528309a9e04265eb1c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5e7c3bfe60eb069d9fc5c1afa55d4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17ed7d867cadf1296649a9cb0dda7f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb94926f8ce4dce3c76a4de517a778305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15eccd2ee7df61dd04710eeae7ecf78306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a50b033ddefbea28d07ec5f4f84640307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc409b286754f9734d2353d7ac7f5d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99636522e95baecb2ae0f3a50b87c2ba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cf984e98dbe68d1c7927739463ba9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441c1c9e95e39f3cc33986ff7f25598311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9927125fc4072bbaf4486c9c59f2e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd91aa898376809d3c48e1c88f0ead8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46916532d60b7885ce64162b7a141f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ed333bfd04960e5fd7292e970c4b9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220b7a8ea0115ab0d67bef3efe6d85e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1041148d544e8e5c31ef2a2674f267317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901262d50c54d8791e28d75b5625b85318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90af962929450cefe535b1c7df6e4c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27aab4f8ede7f4c390f31c30a4e8b76320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a09403bd6b434600ca780676e8620321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea5ae87bed4b6d3fce8630063f860c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797fc7f1160f6eccebc2b3f8e7e865f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697e73004e10f184c85588fbadf1ae1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0643265e41cd60bbe62c6d5900af74325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8408094443362344bf4feb9321dca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973aaed896005371704d079a5d5712b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3a572e5833e131ab989344849e12a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83df7296adc8f05c22c1003f33fdfb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006cbb0bd89f9f20d6cf1f404dc2f2d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972ce029c89dd49d51d18dc1fe4effb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9519ad86d4dfe9d898591a5a33121d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b6aad8128c5925082e19d9f2c268c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c5e8b3c8f510a8d08652e88d48555334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633df1a2354fcc46493fcf1ff82a7fd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaef0c76ab81909b7bc46c35a73ea17336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252017de6546fb0ababebf859d97fbe7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6c26b78031c64c0dfb79e53a53364338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb46755bc75422e3b4036f6487948c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371d72d004dd12346987cb380b3d66f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95a8ef16673c9a3325a7586395b4e0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de81fd23b144601e720e193e48c3a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee42d23b570c88e74606472d93246e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41e8160ec4d9dc5c307253f6a44235344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4316b59f6807c2a938a60063209e20345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad56818b9b88160a3e2ecfaad7330bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb022d4bb303811409b44452c978b4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ee2f1106a698f970496c6abab4abc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb166b67268932837a31b144456986a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49556f5858e5b174fa82ca7f045f5a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f680933d39342f828cdb51e5801d6e5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc975e331ae8d2912454c3d09c8278352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97745cf78ba3c4f39d3a62a1dcf9f1dd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37067a82f7d7b9f40db4307e1d24bb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83a73096ff63395199cdfbcc2ff467355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f3be0bb4b629f905066f4a2b8279a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30d3ed2b64162df0c34c2e2c1dd093357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdd11e495e3b9e52a98ea36e8c8f44358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21aa7a632253cd638cd890efe16161359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c7a1ebed60cf69244db7c50cf7c32360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db6d6b7e41b9471a563496b4cbced7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3a586e82981193ce2020ec3db1514362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0d013b32ec0089447e443cac13c21363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55e53102767dd8d0d705d1721fb9cc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59f5e7e914205e0934e72d51511840365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0a57af61489b61c8145b55241b583366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ec1d479a5489fd5f2bd0d5deb12ea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b05598c409c5bbab619f80d5efeb70368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffedc58173465be197c123308b2d8d19369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2ca3e43218c7abd1526971472c5f5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ea84d379462a07002e084d8d34bbe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90509641f7ecfb3b2199b645ebc3259372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98ef20ccf269751a1c18265dca1fce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2bf847e14832381502f78140a839d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647a667130ae6907ed3b642b7d2d2bd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5433eebe222d12ab61ff2cde0895c77376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7716cf41cf81799af166689172c7f8a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8dd0f96ffefc460af0afdb4c0dd28378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b67ee104f1425d3006873f9ae5b6f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbefb982195247b72cc165033ad6d5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99f091d84dd19ee42d46d0ce372e52381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083a4125d263b091c46d5fd8bc1fed9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0aa95ba3da45089481a44006f6fc99383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881c6331793e65feb0f11a47e34c5f0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59c2d2fc941f0b7494382b39e9f28a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043feb0fb73132285eee2fca3c601ade386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e5b69c4051dcf986db036fa456227387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc47cb1d581fef3b1bcf553d99e35c5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1955869b62a8197e62f5a6ab723e1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3c0baa5b83a90c8b5e8d08241df6c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb424ab1faf1cb7a15a94454084970391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6009c0732f685b71c20849c3dea7c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b63c8af8eb548c4b50f3a34fe621f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a531b1e685b48e9b126f6e8a95be69394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5df86b8e6b5d307396f316b3a73277395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0ec905329a9f215f66964038e5c04396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718952a4a56b692b85348f4a48f117f7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a35a5e4f02b5ce3ec0172fab3bb10398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f6f1410648b0d0de96751bd4fe184399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60eba9f9c8c13e4092fd6fd63bfea6c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722c5b319211a770a6511c4c488ae41401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e755e33c1cae83411df324c2e2e36ac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077f4d7b2e7ea63248b7f61d8f915cf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb2ce64721173312831df394793141404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800f5f103bc8f6d1af8ce3314e65e26405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16e5857f98ba601e39ccae4e7199c7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a935a59475d38b3805988c5411bfb2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0005532b3691936039a495697cefd9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ac982ff14b41e33e78be2576e20c5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32857f915935354460733d3a53b9e5c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4512ebaf1c8bc6025cd0ab979d6e0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2caafa8e0ca38a73a1b4693b2f8b86412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110f63111f49318388d2bc2d98f7cc6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499109494053086ad4264ec29568ee58414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd811478d54af0a0f1d7d1a8fbcc1f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1024e40b33f61d10a8c30d34392e51b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc860bd66140088a05415616c43194417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebdbf1860d36a34f5d8ed83f012bdf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c167b6cee8800f822f8dae0f9191d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5ad51194ad9ee02a071164928ff08420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c927f8c512bb1661ac504b330a6dde421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe711cea2fd191929579670ce3bb6c3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc1691539440a2b543c1ef1ac783eb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b62e3a6cd55a70a5e99390d8ed5bd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39caf551f5b57a0e0be1f4b40fb549425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac9a0451b1a850d3bd35a63679f664426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336c0aa48a22f55d112a23cd6baef5f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d740696d81bb445d52328a2bf01c865428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513619f98e2b510b27f3884e5de235c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c958287035af7b440284a82c37354a2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2c10271b6705bf1c88a3d6fc3e512431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd72f6ae1359e1aca421767696b774a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfed0525b0148ab592c6ca8c4ca83d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef442ee1db6b4f5f4cb3afc766a360c8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6f515cfc4d615b3c053d70a0c92a8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc108bdda9fe3f7a430e8187000a002436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16648ec95e9c76e0fac5a2d230283a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db464d89ba0abe58402b8933a1086a49438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4182f987a9a244cd2e37cc8530314a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eac0c0c40c2ebf2cdc7ac39ac71eb4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62277d428c22e8f7d58aaa45136a61a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62df0c63ac682b1b7f46fc0bd352b1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38e54971c6312b14872c1430a3d03d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2bba4de67915ffdb8d96c09b96b5e1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa71a3c229b0832e4d863b41acdb762445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae264625db3e237c255793ecba2f64446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e278e2c6c3e264170575c7ae9708a3b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d46740c7568438e12fc8fa7348e3f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23707076f218d1639efadecb24553338449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b34a7c1bdb4935be628f6cfd62fa7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2796d8bc34d25af74fad0c5b50da8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b768ec21a571a1a579d3066116d7ced452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d1a203aa4cbdab28bc5da519de85d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4d81c344a0458e7ef2062c31fb6a5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82449efc320d58dbfe3007abef50d5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec30b6c5b9847fd72eae63f21c7307456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb1cfaad4d4bbea06e8183d5ce0492457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d33a544253cf196f039814e9204584458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2fc134ca874abf969b5ff37efe530459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4b3a4330792964f7a45ccee462220460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae380176cbd99e083d8bed431fca60461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35920c8e7beca0653ffa790a17b4530462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf5e940e9e4c4fad7b565d30a21ac0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b335f2603b0bcb4c7b684867b9cdc7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31adf9ef75458a509b0346b8d023072d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849beced4ecd04c10894ae0dc8d6dc5c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426421773dbd3f2e34ca6b075f2db19e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf091e6ceeb7024d83b2efdd3f5d87468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f836f322eafa129e86d32e7b7e2892469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384287afa5afb9424268768b945a50a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749adb8d806991031fb2d519e25c275471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646085cf4dab52b9e0bb52243b2ec71472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d092acb5b19f2d079d0683ad8165b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a597e318dad5405ca858a9ddb340d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67455058f82e4b8d0c5a92278e949a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161637cdcd95676c0ee514f9ab34ab6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f01eaae80fd055fa27426415e8214477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522412e15bbcdb1f6cc5c811cbe06c2a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb720d40a34ff5ca8471f2cd950a39479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969038f6a573a06b7a481ba5f5667a6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d122d7f44f55e0ce1599059070fded8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351b99139ab03bb645f9b5b40b7defc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c2788db5b1328cbc567d9e6a87504483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2deb657c71e8a9c3c559cda55b5b6a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc20a9911c6523fc6a8a9339d139a2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c52dedd4ce79d04332a944d17cc0f0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a510801f2b927a3ca70c466746955487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804704d193bb206d0a3dd30cda85ae9e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee3c506534954e10ec4ba9a0090504489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e2fa48b60a788aa338a11560f7fb4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482e7bdbc8481ea5bc31bab391c0856491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49a6fe40cb9f9ac02e415a6b37610d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe1f408c732f789ead35053ae02140493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca507611d6a3b225e44f40dcd6e3ab09494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4d625932d3ded330702795eb33421495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883550b1250ec9d13120450caf327c44496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913856463b131a1d00db2fc45d4a439497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4c346d679d6fb9a57dea847f27c20498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31429a6fb203da8ebbf0061d4ee0f4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903bf9f605486aa48b1cb3fcaf82b4b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb9b8210a2191725dd8899d8fee1b1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9981b3919915e523eb985d803a4effb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf253f08b12f4c284f090c38150f6c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c51774b725e7d952e70766e3986ad504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801c405bce446356ca3a9b5089ae030505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebec8437c3a93b6190670e1384925dc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ac02626d99bec1f1c5d4919046bde507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a033bbd3975be0902c2c8ce37cfc24508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0662b9ac8d70e889943e5f67ee36c9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360409d8fed4c3865b5668dc66aeb2c8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ea6fb309ebf9152df284f69ec97a6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d646ec690f95095c4ec7c3a2d75133512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b59e55115f70a42b7d0543b6e793c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c46e55590ce50c9cca6d64a28df356514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb624db2bee054f588972dd15699e4b7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601912e93a83c299d33981c5cbedd995516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed171a61d1cfd2c13ed3734bc7eb87a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c31ad140057fe776c5951fe681ad6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4fba6b364d316f9e96bfdffa2a858519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a11e24d0e3776688829c75c5333c6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3b9d5ec966988f6c7c369f89fca0a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f8da8f3898ff4f020a8e9d8c5e5a3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17815efef13ee0de15ec4624111504523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883024ab91f43716c1b5412b1731d06524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff59b963217c572bdaa63e69338e02525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8397f7ec1bcc4f32430cb0c3a9589d4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb988217e839fec08c06d4447037e4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc13b8d9d916802193c47609a6c0989528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4acce672ed7ee59b503112c8c98fb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9e90025498eade7e77564a5d9cd98530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f429be26f4d63d13ab796bd32f79e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2044d771a95cd1cfc44a6114effcbb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce52490465fb37dd1a99350659a2cbe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46136c7d094d02f318b5d8f4b3ab953e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39591129e8c21062e9de5beabe65099535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640f8ce82e5ec61daa38f69b3fbefcc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0e1ee5994bafe4528635b3aac7235537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5dc79d1cf47b2e1732954bc049d51538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf29cbbe2ec6c87241a42096ffe1eda539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3848c6843df55dd7d11576902303fd3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3afbc8cec4dc24a6fc95dd9163898541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97a42cc3caaaaab2df02d939a13921542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff6fca46654ea03dc783f9f609ef7a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d88ace593ae4557db6e112bc00046544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6566a243cbbeec537806e448ed856a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5787908b7b6cca2b719b01849fd17a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c57bb581c721b43f57d9ba863d1707547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cacc236bf5ef558dfabd6d604997ec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a052632734a9bc15d0ec170339edb94549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee530568c3b8fdb9620ca3702d0cec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190aa2aea5191cf5cd6c5c79fe38830551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4b60c2bed17334d1b4412dfaf5bd3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab1a36811ca8148e92db7b44042770553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a156cbbc7e9d729f6e4c8f41e7931554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb7440a55fe633a18dd404e7c86864555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693f829252d2642058d7492bce6b7a0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de640dd6ee26d1225bb01d29362b8b29557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862ee551326c82a2dfdf696a037fcca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105451322a86e35a96205f6d6d857e73559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64080d6cacff9f51e4d913b1f87011560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6b0fd190ee8fed832d5a984307954561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2d1679aaaa7cc2edf223f6392eaa3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51e86952efaefa361fbf3969a6a92f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08a02f847ce2ebe1270889433846cd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0024278391d96ca4d2f6c7dc5d8fe6f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039dcfcc923900a1cbb86224f4bc6a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c210fb847509659b54d295285484588567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500c1cd80a75e162ca0c2a2a7a5ea29568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebf18a0cdf7e484505e40319529bcd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c8bdb4e4cc9ec6448036defef034a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b684062d00a5181d45d4ae2a2f12f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc5a571afe40402e5b9d7463eea208572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1859cbb081d7d81c667e136876a3ce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd396768fb34b9490d3d76fbdecf8fb1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68154bfc4e9320f2cdbfab6726aa4f39575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d268c65a44eda97cff2b8fab6e98c90576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b70e9d04925a854147339510c76e59577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40690439596f521e2dea605c94921d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f76358240185ca203d5372524500a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c711d8841bae46efa83f121a82053f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2865ed00716c7fb08f0815276aa58581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b00563a3ba2cdf53d8843af6e786b3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c6e7ceedbe00d5a827842ebddb6d6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cc821b1b9de28e87b91e5f6f92f19584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6b8d7647c3e747769e3f5423cbb2b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e9c165459d01afcba70ae6ca79401586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185107d7465544eb9f67386c3d91917587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ff8c4856af82e361870a463cd597c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c1f3af40c0df225add402ef9f0554589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63b49840d5489aef894b792b89366d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08edc832e2ba343abad5238b4e39ee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bb00ce96586e9bb5a80efdddd66ab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ba3b262b04fa2dd975e63500b867c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2fc41ca7e0b1d7d96b45d96d63e41594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fec37b02c4fe9fb21c261b6a45dc7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d99548688d48b42a18e391d42212c4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b705ee5b73b095d869b7e5800865e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89957a5ff7ba655335d291be1f9995a9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca1022f8bfc4cabc7d9f5db8748b05599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4210ee3f61a30954fb97421f73256e7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e00b917723632698f7ad8f41ff12b6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9530bfcc709071a77062819092065602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c81f6bcbbddada9ab16465f2f796b9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbb67c9b33499d3243ce9c193bcc38604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8800b8665dbe84bfed144566389da2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8bc4cb8d9a124d83c85c9fb5a974b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83d385b9cdaa9656c1ab83c9f8c1bf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99fe126241043e6a3f0a8c5987e7e7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089c1952ce2446b0bb7a5c9e3da37c2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52046b617874c8cf8710aba68332b57a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc8cf34be8cfa292490a17ac8009fa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbc2649a2f4685ce4191822f82ba78612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab28150e8cecd6693fdae5d0a64fcaa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bb72e3072d4cf942e1184217c0975614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67131622a33160b744c2e4b2099bb9a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007907e7937f0f463c65b6f8fb2aa56b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117990ca7b76661b4f2f0d70ee61542617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e325fe1ea8e3a72415a14a1a560c5b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae05f8c052343440ca49abc296f032619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f987043a47a86d03f5f0bf7109a15d4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c572e3cef7841f0baada93a8a3ea75621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d058a99640130b96dc7cdfad7eb87622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7b0e99a7853b6e0e0b3b5e8d60c13623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6f189940ca01a3a9767045978891a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee246b22f45d554894022ec42f8332ee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935e46d91269c1711f7515dfac43ed8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cc68d4b8f2730ffeef051cb154869627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ba3a6e07a1f83f851c20765f1bfb3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee5a06fc42220a0706c3efbd7e4168629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10670cf6f25095da50d66dd8ebe31672630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60fd9e660edd2fd03dbfba101cd666631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f44eb50050b78556f34044d70e29a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6c86411065c6cc7111530ec2a4f9a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186378eb61d308884740c5b50beaf8c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73927945e0207ab9d1ceaf1ba6a39f6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c7bc20296b73f474d5ef0cbe07feb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b92ecd6662a2c3bffa2a1da478c7a0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025363702933989931b57eb21cba20bf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1df101fd28959fc95f3f44a48bfc6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0911bab8a8130bd0b1cce73b86d69640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632a4ac5e6d4a6e331820bddfd23285641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4a7defb5d874f11f6de138f3ad774642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813a3ab2bcb4275f8e2b70289c1fb39643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94112a96d15c31de41e3f268da5cfc7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04bb4d528edd91894779f310072493645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fe9f26c9341061991d39ba76787ac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c84b82b1a98a306a81c166c519944b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f41161303780404d0b213bfcd52ee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44f3d084f3b672afd74b4361ed0f2d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be1dfaa62ab49df11321130fe946db650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ced2c045cdf6ed63eb8671ea30d34651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65caad2a34fcc93d0d317d611a07957d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46724c00da148737676fbc4ebb762354653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0525404fd8d30409b74804ea3fb41a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f679c4e182c0a5a439b5d20b0e48ac7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9078e2a8b186e7e3670887ffc9d12c7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da3b96cd0bd5f2c4bc3e07b4e685fa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7d032cf0b981934fdeaeecbd97e0b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6901ae913029a10ed83e130cc2c2691659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defaf44d4ca1c154bba8007b4104ec7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f402353950d826b56d8165ea780c552661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3179f1d029194a18f6f25517f037ea662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bc48225787e2c071653aa5c27e9a2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189e070d91bf66b8064a07d7ad2d075664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b2b5586903cf560d105ac1fc8fec5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508c0be7977ec25d06965b32df08b73666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493571d5f3a846d1bd79d9bf0cbb51b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cd5629b8c15ee89ad2a1ee2a5cb51668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9a95080a75683ae52953cff06e31b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c2e40a0c069602ad5666c1ad09562670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8b18d27601816a01fd6aae3253216671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8070c409f828cb31da3fa403e3736672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798119c1084eebed10823db08afba5c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70e57da56782238872a2ff8ed96786674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e7cd1726920c7cb055159c46bda62675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b384accb24816ad703098bde9c522676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d4807bd9bd8939a4316ab236c980f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66f3420a9afe8567046767c69ea1ae678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f23ffdf2e6b41ed2c5fc3a7376c1ef679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4759f3b06e57a2f36568370411dc0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f872fc7baa6d4e4bd7f3c9b62fbf592681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33617e70fb28e7d1563ac9bf6158c74682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4f649b747abea50f0cdb5e29067c5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4827efa31f365fe0918066cba29bfa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ca230397a82b8449e364086ab8f98685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7a6352db2354faf156550d08af45a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901643f6c98dd5033c6c290aba38e3c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4aedf900e2c89de4001d9a67ce095688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9a33b75248d25ecd25df2d45a6cf2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde0504b6e137966cb412af0f020eb1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f859453a97e5a22f7790a98e6eec7dc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedc86248257797291232bd6b488a68692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010a376b85dc25b2f0c4197e92a4f4a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e397c7add102791bdccf4c10bec3b54694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e9b00bed5fefef6f944f885606239695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f72d96e50566fade68891aaea06afc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019c05e9db56f8f3ea6a125d33d4758697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ab010eaf86c94e75539b651ac5096698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb948b2ab5145f23507229892e620b3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a2a3a1d12228164d470950f7c9bc7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3eea87788e7d156362bb41e1c48bc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16579fdc521d0c50327c711e2e3f1fbc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2e54d390c4be933c651bfa5fe486d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac34e21c89d67ef36ba3326d3e64a2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fa2ccd27cce44b0990203092be942705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bfd8a74731fdbd197c05114aa1c95706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afb8da5ba56269542c157e9941a274707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4677a0db9ecf613087d859ac49cfdfa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca52de2ad1b8182bac65d27f5344191709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee21c686800a3ee1f02cd999debc815710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfd26c6485122f2f958468b0071e2f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313c933a16226cb5a0c2c7bb5e61fe8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322f56f52ed708951b984a443f121c3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807e35465d1dc588475b13f6c2e274f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce091c8a21812c0d3c336128b04a2e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c06fe14638714a45c282af9807613716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c24eb90c764baabcdef44a3a6b7e12717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e84b50b28227aacb801531f0030b72718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4dfa3918814fd7179d8d0ce5c50b3e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b0717473015b182674035a14b1b83720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1673e973471dd8772a14193c91900721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd335f0a4a20f543e6b86db367ad5438722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af2ecb34c585cb12f957bdbf75b59e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521a6a28abd1ad1f420363b7d2d08b6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832528104ecbbab804f4b05a69ed208d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e512a459b7faf775ceb5b2ed79c51726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c30a5aa70b35b01f96d88b0864dbc2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c804ee1f98e8d07ded39afa5bfebd7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b57e9d7e13514296aec85414ba625729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7ec809bb0b92ab76b29cd83a07c01730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bad2cb21f2592526ec0aba6538ff8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803895a2ddf59fa14e98293cbbd1d398732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593f0e2ee5213ec347332f9fd40cdc0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cbd0b60ba4c1226c760a651b8bf47734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbb98b54df1d48ca9c26e1ab300329735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba49b5c2911aa4f641dd2de2edd4431736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389901392b581277415ab77d2e00febf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11b29164eab528e1daf0fec457e0c3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2634c0721c17484e4a887157d1bd7ab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08beebe9fa57455cb00e1b2674e61c3d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd135c6f289f42367d53966e9b01acef741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8db1c493503a356c327e182c1918ac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bf11aba42ecac63cfd9c09527454d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168ad1042fbb5dd0faaa2e39f43a4f5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533426987493f473f8a644e4990e86a9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac9eb43d28df0272993754eccc4b04746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6002ed88c7c26d9c457f5ee640cec48747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab0bafbfdbf41f59bedc24fbe90e26748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2d850dacce9d2dceb7ad7144d8f5f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302abfec80f23df17fff2d5f445d8ca6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc5578e1590ef0ea62ccd8d0d4b8a2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb354b431c67a0b033fff838fdf1b211752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666fcb82eb6b53632e3b9f8a429943e753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e67f654f89f6ef9a69f50476101291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640acf63f48f5d0f7c4e87ae4b5ce0452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90389f5ec7cab0a49617d95934cfaee53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe139835817d4b15db86c9cf47a75104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794cdfdd49088664ff4f01bb3535f3ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab969a4f6df3dce0fed83df9cbacc86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a33d54324e3b18e114a38f171a07a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf663aacafb9db67e449b2f5a839bc18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c403a71e9ef60073eb4ba3cb4e11fe79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b741588e822b5d62754410fa350db3210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f260cfbd0158c2e7ed7931b6bda94811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe04bd813ed6ee44a41e1b8834123bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f39c53a948f3d15af7f9a43873fe513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5dc6bf95a337a0f85d1bea9bddaba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff12941bb073dd10bde8f78f9e57f7215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda2ec433f5c663355c117a38a3110d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7748360155448b9b4b40f062d949d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47b64e5672b3f30cd4a948dd7bfaad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2fd0e5a2ea7d5a903458bbca16a1b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb6d15a45c48d30ed0906e4320bc4420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c68b84a9de90c8c2eac48e4707dd121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bcb0c47c55b94051526f52d5a16b122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae7f647daa3e5b488e265d4566137023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25c5e7fa1e12cbe769dd0fbd74c21524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5ed001513c8417b678314314ef8b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60536c556cfb7dfd73bd8c1fcb015326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77b253f9127b952c293eb8432aad6e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de09a1d67732756d8f1bdc4cc1f2dc928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d182f5298ccf6746eeb63124b2f931429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42776c148a2bf9493833fa21fadc546530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e71b133eb57a9493cc69907490a01c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ff515222143a3dbc0fb59036d244332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed20be4dd80ccb4306715cf1b62d4a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f1bb2e4e4f58b4dbe9a2a92d9fcf634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60fb90215283b7eea1d3dd88c9438535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7e63062aa7e3c1112e37318871ccd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330145292490ec47e0510f44100b580337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed38a3d909d2335ec7ce46827b494438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c838dcbc772f7f6156f32ec221096539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d6a7fb314682bd0930f2f3aa786d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26e5a625c0816aada7aafaf458234341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef20a4723b0ad32436ea3f37c8d809c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ca2729e3b28ad175b84e627a189df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb124c1d2ca442d5480c67a280200244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef186e8641c225dbddf490e666aaf76845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ce392983c4b7b573c24d3386b43c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83bbe78f9d3f4bc55f69f5c96e740c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb10d3e56007940b9f3f3a4bd0a3a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53a7f02a2523f8919be15fa42de13e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab25b71a4ad617cc83b7edd6a2ebb550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c0b4fde8236924546ed0a1274983551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f94bcb67f63a331724ff9c8895cfab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba555ab61098a6b1e75d190918f92c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc5e42c033634ae57f06450ba2edc454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1545b5db8eeed799f48757affd9ba955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ef66522427559616be1f19fbb969b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702f10d33590be74539a7dfe3b95e4157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef8bae793cf27a5cdc22ce0324536458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe39e92c6f891c9301eed89878ced4959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7954ef8ce05cb96b4c4850071b93f6160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f045a7cbb3ddf53c2893920a7f4b56761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630e9132a2707c6d49de9f7d436da6a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746adbdd47e253caa33704895a9eb7c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d34fc54a5c9f8fd15e27043f4eab664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe8b9f4e7e0b028d91d8c6c01c9e4665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a1c7b0329411d911488b711af0be666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069f09f11ce9e4a10655b4ee737f55767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a96c77e1f3f01ef01491d11884172368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bf357a26d37f8cd39f5abd46f39af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3d5cbed6aeb0affc5e9020bebe32370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542491e31e2240f346b6b1da6a5d33bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ad2e0b05d67d7cc10d283ca2237f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d49d666c7ebe9ae4de3174d13a41973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111d3161bca55baf70925fa796f23a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c530ba01efb25e53d3305d7375aaee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979d5ad6437099f59b5052ececc288576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbc5d12915db508a3b47fc1db98b4277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e7a7249a1beb52365f1fc0d7038ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e639fb6cb51d578c36e1e6b551acb979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b114c91255afdd893879ee08461ef580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632a24d0d35466d94fe67956a568c5481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b7f426ac732fdc5e1ce754e0eff0682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe030790e6e2aab0951816e95e7f16883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7969dbbfe487c863c7129d434a25c6a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d4abef9e96cdcea321331c268c8e985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c62b625ed4dd0c0155b0ee0856d2686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea383fe0826369d587ed3c38d4101c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9d3184a0666377584d8c894c3397488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd893127d1136e27e6732d03fa457fb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b336003d7fecf99654e67a95d5a32890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2c06a08c3573b6e6388ae107e876191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f23746da3ecead3834a208428195492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65ed31c9625a30702394248b9bbe1893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f76e6106ab40f6365bd1ced841425b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cd6dedc6810dcd314cb37bc2e326495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7372b6cc4e033884079d483f0f91b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73791b15a12ff58225ac63f89ddb50e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00158f8e07f03c5228d51820527112198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da412efbd438dfd2516b0bcc5dd1da1a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587f3a5711b1d829e71f35e5b6d42ff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc927b4b3c43c834f3d289adea035ab0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a12627001095cfa29af13160eaeb81102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4e54a835d7314027f559c23e30add103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee4abb333626dbcfc2699c22a31153104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d251f4a65848ea30d5acbd607be51105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36eef79e956d65f468b2093f0623f28106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c85b7026ef288fb70616f1c3590463107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7989a1a1d3f9951d75a9eab2e902e5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac4441dafbb52b5be9ae805d641e9e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c97e6793c36c7862629ff53c8e451c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e563e1956240f84edbb2bc1e73b1939111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d32ff2809238185f134169d052c85112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afaf2d4bd44b2313ac8c360c864fe21113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a15d055d556d61edb48cdbb36d4ed3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68473a910e6ff081d96a3e7eadd6504b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927051249eae085be3ad0ec8ee805f3d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3cc7dd2f8c5f572d6a5daae4887c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef634817e6bc2d1bfe334d1890ddaac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144061752b2424661266a94a2d46842119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2aecc064f1dcf05344728f2ac6ec07120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673b52e1621b66bad678b6e96419b67121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f67ea46f9b4e9a4f32b9a11c2c617122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8cab1379214d514036b84f34cbeda123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4596fbd9329e3dd40a027f1bddf6cf5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022d711a4a6904031a0d42b2e8853c2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b11cf5f226ae7b5600d4d4c991565126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc12d61da22f7f78e0d34f816bc202127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23696d11883cfb28ec6d468ecc63dda6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec3e24b549390bd217a129eebf0463129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b8b9b2d614d6f1c1c8e029429e9dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13501ddc9e185875bd863e94a6eaac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a0669256323a6bf67064914103c08132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505c092bca2d2f5db9a12e059a9c0fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db8bc7e32eb2e616691ed0e0ef6485134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311129b75549b6fc7923dc5e5468c7a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0168922c5fdfa9c05841b26943dc2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cee1a24fcc152ffe653a11e00e0c8f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c3e3d58997e07698e0366f9a4a070138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0ebe7ba217b0d0c3c0febfeb36613139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e237e8a5ba8ca8c723ca8f803da96e9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750c1ddc8778abe07cb2ea2ab8c86b3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0073b227b8d2afef12998e7fb4526d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab2bdc99866cca75d0fc856da6ad9e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5a82423ef7897172c9278170c4983144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33270e9ab48098bfe7659dcc9c5c3494145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcff76dc841d157560d5b297e95f6a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e178ad500787dcc1f649aae55d4d4ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54450fe1071df687a1ccc27cca192d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e864393d06b4d31dd3555b6e4d771149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92118ca9d203040ee78a1600a9fea0b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7b919a90f69a35b948953353b009c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b751c7f9ee6f300fd1443d9e1133d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb9461a601ea5692457ea9951cb5bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b989d04d3fe743207fe1d58d38971154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814c490f64010a77031b3d8077ed446155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c0485fea4a5e2045d247a87ca05f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865bb25b0334b52a14dd5f49bad6fff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f56e68a99fd4dac2826c4be5431cab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd150219f5a521857de88fa8fe135dcf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bce8a47c9259f5ca61d5ae8a5494ce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72a8d7f5728b30b1af81c5c9fbcb6b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006987319106dc5a4aa527dd714fe9f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6dadec76689f03b46a9b7f1cc8c084163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c597d557fe7cff5d1c7fd8e349f698b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c31c969cb2b2879948c34ef866604165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59859acbc126b8aa67432b41b64d30166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d630d5b23f9570932551e5b4b87faa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28274c626d54a4a0743b5faa2425ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89a515b0caeaf0d37e30b00d23855f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c0903260c9bd385d4a10cc6d6750a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e1061a8f5c99ad8b659b5660d2df6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f3660efc9088bf2327485ca6b449e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c41e6ce6a5d476a189859b19429e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62596cdd3efecdfbdfea93af3deeee8c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d4c07b559a020c40784a727baa408175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a6f8ccbc2124518dd36ff68290d62176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c63b25a80767a4a255d027e00453a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4162c432ad5b6d7717f4e9a135ad9c0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14303b09aa31257e321e75648f7355179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e44ea63c3e748a5a0c859c473bbaa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb394f4051ceacc5cdf858951baf59181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575786913b47d0efae65bef7e607c13182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d3ef5053e06f0d70134714aca92a4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134af4fabd5dd9d307171fc0e6518d2c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6fcd02e4d3130aa834dff6cb8a439185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0daae36e779b1bb4f3b2ba6ae1e69f8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f8692185cf1f2f7aae1b798689b81187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb60d7ca1ab44f7ceb2af80fae684e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfa6a426e22a1974eabe972fe4e2cd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a1bb4a0da54e5b94319aba897c1b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6aeed09f88923dd0e59c0ff5b21980191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef7813801262c8b75a12d89c34bb59192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166aa2d44872be7e7ecc66e6e1ce84ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2719d53e07e9e05210d4197441316194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0059d1fc0def2b7b46a10a3779f5ec1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86210b1fc505e413dcd120d49ffbb1a4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa48f1065a5c726d1b8075c2295589e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36223b7bf4b4e50624a291a5b512ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6cf2b84bd49abde3519acb5b43cba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986850b9765b590e1a55e603d1df39b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449fe100d716036cc6c721eab5d4154201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f156b4252e6d80b072dc98e39ef41202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1658a3bc3fe6570f9f92c3ee511a6f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db0e4c9c7db6b692ce5cb8b3e16097204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799751965b631db5c11f731cb0e1c97d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7b56c942cb2df6c2a9a4a443e2067206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad34f165f336d1d35eb2f22fba5e7e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f269b115ad153d728c0f467a43abb3a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16e8b365732e9a03cc81a00bee5df3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6853d8c5133b50cb10fc11ac61d7c33210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9af47ebc32913b3de8a864f6f39a9d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62e8789ea4ffec2fc890abbf1f41a3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7406c7a3bd201f140cb4e6015f119213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88fa164d62d6decdd47615f52c01282214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d964f7a1b9116914c7a46503bf6128a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fb7e2bc4c4dddb95178ddbfbd215f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00887fc82a00b685175b611b8a5458c0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629836d092a88b3ffb085d53a2495e5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5968201a22f1d946872b9417df0afb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9f9f4d4bf0d80e227e2d9ceace3ae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65654a6e6588bf3f6bc08ca74fa12e5d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5a9f6cef219f62b2cc46803325c2e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ac6a5884ec67daa8f0800193971da223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfdfce28c06934d547adc9c99e09e2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0807762203a9186ca011971646db5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f2226e96fc43a8b60280b5ae11447226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9abc752593db19455d23e7f7bc80f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214dd2b2d5c4e4b2790ef50d714e00ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab6ae36ca5d8be85ac38931fe84d58229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e5e11c8b726f1a879da24d61434a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b41612f8eca7793a0b80506917c763231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1d0cd76fe58ce8a179ed2e336363b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47af492c09fef6e03a1e4cff1f1304233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8ff7836b5ce24bcea5d19f0b6a544234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70fb98a72f5981514773fbc5dccd11235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9ae83e0c9ae428f27883c3915198e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53141a18781a48203f122598e02308eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316c878ad6910212cbddfe26d66bcc0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e00525277705692efccea2e02fe2e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a189e0ae2307a90cd23839407477e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c604a138ead5ca433c09f8bf106d4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2d2c489ba6bf7552453297fa00108242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103da27e3d3157feebcf18ee10a8f35243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545b125991b385c86496eed8f37fceb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36ef527e770915f0892246b4aa2bc6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efda96d16494840753fd7e4c5ed2f2c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5065b2ae0cdc73bc730b6158cc437b5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e556350cbe9f2521353a0ceea739a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94654b157962195d799f9adc90431298249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adea975378aa98a4c6f07842af366b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a0761ccc64e33bff9d84f33f99272251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb958f6cf51049ea4214d846d2f63e34252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24307e131759add7a45074175414dd4f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862d01e90376125b17d412a030130d5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8f49c5c0d287e180294b866eaa2c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe25ba0b07b3373244bd548b1135c0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348392d4c5bdfc928f23cd9ea8f2cb86257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc569c003afc0b7347be8f3323e6eda258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1bd79989913593d8e8ac2e0be8fd5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377be333ea2e75e187075d343a44db3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea452099dbbbaa8e306610e2749d874a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f20bc588059ab477f7c1451d9b00c3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb784d574ea41d687ff0f0feaee744f9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc10f5588e8849384473680eaa333f6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629540fe0800dea17ac2d4e081b6a77e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425a8447f90fc7334f9733f32377080266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f07d2e9c87b59912ed673344213a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db160cd2107d8f11f3ebebbcaddd13f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81506dc8aeddddb1fc2e1a2a6fce12b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bab317d2ec7486e081ee8fad5d812270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbeabf6b762628b46bdf1b0a9c8b636271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5ba8f498a315f3610c6a9a0ca176c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca187cd75a7220d399ddac0864c7751273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501ae39c3059d0a1ff2b6b7b8071afe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4950c613e7d504dc2117d5b8a989eee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e8082bce4dfa37cf956ed4144782e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bf299ebac4693214518fcf9f9711e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93ad21efe5207dcb5da438465229ed278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe6da561781169c284a7e06e5bb336279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0bee0413c7bca71cf70a11756a02c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1c53ee1777112bb6b0e1b3288c152281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5429403fc80e9109964bbb7fd8bc6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5638d901dd553e9993d6650d0ce19283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c4df414aae758ec7c5184c80b616c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ad3a4527833be9b0a4d04bed02ac6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e6dc4b475d957eda883afe6b00596286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83fb39f18b5f91312adbfccc0517b9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc9bb6655ea29c297f8d64ced61f02288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2268c674240001f691a4b198b7d9a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb416fcba91329a46cca485a39fd12b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbc590cdbb65f7bcacde8a2c6d8f89291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200f67d096a01a85f738b995066ac29292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd49c410484778feb3087d002bc8ff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75550d3d52427a73cb2bb86cf23114294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5c3705d1c9a3cd420282548977014295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7ef2f96ffb33c7adcb7684c75f8d8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed84eb0585199b9415498488a9d6bb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807d646ee12a2ec861b134f52609cd9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd759f1e7e9acee0d94588be7efd02b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ad2a9624d21ccc4d6e4f69565f383300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e12641bacb71cebc7027c6ad3d05c8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d31e5edcf55dda2319764da711730e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95f1884b36bbf35e2977b2a6df866a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1753a9d25c90ebb3f2ce6e0b6467d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ce2d94fdd4369bc09b5eca9cd78c1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab81e3cd3ea023ff58ce4ca18e975a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1f51d4ca33a7878a1d2f371083ba0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c0221abf57f836209715a23d62cb9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be691a823001623e43c162abd336a518309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ad3a22f6b358d5e16cf49a0fd4793310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8c915448447a5d87a45520bf1f45b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5725480b1c702472d8ecedf57baa93312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215fe6ebb2718d30120772aee17dd36313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a90b687c86998fb4a89d18f769ee68314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26154e2b9cf852dd041b14f23b2773d4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060daa240373bf28f97c918612cd12b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1d1510a282bb07fb180632937d89d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b567f629f4a6ab76b4b0bc1ec4e3e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad125a4f6b0628384a29f22db5eee6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97189a9c939cc4fde9dbdb787f59625d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bf46b2a1aa8caea8d2cdcae2370b1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92432b0f74806ef6e33aa1a2a4c633322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebc4d4a5d065f33103dfc47b147876323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f49214f174d63e40f674326de3e66324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b4de49aa0ec3b74dcdd3eab3f5692325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4084f510b6cbb658e903a9ac36a32326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051bec80885ed8d255ab652e782cc22327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6529349c227d7d2cea62371ca6d17328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaba80f5b948ff677367641ea768c5a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe12ea625dac840f0857e1931af3212330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820bd767482fe118d518f75e9f694da331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849b9f79360e956172ed7fad2668321332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3544ddfe90ae504cc01ac9a8712b703333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e907c4adeb9fb434b1e0f2ab514704334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62abe77a14ce12cfa59a35233379b51335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1bded7d1ef090f528accfc744fc48336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e480ef3c07b46957e911afb3037ed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b0ac809c41661548274a2c3a6db44338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a5b8f465b32b329a3690bf562ed52339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111a331ac2e0ff7bad31ea5b72ce7e3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20544a5faa07392bc6f24a1d4bf4af04341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03604e060b35a6bb15899741af35dd26342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7d584e338d97f9b2b70c16fe2ea0c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2712f249632ee0d11020db4622037a9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11f72bc10ff8671bd62b9858a8fe36345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e813d156a360b168f7e6e4f0a8018a1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c862136b4d8df651c57eebfeeca35c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828ba30eb2128ce7e100e071f1120ab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a3458f5acfc01c91d64c2fc078858349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6ad51a06a5b93eee3e1fd2d690b00350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea714f8f8bd4836fe1ef37507dcb29b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c8bc3431cfcc756759b4c59e03ac3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5136e930ffe3689bf7904217a155494353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0b0e6ce931affcd0966218ba5f78a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3831c0048736cf516101bdeab437253355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a02a3af4efadc529090fc691a5e951356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa188ecc14eb5d3061d9d76dcf2d8c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99847ebc4675712546733edafe673f66358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7833be5bb28291c9735ff384ef3926359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053bc2188bb3541bb1c94830eb43b28360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e276c9c8acf7bbc2209d48c752a99b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4f9e73b64ea3f358550cea32d1a93362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741d38004523662a939371657ef1859363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b7d52feb8025370260374b019824e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7208bb10b5686f45161334b081957365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebc0ea95999ab0f6b8ba369e65242b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9595a3148ea55e2ce637af9ae8e10c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75561d4cf509252b439ffc310c8deee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa35adddd438585072f076768e9298369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef7c183c2765367ea9d8101848663e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364a40f5eadfc2b7cbbfe2fdf64b0ad371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab156fe5bc3a83816fe959a6eb4c92d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1503b3cdedd184ffc33d47daa81b155373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927040fc8a15f68ce6651063ef93951b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f7c5683521c957ae25f81cf8911ed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21823a65d268b5ec11f1f19f7f2dbf33376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862ad5e2bed31cb4f29dc04c29783a6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95354b84bb5feeb1790b701084ad592378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99d4efe0ebd66260b8157987520311379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585c4b0ce65ed0080fa4799d29bf2ce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799901b14fa7f58c2488efad8c1978b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d59a74d27cdc598afa36b096922a2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce7c5ff6d4eab340cdbf026e86be99383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4166f506fae801884c4b9238ac48c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0f523d74003715ea74f1ca9eb68e5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70104e7ce2e00e3c37690bc51858b217386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c70aeb993fa6fe0090f8cab21f08a4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3948679c82b711db5cfb71201c318c7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ca64430c09bbe5f12fbc1d47d1ad3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c954359542ffda6cdf9059441a78e12390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c3ddfd649561bfff0241132ec12d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3e78e03489f990889b9e9cb16073e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b2c2a72ecc44a98476e8a59eb9abb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b82281fa4b488da469ce2ac641aae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a553fb7d85baba0d9a8e3b875615aa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81173389e6ad2405ab1635b9e9970671396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c7985e74fd01dc1a2abaafe0db9d0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318a66cb8910a5528df5b4a44c5874e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a1089d231871007718c51ad2be3f3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f48add7e26bd37600dfc3237e20e0a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d72da2067ccd6740b5d6e97acf13a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c749dfd1670c09e74d0697cf545ccc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ec736ca902b23c88f468b0dab33e9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13834e23b2dd789c69d0efaff62cfa6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641153f032aa84b45550913f533e61f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a4fd23a501ca8f304a18d04b0b8b6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b245da97452bc4528abea706304c23e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe62d05e05fdc6e81ab4968ce4ab2f7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4f265aac6e26021a693b0814c46f2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fb8d99745683296b5e572f52806d7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038ea31b64c68a5f7b7f68324ff0229411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a54b281e729795eabaa6059a9a9bb1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3090a9e9820ac52b842c4dd1910ced413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59debeef54403580df9b4ccdb7cc21414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea95eb6ba44e3223bd186766f9b1ead415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5510264395a4fc06f38b7a96f864484416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8354deb857eda52a3c97e49318833417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100b5f746de7178693fc3d9d59db4ad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c47fa23888e49b703e451e962fd5c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f432c4b2af52940ffe03c573ec366de420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec269d6bc25a8f5be9c099b2102119421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829bd3e3c2a876908a8a6d641107f6c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288e3bf9ee5024bd4b5a473e3430efa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c5c6b511b31354dbb75a709b66fcb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96320994388b9afdf6885b6542b224425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce3e8cf14ecad6a666433a4c1a3d37426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf263fd71ef9a9f0a743602ce588e7f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bffc280420677c594f9b8d8a254bd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302ad10b0eda0c3209ec731f2667af8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337bdac0f5458342d4ad793a401762c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5230c1aaa5f5fdc4ec00a03db51209431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d65c05847c45492e46759eb8a364d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5fac666b2c6fcd7934ef332fc6b13433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591702805460f891dfa0563a4814fbbd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd227181f531bde1eebcae63dcef208435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d760032132e4aa94facd3706a1c0e2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387835bd75c871b7d260fef93d4c016b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fcc130cf70fb935e4f0d4715628d1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e98507a31c42fe3e158214f3a2c4c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca46e88848ce0bd95583e0182a5da9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3442fb780917986dc08b3e0672db1ae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603846501faf6afa69af5c812f69a3c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433337fa3471672f1b4bf40f6a7f2af443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53418ed3d43361a95e8709fd9dd7fd50444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c5d5230986e206f0becd0d1f67ce4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58a73c290c8c8214a5389a1d9797c3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843391c549df4728ee8f2e1fc3cbb52a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10daa0c2fab1bddff72954c5dbaf86448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb948045c6b51ed14d82671d273b055449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e7e78523a855ebfbed9226d0b9ef2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b12bedefe0f1c11a1be236b195fac8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc3cf429ed3c55360899218dd57741452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7acd0f09323fdec475d15af4a5757453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9576cc0e34cde411c784cebff8c19454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b335fc9ebd8682d6b77fdc14617c2cf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045528b7a8d333f91a58331bddc6c0f2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0e49ab149879af97aed501a26f23a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfc80349f746e602aedab7f3625d4a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8ccd9ae3f1921551522816c232ba3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e8b4d9aca0490318b4c1cc396983f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6352fa5fbbc948f4656b35d312da5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f5935950f054fee5c0bac008009e6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5637b7d0b6af829395ff3a9fd075685463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae28d454010bf5b9367c16c00b39f15464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21822b8ca16fdb172c66f1084c0bab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356c7d1a17589f959ca3826960922ae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0914926fa008c7bd1fe1012bf5e0d3d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652924f114a9c544226e1c7755211a3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144edaf7b047cb49e165aadff3b11e0b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb7d60f8d08b8d87a643a789286c56470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee5f268e60f41384094e41d9c876c7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbd48a621ef124b55f7e24d6a9d2e4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6940595d18ef27e54dcdfaf657e98473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0755cf4b36f63bcae9a21219d361a2e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e50717a0be7731fca07a1ed6a6d702475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f542fefd4dccabee7f9895039d2de476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136393066a647e5c0b1522d1eb645ffb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4df3ea3084d9f94414f5ba9b3a3316478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa92aa7ec88adb5e58ac10470e74d4a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6802d3fbf88b1b2b6de788c5d0fae9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbceb530b4fde85a3a6fba22b775ad1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c470d0b090fd0de3fc34b17d8d6e4b8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95493bc54c15c463b2f084b9290a584f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f86a04d649382c324734267811bb8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401f828e785abc46899ffc2cfaea68e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d930620fa5a6f222b7b90bdeee8576486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35550a4203fbd28b89a328d31d5783487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815baa4ec186ee62596f488fff411b96488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4793c28487325f27944c716f35295489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47b4c467d7abd396fb58449369df8f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e99ee20837cc68775e8089c998e701491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bb71e32ae152bcdf150a26f6d516d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1939a548e03cebf288d6729d67cb8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f9d1dd780130a383166f037d1f814494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9c16895dda628270f1159e34b5725495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29296f857d38ae22299e06c36245f4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1e7db9df29a9590d2c34364fba80c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d52f2641ba3ee59b21b6702c6741e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1213f28ead4f205e00a4ceae00d56b1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8606088e3278cd2e14254334ce443500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8a04f84602a3f9fef277c1d19427e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778793ff6da024a677845173a101076502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca50027c0e6327c857d926b4dc648f0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f66e351f953c70a951325d7adf73e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79634aaf85b2cf5041fc96f53e9603505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adce970b2c654678e8e13cfbfa20b00506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11586fd8dfcbcc46c14ba24561f3bb93507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c543e2dd69bc1c04ce45bc62c257ceb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19279960a100dec4e58f7b30d6707e90509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979aac89e742c5c676780e17dc382613510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794cb6fd91be816455e37857f13dff4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82302a1bfe0f28d8992bf78dc7e4ffcd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b72edc0ce0c4e7e29de1378b00652513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa04f24e585c05da5f9568461895536514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f65c354f0db7f203a7c0d81d89b91515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7996e14218ee7d2d253b5cdc9c6ea516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538815fbb76ef4925d334447597fd1c5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13367dac8a4574ac60f892e9ffd1e0c0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d1e0d7c2dd78d8eb76b21cc03fe71519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cacc6b226e37dfb37410f215b7f6e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ffe4d0aab55da188949055b35a938521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ff8abf20dd4bf3bcefa50eefe6fa9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43ef2e05e3744813c1e2b516249b72523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d85f049752dff2d018fed7075beb58524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22566d10bf9054372af5bd82083405525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f8056f463498dbb8220924ebc256c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb8195a254f3b2217b588d889d57d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87aa0e4e6d3796d1d232174016adb6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7eac0d48df0c2c20fc41d296d070a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cac2cd8b11e163aa15cf4b2ed3b99530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6094d5d9529abc0ec89c200550889d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c19c2c953406c4871a073cf321764532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd178e1e1200e5f942b40a39ed160e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da48ef35e718f00bfeaa947d7d8479534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e6daf6859cf601eadebaac9e41db5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250769187520495ee404e8057d4a5ce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939917bdb756ef49853b59ca834e64f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3799f7b20da92ab22d32c05150ec02538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48be47f001eff203b13c236dafad9a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380f69af49346a8e39289c79ce64181540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a7564991dd39e4638f3a957b05ab2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf319b286e319245f06e17fae06d4cd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c3d4a294f2437d5599e8c28daaca7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eece8cbed119d9379d33f133474e62d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e63e4a6deeb346ef4b2db25a7ebac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52470fa9253747871ddde67a4edf48d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44257f8fda9ae9e8b878adf9498bc287547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e75dce29dbf06d3781eb3c99be427548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca48fcb0c9c7dce193b27a6e474d9c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234699faaaeb39add5011722c64fd86550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1813be097694fb3dd535d5f6816b0f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ded30684161acabc2b863d507e7e37552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e3392799f906cc2c000637060911f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6341f1cb37d6366bcc6c80a1f535d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1712eb7c7e3490b79f3d66af61984555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e9cf9d7014c80708ecac17d2ecbbf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c086aa72de61cdd77867148d59b6ff1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59378937ffa58a5fb2850db3d5d64997558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828e5df29ee2638f5c1c2088bfadf32559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640007cfbd6e1676ab7bfee3d31b278560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc75b465549404282431fce93b9798561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049cd82b821e39444882cc1d6206cd7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b92c8af414d20e45c8338a0037cdb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13086d9594ebf6c1db44b154136aafbc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541406261fbaecd1108f73f5f62827f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773949f475b1c4fc444f740542740d3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938c2bfd037502f07ac4262352211d1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75772acaad171c260a84bc7d9791c6e3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac55a433b6678dc639ac842b95a225569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2b956b1b10322f941172772550c53570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d25a359b0ad395c3fa2fd86247608f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c25c0e7d229b184afda92be1afa265572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6257d54a237f61ce8ff5a1a80d71eb8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebf2cc8b7d8f4c09f0458e50e1bdb4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a0abebc3a7c535fba84100dbcb631575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61760052200d57af0a7d4e42b5ba8c4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30221960bfd67bbfb3bdd47cfbb74128577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203aae25c8b791e487e61c2d380d411578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6cd66bb8445c7173c306cbdc6e36d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea04707035294ee97a77affee89583580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4cb3d04a9ec9f0ada61a3ac358869581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93eb9ba19a08881ac9f958f446cf99582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c18b53c83b9a67d75c1cfea37db4b0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26568ed4f6b8f71406f0c1db15eee8f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53ac18141df83e1429f3070cd3ee11585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbed52bded691be78000886814c272586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7d7ce5ca2515abf998a8780c8a602587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109ca2f50380d8c7858f13ef18ab2d5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e9964b3ad05790c07d39ff7f4a701589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64125b7f794a6d587a45fc4b4db27661590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b554dcfa32a6c1e7b0cc9aaae282945591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47cd35cb8efb9430e0266fb5e1d86e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55c0317c58635cc696a831ff8db406593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5aaa3c6aee3284fb68cf34a224b6f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eede3671408b8f12191e5ee6c22e4fb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcfdae7256319da64dbe385fa4c220596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73a61601608539fb2c798da69d22d5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bc3ffbf47b485fd80a3551cc2b990598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a29698cb675ce055b1cb63fbfa5604599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1957c8bdcb3ac14e0dfe9621464e79600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ebcf7844cdd4ad85db0b32c0905ae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97555466cb197800ecd15ae3704522602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040f699b92ef12a56b8fb1ecc3f7fcc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec200b2dca277f2a93cc2fc1ee2f0d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec0fb3806e96d95a79f5408d2b936a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486fa973f13e8385d6d99a343de6f4c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f852fefd451aa4cc08069292d1f73c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae032ceb987df57fa18607c3126624f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7804342fa32bb73f0586a19489c085609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f716b18f20cdce04258d4751493a869610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999d71bfd3312befbd8801ffae324ae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1cbd4eb00d528807814ed384bd442612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0308cae328232673a9f0c4345f6f342613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ad13ecf1a4837ee60a49e850814c6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d0338ca2c911e3352e01708ea7fea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692610f052e7271bb8d507987b13994616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff569116a6e2e81f9a8968bd80cdd9b9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af4561d2f57446214c0751521ca8f2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d63a11968fda46681bb18cba87c7f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540302ae04a25359a7a04922b360a23620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879b41b880775fa5533e2cc5877f63b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29272267d7c37dea23953054b915559b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad169fdd167dd54cc3308b44a0c726a0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915d016bb03d22ea80fc5327981b914624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb191668c642caaaa933d60c189f12ec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546a55e4c0f12e34e19c03df131460e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1b7f9fa0b3136aa0e6c907b42300a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4c4fc3583fdcb4994c2f4ad8c2e27628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be2e7daf6be33d9321333dcb8b5aca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d07b26d1e8f5c430c39b7312b6343f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372934c5ae96ea7b35fe83d43a777789631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105a6d7f20dec7e2f3b4b0fb1d9f782632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6c88028fa8a851fdee9725d6e0f81633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c90983c743a0930a58fb0f0d1cc32b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcad1b0da0628286430369e6bc3514635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971d041a19be11dfdc0feeb4d3dd4c7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2efe82fc7efb7f8490cdf122be453637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddddf70c2fb7b52ab8a31c83ee6abb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959947f52897ae9fc031f3de10d18096639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e406f1793529f3d27b5765fbc23d612640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ea67fe5f0f69491534db2a512f890641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2df1515a8a028208263d48f7999a29642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15560707c488a55a8d876c3704c9b33d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d3acdc92cb4c29feceabed9f51374644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196151ed298c37837f211e538c3217fa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3149adbe07c722bb0d2b9580a373f9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5998d404dea404343c7546ee1e31ea647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd8ea9116f27b1edb08fadcae753e6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5841d7890725854bce838bd09310757649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e1d1e248fe924e4b7770d2b0bdc5c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e5c76806edb3079a2abb2d071adf8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80629c89d43145e63cedf53a04ca9bd9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a23452f8e035fd8ed4adc325f7778653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371efb7ff026deac1be10cedb6ca3111654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1a64000f0e17ce9f0e8fe54f4921b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ee577673bc0977a14b3df08da662b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea137b55e117230304168218937ad3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02e1ab971cc7f986c64eee3687740e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d31d3de457023c7994af98ae10d50659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5b6567ca1d157ad2231e4db2fb2d8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e5b7ec30e8270d7d1a2b562d19f66661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef0ac4fc778392ba7c50723ee4b8be662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6305dd704f2d3cab0b1f9c66e1c18b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7272b4003ff485b826f08cec47bb6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cd72f4d763692f7fe2b0cefc0edee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347236f8aef30745ac5e0524c55bd5a7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7abb99b621ec9111cd910ba04380ec667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28cc6399f68f66c12d7a0cca2edf43668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a899b6fc8a2fb1d9090574883f6ec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2178553ab38614c71a96981da92074b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879ce5c50b0f7ff607f3941baefe547671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99d9ce9067d25a38a39d0ca8d4a668672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab21510705165dbf0ae53922697acf4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a473fffbec241f871f87a004f1a20b9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4ae8eaebf058be7d46ef84a83c246675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780ff1d4deb9cdbdbbf33e65723010b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f9fae9d6ad82d0bcd9a7012b56618677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4726b976ae27b3486e6268186ddbf8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbdda688c01a6f09c85845d4a4c104679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9202491c7265c1b074c7885dba5159680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae120fffa1de124948fc033d0bc3a20681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544511cc9e7e72b6fef4d08c39d2a53d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1401a022fc857253f3509442e1c41683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29624005e23b611c5030878c2d00747d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d6b81205df9498a44f0ec480cac81685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382f4f6ccefc6e9b20419c7d8aaf9c3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84dfe1949d3187565adf3bf14c09fd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcedf59083b50be49decf94c1f8d9c2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa07c3616baa7df2ca0434660046fd1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3ea90947a262a9f4cdccfec9faabb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d1a6862d3d1eddc0ea35a2613251b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf28cf53ae558b654c440872e48862692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd42a53ed682c9de63104bae2900b7f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f461c7197800aabfbf24a4903a29f2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf67e6a1dae5bd24ace1deedcf498d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebd51b3e1b6f04925df0cc5ab80103696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79c478841c4db8ea7cdb17cac68d5f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11e4e48f46a26c5138fc22270024d0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8d53b23edba85ba6ae8c239fa9f45699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9338562e5c986f85a2d0a0e3d48e28700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad861564ccac8fc637dd4259dcc0a70701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbbc699887cd88527bd7abdb9b9fed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80412d5b2055f3cde9eec6602e423e9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0df8065e3d882681c8f69f53af5905704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66baa4350ddfce43f2bf5002503bba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac162356828f44a63e537b55d4116fe8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be8f2757c5524d93f4f92e2a9f6e98707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc4b88b49f727e0f24d5e2c62349ae708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68ea0567d4ebb2f61396103f007ffd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc116762f07be1d1ef53639727b3c066710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590caa556b5ad8b28c8080bb899035f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bb5f9a853c1b332f7db9e94a03e10712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f68e0703f5b46efba940f9ae8b3f8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed3f3731a3a1354d79acf048f19ef5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae23c0a26ee3474c82851283c3cbd64715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a81f2ce1ea6f47ffd2371785ec260716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96845fa31a41f26175f9e4a8cfa83d0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed77e25296c98afe381caf6264ece72718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e06dba32ce9f6be349a414e03adf6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb93ce57d3e654a410fa1ad46ee5f4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfbed5342b5937b6ffc08d94e18dd0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30115f17856e598d3b496bc6a4077a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cc8a99463f2859118701841d6ef98723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfad2e839431287fb596759d49c68d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8528eae6fa52ddb9b125ff6e0e99f8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542f66559b84f61eda965887608722d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bc249674fd325fa3fe831d1e4cbdf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991260ddf1c1bdf81a86048e5989775a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fe896678f2141b0e77cdbfb9f991f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba94e5fd25cc5802fefdb6efc55c4a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b71c6bd2bdc04d7ef3a5ac3ac2e9b8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8c6f9d8c107ceea603f0ebe82608f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f19b6a374c2b4f8c802ff3ad4b702733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecb75f43001a7c1e130c95b3044d05734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66680b6a3bd33b69935eff8b688d1777735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc3347ea915dc10d3dbb0d4141faf8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9debb0b27cee8680414568c91a243d7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20149fda413e9f75ebe509431872b8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af25e4b2fb6b6b139d5553687e7198739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5c5b94f1b48aec033ddd55e2fcbd5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c301ebef1ce73f616c9f24e27ccbcbd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8083198d66394e9cdc70e40e09793e1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026483001eb398ec7f7a7371080573d4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2849bdc9d6c83bef5016e18ac4c06744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41735fc7321d15d278f235027e4a423b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ee7d6861528cfbf83fc793ca7b832746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b54bf374727e7cd7b8649f9f644c0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e8372e67d0ec349df6ce22dcbec7b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557e03124174d07c8826d469737504d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13908f4e8d3b334a053f2cb4bcca1ae3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92465821e1d7b03d839d497b04af99be751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a5c2520528a7d17e749f2e3e3e506752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6011dab152081fa613612c63f861207753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>