--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b43f5f8be705f228d948ba2be430e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685e8a3887ce8790019204cdd0b4fe72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d22578a4854f66f800d7ae98785653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cfab3fb1736f8b69a385d4e2c9ba24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475857be25965d962c9cc05c5c569195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211e9851a1352eef92c0b37255c83e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6f28f50d008100e1d22e85947e1f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe9659fc91d93db0cb1d2e215049838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84a39f1fcb8788bfdeeb819416fe8e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3629402ca4b3f03ecf297ee091f0a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a25714059526dbf9acbe8584e659111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111987c641e6156a397555a009270c3012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61c92f8d3007a05f14ae5875eb6f8e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e38877b25cd0dbe239d289a2fd9a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807ad70c4e5fe53de45cf63618a002415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00145287fbc0d55749857c42902be7d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6c99cc2c7cd5e6112bc54c73bf9a317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab347db354bcbe5f8132edcce27647c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101d1968218a288f3f92a763fb7ab2119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ec786e6e3e5c6f6703ddc5195de9820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2197c648113a74f62000b036e3b84321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf181f184c70a30ab487661a63fab5722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15b30e496802b95384d7c07178381023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20cf7bba7b447ca946bbacda5fb38224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df8efeeffa4ba2eaf2fea2eee757b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2516c12dd9289ba8ca88529293fe926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d0fcb69d773e34dc2d92965c2b53827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e1cefdb279b0890ff453855d393d228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a23dd495f5ea487cf982c7ee5052a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a90b670b2f4c1d24ff02915370edd630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b99b3c41dccd984081d399093ebd231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74cb1b796e671fac09ebeb8e4aad4732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a54406d1d4a2e9071fc5ed9b2886233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca988eaffd7f46ae51096f2a7ae4d0a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237dcca86b7b6d604343c0f692e0bc635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66cd10d7f26b529c1e005e6260f11a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092744db18877a1751c1d832f2ad5c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cb6dd85640b209567093944d00ba138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f5b6b9cea092193de0ee3003adc3139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3299be8c16da76b6d2ceecd35cb487440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61759a5ba987b1536553df9a698da5f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc319e5cb68914f948fe3a8a67d7f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e7aa3c72a0af24f404c1e8bb2e5c143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e349818fc4c036168c5240087eb799044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a360ebdf30280c718cb7394fb82703b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23174368344a59107e169ff4d022d19246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79829f4b388dbfc231f7af5227048b1f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c84a8c32222b10ca9f71f137e0c8948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11413cc14c1020bdb8f8526fca73b4ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbea7a163ca837c913ed8f0c629b2ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce36c6fea39053e6cd1072ab47a5de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cedc4b29cb487fc64c3a06896a55352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7242634f27ec1a3c81a06e3c92f0d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15d9a3bbb84d1bb93c1a08354f749f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100797fe696e6df84fcba1806c3329155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943167e7e30f14e11db2d4537fab65056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a314065cae37ce6bd7dc0b8d32e4857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa2a0942a513f302157da3c5ea290158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07510a36ff6ce482b67cc0c6ad565b9459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5ccc960f5075377381d546422191960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27796d5b8d49a0da325dec592b5dc10c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b2331aaa30dbe7fa806ea46f0d93362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2fd8434f94f515e8517e135869be463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7cbbedf491e77fbe75f8ce3dd825264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17af2eab96af584b32ec4bc21a53f8b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88451da5310050114c6181a4fc66378566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbeed381c550ce717181ef034e7f8967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d55080f9f4ad2fed303f8ee5a27b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f0097d5693e4294354bdefc1cf68169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fd4167f32ca130db2976b33c08f4070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cbd2643fec71bb2982b1bd416283271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ec17d0ec5f05d83d9f0d9d2e620a072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd98a0808a9a4b56867b15e85d9bbe873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762ab60995388ea2cc37e03c0dcd7c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d1926ca844ffb433d24152d58f51475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98a85021a09ca16c8b35e30f3787bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66b89c1cbc7e87f8db82edb4ee700577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063577d077fd43bd6320dc68e06faa778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1e92566a7f1589e4f42d11cb8492c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78baaf49052485414b7d23984b0fb20880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5253e117c5562447f3d1f94d6965a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77683286e22f3ab583f321c21966de6e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52289aa1fe32b3affceacf6a300a551683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6d32dcb34580b249d132874be33dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6ece9aa2c094db2beecb291dcf5b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82395a53e7e91ffc6a4003cc1aa81ca186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40272c0642f8140e84995eccb7357e6087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a491d5017639fa40cc232cc308fa3f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8438b5dfed2f86942e0686260f05489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3ab2224e30e8148e78982c0ba46d390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510651ab9224cc2c2839f70310c191e791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9d0bfa5c0adf8d51489ba7789336792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b7ed232ecb19eeefffd048ff0e68293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e9b6755a0ca9043316f3729fb8f0894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027835a70cc86ce74bd7a568e4bbbf795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b8648e53a71c10c4948bc8a801ed896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ede525dc8e7c6a0584789adff6c5d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230516081f4429889e7764036b848f698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d97dd3b32a4779d238b345849ba57a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872f28baa902c03bfc6a465a5ec87a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331a0aa436e6f077ab4dd2948987f3e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fada4b0e9e99474511b4ef88e6137102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc700f5c79b5e0c2b466527f6b45ae4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b47416918cca3bf71534e2109e8541104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc2193d7d37b40708379ac403d795a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab38d262728ac4105e52229971ed6a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c04f42b0aea5004e2c2feaf52993a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0e6b47869aa5bbaae9159641d14c9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cee42d2f3de1fd2f74851a70599cf9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf6f157d45dbfd4dcb59c727b2eb70110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c433913b77331dee992e395ae52aca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9968929255373aff350c0de7c2dd374112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577591255cc9fa26ecbb41007d4c46a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0be944a60276d0fbc2e30ed4546d90114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6cb74c5e732600c82e11c970723cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0430f3d78b3cf3a208f83010f109db116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3feac51559b89c4daaed90dccba425117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4b3b4552432fd0fe5f3be9fbd0606118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ab361d1599882d6d90ad04c5d00fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f159646d125acbb2a639c5d4448efd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65cc34d73b8b8ce469a7ec6466abdd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920157dee4b2c72095f66ba59144184122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e420e86804d4b70fa1a7b237cae05d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5e74abcde6eca570f80bd38a92689124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a44c516479a41cba1d483c4cbbf14125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8d19c4fb36378fcbc8d809ce8b575126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cad0bda6289f490fb5ffa5fcd8a82127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a59475a8b293e592697922d637927128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960af5e13c5b04ffb47553eaeee18ee6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36024f08a326d894e2b13fda18b01334130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40276d17f263c331c0accd348a92dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944466232eadae843cbfb359ca05503f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f5443019cec37e87f9a9048dc561b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8851c00af8c4e5632c003a9359165c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3e942b82323506f37e27e1b744a86135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b677acfb84229833ee2473f197337136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e3123634ab6a6c534a685ed4ea4a6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1b003f88e3c954dd56133ef32957e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d997b45bcf19b6af9a8746edebcef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7e5bc613807a9465a062f961e8b1f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc555ea50859fd5beddf00be581c73141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62247d973cff1afb385afec9e3351c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1dd9bc24c316dc58a465aa6bfb004143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612860d5b4bcf0a6daa3933d6d241aad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bcd5d066e742ef02081c0ce24e808e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a2e0b8a2e8a6944c0612fb2cada2f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4201c588baecf6f1a2321d72db71f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a92d87c5aa363fa5b0af879dfc202148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77440c0a9871e34d17527f4b17754633149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec276867d58eb64f97e29940a3bfde2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0e6722b71150a8064697dec8d5b83151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec736acbfcd9dc8a95a07f6fc6c2fe73152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8acfa6101a91a6f5371d0c782ccac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a653f79f28a8ccfe3ca8a94530aa30e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d23a096b755f9c0353dd427277c9f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788f32d5cce85ce1e92ee605ef2b724156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83548c7cafb95ced6dcd6053846203ed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa48e13177deba7cc4292df92fcea6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70de8343de752bbcfc4a52dc7727dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8d22a9031deb04b70f0069c48bc30160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1932a3c0cbb802422632079f6c8d4f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3ecd22ab889404a6f8138b0b587e7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b5c5d3af54adb4bc6e88cbec3f3e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a857c4eac08faa668e16147ea97b95164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f52e6d0403e2678e96db26d85bd370165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291828562cd49f7a5d3f7c2f9bb4e1f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d5d36d38e5debb55fcdb27fde5b12167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293310dbc0132044ad12462b31a08938168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5bb5b9d4b51f5cb568028e9447e2e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f9325fbf87f3203e8fec32f3d2844170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fe1fb1029917370df12248ac60c0f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcab6989097737c5af2e3f09840919172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb87c972ce3e351e160b51c220fa72173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec5b9d9b0b501f2b6b9a7e630eaffa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a0a08275e3faa65e247488c1beaf7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8feb12ca18366f94747dde994c34999176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ec3df645335334c55c462990d89d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58f1800ab6bd7b9f73e5140dccda16178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46680d6c15f5521b76e497ab459f9751179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702ec7b9792491d5e5ef1ba1ab4cf20180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225266ccd568523a66fd10f8b370d454181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584b0fcf134d86c8f2429592fbe93f6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a606947e9f36c1f594c22c3c81c43e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4761447deff297afa061d3b5210629184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8f9163cdd62ba525466862e02092a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedb36f950fabf4f338c1c68f099f7b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341130a5b61cda5ed4ff1a6f8f4e6b37187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c69711f577588a3ddb7ed77a423696188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400b517fbc1d4a4d3912b16d4b958d7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e674ea6f956e046106e1617be1b8c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1347dba37a4818bcada28c5d73f4d8e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20cd0af4d9f46bd3f4fb5d43a31754192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435e70bdf9fa6c580457cc216246b3d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dd868eaa3a70531edabfb1b5bd770194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fb5703198f74babd3b681abfaee77195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a88f416179c8b7b7c56e82229d8d5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee73f2bc75e4b0183cf40906ec2c45d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07059f10295ee7387b2d0871b70de8f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c86f1514652cc7f80ce841226c2ca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2760d9718404335f88ad2283f3ea6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224ea5721004ee53e50cd6093c8ca77201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d389ac6ea8205d2e2ccc096884488202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c039443f9d09f2ac62c451d676d050203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc40988136bf57e7dcb7a1d3441607204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9fa04739d246ebab2c1b132184a14205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc51b69c14a2ed8e89f20ba0b6de06206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d7276e583dea3978d8c3579a3176f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9242a2bf99eafb69120052ba0b174a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3564898326bbf5907f5dfb8e8fd29e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fd58d62c804b3cc7fcebad205d479210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53680c640858270d4d7642a2c403ace6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f73798829163d45d2770f39e6859c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae1c178ce3ed7627530003116a7b22213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19729e966824a8d1792130585b77be214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520b125b34b0ba76b424a7776878cad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf560d874c64041c535dc30629d215216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98346631cf016005de050b12b8baec43217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f5c2ece88c234fd848759e63062ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e76ff1f602dd1779520e1ba4007c14219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51add0f7e76aad175c2574981f5353be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e391719fa7ca873c63e4639a86f23221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3561f238c4794b3e2f07291af2ee8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77aa36faa6a89b1fb7014141c4b2e9e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54fc5ffabe4ed08b77ba4b153d047d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19d8644e554f12a77a829f71452258225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc53290095117b19510896a428f4a19226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d8cf003eaea1a0b1d8848c9893c95227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7411e81beba35635b095809527f10228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363a7f37c9727295bf48d689dc0a9a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c30704f97d9f78f7f09097e853924d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785785521d1817e82708661ba3d94fa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30bdf945e93e1b4ff76c8a230bfcbf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6edd789e18d50ae4e63a53b9bcf41233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9cc587a920b5ae189502226ed1224234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5136e2610420f00f63fe3390f7ab10235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a9b56faa95445f13fa8476a39e636236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842918b6fcae43569d21f0c56650c59e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c36944ccd59a1392b93ccabb752bc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cb7f09241c9e4006ef43e2aeb5f7d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc6c8ff80de9141f1a0850e3b920e2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd035ad3a201ebeb34d83f333fe6886241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067e8c1f282d514201fd9339da4fefb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277dc5bfb62b5c89b272a6ffefbabfa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da2ea8ad7b5214f508b2a85fb7585a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997f7c7079cbc8c20f49dde4c756f2d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0dc4017eb1bce73e9a74471fe30f9f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a7265095f579b9040d2ed5c861fa2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb31968a78359a82526ab27c59fc5c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7394ae064172fd51a2ce2753357ee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cf28d652318294449bfb8263bbb64250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2489d2fc748b17c7bf584d504bf1493251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f4459033b2169c97e0c4522d7baeb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5760413cf0a966ceb6d49b83921f6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc570ef6a83320a5918ff4a038b30214254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5160448393e3f6e35c41e3ffdd4c65255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8c1e8fa4f43d05047a55efe441da2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee6df5dc5cdda84a87993223bc3b19257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea3e96e887e62b9e6178bd8ac3c392258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac15e3053aad7e1c0ef33e2b009d1ff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca841fc3b2cf0b06d999fb44eaad1d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c82af481a90bc3a734ff1325f1270e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90979c90fb19c68765a0088e95a97a62262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519c4e1ba93e95d98e65199607c4794263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29bc7374ba478be63ca889a41a068b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7106797e92d4318bb04f63455db6a46265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1523d3867b481b5cb1faebd22a52aeb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36635382812d48e1d3e8a30cc8466be8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b0b460930f0432ac960a4ed2416fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572481d8db56088509959a2fea2cee3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df22a5f884bcd8d6dc18eb1f8597be9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf1a2975720553a96aaa35306dcf48271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302305e17b770cc62844383a46aa1701272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b9d133d780f42998337b33613b43a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f734e7b189318993596e49c75e68e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad939b5a41d6be4dc2d9a958abd0dc2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0359a2d93f4a33c818db9158b58ddc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d59bd4e57bf7d4313f767ec5a3b88277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36e01af4de3da2869ed7c1458a7ab9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98618a5f1cbc32efc701b8e305174ff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f5ea6c2a983cdf65a65f8de8b4858280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd4852abe989d6081add80af7fda1b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec735d0c7f8097018846377a24c7bcc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f2ad218a648b0e64282c816a3afa6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545bac51a2d487c5777f693ead33efc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db410e17249701dbbc5ea9c6b4a6e83285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff180589a7d6264f447d3121ca2bffe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d830e4af771ac6ac34fbcb6f8b5952287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb8b81ea1942551f1aa86ebe1ac519288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed9ba72f4c5d7b4f02853aa1d88245289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e553c6b87f0f730216cdb12e080fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74eb30fd9bb70ed31a10c16fb6fd4a0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02022eae65cf4eae8552b6a214f667292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e928b279d3285f4243626c4b78b8a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bff7ffb44d97d2833af5a6a7ecbad3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675e9a2067b6eac7f1b1c8ec9ad48b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82326fcdd763bd56a687e5b44d487d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ca81ec59ad6d5faa8a6f843d119af297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed3ff49b1181506027f1d5deb186f2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a00f79bcbd18533c00a280ad8df27d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253343e65635a7983011bdb12bdafd2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1dbb340a1ef1a981d34d669443a9b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b042bdc456bb640e966ae801196b3f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7a7ba8a40180253a55f9f90259234303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61460ba4f78382bb50361c74a05f269304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a7c3389e68c31f29018f9eb803550305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d78dd97b680ee617ebce2ac39fd9b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8712c360956ddffb1fc7466addba80307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f1279bb3e5a77242d200ae0d7376a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21d79aab75d35fb6be010a03f33666309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53828dda837a35aed2c90920e5aa4ced310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040134ef415cdfc5c5a4f3b5af7dcf4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0a096729d6f6c49abceacf9b998cb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778931093e8df4ffa0591d641ed87d1d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880c0960ec49a73446ca41818419fa6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad2bf3459dad028945b3a6c81f007a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f847f9e869d7f41165d3448e84b2d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe5af37871bb4dbcad46fadc96bba3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a57090b9fdd06f0b56b7a92a833608318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202953b71e7842f03a0fee328af98eea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65caed1670c2eaa8d4c25451ce613ec7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d7cababcf1371d859a7d30166ac61321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cbdb507d505f4471249c1ecb74977322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63365f352d7d68f4535eabc89eb65be2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3313495b4a2a6882d783519d3d5be2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459981e2810f344201367dc41c83cf9a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e260dfac2cb0641629652068333549326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ffaf3b2b02458ff0bfd174538b33e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51444b0931462b8434437af6ec926f9c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c925b1e3536bddb60d587f46745bf4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c749ebe6570e4cc2a2cabd0bd865eb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3246be9e64c49ac201e92af513ba3c7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1c4cdce03c7b0ca910d22061a383f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b420ef70715c511ca1a21e0b218c1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c891beea5b80c7b449277c91d47243334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138df1eff8a9ed101e3c1d500b7715ca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5238b88cfd347b19f81ecaea41888336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e175fb7e2fd7eb7c7ede753037375337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c36b9568d82ed0028c50e2d8f4fd7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2674d763b0e80d6f8f7a97800ba8900339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278a66b17de1f85e8e1563ead870e62340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599d7c6f306f72252e416f9124c4dbe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a043522375f02ca35d94dcf252df3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7227f634b74133384955dfada2ef80d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c7ac6d3fe5fd7a0b10595f90820d6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa741673c7c461c5e3635dc2c10340345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192002e9a6d784e302c8d7bfbc820d20346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b45ed1a28534d53228318963d2bb9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a34f647b1ddf3b447dbed63b6a6f6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356e47bf4f7eac5a8fe98e00a68f190349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4ba0f3f8e9f73fac250ce29bdeb37350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77b4391c73fbe08cac02758f295b8d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3935570e54461b5734a4e7b8c9a3b3e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2727ee91bbe57599a68617b3b5f31353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90007d22154693f230deef2dfeb4eb7c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef353a4a75e84c98fbcf84ba720ef1a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7a85ea0b1790d1ed4b6ac05037537356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8771bbf66fbe280b8cc8bb193579cc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d8cfb0f4c28124aef9781bccbc28e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9178d40b16a354c830f38f631291d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1901c9b06c4cb69945d072d4f73c7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977525f030a180d3007ddbe76ca314a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8211c0f5e149161370833a0ed735df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08533f5c320cd7e3cda87e1949a62cdd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016f1bcce1550faab864af1d2aa57ca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d6eac3ba8b0666cbfae2e7bfe4b2a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a75f0b6189f373b0c5d66f1dff3ae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd225c3fdc65228ec43809c0a92807367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954eff238fd74cf4f2b71ee681b5fb9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c19cb32e072095650cccb44e26a7d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064cfc1343c6dfbc69abe59162fcf54370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08919cc367eaecc7bcd56fd0a707b7ab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f0247b8d4acbe5e1b5a7daca3d34e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87212f278fee3832f0d6ace672ba24373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886f0371ead0187d3a1cae568a1ddbb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169a75a631ef82d749d306fc7d833c1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe39c076135e23ec8bb5ac65541b45376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01dec9b5f0a8ac895c73adeb2e9785377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634e5e93c4739f19c2b657d368d27cc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d564fa4d00ebd9f3ea085e71e490ecb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf3498faf656dc0ca976492b35c82e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b69a91e2854da26a06580f6ddea78381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91c141b693f558290dc61263b954fd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbd7b5126b1c05233e08a106f23e68383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ba54a8dc81a4543974ad521089f3c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ddc932f8e77d791e893d056b054d0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae94f0b01987dd4e71a70387f30bdbb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646038569857a3b279c64eb2bc17752387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca83da57c08d49e9441f511a10cb78d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a7a68eef7a63b6cb076692fe0254c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7405afb4d58e15116beca8debf0daae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162345df9ded357b9a028b699e08630391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4e38e5a36f6c9b27930be0db63ecd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298962b4b0b40a4cba4b8bb8f7eb225393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900038169fde682e0fbade3825975c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e5cb7c1ed0b3869b9e4951296e024395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799305631f94db47a0ac3116c8077e2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7433c06d06743d353dc71e39d7844c2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60283e121b4a875a6e1edf53919f8fc8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a06e5545e1ee356efb29d3e6cb191399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b45dcdc0127f7b81a9db7baf4ba9c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06efc47f9389d63c28103c102a6d195401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc8d546c1583c62e79b2d4f643b101402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39615ca311976cbc6c61a4197d1751f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fc387eb9466bf301d372afcaf3c48404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4c95380d906e8e633db2d4117f6dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0a7f082c1c98d630ce1902f41601b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2622ded03c88253ec6bc875353c7b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e20089032c24442e57c9da61957df408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba14810f2e63d04fefd03b4764c67b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1b705ddc34785b0b8daec5cc89750410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8d8b9daab2bc10b91a14ba532531d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de2d709f85b20394ec714bc29a78f6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b744fb7d453dc399417295f950cffc2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4e109de1fac37408ed399804030ff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813c13285e0e1c718a3cd7055f0df38415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec122603b91f08f4b582297fdc9199bb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88130a4c10da1fd43157db0544554ad4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e20dd6c48046e4b66c73f2f5991a4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67867edfcf5be010ef5adea8c8fb6bd8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b43ccf25734c4bd7e54b290bd972b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7feeb78881215b500191b08723883421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16332cedd533da0e7d6e8e0e4d02865422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8923efec14f381a453a04126ec4c4ca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde56a4cf8503ecf713252509a7847d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c3b47b7cf955002ae81e684732266425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232a5c18e61f4e5d5e82001a44b32b3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d24ff76fb648a7335a6db395e9a0e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8cc9bca1e5a7982f127307b3e5c3d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f89bd9d9a2fbbb74ce4fcba3c2b1ab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03174c7fbf0803c0dfc6f499d78d112430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b63b55758d47b8a08b09609d0ffaf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce978aee70748279cdeca93d3f01c9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2580646bda0c99addde4a0993695f4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6dbc7d1f7ba66f9738bf45a0297a0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0a71cc32f7f5886474d7f77d4728d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e6c35b22bdb4846f253b7680c5de3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbef7a8feff1c4dd802193d1565c353437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091016cc1596ee3ba237683d31401e62438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714d6075b8c12c0e8a7d020613f2092439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020515d2445fe23e6529db6b58be5e9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b01735b11c01a45226fb8d713a19d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f56814cad4702bfe8a88602d07f4ec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc1fda65caab89d4f167b0a3d17b4e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c018d73e2e6f558b175489bc49d350444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf0e85d4aa03798c56c1fc1bc35c6a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a0f4213dfa4d04243525eddacfa24446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be6aafae6cdf40644b50d2d92d3de7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9970ee77be36e5017b4d2537d3edd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeaa7cca63db7bbc70c7d2a1f17b07b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dfa69c0a4b65af2613bcfc3ab10ce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4dd1874fa8de49afc8a2872207997451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fabaa3eec39c7293bbfc9bf95c2f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db8379d5541d3ade50b77d64b8e87d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68103186b1c5f89de5347c5ab2e7ac9e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46ecd67a2bb31ed8308ca4d0c67e4e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87be1ae11c9d5fac3d3a2d99d4fdc8b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3799aba2a76e926e22be72ff7b11e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61869bae48a90a000613f793ae4cac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c7ac5436097adb55f171b255322ac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a9170adf160af36f165e7140acb01460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa543e19c83321ab72e879982287ddb6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2378029e36ab81e663a40bea588f25462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd11e10fd1d9d234541b8202215160463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5307d0d3281e1b9d47a68619fff91b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be64fdc0a37269dff0416ba8ec2aa9f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efbb0e45f73c3e1c363b264d49bf5d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89718fd0309cbd692614658d21352432467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b34352dcb3f81ba60f4c448f7b426468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd10ed48ccb6f2cf66105e8d13debe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909c7dc17dc547b6f9b0cdfcd4e09d8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29eb10374215a7e828d3715a88aa55471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90247d099f9c3bf861a73106ffa154472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ddc13b4991735d615a8eabf50c6e3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087b7cdcd0485ea16af21f6759c6c09474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b253387c1df5dc8299dff410fd3d4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090319f0023fbed545545531040f2f5c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647356422b174bea478d8743b2f7c89477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963827586ac76c12d8b5e76d1dea08a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974ba27d388eac160e3321e96ca03d7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb329121fa40b107c217b3f1cdb5bca6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d7b5cd1abb129a6106f0a368d129f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151331618a4d9eba4e0300503bd9e0d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da161e23e612001d6dd59892df17d73d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056158cd198f202f9caccf3078ce01d6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa32e4a8163d4056396a251d45e83b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a14346ffce534fc512898ac5687ebb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9202efbcd69176ece1eec78c20c6f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99500f1a83c7fbed5c62c03edcf680da488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f244c4429f391af19f6d7b6077f83489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c003a6876c66c74ebe7a8047e5178c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00465745ce05d7f1cc27eeffcf111ad1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809321d917f6eb87149f1604ab7d167492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f43df792a57247d4df14e72591e4d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9ba2a1f276abda13a8abbc028effc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a1eb1dab61435a4b1c9caf197e5da495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa1a787af53d4bf195bd78b8a8ba9d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df367d26451010d5f0098fef88487c6a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a132ba445fa9848868a33dd7dbbf0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286f6db8f0ed75c6a86db0a74274445499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d40ca0acb7010d9349e8a2315125fd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e5e6591dec31d3bb7c51ff39b7e41501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e7182332471094722cc47ba6fe646502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d4d675213775c2584f76dc7187363503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131937887bf9a673c67e5db1608e94ef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd03ce5b7671c8e2e14112e891208f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03739fa282e78ae05580eb1ceb107e1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a91e5e413ec987555274505dae0282507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216e8df4e1eef382b14339c01b15d9f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596d9bb5aca63de73d2f7f88aea591d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d05f55c0d49ed847af86a6efe453a1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97d65aa03d48ad3f8e9e42afba5f5b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889974c3ce18fb470d3d13ecb4495f59512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c580d80b392a769c34dc5b95b3826513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ab942e7334d73c7cbbb3a2ceb208c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd61edb049079b30af18c417dac3de515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229286b656a69e4b546a6f8012a6d32516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd205fae78626459b4f83f8e1f8f45c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73541ded8b1c29dc1e2b027e403eac6d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79fa948da178ed86c486488493aa18519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d326f68b388e7f08da9a0ccbcc00f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d35773714a498477413dee9e85f2a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4b8cd09bb244204368b73bbff757b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059c246846d0fc47c84bb67ac91f6ec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970db1d386ba8f879819ae8a480fa24524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b65eacd801f4558ba55425432c693525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc408f6e4db044177cb4ef8f196a577e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad282c8e9f27a76faf0669f5e00f77b3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cba5bf55eab02f3754987e9c15c8e4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c300f815c6551ba50cf6ba27c88d087529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277be189125bc185e9ca6f20670ecb0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06353a7c4b0cc5a468524071735384f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f7d73a3d675e2111d3cf4db78d0be532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b8f9f2c218ab5b281e6fbeaa41cfd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08e209b262406e40cbf29f77a6312c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8a670e939751e296bd51e33f8970a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eaa8d41b2094c45eca04a5bc8fa75e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076ee4a2a88405aaf8bf5aa17f75431537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbdff24b9f6f4558641624955dd551538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff620413611479a73875b572a2e986ff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99be2812b79669766471f5a55ddbc4e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acb6bfcaba17e3e3f86532c39990eb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b777b494833efb429089b20c92f2d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c753aa121d2f83b2625492e61e5f5ca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac943387ae1a155595043432984483cb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda2c0c729e008300227f3fd3133b6a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9f1911f301258542b6a35a8c5fa2e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2284419aba90266649aeaddffc78c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f180d0255543ede4677a0b8c324bbd9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970ad94ed1777ccd83d0608d8466ab4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0395a38c52cc6bc9ab2867ec2f83359550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb354276592c21154136d0d49ba5387551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c066956aa69bb8b84bdeeeacbb4507552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d97aaf03ed0ebe7731e2bacc1c3c95553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b260887f60123542f179e3fde5a03d6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ea8081b108f50bd09e70644076d74555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81453ee6ecd73fbde78a0deb21cf6bbe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b61a331ff591419a4128452b8fc3c4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192b5a39455ed81fe540038a9809e33558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289188ae8975b1a6426ecbc81e240c1e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164f49c0331190a0d1f1636d346ca2a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecea4561cbf0be5d1a6d5a37189e459561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b16da812a58f27109dea0652b658e9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e348ffed27955bf9472e94fef8dbf69563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19817b66abaf3756a5360de7afb5f6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfb5046e20c2d51786bc06633820a0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065008725a808cfe6bbeb7d90ad7fd88566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bf61b296f751335c116fdd6c9c67a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb02c788a5fa2362857ebfe737338e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bf2cf02355ffb13525275ec6b0a8b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed181fdeb18e6e5011071cb6f75458570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055aeda9c47a59c24cfeecd6b8d7c219571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4739e9522f85e48614fa2d55d9d8139572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004e2ceec929510bda969c8ff4c88a7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b48249fb2436e345906cb061ae7512574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f696139fd0fd616769a06c1de9f414575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205bad69cd92006db4ae05f1dec3842576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7fc520c76e4ee69c6a49b26c48b13577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a081428e5649fc972ed05bedca0114f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86eb30b45efc8e763fb96e41107beb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7418b97c457fa8e75bdc45abfa51b6b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f37653a2b441056643bc94dd94931581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3264c471d80af884a16e9c82e9606582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82d8acb6685281ab3039dc26c613b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197c65346494fa8f6bc40bce9fd7e9b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d23882ef4526805e21fa6d7de72d75585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18907893c5db47d14f08563f3adba995586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275991237779f055b0c30be70b091d7e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9eb0a8d519933ed7c9b8eae71084bf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413dd24bbed8d640b0865cc02bc3dc4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65de2a0b1c1050e819828be6b5ea451590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5e3ab88980588c17fc0d4c95dc813591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9004701c09a968523d5a47a076eec4a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed4c24db745ed2f0ee04d2e0d460c6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9475226f2361482cab443c334ba02fd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454354773a6d840ba4a0434c1d32925595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec824af22e5c6f13bb29ed96d62ba420596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2bcb3f5c1a260e3a1627c4c16dab4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df43d02a9f45a0ec8c79b2745b67c3b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cce49cd778c8e2496b51068709d64599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5044c70639570ccd97aadfcb238227e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90677d2077367eab4c15686984546e54601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8e6eec9c7b4ecfdf8c323c8978625602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99897be28cb4905a8bbc06d1368895a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0978644c76cde7c9d605545e748666604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43182df272cf1432e239a0944da3df90605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a79e0181b1527c4813be7603a1068606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4d4224f9979f21bd7a8ae4f69dc35607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7e0d73b537806b9f0df901ab7b6f6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4246fc8cf544f298ce873b1489527609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f691fa5b2831375a411c8df07eb22610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6cde035060c233dae193e04468620611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5b1d3a1d16b0b08436502847368e6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f2ebe1fa2aee18f5af337b7276912613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4a4cdcea86c02d43482938d974f52614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0779b72cd849768c29e8c2691f6496615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4a4f7e72d8391d1c0d6d448e61919616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d44c791ad9fe3f6a50a3dfced33ca4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c4153815d63c8e0f7c93e8b100f78618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144cd09c8a41ac4c49cccc73c4fad315619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14201678a07296864bb20a867f060d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5778655a376a25b7b3c018b6637e25621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b793f9e20423fbdd64bf7e20a0424622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1027504dfeeb8cac1f48d71944f4d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b686542402bb8082f275b0e884620624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b17442843e7e1611063b20a45d823625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad36935b537956723066fb31a74f32626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925785d1d594f37df802a3904e119863627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a22b24b661d1c28c2534642f356f9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969259eb823d1db3b0dd3c0111edc7c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d1e69a3beda563d85b56c6f9ea28d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab787445909eab3de6c41d40beb78b09631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0181bdb925471a2db800d85fcca533632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42b81acc0954da3eb3e0aff5925b35633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115aff048035888cc459118930b6a38e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbf05be824cd8e43525e0fffad4826635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1cb9b533e3753abcc94e6b74594be636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263b3948d7a955586cec381e2b740f2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9e17df57134166ab10b64658de81a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83ccd647adc46ed8c51dc6baa58449639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d597f13f38b50cb164d339cad00510640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b55f8562cb0d52b789f5f9369dd1c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a286222a5b2310ec5f6a95bc105d52d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae028c68edcce824522aef5e37cd52643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ca3343704b60418e86dc06bb6fe56644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b284aa26abe90f276ba372909beebab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4fadd7e02953decf4e88f942d146c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdcdc94b65dca4cb2bb1014750ece1e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c429a519d3785f6e03cc3e85365cc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edf7175b77ed158453279dcde0eb4b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5f5a966e4249872fed34b82a020f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f4bf7d09a2f8365ec2d72afbe14b7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab4d3bee63eb2eb255fc88264eb9a7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0b17896069d521be53488e56f12b8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef07408b67a2bcb3d41569b0c36126654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9350d757a1a6ae75099b740f81f9ba655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c97909280f55ba0f3ba60fb48720e7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdfd79f33836df5c1e062ba564469c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c998af592107b746f21a1880a5f8b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4060e028a22843a014411e9c807d0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5ec15832c7eb0bbed8601ee80eb82660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988249261b52920f5296944ea54df67661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59071a8053e43eb04fa963e26d0655662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f7e17166f4755beb9d53fff648c1f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74a3d3844e294b037a919c0c54edb7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9d2767a07ee358bef2c5a007c8921665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07948faf09c2af756127ec3633e962666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9156a488b54821f3123229dd4cdf2e7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab04c6ae316376448fddcc0f30787c2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b249868697ae883bbc39bf0d968e7e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af5618cfd07d1f57cd861dd564c2ca670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6365d4f26c4732ef421342bf430c3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4b70f43653006c1a46f5e183051b6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f073ed94e1626a95289bcd6246367b3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea00e2397e0d41f3ee51b397a94fad5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201afbd182d166b5119dacbc7f79e8de675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919a089f1bb7ac95566a71b31385d7f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eddb095807c9ed53693add3bc1af31677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb75557b4032db5b2d69d5d71fc2254678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9757264200f2dd864a6847d1bc954679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a8165970cfa685a7756c99b8a7029680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60940b62c3ac6ee49db44375abbbc5e1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75196ae9e084a7bf59b252177200e2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01d43efa16ad13d9e63905d991fe8e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92681ea0ae0c037c5c5a6442e8b5b81c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e74d52df8dd1259e6dec7526afa69685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059eb5a268188eb260fe958f672008ef686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72216475a02587c468817674ee4fc7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7765763d0b2f69fab00009dfe8f55688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e084936513bd5a8074844285c5ef0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397a9f98d711ae906f243defe456f73690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89299e345e9c0f8c30f3231f81e7eb6a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838717d0fa81101986adab7a3713c6e5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63148c5e93a2b007cfeb3f240364c4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf601ab002089eca6ef93d3efc754319694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b1c86bebbcc1c7ea15959481e9599695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464d95679a9aff5c88e76e32e163d4b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2161da3ef743fa5026460ee5ece281697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4809bddcd790fd79701fa1a91b09dc9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304ec05d12b3ce59d37c9456e8d0e25699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e731d435be4cbd718021d4dc7db8cd5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19996735112e6e994e6e134133fd1b04701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917169b485c240cd2775e0974d72bff0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3db20eb54e234a7154b447af194918703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7464a8fef2072c0cdc690462c3c128704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989622d5ce0fea9ba104eefe023ca142705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb25fe1a5b34bf8f8174534f63eb54706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ff7c7fb70497280df22e5c7ba0015707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00c6955539bd43f671e34e05d03b81708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a47e62cc53ce6acd018592d709b674709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb670cc8d1391234d619be9dc33517710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566705ec32f21b488d7cee12e55c4983711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783bf2192de9ea66881e4fa34c481a7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a53c795c6fb4bde06dc94d8f685aba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092e5f25d3431fcec4f4cf21d8b2630714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79e884db830591ae598abfb545f05d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347dc05eb3c0fdc0a174a3efeed513a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fbf0b53c1e45ca8e42d7580557175717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c4d59a74d069bd391a113dc45ee0d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0ccad0f8fc10de57f250bf883847d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e963c72b8cd1e681157f01c5c3f3f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559600f53b1d0c8cfec230def641701721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1d57f134d6140994dcb36ac24021f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083c343d26f46b833f3d8eb76cb93a4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1bbb4389edefb33023a2469699b01724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2da4e7060c6fb31f9f6936dae803b4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ff6aea8cf3ce8d3082cd19d2ab0fb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7a90047a9fabd165a393aa1da4e9a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55518ac810c5b7e164deb094cffe96c7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d7b2918d10852726d4f72236e8b91729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c856985e7487b5059c3946a82a270730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d313f26c6a533ca94a270819f179dfe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b986ce7e5849eabe2cd2b875b17e79e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006fc3056bcf09d8e0b2a4631bf3ae3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfb19fb95ff908144be6d6aed23fd7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b00d95737010400b1a266a016414a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35312cbe7dadc7fc97af5f374e9ecc3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b59eaaa68c26bf2b3aa82476831c9e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d5c2362595dcc566a82ff9197992c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d63c1dade975349956822851a01b2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9d2e3306855ccc6d0ab4bcda1dadb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af13e6a23aa9c58208a5b797cd2f6d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da72caaf5680ba3b8132e2d3c134984742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56992bff6a33243e145898c7d622cd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87398a5f32864595caa98e34a6d2519744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d619e8b2e307b1e129a0d15c1b718e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c210de2c4178ec4a16bfd98eeb5c03b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9c384f74fdc931483a0a9cafc8f7a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c917aa7db402f06f1ef0fbafbdf265748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d38b1e2cd44fcac2fe60d913dabc7f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f3bf889c9750b8b103a001c5febef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58ee67867564616c7bdc37156fe108751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b16b0031c507af8669f9d3776787f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddd73456b2e7ad16891067b338b49e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b03a6b5f10036f594d679a4709a3ef754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858041736ace27415c54ea30eaebad0a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d69aa651e0218e19ddcefc7531ce5c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bda75a07bffb1d6ae493273773bd3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3cc62a21367887cc987d45c7b12ab758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544744492cd82c8f5a8b3405fbf973e8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538deb2617bfb26dca16b7139c8151a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045350b41ad5dd09722ffc3e971504952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe590824b27a90f77b72b0f5346d2bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4c6a1053bc4b6b4d3cb1721f0b9cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc1ad5787a966e36943754ccdca2d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfb820dd10e6755d4c0a441ffffd106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6c709bda1414cc9a286dc58b3e1327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784f96d362d4f5c7939a212c217e9778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a5b31e4d75b5f5876768368c8bc989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da094f7f002a264c5c410fb40a7c51110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc4116957b0f783a96dc14ce77b1cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec09e46fd6d1f6d56b79f34e128b5a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03ca3805f1d7aa3a4f5c7fa23948ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927550dfa7b48cbec70c4fbe00d95b414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e83e07ac9e4cdbbc2f0cc7c200fdd515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a3699f0d67125ad8623a749693eac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efbdad2cf4295e8cc52f6d9b9b647f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08c5967a66cc071cba43f39afdf5f918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c1ca2894727d20007e7df8d7eeae019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ccca79a56834a75f23282dfe20f8420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cdc3ee90a9687a889027aaec0d98721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9a1caaaa833aa3a01a11906e2a7a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24994bb7fc3b5bd7fb2fa99420ac4023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7814e2452a3951272e1930c66845dde24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba3f5f68faf6af2dec93f8335e46b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075dc0455e2e1d134105e354bdb68a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f11fff9830625cde077527f3c53f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f97237fb400feba79822e13c4890c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f607022aeb592749b47682a73c63b9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746ed2283827f4eabe44e9a66e3405b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f324d815841ad9a0db56183aaa7db6431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4357e9077b79fe6adcbfd474bffbd232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2854fd0c067bb6c31df4dd4f7bf1d933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98a0298315376efeb7df80d2077d9e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30964d78c7147dcc2e0ad1a00501a80135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c75021e54aed8456618197d82e478e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9163c43de74cf8e27525e78d996007e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ade3d967f88e3941a098138d2d82438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2b0d1019253833024262f6b0a5f6b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747c85874c0854f9063c56ea952fe2d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcb9c4564b2a8931f26e467077a65641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8e54e3f406f22f3461fd689d4b00842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ee063915a60fd96c22b1ccb36801543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece403ce8e595549207d82d4c4783edc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59070e0a14c2bc793f413c3d01fe0245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74f4318b5cefb4f272c9694b1975b846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ca14cc337d1fca793d919bd072e6c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca88189eb3b3b6e2d742197a430d0c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9acae0c1e9aa42402189b0f5c9e59149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61c21093db793a8e7569b52b73960e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7571d5c757311ebbe27a2633a0bb651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db58ab7f84b10bcc91f493481a2638c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc650643fac72ebb5871d17c1874c353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9104fef10bfd7082128ab2d5607a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c32723c8b39436f45c62338c692fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4e0453638f9602d17d3618823425156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93eadc7256cc87adf176016d60d3b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1639d60ab6498c946a733622873b5d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbc6f4098f297e3710e8e3cb15d80a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1405c962467cd29ad312d1f06cebd660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63d553ba14166b49eaaa7eea7b80fd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82230e4b7bdd29b605d3e0309ab3fda62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385c22c9568d9f557acbc04f6a6312563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1724b5025e2d799166382e77daa68364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695eaaa03a46895dd563120e874d404365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f288111125987acaddc181c1e40a1be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be49420c84c3d256277f32db73e10a167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfcc8d7481f57077b6a1578f8460f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfa384412fc71a3bab0f2803b5152269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea409ad6f397ee72b818625c98c490b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0cdb45f6038120351a330d1efd86d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788bafe29d002648501b5538d6e1feb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a2fa80f6559aa717a52b322a65a0273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728a61ef9d43541b69fdba50e1f6d2374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613b9f3f938eeb7866c2139b12d1a6675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ccc20d44b03edf280ffc0bd5e775776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816aae7225086e207b9f079da831be0377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207378e4a21ea9d51c90d358f8eb04578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f5f598c191256249052084ef926a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252edbdff5298d8769492baeb49105280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef16e3a0777c93832944e8fde50897c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7dae110753f113b6de4f0c11cac4a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71624429bcc1e43b0b99e5542ca61f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36450509dc831d57d6f0b76c3f4b25d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54dabd9c051b65439d586ccddd437a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608091a64bb940c91de0e6c30fd87cd886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9aae30ba08a347915287dc396600787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ab2abac42f4155e93b926b776583e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac8bcd88e251b2449dcc6a910d4dcf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240b4e29775d594abb10dcef564e5ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775734933fc5f053fd9baf6b603049391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0e2f13481cd9051395c20b89e831292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0a512ab4d7fc52c2b872a7c80816293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957b342ed3e819dc67bc4a51c7e4ad994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598b9bc18115afb4679d1c4b644ad8395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d369fa0f7b10211a1b6e404bf7bdf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c83eb40ecf717999515a4f235c4eb197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890af468f5b0f4d6b177986af926b4a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48db9c4851327a5a19d2313fa65a23c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2feb65c23b0e591ae595631425da4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c899d099daba9f4c2412792c1a6b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4172fd2233eb70219b90c8469234538102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4854849d3d94b3fdbd897a4fbde63103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49e73892bbb970f12db9d31d8dcc37104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe3ce78b1d42997c1fc4b3b8f8ee18105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e40b3fcfb379b846ef87408fb6aa9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146f0cf812567040e29ea3064bc7faf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71582d0c0376522f9fdbacca229a39e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12946823d1ffa939ce3359838d0d6585109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e76aa10f5d0a7929d50cc114eb7985110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3770b2a74ab60eeef55748b27ee99111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2797c1f243e2c1a63463b8985b36c8d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e216eed36408993d184c394fafe4ea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f98e9c535fd3734ecc2ff385878b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc1bff25c242034b14cbfbd08a7ecc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da942a3bb329c79113981230d8b4f77e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ca0c3c07ca9d8f6fa7365566e020c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491663affbf64a2876ad38254dd967d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baab869303210a784c8192d16a12802119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6d6231e6f527460a3009f4b1cd542120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e72f3abae200aec050d584e871de9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190eb0a0c535c870819df0a74c9e8f3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df000f7e7c49433c66e4ccdef975317b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d159e6fa689f145cde29a09747002124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06c3ca19d6e6e407fa078a1835ef3f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1fd051c46c23188d0670b1dd7e83a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fb9764d244e709d38966e51217325127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea511015f2e7051c550af5d5f50e93e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc625daf9f7cfd53de46f807fa905e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619198a02783d8101e71c16d37e7445130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccc5a44ddf8c34fec1f3464be544f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df222b40c936d5fd72a12735fa984ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573171f0847f53a19ec8bed3a9c5482133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd3dcc63a2ad3fba26084fa20b8ba7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427fcb90df81ffbc870e58918ccd66b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9442d856338a2cf622bb55c04391caf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a0a12fad9624f03e1ab7de5369f48137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e9749c9bd3fc84194ee453566c92c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68ac5decda785328cdcf624ea8c473139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384c39485fc45cd26700d4d7acac7ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccae6a470cfc0eb5d21a352af42fb4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b668b4b7d8e3c5042c5113747a17ca9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0db2863d9de3097ef8f1b84c26db03143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63d5f7a344e18d6311c8e827ec3696144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d57a8901318b6f3ae5a4a1379e0d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d15f271a1de633ede73fc147fe407146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cf972042ef00f1aa3dfee51c6c9bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2d601ef0f087ca07a50db3ea7e403148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19bf2c657c2c35da96d881ac6d2b6f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2465f64594eed0c17c000e66755d38150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b63f01fd15cda5f06faf9bc4e2b23151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365467b501efb115de051fcaa6aa80a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d88903d9c3fd2e2df6c720dc5217b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532efa2a4e077eae6deaf7c411864985154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019581997b2f7fafd591a380d4b899f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e20de716089f82f1ef05801eb57edc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac13f59a146fb665d334208f8113d5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d33d546f960be6e86b3ed29881613158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca3ee9a93c343877a9f2bf431029b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc941e67e33ecd2b1a508fadd8d4371160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315ed90c43f08554117b82240202e3d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a139a569e740d98142073c7314c28162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca651f4c5354a3c523c158a3805257b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202fda3b37a518dad8fe1e7d556df77164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72073ffe734e06127ba19d931f54419b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503a16c7fa5354f83e39e227ef85839166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bca56edf330e9e5eea271c4966bcf7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d1946b618ce8f8bf1e21c87a654bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1c12ce474580b1e81ef2e5f3fc6b1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb3b17f43db60a1e998dd170d45df2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bc2ad0dba331dfe9c9ed2b4ac9d13171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b30c21293a9b81fa19cf0da7a01640172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047331770db02ff570fe21c7e95a4097173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8052e03f1599c19229e5031c4deb5a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76cddbf7d431aba4fb8b354338e9c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262a46e3448d10d8ec345cdfc203296176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e09712dadfc4ad97188f550fbf5128177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7947a3e51ddc9b97a86814822b4932178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd026a584baa0992386040e2fd5ae9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bb7c70a467ad55bfc581018a50ade180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4cef84d0123ae089363eb271c935d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e108439067474b2dee43d212fac6a8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01986dbdacf73afa476ca34bb5320a0d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12913e904f517f8385e155aa6105c3f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a282e21646aecd4f5ecf13c2da9e39185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177cd2330ad22cffbec36967a00c1db6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd63a96c0423f090c042134919b03c8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b7eb778c133074a9d257d73fe268b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89fb7dfd86b84de1de4e82f6f0cbf0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c94549478b538ccb9f2f5e58763d72190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2352577c6fcfec5b221898999f149191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2989696de382a989ab5b3a46c2b05fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e3223c74395b2325dda3bdef26440193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e34b6e591bd83914053358230557a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba924cafb92003aa51349aefacb36a7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac209936afdb402db0ceffb614b053a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1923f126ef7fa3762aa76ee7e91b4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c75d9f6a59343991d86d40e7661145198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2175baed46efc759d03fc71bd93b8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a5d5a3c1e0cf8bc7ea61cd302cc10200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd7396780120dfbe6f88067a3c3e6f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627ec508f159958a73a6666d5f46945202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b07de79e16d7d63af7849f24dba0bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a89d74ccca66aef89a3a6be89bcce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e212677154eb9cf03cbcd095c9a95a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf04b78cfcdbf81c5986c09c201f0d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d247719c24059ad0e401d80428822207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3525f35b65cba29c1c235e80ab0d741208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e85ca75e3dfb2a9a9359b9aedbcbb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30c362283d2146cc6399faa2963fed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbafee023daabb77d069daaac7df9bd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9f3fa5852246eddbcfd5e64f38118212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb774a7b0ef13ed78895c1d9e8644eea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8b08bbfa7dbee1a8488d2968c56a7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa4b1fe27276de228042b1ea66935b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364da278ca0c1851de8aab319d30f3a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4643ba984a5752856f5ac3eccc134217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf406808976a5274656572c82e6e37218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa504acb102b22fffdf16dbb5fc14633219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f43620e2792f2da8d390bfd8670e0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640e996ff709db6521215c9aa969d77221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53559d059934ea938ee7a08ab8fa8de9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c687ff7199a33fe3d6a2847acbb8093223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41460eb288d1d25f5b2f10a502ed403224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b27e4da78c076b172fbec9762c3b60225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b658c3459f998381a2126b5fae285a0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c70760f0df1688e604472c5c877c6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583fca37f9ad9fd362c423052b895ba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3303d7dfedc3716bcbd2e4b00d6522229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e906d4db0c9ca148c8bf61ae12ddc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09965d0e93503f7573b078f12a5092231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d4d9ba55975b328147a962cb6513d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2805f46ddeacd6232ac3fa0f5de66fc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d521a15821d3435bc36e3724830c987234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f15ead010217444c3aa28819a3b287235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabb0f07f016b967e757bedb1f80469236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b19995d0f393f1504949a66e4d8c6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e270e0ea6e922b084aabd2a5f5a586238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855055107f2fcf4a23a3f3f00460114239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889909bfaa49d8a9029f4c59b694d1f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c2548786e2eb23ae4079dc8b98dc7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026ffcf43d4e34abfa9b05a14bf8806242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f460dd8fc001dc2955fa2310210f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88390913f6aa327b9b4b1044738683244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2621531a18d29929e3fe55177e2f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489d69efa13089a3166a2cada8de1c4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cb6fe187e51cfd0562a294249d47d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2867258fdb5328a75c57bb1c9b5993248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301de0c83cc994cdda353c91411f186249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74e8d43e8ffca8f2020b26cda5dc6e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa7a06f409a296304a9339f4d3768d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63141f46d397114457cbc6cc69b3ed7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef57df77683590bb295dac6477f5323253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140d1c212cc074da906fa9deb31aac0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fee5ba2df81236c33f8c1390abb0a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614b3efaf94339f4b870f6f2284eb00256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0d4c7c6c6b50091b813d39b6591a2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1e19905a72b578af7290ceeeecfd1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3547ce84c75157a656f954121ff0d09259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c021cfbb68ff229a32880115aff5b8a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17bbee09c51ba9d14fd3bcac1ea03c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c4aedfc3ace3855400cb00d8f26be262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae084a0deb5646669b375c3e423147b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d184589e31693a748aafd8ca56d95dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12962a3d84ea96c4f611a69fd6a62cae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0171c7c3b8119acc7a8e34db2bde3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab1940e57fe53f5fdf086b08d85f34267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0174a7c99fb6eaca93206c24be61d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad87bbd76cb7b8c2dfa729ae79d398269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75095c5b043919cea5b7c7c20a4564270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c699b3080246d28b976a3f539851d99271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cca27e5ef8b1e9dc3f7ca3cfcbc6db272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c3ea396913276e5e7f3d917cecdeb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1084f83f8b324029c76d816007040274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24eda12c9e60846ca14ee984fe19fe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b6c0c2c560ea5f9e2db991337844a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728211baaa25e92fa6dc3c47bac63e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9eb538789e87ea07c9f7d166ba303278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcd3ff0403f23364d8f04abbad139e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f929416e3712c4acec48f5698d3cde3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69407c25ba0b7461e16abdf4e662727e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91786eb7056f5325fb3e2e75f93fc4a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5335e41fea4602b160029048470b75b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d2bd4943c0a65c7e91f0f4d43c8f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612c2bb1c8686311b597191eb73a26e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc320edb797271f240ab5495dc474e8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125366aae290aaa3918765eb8bab9f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3152b70a9fd499bdd744df3d190c168288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e42297b28ca6015b4b1611e10d4e77289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19906b15ee5ce3f82d5055c022c3be2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820a619b5800b89c2fbdcd03d8ce372291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47550a4f866637c400af09853e68bb56292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bfe4c8d846b056c79084a44950b86293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62895a09c319b14b050ff6eb3613473294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ecaf24cb97feb5e99a89ca82aa41e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a4b710010e87805760136f39fe3eb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4af91120c1b154b277001e575bddd5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb1218752c65380db8cb5d7657b7bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674eba223204e6eeb257dd93ebe27134299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de60efa5aa99c174cb7782d0c25fff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d4e46283c019a0da1fff9e24a4999301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8b0727af3d13a89d1b445d7f3c9cf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f05557aeda973af9019d2ac8416fad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb3d581215781c10fe8324da2abd9f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88306c9598d4290b8300dd0c9309df21305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0496f9ae5dba2b752b9f1a8a04f0a7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9f25ab7223cce57f5aa775ec0a147307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6291ab8d0fdf0b4a782a772da3a91e0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80e4128f2ca1b22794b33201b631b8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ece765298bbc835888f23832b52adc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c494eba6b8a10781acd736a0daa83c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6c655b79bb6bbe75ac208abc0e161312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481ac3030eb33d86f22e4255a29db52313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb8531420b215b5423362467a9772e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4edd7356258101439b80916e08bae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fadbebf6bfd796731449ac8ad242f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293541afe66ed6ea9117be74be32698a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686494b407a4b7657b031b46cd4b7c0d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907ddc476fe1ea99b4144dc4bb1c7c9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee956965fcd635fb83adc98107cc80320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a754f81e3e4a284a0e05cd8e81e05a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32861daf1885670f856869ef9f0b475a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4ca41a0a45b6759f9537b6f1655d7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e681b76861fe6966607d5e662a1ff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a27a429f0c82772aab58d18968cd9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279111228dccccdf166cbcb34328bd4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7541fe5f0e5649c915df9a41cce778327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cfbd1949c756e7a1daa01c569a037328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d302b41278a7b76ce5d8da55592935329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b6a5981a128ceb681498c79293aea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa8a00f17dab56a43b69ae6b2b6993331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9436fa098c267d26faaa5b9425db8e7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edf11ab95d8357e6d04d8a7fa36397333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe45dcfaca2abb9d1ba377fe1dd3d8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d03a08842ee6e809a230d84a12938335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68262dad9438446fe0aef42b42e3cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3839623d3631c3fc9030600778ff30337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6f1d3056bce0e04829b393fce5c13338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33168a3fae2109d84f52f0f3d34acbf5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d27c08bd38ff3a2c88ec5b818cf70b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3264ece250161dbaf54667bb130e80341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc781aa408665bcca2b78f9b881846342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d307f3b981af8275d516d3d018483343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55630e24e66ed3ccef8743b1132fee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb536957d6ff934cf670b56b79cee44345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148e36dc8adc39500a8d2f99ee1aa25346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05266e7f76132cb83f2946c66323fccf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fdd8f8f5a465e730e5d6c034ccc3b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44202bbf9f815af9d48d7df13686ffa1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8384a098fa4c165689f6bcc46f4da3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b45c99d7c850c9bacf3c4af7e81c0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002a777ca14c91a9d4806dea6e35c95352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f0dac0ddf01117f1a02bc139961d8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6d0c6833a85ab2f2e3c490a362053354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8da3762fbc181b467a6505f2edd0f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e420f6fec6bec6ceb3e811b48dff89b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0d024d7ba69d3b0bc7647f30a9601357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a99281ff48ab231f0add28b1cc03c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc8e83a564fbcad1543516ba2bcea4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8ff160bfeb8a8548d4e549a62a99e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693ae94f5ccc2899e1587ea3e37d590361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5896a0ea735d98f160c17684d647c71362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8ac43cb640ebf9efc1edd05f4e1aa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3906d2caf8fdf4336d090aa89bf61364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6124e4bb0e5c51a097eb2654b4895f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf7a5729e788e49c99ad52d01d11ce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442e9aa3665294b9789af842e29c54d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4cf735a4eff9f45937e3283880a67368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55179ce675d328e78ae2e6d63213ee31369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfac53cc01a1ac2565e47428982bb3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73362bd9dcdfd359849048cb1c5d9fb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5024174b23b7fe614c5b1bef0ba40af372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66ab13cf1ea5248899a5f8794e6561373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d81a65627087fa3cfbb59c63418628374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611fa1355e9276a7a0a145f42d9ab96375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086eac8c0778d4eb3f0a3ab3578cf7a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0db4e7eed213fbaa89ef16219fc30377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67625c2ecef47b576cafc8f4a0081ba3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd1e1b687802fbc9ff7671b51d02bc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b571fb1e887975b7700174ede3e65c7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5497b26ddcf07adc6f5325409247976381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb25a7e14f936d198403f56ff6c6779382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc8cfe3ece647fcfca14d213486428383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6143bc8d5df3e53c47a86cf58c0991a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795cb1338973664ed5bb6f47b887087385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ab288c8ce1354b58795ec34213f1e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb448b8ccf8c4a937f3c3557289a5c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114f284ff981177c75b9a5ef83e7ef9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500d25b69ef83ea99719ad024a88a39389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bdb005418cad0c0f1dd34ded03e2c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74bdc86f634ada2f6dd53ce78e6a0c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940e8152cc30cf0b6b4425b8b29875f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d23b44f55e7cb84888d579507e04e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3dea60ffe898397be6c92e2a76ed8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3adfb4a7d9adda1a5eb9a95bcf01ad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b96ca7abc3a736bdd95c384ce829e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36763880b949787b93d4db5af0144d1c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa253f3828e134246e2cbf367539cff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf539d86f47b087286e4fb1411bec2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7cb3c9730828336dfba0a454d5761400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf92116a2dc35835d01e7c079815ec2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717929c4edd9666ebb1bb453c8fc7560402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc60a83833c7ccc6023854a265a525403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca1a5fff4f66f82903378e8519e36d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e284975c6e24edd5529e4f8243e46f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265d4d2da7cd3d8521568d6d6e86885406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cf6c7dcc4ec6268ccb016b745cc60407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d07a62318358cc248d07d5d47ef329408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd12c9b19611cefa60f13f822eb0de409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6901599d96376a831cd4ebe517749c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b34ae4268b47b692c762c906b4f3ca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accfaa2e2a604c1f9128f5305b01284412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d004b316611a3159178780e8d934431413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b36f4b9071bf27103a3d43890ecb8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca1cb7828f17ed87a4cc6979d56c77415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ddc84bc8fe3bdcd88885f4500c6fd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1032fcc864ee88401429f16f350d1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93faecfba763c56541f213d56d6ecc1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e094b43048f8f343be63fc5ef94e36419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206796ad3b67470cdb4f95fd634f5f8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6d271951c6e59e50e44bd01db20c3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24d921a47131a332297dd1113ec654422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296af897ec0bc7126198f1d870e1009b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd58a36d2a3421cac885a37a461b044424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9633a84f0779b854c4dbfdca83fed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3156b693108e3b8daae041dac3900a0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645c545a90ea712620c8d7214fd7960427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926ab11c48f172a9ab9e4358e5b7060428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff69a7b5a88bd4598ece3414ccd46f5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674d3178749eb374ccdb5e4bf707abe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f97d8b9349afe2599faac49d350397431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb672ccebf8d5d4e7ba364d0d66e022f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea69b4bd6456af1503920a80cc3b5b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2c5724ff42496ce149cca117aa617434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bdf43cbe3f30911c7a46c150387b6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea660364b58bbf1a7ba3102fd91515e0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a12d7fe01e2678b9a61d0032db7e8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa3ec66df2b15806936b25a3b15f70438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b102b6b0874ba33766359bab68cf566439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15810bf38a1afbbe570050e97976e5c1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7eb4df6f28d9d17e3a9c4267ae0518441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084f4f562d4920a0ac1b596d926fc04442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc24791bfca0279e868430dc6bb1de443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0005b83e30487a0ebd64669ffe2ef6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25d4bc3deb051f8b37bcae19a2e46f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7455a8b9a1c12314c9a7acb289d73fa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d6432d4e5da9ad5260a119e18121a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff25069ad9eb16e421d20f05300734448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b84e3cc3f9a74f3f149ca3fe8f31ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca0f815341bd4e8c3de34ebb9e007b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d8c21654a0241fb3992241e1a9407451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a338809cd57fe55262563a2e9afe68452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9459919cb5683d70bf6959154e15fd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637994475b2a965aebf6d1654446bfa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0d0b0b8333c950fbc2c63022ea4a9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3841f7671435696008db464635772456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a47fd8caa0126d9ead842396080c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f8997a343a538244a75058464f329458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9312a51f209ee319a3d50a1c972f873459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edb474617e6c6f39695b33eef303cb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdcf52e2bd6f0bfd37eacca5b44186461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8611812175037266d651978d95d0d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e19f55f9ce6375ff3681b795aa1d45463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdb3c8ea34dacb9db0d49fe2796ce5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f68cae02d524b429b57ccb7ca3060465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c485f237dff42c6a14a156e9b8ca9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd315f6dadf0c6ec096b1f66e1a8bf4a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42f02a1ae6c3e2e124be89e9fa3cc5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a77c887f89557239fa9e65d795b0e5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97106efedfd6c5c5fb1742a34761d2a6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc4234ddb8b608f03628c0c6786fc8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a713587d7dbaa91ff544b14cf9352d4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8de5480c512009f629d7d93581796473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdd71fe955c2df8a0336a3b0f42b01474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f48814ae4763a680bc0f53dbfbdedc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaacfc132a01d7e2e3d9e89c3f3f135476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250d80ca2a12dfec7c67c0047b556de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b335eb0b2d46c73b53a8939850b75478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc106e3abb3d05058895706f5352420479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde34ba83afb76ade827a35baf17a8ed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61839d58e450e317036e180f29c50f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0b3972959ab18f3607c4dc3031c24482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2db1a96866352d16ceaea9bd5ac3f6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e0ecd03573445a0e7c614b67eaf1c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d84406167844a0b45c46718c372a7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675c46914f541eadc581219820e887d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f66ff12d80802d7c67f37f072e8a7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa865b8122df44fd55a93b1c4365c006488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8e71e996e0c27b1c55417fad55aeb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82859a83bd23660fc41aab29d06d367490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4d5d2bdcdaf8e759e7bc5a4d2f6b5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91bff33b3f0272761acb182a7fdd0a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d24d49f9c46b4547f1e24533255f9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8198f4494a5ed788b62d2ce8cf5662494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca172fe55c7b60cbf46a1d84c350a04495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0f28229e194da938a166b278b41d6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1653ce644bc29d547205e37197fb12c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe5a0b9da3804cdd1255db098ab106498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c1552ae24259a69f3df04212e238f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfd1e57668806d25cc5bb86af0904b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da071b23d6c59013598f2aca367b2d65501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca17eb5f020f0e44771b2a35e788b2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8dffb6858b9edeeb3f7c235ae3b48503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6928a22d4341c54bc7653f2ae9a87504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b8b6a5934f59752acae504cc4969e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6c23b4b41bcd7f9d2ad206ca8571d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f817f4e3eb5f71487b06bdf368aed7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbbd5e4e7d50d1f04a484bffab8ffe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969806f53a7c110506627429b56f062509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adeb96597d7f1647999ecd9f8846e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81564cbbb7eb90219fd3b78233547b30511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f919a97f303283862edfc6858e3ef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa07d6f628824eb74066cf30f169f4a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11947f9dd79bc865437cf74772599b4d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8e046b68c0ef020d7568d641349e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d3994a32b2be166e03503ccd37485516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d3c886ad26a22ca1682f193b0a0a8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce24e4768366c22defaa802aade0811518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a23661ad0ff02303dd538c080c36a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ab8a8f3c11adb953e9f9b9f3dd471520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d354dc9fa4804960afead72fe9a0d7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e76bbe54429167bd50358ec2c5ac6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7351ec267dc87dc54697dfb05b5875523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51134ff3d301e1862cc654c22dd2fca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c4e340b97745118b6e9a5811795eb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3573cd59df89f64676bcef8ddca2a48526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094a1477b2ddb1393353aad5660d175527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa52991c989999a843f3d689ada37f6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db86e26bc8085b026c9af4ce03f5c5d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0c99f0506837a6d85dce404372dff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8d53ec1ce01df297889804d705152531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a13556d8dd8038d4f5051034865d1d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af2259a6a8895676ab681351ac3af9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a685a0b9a66e1d852055ba7ca8023a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6af79379b8459f1f4bc4af5aa8f19e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50249ec6fe0fed65fab7120ebef6b03536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3493b13dbbbeac1868810ec81a59777537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0ab12890afc3e4e268274754739f1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f319d5cb34b7473a95e38b0df5a81539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f51bc7d04fbbb782350ac6a2f70c2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbcdd04a8ef924b254ef4a5324ca8d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e288299578e86256f5009c71a42f7cd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed105e95d3964c452237c983734ddb1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c048c4fbce985d03910c21950d9153b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ce10985e5d4bf66f3da26c4d6ea51545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a7b818e1d7ebe490b5515920226bb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ceca3602520d7fdbfc01906d95a47547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576de1238480f82d5d3b888737627d77548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e582b666d8a31a434df55b8823db4a2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e45155f745274867b261478ec26c5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df6eae664795c1b243f81ca683c742551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979755337e3b3da2d417e54e891ab14552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957cd81681250a67c8ce0c5cf1c871d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273baf87f38aadb1311e40f10580ea2c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e1a00c6b98210575a8011be0e2a62555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042ac83f2519b03760d8b3221832826556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec6e75e3e9c42a91d99e2d1f258fef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2accd2f81fbf3cd3de9ff74027ba3e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282518da1bfaa8701c16d5d3c98f6d6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bce333697076cac4045e8a8477358f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08a037f100884761595d0750a0e310561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d285190b8f6d05f18b628f14bdeb8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747905335cc89da9d54a2c9d25700397563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d57bf28ab3a009a362ddc91e244617564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ce7cef641bf3dbe357a36714fc041565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6765c6b058dfb8acad44377039eef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f035f246bb5660de81de0aa16bbe4e3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736a4bab3c582f00868cb395c7dade1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a09b1ed589c963da66d942c0f55ae9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cdbc4b6cb74ac8be78480a8b8a044570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022539b0d15e562297a83579fb9eaab4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fddf3525022e81bd45c2b14de3ecfb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b5475ff103843bd010cece021c9c7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d902ba72758b013f8da163aa831ff7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99be8c5e7a5cb0910dcf128c95ac4b2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4e0e80541773b5d1f7205cbb1cd49576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb6ce78fd9edeb07298f6ebf857f5f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ab419e4f0794194cb2d2f67b5a88d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0deb2a362a920aa50579bf116e16b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8e339e3fb74051ebb0404850af486580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389acc3ddfbeac1da57af88a36f0f2c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1541917a967b76152ac16b9b751656582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd2c37a187e27e4af64a361f59a214583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfa7461bda7f4a308602f90759a445584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc29d469528e2827a6dbae72e22ca3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1f333d72c2a39ba4876240df9449f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058bdcd5f539a30e973062420d1076f2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4968cab93bbd0cfff28907475cfffc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5e4d58fb5392c059aaaa38fbf5912589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8bf3c9b6df14e77f210ff5ac29e5d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23e0e657e9dcaca21011a19b47a11e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbaa877872c4ab780d2d9b082728078592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb587f00feeae5b330e4264fd6bac7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9d9701d98e30ad03c0802bcd4652f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4b029daecfa9b72d860066fca324f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3546b43a72ad2e6ed426cc5342050e8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad842815222e5e4fda7cb12f1662cb02597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e60d3a88b71a2a205b215acb45d353598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfaeb012d7e11d5c605428bbcb6f156599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce49fa9402fd5169320f5de027ae7d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa6fd21df4bb7d5e1b8c896067fea2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1ac146d3bac9d331db27da09dee04602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ba8016041c036585b953680bb24c6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305aa109f058629dbbb08e87f6440df604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36291f00f76911626c20d1ca8a1ca38605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30910d32bf36ad9fd39311d73c2863606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36084116ac41d49e040be61a3ea38e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef70bc2b76a61aa506c42094d79a17608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a19476c2fa98bd0aa9990231fe8f67609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd02a229793dd86d435b56dcc802af610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e775ef945bbf24c3084646f225d6bb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec71f2a376ccdb99e6755d36f1b4725612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d12e1945bde7c763154aaed43419f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68930ea8292c1325cd19135c5d4d9c3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c543f5968e730f43dd16bdb8f6ced0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c56b4d35b82ec55267accbf65eccb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1b3a597f7f98e94976ddfb52015f3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55491e8ae82be68271eaafd757fb8d15618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d443c494338e5cfaccbaeac51fc64619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ababc8c270cf9446fe5ba7e223995a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72989817426d8d0df773bc97c4de7526621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7a72dbb2c836141b3a8d31d02733b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048ab091c3a43e0d8c55f8af44018e4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ea3dd4d72995720f78effc89a8e06624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724791077bbe7656b36f973b18d7eefd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c9a3881345f7a024f2beef7b6a3be626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494697ccdef483572d4084bb4e73588627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbe02736f97156af7e47150ba9f174628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e46539f14563cdcd804632ef589c1c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d7f0e6ed6b2ac38d3240196019d96630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961dc821f56d89839f35692eea87ed34631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc47385b368a8a17ae20bdecfeb1ebe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436dbbbc565eab4f277a7a70f63aee78633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3a754b8492569ed052cf1c1cad50e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135ad9bddb6d3dc5ba572813cec0f8e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd94cff6cf01aa7c8cad6b1567d3f1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f1c872d0a4f1b1a68d0afe4970963637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178ad2b21ed769e42f631a2da5b2f68638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebdc00684c36123d5a3ccb8aa9e66d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fcb223360a11f71a36c7f8b0c2ae9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcffad81adf38f1e15c129340dc905641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077929e1d1f0c8b27585530c0f311353642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023d0bf18dba789355201e029fe6735643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60173a8e579778303459dd99832ad9bd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68847784101cd638303eb93d0a71680b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf0d5544ede0141481eb861fee45f7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949527f348b371735f934cf27730662647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c5a084c784491bc4f3f3cdb94387b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d8ad1a9343edb054c3a2649eeb55e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5463aa44e29788beff0bc32e281bce0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3faff05a5b7f0082a53c1f9728571651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814224156084aed9500c52065089f823652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6092d96e5344c4fac14e287f7d7c3d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead71971379c93328d85811a8006195654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c896d81c1c7285747709b4362a8ba44655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e0736f1b038ce4286183450413227656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291b012bb7297ff64826b253e476ee1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf0c01bfeeaaca0247d58a43aa48fd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140e3ceae21e357f84f671a8b08f07f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7092156cb425982488f211fedceb95c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b37e7cf69e2329e5d8698fed316ff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ee27913b2cd0479edeecf04c31c8d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb8e4886c1735f9af78acc808cbe27663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23cf709f642d1da7b41862c6d8bb9d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae1b851cbafdafad188eaa493df5b9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c29b22f9fd3bf869c8c5cd8374b334666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05caf3563cd622d8d28452e6d23522d9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7445386565f87e82009a39095c32b5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f987ee553f2ad58be00ee5098a877669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a24f7155f8b4ef3388850f9fede7b2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665c457f4a91581cde25b0ba134ec0f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520d917564c4fd93df285968a21994e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee478ee56034d58f7fcf762e3fb7dd94673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914186c5474f0f03349c87e85965bf3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412558964d834108d6f62cb6b0032ea8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353f2ec524fb8876bbc0d7337613b4a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12764e92ef0181f660e7d9fae0b4d581677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df6c989cce0e5971517441c5accaae678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2ea9012a8ac76210ef23fea56057a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85657a5dc0129da6f38bede8f2892651680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3b851995b3a583e61dcd8982a2d8f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9439990ef4ea0a9fc99920e732662682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc509591fc6c939af5fce4fee35fda683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5e6d65c86307ccbbc60407c82ffcb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caee336adb435218b17c637561ca487685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f0b7bd94624cf3e395c817d5082d6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4d98122a3558379656f1b02a38a9b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b30dd5bbe66afb8ebd44ef7dad0ccc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb62e41334cbeca878b9183d92fd86689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca5459101d1167bfc0f77248c0b266690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699e3b217c21c656c7442ccc91e4ece691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b670b017d8826eb12c7a2354057009692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c507a42ad2e99443c69f0f260390f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00549f6eadd1776cd91e7aef1ed3afb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57927c7b4ad67cc85cdf97660a094244695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177bebc7df4a3ee22dbef6c3c6a0e07696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5aef9a30291e644eff42ab927c8970697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120e8674afc797d54e09e56c9f6e2e4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07ce2d43d77eb993b1c5ac126b4a70699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d381226abb3ddd433951f62c01da5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64646bd6e2720c2309e983ae2fef3d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee83ec9745d46f7f518bee33c7d4006702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad650b1a4ae546e193747d3e826c42703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf8113563a3259bb82fffb2f9c5b4f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309acb332f92ad295f9e1913f965ca1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831f14dc762dc164d92c64217b5d20e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b40278bcd9eb638081c1928c750050707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac0a81b7284c33f3cd5b9038119a88708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac12211f3dd17f2ad1811f8ce43dd48709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246da9eee7af89263b3be1a91ffb3d4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a1b0ba8cd775ea0e1009497a67bcf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b5999311a5a3f4107a8b6ac729704712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6d9bcc644737395f8a8cfafeaeca3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8d2486c8ffea467bad4d55723e7c4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268a1be9164a6a164bec4aae3d85bff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964891938fd31b797b52bfd2c9c39e39716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0cc8459f544aa2aefb0ef18a23211717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14d5e502e8f8e88b6e5877b25aa737718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b669a2b92f569c6a6c045504cc388719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50d7b53948768e9ae314032251dab3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17b6dff40398e69acd0b5c29ffada7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c16dcc06206515ad1e2bbaa259d3a7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0463e230c823bd90563c077bb32160a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6e4327d1eb43aff6ac4c5d8821f91724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b3f2770224acf31c2828550468df0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0afe4c5959197a465ddf223a7c1331726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39891771de5d71360ae01556b7bf2fbe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb08c74209859114167ed5bf31c083728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9af7f271b7b0b96d5def83127c400729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb264021bcccc82fd502e39d4cfac8b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e361240f04ab1c3ac191780f9094c06731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774124b952e127ea5920264025ee09c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f532ff43b26b86663ede199e7c0ec733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47f3db3b86d8d80e5a774d2d84aea4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c2b0e3560c87490673bfdb7392632735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc496bf917b3d1c3b1ddc35da6ac4d6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c585f274a19f21952276c9447a822737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7ecc53bdc8126b05c723dce40e38b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844c3adf03792cca3bf2582410dc102739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc08796b79ddd3706848165ce69f4af740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fee1296104eb2bb9208f0b326e2f0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3732f8eb8f9b0093495442bb5a98ad4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0621421022cce476d2ef8c8c9cf329d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66753e8bd1cf11cda14450f9c546df744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb99a6ca9235706d21015866f3701d0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6573d6cd6f1f05ff1918543d6d05fc5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7535965ab0a1df0c03e3ff7684b618d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1d5c8fd51964ca87c5dd72956b980748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa007f2b3bcc16b1f4e75b4965fa51749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a328e75f8740aa33aa50e88feb010de750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce5ecaf3f609dfe399ebab3d36ad7c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef693e4c3af55a3b948f3619703e4b4d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6cf3e7fc72345109744c2b97b063f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d547c4e76520c909b7c8a7f93f3d612754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d77b504256f78b5f8f889a00c184d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a399b988e22d53725c7a1d1d314e27756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02e1e7c20abe09d409c5abe0d9b251757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a6a486adc7a261c6a79254a5d79e7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6910d65c835b9dd34926f6eddff8128759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>