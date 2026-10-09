--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160158c7edfe131d559c5a62be95b821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafc7279008d6c3d8275a5968f77fd82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468376aeb055ed5a9412850c60d9169b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0309939ce5600bd00a34fdefe224584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bf520832c0269e87e0fae7e84be575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181c0ccf70fd89e081f3b560626ba2b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7b97aa8fe401d95402f8df17ca7e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaceb7d24a7419610d71da95fe16b528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae21f7dfdc8d925ad9873389ad9791f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d81aa93e73479f6389a73ae92dee5210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7310b2c67d6296d95c7c1c7c7071e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ab42e6a3000d0855dd30964b7d77912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5c26b47d866c55293b00c85beecc013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab69ca7ad273fc1164ae687bbee6ff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794a3e9abcb05b11c7d0dee1e3fe75a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47688ef1a27531996f95f0c3b68214116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99f601d38e5a19530fd0c2ffd6488917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037bc25deccd5666464cec048ae7a9a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cd88d1534e56ce2940d314862c4f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22a0a5520a89dea0a047d46cdf98eb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5208d8b7d9bd1ebd84f062eee2492b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91259d6f3d650145acf02cd610cb6e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4f31a5736e7dec65e7afe9caf6e7723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892f2401a7cda6820253caf2f5223d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a14f893f891d093fcee77d9d7a67125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759fd9a646d0cb2f63a7833fd4f6dd026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e15fcaec2ecc79c810eb142d838d627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814848fe0e3f45a50d8be53a56a80fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a80910b9ee74c2425e311f66ea95b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04862d5ac081602bd2dde380972f01330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4f65af59090e89748426e77c96c4a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e6dfcf566bdbe678cbae36c20f2aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d97a551efbf5a15fe3c7754517e5e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9795bea30103ea413f805fa015613d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca43b85858ee34d85af5f5b33f3843335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4f03ad96656d111ba6846f244d19936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce069242144443473f7c8d5323aa3737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68758546752f48eb5362c9b8d233c41c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547aaae37babd2171e7941820fd9194539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24acade258eede6ca22a0899e1931840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fcaf91f7ea62cc6c799885e260e6441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32beeb5f00f4db2765559031d01d15b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a747c98271d376b4171abeb5114a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871dd59681924c08b1266f7debaa3b7144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af6eb0304622cff096610855721f0545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ec88b550548f931af2165b5dfe30f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1b2482f9915abfe0d6824d9cf285647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db360171fd12da00307acac0fca3be5048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bae99e3800ea299255f9e953a78a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2683c79fd656f5f0e8b16cba9b23fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d253faf8bfe8fcd481d74e7599837f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe3e7c24b5b6014050180000b998ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414a02f04806e65efcb0bcfe45ae55553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c469c00b5f1726b2d585a91ce0be6054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99966cc865ff9ff65976719f783d604555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ddf4ed12cee08794430c2c653906456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2670f702dd450969ddf8aeacdbc0d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c2e279b8bbf3d9214b7dd65bd863558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552e8cb619218a56c8f914c9d68a1d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ff9b736631b4286b721bd2283505c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6c4a04508e1ef3d4235ba9f80fdcb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc2ec568ecfce75579e3212a230be062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516ad0a8df4a7fafb02f663ded7cb4263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ff91b608d1e50885edfcad189d12164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671da114346d16266be01485d6f8a35d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4685f6d2e33b4ad9f6302f700bf75166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebb989a3fd5ac0c77e3161a1e75af367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3bbf70454f104a88429e4f496bc0168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759912f0787045aef1fd2fcc8addad769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62434f133b98efc83663fc08c68257d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38069c162845b5d407ff66e977c40a0371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21063c40813663f5db3b97a6200e145a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ce5f704d015ec1e8d2dcf32b7f68c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3046b32a0d1c2394f3b7ecc8872d29574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494c792247fd052a2fe592311a10e1475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005500127c03adc05dd1f3e5862bcd076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7b18b244bf171483dd99b716608c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6b940aa0a6af90e29e52c356613c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553777bc916725b656b0e94e376d69f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb340d07580f4dab287c59fbba03f2e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58907d8127fd5d377b9f18ece0d840281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ae1c8be9caf3b065f70cd20b0709482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3eafe67b8a8e2d4fcace471b58c96283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb639e9dbad34fa0b189611685bf4c884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c22118270c49f31652847e02471ad985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd34243481c4a929a72a99cdd0a5a7386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c92b488554dbd71cff96ec7506ea3a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ae813331adeccf05094a1531bc90188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95455a88b3a3c25784fbd74173f78ae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0ae570d4cef4d0686679fed7aa61090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dbb108aca18032bc20408556ab51991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5acc96f68cb61e4bfa31fda3b1d29b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5aa601a97a4d0ead1bb1764891e4a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032ac21d7acdf1e5ab86190b0601c6694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409aaf3b62001272b88a040c3a7d9f3895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d7ccbe84a48c17d8cc49ec53ba6de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2621cbdf30ddedc60eec0ef9aa8d4f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7cdb43b44136a7df3b82ebbbe398f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629cc3f70554b40e552122e24925b7399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e21254eec7ca65394c1932d6787849100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1c1e1944153c70c976bba0eecbde2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c057995a56bc9cc326948eb45a8dc2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef478b95918f05d7d796e9dcc3571a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e854b49516e234dae42a24f672f8a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6b7a7d1e046a15286014a76a47fe7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30921165d027369ea1f539e14b02ba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59ec4f794b52b456c8dfc6373c6d22107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d94715f4be2580299940c20112ff4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71371d9d8468bcfebbe1b86a66c2b0ea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fb236ed542375d05ebe42bd18b773110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b204194548cd7be55ca49a8405309e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e7cc7e5af2278504c3db3dee99f4e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6c0123b0db3c284eb6f007902c38c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf5376c384f108b2c8b8b845020678114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c106520a2c83b52a0162c1dd6eb3b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcf5db075b75db14a5d50f4ae4619b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f800e4f2b5becdacc65c251679c41117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17f211450214fd558a27c14f035f8f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b6575d56fab8ac385b479a780eb5b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12c838d448bf8b1bdaafd7e407997f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e882f635c18bdb9a0bc1ce9bc0357121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e1cf3d69438173a3beb688fdbe18b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a5ab638fe6b02f2cbfa0cab8c89e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0ad55004088ebaa8e811f867381d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dae0d3aac1bb938a71d7d669ace685125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5363b2b495b07675a2a0aec48a65a84126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec2f9d0092a3406f0881b26c9762dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde00c57d6844e370469fb969c5048af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc76ff882c3b4d4f41954dd78f6f96129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e7005200c3474b3c3d8fb770069da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f07f4102a4d473eaa5e11dda46f17131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc18e42d1fd142fbffb3cc36093a508132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856f651ec08ee0b4cf53e69981b4735133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9f3cdabd914874c7c07f2aa062c18134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d193707cc50476f8a522afcedcdd1f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eda9f253b828e780c237ed604d3304136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a088228c0a6f8fbc4b507475d87214c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522baff1f141de3ab27f9f072114116138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093bdd0f8781382146f979aabbcb4a56139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b6e50a876bd03f478abfea649b7ed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d808917d7a2725b37bd4e35956cc5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ca595bcfc3ea82b82687defd1bfc5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f6b09eacef8aed97f70539e08f42b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f07a521085298f76c3c4a4e5a738b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96c5de9b4cd4ca205a290013ebf51f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c0e1646992f3e91359f062c4e7ddb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74b10ae3c887fc4c005ed27495492e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78221697eab897329b1b1c20199d3d85148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c079d5c74677682a76772f9f480fc6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404969eeaf366e13c238e10d715ceef5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f89d643caec3a0db1350e7d6726f9d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259eea1fb21c21e08471a6fb105b8141152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd313b81c3a0edff05eb648bdba77c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6856b5280b5732609711c49fcdc9f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617985ff870a13dcafa15f010b1a0df9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7d98d8b227eedeb977d33f67e391b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfbd719a21169545cca17e5e59e78a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143bc450fa883987a401bede1e18a25158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b3415ffc08a5183bcbd69fe357782159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a09a7142c17d44f3047a1a1a17e73160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bba5df585fedab29f7f304a85fad2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a7cd1acbf45870b69117fa9443cd9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9854bb46e3c50d7b67a537939da41e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d28ad34d2d897dbb4daaff4822167164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f80b471c460979cd3cdf1312f399a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9ae9d9307e76b088b33a68fe892a4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926215d10decc307ad786dc5174e24b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9e6cba373eeaef633eefed1a3d328168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e0b0117c0216b41d2ab2bcb6f804c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0f524183ddaa057e05529c30aa6ee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be96865614d2c8bfc03d081f90d71f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b0c4ee072c1e95b48e591ac487da2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc38fcabd338b5c9f23adf35bdf52f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed84a8c13778d78bc3224edb0707178174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e021aafe91eccd148ca7dc1c116fc17175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7deb0777efe99c6761161af4afc9c50176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f5eef61ef807b2134d3b7e4bebe68177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449c2f86092de5f9028fe7e634d4f39178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68435b7012e3b438d7a5337c3fadc5ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091bfac4a3cd67ef56b0a442ff34334180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b19a7a7ee0d5adc157654369dca3cb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78aebb8d2ee1aface58516b20bef30182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c365f57743aa507cf2f20638ee58fec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee338e043d2f3288926f6bd9304c55d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df658356412e3c03114c3ef08676c6d0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60311e1d73be897e1970047dd3f51a4f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec825a66334dc0a39f674cb4ec6c6c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50baa82ca527dd0bc807cb4c22504cfe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e072cf1f0bad1b5f34409ebf3c683189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413f7b16ef81562e753d8e64a6ef408190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6c369b5f0d96e9d9539999906942a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abfb8dca2c65ffc2c4e8ffe435d63b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e97f08820869b4a123b4f401ce75ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea715fa7f4661e9fdcb3818f70f8d2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9718e97b675864a9daea80b24070865195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa8a57ae9c67f48923321e9e15ecd7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381b1acb83184b366e71414e078f1b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fb2eb77723c54296f2c5c414829ba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2510e0cfd077174be7847465329ef62199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac026fc99c5cd0911c88ddeaf4af46200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c47340b482275f69a5fa463e09962201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e166fda00370886a370dc1db8119067202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba66aa6cd30d5d4b0ec4c006f322f9e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca394794ad456c74d05f2885b16f1b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b83312dc48ba98b3b977eec2d91bb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb7b0e03799ccb02ac3ce19e783e9e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796731bcc27f62fe16735b35935d164207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80268f7bbe33d08d5634e7fb09d9099b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc53c576cd25a7ef3e0dd32573278eb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b006718a4b1b2d8d10869723631816210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d9a613cd96ed71608ed3ecaf13af4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d1a5828eec09bd3f60a35a70927d9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421450be18401fb0ce975e7ad665b73c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47599174aad743d133d0d11e568feff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bf0cbe2ffee2c38db6ccefe3bd01e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef595cf9ff32364af77eea14d133801216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb8eaebdf32be600c75df63bf672eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fcde9964ecb764dfcbf3af47def83218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ac25d7b0e9d7a2d11da0754eb2876219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bee0c9d1b09e3a2f226105296845ad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0068a723f6a24e8060debdf9376ef4d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469265843043feac1a35e8b99e5611d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5e447b485f39f3a89d7279b46842e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68609a7a61526773113cec3c527ec56224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fe65bb8b9a8718b9af6f769436942225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a98870e26decef36cd31864995d9f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf7cd0d802a42e732d7efc0e4d4ad9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e3a696547626aff7ab2541c8a5fa2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ec0cbae88047601eb42962e376eda229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229b350fb05df128c3504b8fca40160230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f5f0696b87b822822159fe6bcf32f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6dbcb6537a96045e1e4016ea30ff6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71892a6bbd61b91b240d074b96cdd13e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1a31dae599aed9aadaf86369db87a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c09eb60117afe52261552146f8b81235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607083d21e3a992f5bf3d1695698663236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc0d2b03413739708310c9869d1d63237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa459699a245c573a6365e867989118f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ffbe0fc4459e482d2291960d28581239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ced8b314901db9f5e442cabbacc76240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08ccb5a8e9292e2010f84ee254626b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bede403fa27952cefe061a8f35d63242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0deb3aae099128d457d97d1b8707fb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4067a067192647801f085824505fed8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf10bf31b627e78e6b163ad97bbf2e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e777628c1c7e977e8627b1c13b1f52e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e222dc9a758fab5a6be39e94996f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe02c2d27e2ae9afce9217a0d76eca2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c94c60811dbdc52eb1a88e4b8b495c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97421d6e13b88694269122f95a2983250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed317eccac31b29c34ce85a847cef6f6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086794c36677d3241fe51328a47913a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2efc86a74ba17f0fad6195049f5a7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108208920e2a294eed2d0ea70ffe9329254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863a26a3013a86eab98a7b121a0a514255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bf9a6a53c65a6c410d77fcb20098e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f4824652d93a37c829354e10e25b1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc13f13e7ca04ca92d344df5e4bbe7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6b95aca4accbf5ce4ca28562e710c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590290eb905a99deff676be3e42c9bd6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41ce0c9f6a6a188af727a655a7f212261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94240315870e271006a4e92e7cb248b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfc13f46d1a13676d8980dac66c6a1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab898d57c08829fbd8314270d3c90d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdca54674c19c80fc4c6540a28ea3a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d245e1f416a8c986ef48891384290266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669ede530f3bc673bdcf6ebc122f492267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b023dc96d7b2eaf5ec5212964f318a6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54bd870dc44ca1f2a12d3980a92ce2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ade902d07475196589f75925aacdab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952ec1186eb82dc0e2487881ac7cc18271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04638aadc6975c1adbe62c1f4a8de552272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fc298e76fd91a2a4da5e638bc6cf9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417b361fd14f50609fbaddc48b4a5d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36505077c3b0700951e901311b44d3a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45382cd632cb77e20256edcb15f1ce9f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1707b314ec3da8292766d052748c3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5516b6b3db7a716da73ca48a7b55f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a39e73eedc28e096ad438adbe6de65279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b819c02981e41c0d2a20a638aa3c370280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf5842242f903e480358e8b95bfa44281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecde7a46547c7605a32dea3608e4e9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db5a58362c1ba82c718bff143df353283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f025670da45828db1d9a398518d653284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821248ce16ee96ed25ba26ec107d918285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c46fefdf45cd2bad25e05b64b1cd6f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc347716b7a178d9c2ea156d2419094287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f6968cc7ef61fdd409d493c0c1388288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f320d72df0595d025ecbe9b4d970b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4db543cb4fb39190b98d3f17a1c58290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819dc62af2cdd362eef7c78924d7a975291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6677dbcb10707fac5b9550ab17b87b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e72aeb965cf71a0b8c59cdbdf04609293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69188b4ef403c56afc2e432b586c162294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496df886c5216498edfff636f7c956d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f24136a4c488a06848740338bfb18c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156509027960d97ef665e54f0f8fff1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463886d111a90f9b2bc48e0dfc2ca77e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a8b071a05a377273fd400e2962e3e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2b87feb8feab82ae44ba8d09bfa40300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc93748216adc6a74c18cc90e0ab62301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9cb6c60ad8e714648ad142731b733302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4641920c310c04a5852c5d447b4658303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1305fbc226ea7944e25cb4e31904c96304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61992e2084f49949196a8b623f02f81d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047ebc021b98d8685afe325f457ad12306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2af47acec1ac4008850f75da70f0e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab680c2c8fe2cf1e5cedadff853c3ff3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169dff0585f2609319598626677b07c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdd48cd38e3c8efb72b31746ed208d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f387c7a36d92b3084fc4ce788a68b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa3c6c7059b3566db762f483f2e3a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8037ef1b519fdb27ba28ab3d830e60d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be54fafb9fc7f4151296d29cb74fc14314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c12917f7dad8aad4d41c1f57e331e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93429e429ae1164729906ba3c84ecd56316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe62edb733f79d634052cbdde9d08a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6168e8a278bf78325dc399994da51318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3875ceff3309ab1fa417f7e83c7452319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914dc1a28b05866902ddc24fd0b0d97320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df127db5e8da17cc3d5b98badd5289c7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ee26bb5aee53fc33fa82b402da565322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853f20b2e60549560730f60def921cc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed53d0041b44c229fc021f07ec5685e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba128aa39b818e301e1a9f873cd5f6d7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f7b26b8ccf3fedeb5f232a3765230326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99707950e37dfdc85e0d4d4a3c0a48bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67904741e85de352d08d96e0eafa4a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfb4f1e537b4a2e35b945b3e231763329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea339608fa9a05728f80d9b2c9c3a9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89005a57df7b4b252e4d7ab65fde64b4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df353a6f902d0c613e9a9378c3e283fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd4cbd09b56bdfa51f59a09f4ffa4d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5ebfaa1641c04af97b762e4940aeb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7410f3d31f60d8f2ecce91465ab6bd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d50dd9f8901b903742a0c08359fa0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9dd36e69b2fc8b1958e3678b8f7a25337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7ddb0076fa33210c268572e475eaf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06ea8ccfddb0e04d96fcb0d2404604339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6909b9698797a0e55a80389ec1273b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace908d28888c33b2660143e6b88bd6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5482921d807906d7007ee5ce86114b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90873ccdc81b95840da65288a43f72343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed1601a2dedb14979fc9cc3fa53b29344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3a24dc6fdd464f7b7cbb6c0bf738e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0ee209023cfe51ef141e48000333d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1337aa13332d775c3f6b73b212f264347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236f9698c6e383781e56daffefad002348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986338f96cb356555dec42415ebee96349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ff7a46eb610b64fc176ca23ac8276350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916631e892d6141fc92a0c2deccd15d7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed527b0d26dbd0ee06a8cb00b74f8612352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ab13dd80c01fe5c040176c67dff00353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b53adbd317024d338ad5c7ef7ac045354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3c9964517bbf6267cd41cb821d704355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427c8a60868bd8c279df315af8a9d0f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cd50cb8c3c059610d62424cff0fcc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc905f23811ea416d70dd80c7de31d06358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709e2492e3729df6e1b99bf31359061359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e2899cb223a5fed137e4383f6afc2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3d8e6059ec81bc621b64611068c09361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d50d8ca4dec1e2e82709abb69178c9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8c172171b5229d3a0a2fdc397a08f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c688d607c1127a5e5d4a9380555cc30364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c660dbeb795d6805326121389525b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec890817af246a2d967e1e9f82c4a0f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e664767517ecf0cf6f4e9c65c716ef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e03110309ec0b9aa24180e16b38927368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec656cd19789ae6f557f42fe2c261c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8ab497e3d9f4aca41cbf2701ff611370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ad741c5afbfafb133689f5d750d8b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aefd4cfed2d2e3d7601516bfcc3704372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9031b0d8b692e3c47eb84409267388c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83da926c43eaf3ba3e6f6e5644c6785374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be48fb91358a8fd1b211fb7dccd197375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957e2f20fcb0859c422b39816880a4b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df032038e5323a4cf5df6179e7d852ed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffbd387d5fd4ae3e02389fdd6900ed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14319a1706d23758b5a7825bb62f5c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628450c85b95cd04b614e79e41a1881380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c6a43475e47ee143e7b8f3ae38938381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ae0f3ffef368ed917e5d9589284c8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72c54a52320697e5b99a2f04261078383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d5f8eb22209a09c472bda13db1b7e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a787cfb974bdb145b842a4174f993c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cebad4ebe9a867d132c26ce65c759386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b241bb276ea08cef05b4797ba37df59387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bc5a1cd29025e5ee83e579b872e6d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99903ee5ee3d94c55da64e1987b5335389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0018b258f5c3ba6171b430b1eb344390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b620df905d539ef7e88bdaee20f720391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38084a21bfd7f3960f0e7ab80b7c0e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f8562ccacdfd5f48c1a57ad91a1b1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305ed3ed0a30723b7d61c30791d4fb1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22e456a9aa8bd35cd9d7922505d07b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8a6e4d661734029e9dbeeb57391bf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb2ee57c00ed8a9373385b53fd1c09397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869468c42212554d535f3d024c22232398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282444b42e84fe6c82c7064f9a639b3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157886914a8d33cce5f7e5d8acfbd01c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e42e2ba9b871c0d059d129291ecb4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d68b1dd0a06829ea78cf12a0095f9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762307e27d73a1709fc419151b3de43403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65dd5d9860dd6c456d60160db7c919404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4556c6c4c80d90c6cf48576860c3ae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca131d3a763f1b6d094b5621c06f64d7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2827fca3ceec33f1483be5d4bf9f2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b686c98583625c7b7063a29aee9b54408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5a11e02c8714d41a3d5ab3634b48f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ef4283d391b6d13384af4763772b9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8721612efe6b4403bfce4eaee5c881411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93a6ac3cc357b209f2ff835006f9ee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1fb1d5ad79a8aaec93fe95e561aa9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a82a2f405ac59f63244ae064185ece414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e262b1afd78e9c5e2370a4a5ef99f4b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c15c90a71c3e817e0b231f258a4e2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f246f1659d423e8e89f1af4113c7c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52dc0a79df79335bd27ad91b73196b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba86519c52100891bf21f13e5a17a2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085b50471db022e5c59542f4f8a5a09420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d62771900b420f112dffd89f9a6f5c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5a36887efc579706fde33300bb76f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537675da4c20749ced81d32d411f0017423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b39a0d1b3cce8b83f5ed824c4e5769424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbbd145ab2dc0a0fde7ac216f1d917425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387846e42289deaee7def1f2d016821426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74ccc05280551703299ec616763252427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4798c42ab230b60bd0c6c4568bfa0a0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49e05b08b09fc72087d6fc4fcc2395429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f1e9c72f22a18df516d7f32c52a92430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b114aba2112b0272eb570cf77950d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5030c8f90a833397c90337258411cd6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c10dcb38fb297533853af20b5d1102433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789c7c84c108a7fb2d9fbabf9dc1865434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba10e9ca5eb023cc6f9f802ac7fa7d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e33c4dd53e4b8f0c35e1b34bae8832436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745878ea87e22c000608187a440da87437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c88e020a9bfa708b0f3391fa97027438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f106fceb63524900ea701b369f24a8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e98957e418de692bc721223a11cd5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa4e240319d49dcaea6ab0c43a4fdb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e35ab630fa27f3ab2b281c2b03fa04442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb7a58bacf744282e1449b9876634e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013535eff03cfa54f22c85807cb79fdc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600a276b67115ec28ac9c80e7c61eae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468a74cb6bb3644d58076613531f98f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc2e568d4d49df1f5b7897c7d7c18e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248fbb7a4761b595d426ce90d09e8e7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd955f6ae5a4c708ea1ea354de9ba0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5d046890be2b8e0c35ca8382cb714450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac67af31bbc9a13399d92b7543b34b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce2e8dfd2cb98d7782907f4d1ec757452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf5b991bc9751b0c773127190fea79453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b83d7ab35402868f13520ee1c89bb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb12402fea016f975c2c9b430b2bfd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd45fe1336f153fcaa05ef708cbab23456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e0bf7f8b6e37cff4f9ce8a1ceed40457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f97642cb602953974309e125c4bfb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd809b196683948cf8fea06db351818459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87ab9278547c99a6ec7a529346a96a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f218c872b52121ae61d40bceaec50b9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ba729d2a1070e91fda833ba9c6fa1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc06bfd5d8015171b2357af9b41ded463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae659f25686400bf79454dc4a66639464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5542412fccfa11bc68e37784d593e59465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5459233f56c0a2bc3ea1d4f1b8235466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad2e8dd7b186ead3f959dc39ac2fb5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65d4663dfb497b47745bdfb72ffef2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b90f15ec9da9d4011ea50fe263026469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e4351eec2bd9cd09773739cefff8d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32da25d691a566bfa6e6842b70850a3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d0d8ab8587dc9b5b676d865ba29f2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658cf9b5fcc8f154c71792ae6e2438c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593d6e72f75e44a590f51ddb810db32474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664948aa9a84080217ced41ea8e298e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706a02285547c33b4b696d068f0bcfd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247165228a39db6525e10c17ba5d65e1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ffca094e4f29df88eec2613663e3f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aaa5ac952163a1e8c86b61c6fa24c4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ed139e6d81eaa3bbdf3f042f26389480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ad73b7d279c68f7fd4259f0115115481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b730a9739200c77653029c588a55b0f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b332aae00ca399e5a6d59d51fbe86483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536498a426b9587865e41b5b5a61768484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52578b35d316ce7a1398b7bc7daa514e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7331735239a57fba410fcdd622858486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7599173fc1028abf9557d94e36b5e6d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ddeed34c8215ac9f43e9a95be4e0e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583b2c64292912a907a828f832dedf4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab2db60a6a42dea981f292a1533bed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa0e74602894e447efa722160f18aa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f67ae4175785c519c08f37ca58230492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874112cd8b1ab37000b1ff280ba2df67493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87710404016d55da182e3799f282d9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa1d913bd03ac526f27ecb25087228495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795fd04d1e0a6eeb0ae9d47d50be056496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b8e358a9ad230daea07afc1923ee7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41036fab9d3ff5f3f3c4dcceceb6de69498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deaf590988c1d5c1a56c865b790e7be499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05188f65699acb92fc902d4abe85db76500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465234418c35b9cde703107fcbb90a6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b10d68ea99052e3d906dfe049be1b8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c2f7b8afaf4a6d159dfbe6bec8aea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e334ed8e19036b629e860554b4e20c8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717577181befabb53aaea6563004f36505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd87bdb15390abf8fc83a3fb4011217506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272aab083c960933f66d534be1ed949507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf4f4c12179a17581e0fc59fa6ab2c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb8a1962af3a54258f5cde7f363489509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6b273a71fda0e1eeecebfea213bc5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc15508ef61001d160ab6f65464490511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c429c77330e251b0c5cc2cc2dafda512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7b8b44419621fa58c41b36dfd13e9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce5f9e32660de716aabf725d1f6287514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54f0307e04f940330d4fe27a1075c6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232fb00b4b607bd88b99adcc87e229b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219fb1e691cc9c4960251dd77928cbf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0759da8fef5aebd314d23dd0bac23518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fc8966d6400d9244fe4000ee20e52519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5199a4f54924d4728954c2bd8e099a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6442d9a4f1ed6c2ef89e5a801de34521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c216cd039470e049a602dbb8dad29522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6de7d0cad559bed82d082dfea30b46523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db1c8f7cccbe0ff60f2ebc6d438c24524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17d1032c2830aacb2019d5e569235a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36afa8fadadf689cc6e5f1d7b4bfd79526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b1d117ecbb1234c20daae32848882527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1465e183cd1ef55c71adbd59dcd486528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5c23fd1ef4f5f9be86ab4b5412703529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a571831d408d0396d064fdd6fe7e95530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee38eb4622fc77e1ef11e72a6228eef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011ff27a7ea649bb47e636624c85dd2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02790bbb384c89c397a6c89ba655c906533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b569b44ec7268796e0358fa2fdfa59d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbbc3d23fa5c00571aa3e4a9ad3047535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0895ba28487ebec27af6b997e54ad76536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5a713e82d0ad4b4ea5d98200e37df537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e9cc2eb7e6f750a4a467cb95abcd6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0c21002f3d51a74254d3c14e23a35539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da53bf013e4f3d3aecbe5a972d25117540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6680f5feaa465d94d5b3deccce026e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2fb0cd343fa1c4025e5b35cf353d3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a846f0c95bf82f7ba4e1d7a56e7738543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec11cb95b9d6588bad67b5370b1af0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3149b0ca45489fc9ef9b706e1fe28545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aefc904fd31b366f9739d356bc7d3a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708a7f5ad09ce8e52a08e4ccd8e2d4f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796644628ad5e5eb258b2a680bd1d49548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2c95796c65bdea58595edf97e58df549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5993dfa159d0a82866691fbc04ed2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05de1f80ccc9a20b2cdf516f89d1c6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb7f63844cabb2a8c2e8df6766d42f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc26e36152ed175fd8f3309c384e2d0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0672d2fe268be9f5357011d8eb2eaee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e4130427b71cfffea233c75206418555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74b94a65ef2f77846a6a1b4013cfd3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b07756421f74ed57ce357ecef03ef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d36ceedc316b773dc704190f2b1a8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21794d057edeaf883034b1e4e1d5eeec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b8cd80181a0fefeebacf464a45d7e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed670845343bcc6f930fa407cc701f0c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e7391eedf2b1e63dd92c6030d685e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3456d5619eab76c2024d470978247563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24cd0edc48aeca464e2845e2e26f818564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14d9cc9304a13e516fa4ec0947bcfe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cc6006543e84e238ba97f89360548566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a82281a041daa04395b1c95c7717e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91795ed0c8367d1798f7a696a338cbea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e03e35983552e31c38b4d4c9e7bb94569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501ee11cb59ca32e5e06c02c48c1186570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35624ed296a30e397efba90f930466571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7090426017490eb1ecdcdd819dcc3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d31194bbe8f7c1760b891bf116902573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19280412e5767b2a946ba7952813b2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d4714e0260507c68b2233c266f783575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e96ebd3189ed7fb95febda9c588a6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd86de2ce5a7a63d6b0f9a768e2786f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a608f87d0840b6598f28fdb592dc6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6abeb926078234a6788d5408209de579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c68a52950ebb1e1a6b27857912f5a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d345170febae6d8ab2946a7909830581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64057a405e4849f5e59afc6a8b9400d0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d3f36241be4aa7f742b78b68a9aaf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11c25d4fb30207988be2fcf06efedc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3949827631cad25eaf7994e12f8f9ce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf314a02c74640d9465c3be8d6c6e170586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a310bdd0ab9b87dc8e5a89b5e1df61587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7326d27a39fe050327dd17417af1c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf48055ccfd3b2f921601f0644f7a5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a8162fa8d816274150e0d7b067354590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9dda7a68a156f8560ab56deb308f94591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfdc22601dd5a1fbd73ce1f757d0f5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc45ca70852d22865b958ae83789d2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c3e2b8d1181737d500e952c31e46d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b5efd6499284b404ae52c4289c3b4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813f08c2e9bafa1996b66cdf6d01779596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96768d21eefd73489cf25bc0242d6875597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a02a7ae0900d4de29d9b677f32812598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3930ec0f79a914f59abe817702027aa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e7385213362ee269db559f876725d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c105690068456b0d1bd2bc8df2f2d00601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2eb20892727897b3e86f097ac162d6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf278efe23a380614037c8547bc19b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573adda526e3e8e2444d30f0501d49c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615858664058588b8bcf242aa2d6dff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce340be432d1ff88e9dba007dcfd4f7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b4ca4ef32ba1751f980187f554ea9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1d53387479071019acb819d8d7fa0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74703df4c9a28e405665a5fe389feac5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513d132611988d0dec318cdb7c5ec7d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73289360838e14ccb9fb9f06a132eefe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d4c72c97080258ed4555c34c556ce612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2582d8b0f7935893351ab06f8eb7e35613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bd0fadc5a145c45558c0d5a3b1e17614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43403985e13f7f64a35302b0683a08fe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bac548ad1961289a4cf26ccf86cdb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa19650c9dbd68c03ccf0832ee40e0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eff43ab9bd88b0074a0ab64e07f7b4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1615be2d67e2257bac7ed1adddc084a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831bac301e8934f29293d81783b2f2b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fb6a4fcf2c9e3b33a3fdf6f88c06d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde24372cb16b38adbea011db2a99c3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d419f67cec4b2c75cdca3e67aa4f7b2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e42d4d17e463fe401fd4723ef584fa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2db7e9c6f4624d35c03c28ebab3e6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e88a6187cb28483e9c504d1d137de626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e32c3c71f2f4b47a6532d07ba61dae627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f647aea9f412fe1f002aa8c0e2097628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a44818e5c669fd9fbc7b7c5a469684629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5c614c8962c93040688eecb11e0f5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f99f22de4f6a2f874c1558e025bbec631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3566a5b05c4f419ac1eae596687c32632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788f25727ea7c0e1e900f91a4ad86c5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1091bd21cf0022c1a7d8b33f90cc4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8adbb9d007c1a94986c5f50605acc80635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a259cfadaacf792a00ee573057ab8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b5bd6b37172867a5fb8a174dca8f6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910af528c8ae17c7a00513773ac0ffef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9788d6737a209fd4250c137c9cb604b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11bfe5ec093e1e46751662a07c7dee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77296c80b4e859083952344982777306641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ff6e5f81bc2235729a831d155fcf6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0091e63cd01540ac1a92df72d4e0e2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131b3f2720f571835fb6c103070144f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574dafff9f9389e4354f7963a6132f12645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1479c282bc18d54570618ddb8a6bf8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab775e3f2be52f1ef66293ae7fdc82f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb21aad7e76bec7293430e7554113f8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f504f8867666f2f203ec55a05e34cd4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78c31ea2d7b4027622d531d25eb153650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9965c1717fa06d95fb69aafa33146651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624445f93d35ef848c9a520eeee8327652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70a63c4158cd0af30de4058d8c787f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c83ee95aedc506614ba493fdc3658d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7453da258973004aa470bf5589c1506655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3dcbebc032a5c27464f4440eb8d73c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360654f5e39ec7c504981f6ff0d6bc5a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0c2e68756cfaaecec30db028b6679658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d34a0923263cb5ffcbcb8e1a30aca659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37beeab2b79e4c2cfbea341c606718a3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cdf736a07dc752a7d8a410bc3952d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ef33a945181bd631d0deb1f5e84a6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1fcd165e0f04e4fa202997f392341663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c5e443c6d4c1f2f5e552932bdcd92664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d81af6092cc1cd16637d2b63f3d0f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670f83bdd4f27cc38d3cbc468bebd20666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181e91ddfe03883efa92d31d13e531d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d317d9dd28465d770611431c5bb01668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d5b34c48bd4f165edb682d5dbc68f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23765d334c341e0ff2b5c12a2564aa2c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c60ae813cd8ae362ba067f2a4c5716671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9322a02e77f01e2c8653187fd9bd0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d74d4b6bed7f1c572bd8895dd50151673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb24ad9cf322ed79e415a54f9f944d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3590d75f1a74e2010e62af5f18fea4b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1327e0a5a43a357c0929a54e7b2761676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426907561d68d7f18a9d7e040ed77b8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b94f385cf2bbf9ea0b88d87dc3d291678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0f10d65045dba8e7c39acdb0992cf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0214d7e472c2329c91689fa5d89e5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd49129ec75b8131f14422f121b2df681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3092a0acdbea0b9db2e40f55ef9fc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d16dc0d4a42eeb6bedd7a51ea6b2d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf7fa8f00fe93c8bf5628cb571b0cb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d68a812dd441b0e0159f831aa6073f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a206ddce2286dcc75c63c32bc8d40a6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51afb00dcf65eaed4dcae705b3be39687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735a336e62aefc61546784fb06da9c0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfba70f08ed0202af20405b81c7cfec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db9aa8f30115f88f77b0c923c5fda6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda97e9a8017ae26c0b0a2fa8a267f24691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcb63cff27612c8f59fb26757a993a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f580a0bd576a116f171252b204e9583693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8208c1b1397a16e00208fd2970fa68694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7812edad678f6491122bb0c4a2b95b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937d4fa0d29bf1781c75e8d8d271e94696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fddfa0cdb4d87f8e5e5da1d8d9eb0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e23bf75cb68c8a655874909ac857b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c92857fff6c7de1ca210bea396b46699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af406028ca31b37d916e2bf06fa0203700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afd8d8cd8e3e44470bc0804d1ecdd1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a401e41f17e62376e0e027c9973f2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609b86b92edd8810743c09e0f670b3b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393609f7342c923c3ceac099742d72f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd699d17173d08faefd8412a7e019398705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0c696597c6598290ee20b07705b35706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac2a55958201ace33a6f073bda8dfe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d79b96921335ad2b5ac57f3f69b66708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb58d2e9c3c5fecdedbb28d7d3fad4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b52ff44edb16608ae1655509cbb91710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f58e3cb396764f166b3742a7b8a173711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9275523cb3b7755dac561dc786de5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdeedc6434c3c3e582a97948dd41d2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639a208c9be9c8e79af6138eba0ed59714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea049d7ec640fff54a3790c1db01adb9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0fd69ebf37cb0dd246378a280f30d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41de4e0291fbb247c99509b36f9c96717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7867bcb11cfeb6595e9e97ae939c13a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad30155624469a9e649c18eb77f361719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344cda07c1f00de2648823b7edd32bf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a78bdd3ee01b619e16e4ded48eae3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e109e9ed7aac973fbb58e008a18798722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770aeee6967f28f65587b61972d9c37723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e38899d4b0bed0b5089aecfa2e025724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749da78629a0aa95cfc1df5d9444afde725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcf5a2dc072c74322d4a47b269117c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305a33abf80d8f6b5dc730c87519d7b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d088caceb6f7fab4909c3c2499a0b1f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d9da922fe8e9536f442ab78bd81eb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170873908a146b7a2543d74578d1411f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73587741cb869910e9daf2151cbcab6a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28059db0aaa2b6e2db1d73c453fcf80c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a7302e6d9ea3e5525df70c95b49ca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3a2e340fe6cdae4eb9ea75070e7a6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08103c016d171b6a5388b40d80d68746735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7774982e09438e079682f820703deac736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b81b5bd1f0d658386c68f53caa513f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8375cf74dd83e965dda3cc92ec3f539738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe1207704e2c3673fcba641540ca89739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b36b2786cd44e31d7cfa4c90a05f8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2dfd78a179722f8dfb0dc1af84b94741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333fbe8863743982bde569d4ea48593742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f8b1a4c329c3498faeb53ce0f051b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd551d46e1f4f6da74be3ba7b95cde26744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf91030273f9bc761c13ca323acb93745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5db23b738d268b745d9c7800145af7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b8323a246aea0a4533a73e5e1ac13747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a0d301bb6911011feee85c952bd87748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22623ed85d18cdbe2070236834b3057749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936a7628fe4f9820b69a9df5cfad868750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fd2a6ae402acd10c46fd01d59acf4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d717046446d9fb99a769915eb2636b4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce282a00f7c827aac27eda8084815c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28176998d797ba6fc04237fbf7eeb9c1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf24346e4048e6b959723153fac978755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d678fb789d8c6b9fc20ad0d7653020a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628ed09c1804725330dbfcdcd33d166757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72917722515c07ae100570f0ef484b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645badafd49031fc3ec7d3dea9843b7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195911d9a9a7e13f8015ddf5a697dad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d0d14474fdea9e8f442f780d2144d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67252a089f453aa99c1be28cd52a960b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e725d530721fa0cc5077818792adc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304e2861782eaf4fb3ae7e322fbce305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f621bd2eb05e3b4534f20cbb5c63976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d170da99e2a8039dc745c55ed33d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ea54971fa4ee1ef2c13eae656048b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93168df22a669ee1c64836f6319e4df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef92967dae02551a925bc672c6480c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab511369c4741227db831b82f77edb211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85997630db5741676a2f9f4c4bdc77e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bd416589431875c4f28abc3f681d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7aca5d33e548e7febd2a6ba7b1823214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94dbfef5feef735b67e705eb5c264c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aaf84c5354409658f31d984d4e363416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb5d284981b8841fb50f116b110ce217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3754604696268e7c05d7e4689ea6518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17916d149ffdabef9b672c33991e63fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26974f0d3eba2e79b675c7ea4bc4e8e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4970fbab74b304f3921dc441f2385621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439b4afed7a41864a3b4baaec867cdb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05f1635d689b6f9b0e31eca5023a8c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fef8345ae36a1c90b7c3bbf4c5908024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ad86deaecf9d1f8ca1453608c1a5b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a40a6bcda8d6300d358a6172abbcc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac837a01a638ba56bae28ada8893d627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9be09b29e9000bbef1cbc835eb0cae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0f55c07cd24f5cbd45fd550cb477829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d9cf80675a75ff9e384c3a4b1d39530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba266d9bb809aada24358de59b2ad131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd231ff53aa63f2959d9947d053ab6d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d826f91d590685fa10c76af5ef2e833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72552a2092ca24a73f80481ee1fd9b4a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531426cf2d8c9fe9bfdded4764a4eb7d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2d42c87fdd242cb822684938aede536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391664a4c062ad706d2796f0e6e2b7e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6e65351273369d566420cdb726f4638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4c564d837f7f64afd74d7951fc48239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f062f129825a6aaeecc945cb9a0a040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546bd9503f8ff34c596b5b639eded7841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243f49fae54e607aa31dc8e92f6c38842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630664bb963a45b0aa8dc62c68fa7e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152631fff309cb578317fada85b179a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9834798790b18e597b1416f66f57c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40241bf498783238b11989f9f053de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684524699f79f06f9eacb372b6da6ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d2c3905ff1989d3b1e9f188756f1848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce130fc7deba801adf14348658db35fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c6ea80106516b9f8624073717b79f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f1c7de0ae703573ecc8750fbc857751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430957c3af60c076408d9b16e0f2cfb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe14ac0d90d1127dbb308662bb814a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2fe946d95063df2f68b6a7142b2a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28bd7f63e921a3606813e77da5c9d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc555fc721b50644feee4ded75719356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484954c0f10dffa6c6331e3769f899e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed273062e2e4bae99f6c22ac74cbe058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f643613dd0e67bc4b2703a063a85fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952820b81cd7ae619261707e8f7389ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1677041b231a709e49c9504d1284ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48fc06b03742813180cae44e0c6bb462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906c262890ad607c11ccbbaf14abacc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17365b1aca360995d79517e35a3802c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca768b23a1ebe40378a2910da4ba7465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256076047d1785cc783ef4dcb76c25b266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da751dbdb2efe1c041803557a77643cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d11d3adc1701ceb36f864db0f97da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5256df2d2eb052d4d45dec2bd063d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6951bc8d8c5f25cb1d4cf08d913d670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ab5a4a22fd3de377efc2889f9e6c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e700165b53142238a3584c65bb89d5c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91642dc95f4cce99e4eee55c216611e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54187844a1e351ce9e2993b66a4aa92474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7838f25d2491412511e9108bed67bd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70650884da490744f43bafb83ef959b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656cf4ccc853264c5f1aa6c95895b2477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf6dcf35b35bf49a85aeba1690a86a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd711842491d4f0740cffb80a5a506e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12480e9e83420050279a9d5615d023280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e35cfe111ef29a936a99f4b9d13dea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c19dde802c4f2d670ed379d7847d8f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c7b4df7cb9dfa12b25a11ce4c7d0f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddaff21ff17ab9a9df2fa763d5e6c7184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d45cfc19e12948d9766fdbe0ec3e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad423fe0ba53852d9368777775299386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9f59693955b1f0f8bc246b774c11187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323918c8aaf13f784b3ac14e2924e3a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16bc1fa07463d4ca5fc8f2466312e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cdafb83008d08dfc9e96e22e684f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5fa4e5470d814d8d1c6c27f2301c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b70490e93cc1a37d378ae0217cf1392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718228db38b62dcdf906a1996ad5677b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296692d6123645adf9b96d14b4b47d7a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e215b8e248fdf71a586dce4c397d5895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a1985b8873103abd8cba5c3b771e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18344aa440c8bf63cba65f526624d9d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423bae8d9a843b6ceb453e14b2681b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d291f40ab0372cff8b280f46b6e4b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e84242c44abe845a800468c11fb4a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d24c4e3c1d6622ec347af774993ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2739f93ce0ff2c5aca26bd6fa47b9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe247757cb8acb905fddd478ba7c53103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2956b48f41c4992675bab37686d91104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07cb9eb52c913b0a9aa88d1956ce65105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea4e85eaee699dd832c3325d76ce27106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76051a006a716e452a8d19500a61838a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2dc7aaacea2c6fca2272a772f550c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155370428c2c18d1fe8821bf179440ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb0615132c3bd4a52f94ce7851c272110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2e219d363c4188eb1283a54410868111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e14ee6bbe48a26a0b681ea3376bf0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f2fd398c1fa5c1366db088215f952113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d98f622f8305a162df6a5320e8a1c5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe022415dd3215792cbce4983ab2676115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c60470466053784903a761e31163ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6adf89ef31aabc5166b1ddd9b87b9f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97439b435b908b9d2fcb66ce561ef05118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732e4482643a3efd5c7076c7dcb1b17119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305a9906f8d6071f5f9e4be245011ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e599a2212046e2842effd3f5e552976121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db855a768dfac2cd67ca92afe98c0de9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd23f7ff2be59921ba605cd562f1050123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79b7f450ecf46eee35a51e5dd33aaf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba901ea85bd7886b129b4644f6f4369e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59d4a3689e278f447cc646b8a6d045126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f22ef073a3c8974a3a2b1a8ba869e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acf9f4ca275a1b690199a61097d263128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce986a2e6b5f15aaafbaf528fd658620129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84f39486bf24b200a41a69cb049eeb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49204bb305429a6906e4a25ac984e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1596e7b60a793c7450057a5187b6448132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fcefb1f5a95b7d3255c945a17bf7f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c6ffdd140d9a1954754bcddfd08d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d771582548a18063c95feadfaf24e76135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4f15bc60a9e58b2c4f885f30af151136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b14c892f1ad3ffe43bb80d9799984137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ff1e2dfe0f1ca8f8a091e584f152b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96852f927a8e948505fb63e2a9664ec3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29d12704fc29decb765292c6c09600140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddd32b7ee2626365258f61464d60a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f2b1722d2dd258bd36c823666e388142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632f4b8302857cf449781947f0e1983143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8461b6520459dd48e1316d9ae4c617144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd6b2cfe11307fd7907192d32438af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757408f638afe248ec6465e4b95499ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5cde1ead3693cfb8a829ee571411c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e286538fba8b9f4b1db0c93f702f409148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b645fd92340a75440ab0a6d9353daef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa24f9129b9d8f5bb098b186b22619150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ce02c5b919ce05fd30e113f3b597d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b86514cb526d7e64acaaf7da0537f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ecb16c1c1a831bf2e8c3e31919cce0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321eb0e4ca8404b7b54f395afa26b06154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51f6f409f48da48380a9a51baa2ea3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0b1bd26fdeabb738a61286afe089c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c86b5d418fa0500a32f90db6b0f3a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593e2723ec88ca20de0737a243d04dd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376dfb6c182a91764f5e1d83dc6282f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe6a8a53ddeddffc8b2cb031e4bef3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7bd3667a319aff12cff2eebc866dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b46b622b677b6d8362c9e96eaea626162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086f63d883690bf6a3d51661e9a22de163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00f09fbc284949678690d1ebea830c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584b05707d228aa75a2a308bde165c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604238ad824c30a974a140b442264d3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac11f62f95cde3552cb01891d275d1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f064a738835ef431eaab76426416d04168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd20ce21f3db8bbcddcf6b9d4e86f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4393cc98927ba73e51d0354235334b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b214e9476b155efac47e8831483f80171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239f48e34456d66cf074caba6b28c99172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6b8a9ef2b2dfeb2f3af7f69abf984173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d9041a00fa37663ccccead9e42199174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93e5126e9191d71640e4052b1a0ffe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a7dbfe98613c99dabd7b67bf3cf4f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148040b87b66db0c5e829abed7105db0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334de62eb40266d321bf076b5444e4a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261cec52db9ec21d8a2a8dd5e2a6254179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6457c6e92678902a4af574edce85664180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91ea1bbaecae412ee9a0fabac1f1cd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72972ee89c15828e5f2414268fe8c29c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ffff01b9e75ead92f64888379b43d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833636f82503f7775ab5ac5a1281b8b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b7b3f8e1fd3770c9bc0569809ebcd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6456029cdf0f190331a2169c7e252186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0f0901d6be1812bc1ae791093e5fd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f70677dd282ab3731730db9db06528188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121dde45157fbd1f2474fcf3d5a509a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc8032539e319d1b9439d923821ad3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7842df29cd5a4fc47fb90426fb82e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0e5eca19cd6c8287f447a0287563b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0207b200d006847f088fb8d0d0f15193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76285a3e2effa91712711ecbd1c9dd5e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035941ae0c00ce14eaad903b23711c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a785f9a91972b75d3dd705a8a32a6a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab9e0eb82800bddde4186bb703f94e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859313ad4ee01521f7b5f90e18f0286198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c54b1e81249f016f995056374677e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6ad0db04ddc92f0fdb718a9bdf1fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043189dbeb0f6e1034430fb4668184d8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1838a0b42af1762af86e588703d19202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d78ccca3258c86eb0bd5a283a7e17d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aca1071ce922a4da6d45c6eaa0cdf0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d61d5c21719f5ed64283cfa8d67374205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ccc6e83f97cd3d617757fd6896e424206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b0f9bca59c90dfb569aa0d9562780207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f09f98325f60c1c34864655ca4cee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446c0c97a92da5cdf6514a1aed15275209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb6ed5917f89c637bc2c9c766173e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a800cb6f32e936f1da2f33bead8607211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319cc4abce3e9702327ad40c8acb0c70212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ef80241e2446d3e8fa532c9cc4dbc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b9cbd8277798aeb921c344f6973f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09a948fc03c285c8ac532298a6cd17215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35cf0e234859f81dfbf9772023a4f8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b53eb0ad1e08b84ccbc2ecd4e05f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3304c989381c6afce91cf73f5003d5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71276a03ab93445ea6d21a4c386dc4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6026cee4c3e6752ff1eaa4661f1a8e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c113fa1f1ddc5db446ca006e7dab3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470581f2fc2ea8a64762da8b9e2c841222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3387a012e48cd1a01adeb9ade848ac1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80eefb5351c8d487b839413530b7f9c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80792db8b1ab1f1f3a1e4f86168c1f0a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1671dd800be73efdaad43a4e21c284226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31c5818af7d483c1c7c1b53ce3c622227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00b4c675820d58dc80a33cb86d7fe3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5059892b0041de005e80ca9a4f2e33f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff04bb53c8a03881420780a8489f38230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f451c6f4857da5abaac0755b63fe726231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6a1ec7debd4e5334a5444d341391f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69824ef0e2ed235fa1460616ebf384f7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89fcb3158e6af3e4bcc53b11283555234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77ee5ba6ebf092499c8cd2ed8bd5fc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef068b04e6e831886f6ac7aef5defbb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b461c4b1e079cbd8aa02377a8847892237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776ec5340eedaa5bcedbd8cd7e9049f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a20617dc617e1277b20668bf46c20239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a5c9b955f3fbdea3cb3b11910c585240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984f4a285d3554d2ed8ac52521f63a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13dded2aa95c6796646e754d3826054242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27521ac62b6ed41c021536e6488f2c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f072bc2f2d75647b3d146115416a3f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6b24abd2f80cd92d376d756b7b909245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373e9e1178c36e384ed7f659c7e819e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b6c5a7066c4e1733a60232e12d0ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a5316d0de8aaeee08f604dc8112b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93b072d6aa9c962b25050c18164504249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4494ae1582efbaae6d31f1c78ef095250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac23a15a583426c9cee8e8c991bd57a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55677909845e91977c195e54a48ba5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a302ea8796288e6973666ba734568253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6e74b78bb9ac43a89171fa5a71580254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88c83e351171c0b5569d4099616f57255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9665d9e67a5d454dbcf7c85932ad98256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300cf0d730243eed7528e7892ba532c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e08f0a038868eaa12a6ef8755142d2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84be89a23b6fcfa255a84d72908431259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185a86013b06a260517fc04e3663254260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1497a7133098b843e46747d7d7ef76261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbccb02435a8fe2d3e6761a71116b63262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfe94588718bd01deca57177a22e25263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058e6b39a39575770795987d9b29de9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130a7602eaf448673e84a3e05b02c27265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccea6efaa31243a96e604043aa0d7b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8fec2d3870e7dd3bbd21499ac2a0d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205ad4ab8a403fbc91fbab708d6048b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b31d3d3df0b3e1b0a790cc4ab32f92269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357bdd54e12196298ca103ab3b34822270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798dbbb2fd2814eb85430f11ab3b2884271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f2c6edb43e1052387f76d6b4f7777272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696a3686f92e7ff02af497079d2aa24273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a6735ed4963178a8bd3cfe35bdc1f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce78e822bf862cb1aea1d2a5ca92ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177770e2cd479f8b6d6ad7b680176603276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318da362c6e02ba596ba245630fbbc37277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a9565a150e8293fab142ff2e8892e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf4fd8897f75873f47b1bd7fc28edf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763392ee113aaec90625245ccccb755280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a92d40e029c160c8e896dc900b84a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208da795e6bdd6983b2b2ea3621fa74282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6c7bc58c0cf5f9418734c438191bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab36afa34efd6c8141ecc676d110757284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8aa9aeb5149bdeba1a3d049dcb5497285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bde7ee666166013cff727daef6d05286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b26234ca2b83791d86088ca2c22851287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb8a661b664d83136d2b6ce28b4467288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c09279ff7319245704204682db1469289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb01e01f99822155bb5a9dcbb5fab7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662e113deef159ac341702ca06d8da1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652c64cbf4ec3a479d0de339ce1c925292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4f3a58fe4cae6bef600f810423bd3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ddcc9088b77a4c5092d8187e06735294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134deb9f431faa153b3e8d5c1576747295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddab5bd0e71223e205c725a47b43cf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a292c3a6f593d3329ba8b2e631e39297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c574a0c6538c66e2768e2a1a6c59c27298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303418f368d7e5c7cb405c34b8908094299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f396c1ac0c6fee3c91a83f96244bb0d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783d0b2d6402c1ad9ebcd4379786717301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450cf6e1ba70e9da8a218aebda8db56302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa2ee94c9117a52ff6086b602bd88e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c883ea1435157c4793a3aa05c118b13304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e9ad668d2250a91509d4dfb589c2c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ba032276fbdd40f1007dc75323860306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c28a8f83d0d9912e372c27cfbf9eff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f4e5e5e348fcdd202b6d72d8db795308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ddf4678abd029a296a4841afdeb8d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd0d591096c3e351e8fc97988d2253310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5dfc83b86db1f3bf83bf0c3a4a8a83311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf5dd6a6dc92af16d630b6d65b7d73312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded68ff76b00c4c8afa2f2b28eaf1c84313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a582af590ca69008227f2cc94ffd1f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44959246499a222a4a0279f76fc4e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873075a21da642d6ddf824154f75ceb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512df49a21a531374388590779b654c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0020c696e96484260dc87ddd8c57d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b6161f3af71995881b10626050b27319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926269ce6656b0a0a5fb68b05c56be5b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bef4a5c1a912a3411fe6cac1364a9c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24e66c62ece4a95286b5f433006a85322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f682e377662e32fa910165059d3bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8439725f393d9f8080db631cdb6f0d2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0200cf3ed56310b48f9fd52d4709546325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc69d396b0793410cf582689c97a363326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb183f0aec2d97f59b2a0b10afcc4c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275035a2d6d1693fb65a708dee9c661328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ecf04705a31e80da87f4492bb6ade329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de442f309192b4b9bd5c86a8ee579e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f92827eb7b738f4959359e8c51f9c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041e7914f5b68923716f69d0a615f15332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c936ed684296df066b5a25814dfd0d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c0369f45830943711215ad63cb4fa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042bbb10b012292fbec00a9581248a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d5520c7fe3d3c7cc5005ebc0c216c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d034c2924a5cb7c0b2db6e3d4e84c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc1655719a6d62962519515f770d65338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c2b6295a54f2edaa734949e7821e1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2b6671219115bbd8e162987f00ec4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8092dc0c4d16d7b1c96e6c71d138f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb421716a039e7fd12c4617ac539d61342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962da492aa5f0733b68e48f10439e340343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723efd1ca992bdf75ddaae2c30d2113344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfc27e9ec71edb5c1478025fd7290d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0003fe1ea8f9e22751eb3f3ef3b50346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c7d7aa29a18b827d0c06fbf760161347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebbf26fba7d75f080193a108213f78348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17db81d53b5fc38049f4c1bbbb6422349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58100e7eaca573e0d8b71bbfc7c2ac7b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e34c78148473805689f2185446bfef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf9367a356592d8674e59c83e4117c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af71ee5880eadc6461c5985f2b445e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867662a30a621e8ab7bcfc7ac9ac7098354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef50b1cab8e79f2d71254e07ecf862c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac5a7c2d47261bab859f7765d46e98356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836185790e9a94a5d9ce96e365352975357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a9b12142dd26ae78db98f559f57f8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a05b7c1a1ce9c6d9cafd97ddaf2413359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270834d3104e1f0efb1fb23c740dd5f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a498fc8a939ef4902deba26ba11dcd6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ee180d8ce558cb09557222b2790d3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad368e1b0c32f4da829943ffdf73908f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c81f343f43fcf4d41111a4b555f04364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d043e83b51fbf06289db4dfbbee3de8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d8b0fac6c1a69d04ee949033c1e05366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4af7714ab7c601c2db50009a92165b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e1d7ed53febe0d263e3dad0d3b456368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a97fb4eed5d234ffccc7d27032f9f0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259bb145594b918e78a32642d0da23b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3913eed066dbbdae20f05ef821799dc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a7aa41302bf90f6b42af7aca36259372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31304f784c2cdc9c19da887c088057373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238f7329cb21efdeee58a299475962a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865db358e74f69560b4f7640fa15bc5a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59be9c58806c020cfa8bfe8c1848708376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da2512dae2cf8be6ed5a879beb3b51377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99900a4ab3b1cf7d3f737f2248e3d558378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8299e418acaeacfce526008765ed56379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea5f2de6727a4b268d82d4b488acec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30b61caf8bd38d15568d666f9c3682381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a784d31880152e1e136ea0722f94544382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb0c928659d4013574e3a330b9363f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658a998fdfd8adc1338487f68aef432384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ec74300b4102c566fe010af8fb865385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a38ddd1c482927d134871c00650714386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363d453fb08cbe33061c3d00e5ecbd7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e96ba921a39218a5c3086180db8af388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c0ed47bc5212b78992e10cbd233cb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa862500d6cb72f1149e647307c6ae80390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aea39b3dd28f179a942fb02da5b4e9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350ec4714b3f18d8c566de2395afa7b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638856aea5f3379a1380d9aeec639c1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e43bbbeaab4356c9b37544c79d45f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cab2f765338a2d36ae56e12c814a09395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c58d335a709204d01abd629c8dde81396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf5b138aeeb82cb399765cb451f997397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab8abdd7d61456204aca9611fe8747398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625123a6be2a51819ee75b0f639b786c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de804c21eee636b5bbfe1f7711ad9b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61bc138169aa6a95bfa77567eae364401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f818f5da9223a38f7c301ed5a7c035d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ba57062bbc4e12fa32f01902a005e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064a571671654fb4c82fbb090ee0715404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6aa11ed99b73aad6c0698b61543b2c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbea17538ed468f713e6d4828f7e54d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73db48fca2011ae512ce03842aa2f3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9736352f33fe04a94c5a9ecd37caa3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0f756da06f8072b1d511c6857bed3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342abea91fc91446b19d37fedefe8ab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68817f6b444a68eec653f5b0f96f30411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a11d56f026cab68debbf83358ccff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f8dfb91e2ef52dd5790e0c2683a94413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e6b89ccf213ef352da13802f18660414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8db161299b01a277db74e35bdcc171415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07858374fa2c3cd55f4598bc925a9f17416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838f0e89ed752018d19edf5bfc1472c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0768fcf00696a77361befa32b98612c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37a7472610b68833913cd77a5edfb9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ca3f7dddbcbef002b4a18107653cc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529bf2dbeb262a3806361b477490473421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f984103a27e7b0d00704c3a07ab3e1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9cb50385cfc6e9958a8ca29a78ab17423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104483e52e7363ec89d1b75c72eaa4ff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f4ddeb400c58d1bbb6cfe17316c4a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159296ebb9a5361de61dd384633df07426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4f21e7d6c6dde61fe6a50d556c1b4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff3ad976c93c666489bec2e11123fd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d13e786ae9bbcba4b41fea648f93c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c15f1a406dfa62dacb526f3da1c23430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e982f5ae991c8cfc83ca443a6f8ed431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2ed1ffa37ab6ab6cef9abc30d3f0e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec08e8c555158d510df2e4e8490dca6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bebdd794fd4ced4f9bd9d9c4447d75434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c4f9fb166a4794cc08804ec981e88435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6607f379b23fe5bc893892dd09eaa2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc2db32529972b43e7f5cb00b30e34437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecac8ccbac2f27ad9d46e73485127ed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5723b5f0024af8ebc0027077eb392439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccc9ce06eafc50adda17b3111edcf4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ebbd183819a356dadd6bb1f35533d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c6e0efb612817dfec808aa4f35945442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4670328e67a279614834dfdb28bd6f8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70eb2d9f1d68b8ddef226e9c236797c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ab74ac83027a4a694c292a8fc51c5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97978b40a94adc4c7a09e688fe8c8d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda2a711fe87d230da7869b59cfa9c8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb9b670937d55321abb74250b38b8a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab184e61b3906cfad4140b1aab3bca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c688b093cbe660a73369e5982e946c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28032a16115fe4142d60645ab4afb7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c342a27161eeabd11fdd92b71c27151452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b51147a37c51624513d8c327dd37a5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59662b103183d544887f5a21980e05ca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05a61b4e7426093afbdc31c07fa22b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcba5f8f810678c2e2adf2be5269255456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9814f31c95cfc209877efc553349da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cda40f27c72e541a63b5c6f75c977c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4dbc8fb32d19b004551d17216e78fb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0a24c5649ead1896cb026a1241f93460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376b5b0303079c44977eb6183beb4cc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a13a7a53196cdc23cc98e57061b84a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412f7923b0840e8baa523f4be34bce9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9c283814685f940fbe9c717385a84464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575e268282603716f61df88b7361c96465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a80dc114b41c22d18400c9f7a8937d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c62f26b6331a098ba1144af1c835d6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2348e82df0eb20d9008d7fcbe1537e2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8668444cebbb9d0018d4bb2f4232d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc22e370f0ffb8abb74834b4e6e4813470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd36201da210e5eccbc8aea017c3e6b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6aec7f20fcc8618a3690d947ddc13472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c2dc6fd806e91465d53888092316d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca20acb9d03ad4816d8ca2cab8f5c6d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240bebef454e19119cea17942dc2a9f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce35c7e909f037eb4f83b178b9954d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad5960ac46e5edc0dfd7c9fb5aec6f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bcb8390419e10c1f659960c52fac9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296aa8ce7ac425a7689dd0ebfa654e92479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b48f8036e2a17fcadc67eba98131ec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20c0ef76ed70834ee46cfc78c7ce64481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2d27b1a6e2b3e57f6c992aa640d63482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4c9c780f2cf236db0c8f1fbad3e7c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb440998d924b2ff8288ecbfda83be40484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae31ea5b4acaf2461e55eca30ebdbf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01c4737cf88dd74ae7d2db5cc13cc4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868c6ed14fcdd852d2dbaecbee955dd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9a6bef0b892ec54b446adc732073a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e8881495f4bfbc086a1288843f149489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985e34df859b6d30544e44ed83642e5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363a768c1ff34cbcd7698bd3d71d40a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f106a9c329bbff05952073f1768450492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbea7d3f9f6115d089c9f56286428da493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8ee3b0da11bc3826a99457aab4e0b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7e1f74eaf8acf99bcaae5cbc9bca8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90d89e6e982d4283f3c5a4ef2b83eb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd3fac111f81d31d873eba2a15780b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b6b1b8168357c45d14f4e2e23ee42498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cd3b5a50614bc6baa114241b873e5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da698f87b227a001a50876ffc6285c10500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf96a3db22ca5e20820026b01d16a97501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6234465d91019088492096fb888236502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a9098b59d3209f2d734aa1cc6ba5f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04084361249a9f3af30963e7686687d9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d576283e3852a86b13661800a616b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43671aef7a759074d88db5d06f499e35506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ad39476250e7110a4864e11165bf4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c30d3529c95d58a1b42f0ede07638508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771524240fd9eccef243fa11cc9f45d9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a232f11aae94b40ffbf928534e3442510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196b421c0da18feaad3c6952de20785511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956a86dedf486c1056c34531e4cc4f2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e181919c569191ebb55349473fe9b4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74515f906811958f07e15f0ccc2d4a8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fde2287ef4678244b2752dec737059515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31ae949e4dc2d7a59b8858a83e50d8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7134e70a7ed01de14b551ee4aa6280517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d2364b5178788e19835fd6cb9f1cf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea0bf9b81132826ee78bcb13a93c94519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197c7d7547cf4126114aef1d657f83d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bd9b0b98396141ad81fff8dfb1c5d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629fcd0dfa31160877dcb71c651afff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86491246f2601c0401ea81899e0ca1d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6725667e93cfee017608ec921372f50524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b92943aae26dc2b53fac3e1bd6d6d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75320f0d872e9dcadd7bd5f30947dab6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b83fe4ad927bc6bef87698643f498527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64185073c6127780eca207c71e125aa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a09d5e423a13b4a38e7b46e1dea853529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd4a8417aeaa0901e3166d7df2da91530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72965662758433c8b5b98c3f921f8971531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cacaad7d539f082dbf7bd457389af532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1014c9f025e1e52da8256b94f4652533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af781c94e605d1c1492a1579d7bbba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b303ef0eb1ab69b99ad56993c3ea7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689eea3620c82a32e2a105d6a5910b3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19598132af53655d25a633c45ee465c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f1bb9bdd7b981169445e4d6e565f3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a47bd7f90243b5d412eddb9539503539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6e60c36b3927ce33d712b5d5d4166540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b9e47068b9113c19998c85b0d270e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae817d3f8d438597d904a40a3d396e9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754126b20427385ff240ac9156740214543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb9d1b30686bec1977cac4b88030b8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fc77f2cf1388d73cccd33153ebbce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4eb5c32b1debc49ed91d79abc065c6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f6bf11c591b99eee84d80ddf4cdac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358ee0e28666e13b765cb52d7399e1a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f193c9f9b8158cfe3b9f86007c1a8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedb39d986382e03ab27e8ce7d656a5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c84d9eb3b08ab6ec2c9ff6b7bada61551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc730a50396a7024e80d37e3b39b329a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8bab566696660cb268cd4a817571c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fa19bbbf6cdba15b3a21aaeddabfc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9fc19fabfcb483173f749c447f7f6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ead08fe9c3fad641fbd0201228eba6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f47614a31e9ec2da439338a7b0e3b5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02605308ae2a2a782ea78826bf941b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92b647d2eff78e1aacc4366d2794f5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e434c3be174fb004d487ae7dcbc5a7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac174f08b054718b37a42f27f95e84561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ae6a23e0ac08056cf75db17ef350b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc7558d01a2e667df9976b75eec486563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cc1740e664a43ad82d30a9849aca6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5525386ec9cf89c6bac7f7af14ef63a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81cd70f1010a9995654fd144dfbdf3c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14113ec52e614c34b9c682cf4b1a703567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeeafb9764f8cb33f3624311adb337d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3aa2e28d30fca82cc96632e6e73c89569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaeaf682cf825e610699822cab4e1f9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3db0b73e0d517324652f1b8b6cf4e0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44eaf749ed7530537bfa484f8aa6da572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2842ed7b334ccb18ae70f155d803f9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6376a98469e83cbb88267cfa4fa191574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b2e9a5d63b27494404d3b917de766575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49adb24966475a40288d177547b9ce7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93b46ea555ad40b906219650ea3403577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9f02fc1c6d59a25c97e14f33fdd5c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f024164b05424ae7acbf426c91861ae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b216ec529e9b3af2dbf1f0b4597d3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19787c63831b3323937507a77cf01514581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792c40c3c50186caf5ae9b46c82690d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba08815b1491f9d080c20ec6b9a9f38583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b192a1b09761724fc0a1d0b4129e08f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15433d79aced5ec43538788c5983bf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb697d44a22f16a00e80262e301997586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e8480426a5854714498171d4fec47587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027695f39c724742cb30d3c274ed39a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc1373587eded887a5b5ff66c5e4bd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70d33d454d439124684b6bc3b90c00590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee59219bfde57e0e14b1c9e887abb2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04feec202570bbab46fd3f9faec49ae9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09595f83c251f90fa7d9118f45337920593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de451fa8e7bd86d377b40715654afbd5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e1c6750983c2a3f0ad5e24201f9e3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192856a60459504ece0872eb1dc065b0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6ff3785b0711569e9601687f1fa41597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7f970d33df1ce882003a81cbda86e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae26ed9541850707fa1cf19eecf0dc1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24b7583b5c42020d041e170218110b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cc89f9d3f2c292a97ba22d630ce8d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382f422d59caad569b006a89b96ed7b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa9a7675b6fa18f57b89c52be84b54603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c8a49a24fcf5ccfc5b69040aba6e4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293106e2e2ec1e3151f497d117277031605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8f0f9275cf8c85f32dfce2218b350606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e8dace15818e815cd778f607ba15c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317945f87541211fdf551e0897a2b303608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4b929ce0cb181bfcc866c54c960ed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61bda1cd4e869c615499388d633dca9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81767ee3c35e129e37a08613b722977611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085347f11d10f1810f1e2ad2b51dd44612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1197a3cab48b63dda020c9b9efa5444613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748561a110bd8a87861e27c65b90c2fa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd5a9ac50e6a94b82bb5416b37bd4f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62dd42bd20d196130654fca17b29a2d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f77e937ccbdc2166ed31c96e496d2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f2ab757a439ae9f08c2ba96976c67618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7a6a8fd87d9b49360e2d4b1094e1a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf6720760be03a577a37dcf4e054a6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d905a914477dae67a76269aa67b48621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1176864f57842fee46875845ffc8a7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592c3b52229061f49872f5cc64f85e1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054446391f1c4bd81417a199b41d117624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ca527145cd303e64b0a98df35a93d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574eb1f0974e75abce720252172db581626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db0755e65c0ad5f234f4e4f1e653fc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfe9be30a43db05dc3d90ef271d7a2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214fb9e352d790164ac5bcef8840582629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f91b0523c7a90ad83bb80e348f892e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47126e93c6757108fd11ba7d4615a4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205143002f2df35785b3aa5566a874f2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0690978e94593a5c20fa258474d0a10633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7403f23064566b8f3f75314f8897986634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457be87310f83af14778ee30819e2f52635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f4dfcb459fff26ac854193cf3965f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db878c44d8c43ebc75e155fae1acc3d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dae4ff3423c5f56419f5b1d3b4b06b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08ca8c0a321270f01ac333fc13fb73639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c10a45cc8835cb7ae972aec5dbacc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43f2aef356880983ab88bbbc15d6e1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f333112134b38b16410a145bb876b65642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb75092f58746786b6855758356f6c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17aa86189e02c4a02d5d2c7d0e6d660644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bf3fd88bb0e8aedff46f7b0209252645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ebe1ffac3be41fde6173e9877e3c0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f45ab704595b68159136a0386b0d1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880be90da9ed5abc31eb0e75c17df18648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86089e98b90ba19eee0ae026ee0972a0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19f1d59211f9ea45eb4e4392be4770650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d3da2c571595a05c85bac65ae9dc7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767057ab48dc4bb4f6b015e6dccfa0a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5b5b60c00da0fb4c329578b290e64653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658a2280d70c4961f1651852bdb925b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fb15db2d106a8fb5f9a79ed0c81ee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e572e25e626f9f0b593ea0927a625656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c372b682d3d88242d71f2a548fa88b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63885975b002258d6c03d00260fd1c54658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049f902c523824788889609cefd69b4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587a93e61d916a06d6f2eda980ffd0d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caba9a1fc5c4ab1817f409db3848a34661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e9492b5f20f01828d26db4643a8ab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4808b5d9aee55163d97890dd0bece2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23a9c1295095fd257e6724fc6ffc7c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b244184256a392b0be01e20cfa161665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120df06bbd5d99d0f312c3c94401a662666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640d50137196b5c432db307428ecffa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0f07f855ac33855d00eabfc663902668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71eace6bde436657aab1db8fcdaa4a0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23ab2f8af1189424df4d0f4be44916670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cc63fe6add1ceca0cc823178b2710671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2701cad5214e58364aa99f23ba39a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea2df40bd36044d79eefcb5cc995b3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576c66802db1386d5eb7582a01b2236674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade71268db00eb665733c58b3913a81675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0a1175864bb31829e7bf5144c9f7b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2883af8eba71692489f7dc41550845677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658e88b25ffa5dddb08ffcad132ddc1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c4e32f9013f425aa5130caa9c49f7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627b03b21df839d78b0ff88ec29adeb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0df4f17cc18be864ba1ec15e85d8a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53373b7f8299c20824aad498079b09682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc214a22d53d2b4983ed4e8b278e1b7c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368938b607ad15b08b13560c4c9b49c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997f4a165e0edf26290a95547000261685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92557cd701baa5981af2ed57f50d503686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ebfdd6b1c83af8c27a2825d4c4f80687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab6232bac622b93e5393ed1fad887a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e858d04795faaa96cba0a47e398724689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807233a97de1a7577858ce3109343f55690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e956e5f3a97bc936fa566d8c3ccf91691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb039ee2dbd96cb1d0f006fdcdd9712692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0960c9a8a43bc19ffb2f72c9fc0ca9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb79e9605c66d6ac28d4ffdc0a9469694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637f752415f4d51c2dda8c506044765695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ee219f3a635eeef2865baae27dc17696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b289bc2fbf9fdf5286f12fc5e6fd0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8124e73c502eba5bfd4e54559c5de698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9908eb3e580520b61a83530b699ae8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7266f85069e1d843f91336bcebaf56700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fa66ecc2d8eba3a6f7f5c88f1edad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2577043effae0a324d5a23d1cc0a6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439217ee2e0329b79ac7cd62670da621703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed802a6d354a1fdb8058f974b87f41db704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7e6fd9940130fbb44725c0b7e9f2f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9085bfa765dff1b747b89c2582e36706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b71fc5e199a6ac0cf3a7074f99b640707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb2907c345ae8dd58311164703d8ec708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c496c81576991f85a7592c476725e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c22f2b9b391f5d881cf5d6f9b2f8d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6657a1913ee68b0db8288c714aa91711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1dbb17dac2f41c867bbb377f09230712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8601c3fd7d4ca525cf3caca71591f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad6b69bcb3745433d463c28283ad47714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1bb624316b228b4e9cb465902e9d4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7824e50d200d2f3360a5827f4921994716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ea2a8859e8dc6bdd1dd203dfb6093717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ce4489ab2f645ca0b4f737dfca2f1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2705d0a08ccb9436aa61442ec125a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2732a43a79e4dc33c09716ea686a69720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb9f344eee80258c4cc9641d953045721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814f7b1145c2b03230d64f40c91f300722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546fec2b079b8a918b8be5b9639728c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc4eeed5b38184ac7cac6afe2b79be724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3004195ac8c301c4b103f0df212867725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bdbd27b6a92e41525f3eef7f5834c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93f714a403abf22214ecfc4cd56609727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c60e801bfb93585b665e7654b62d0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59d14f469c41e51d26934074a0741a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2e457d6a49a65dd7b1b5a6a9ef309730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110ba02c9e30a1e9e0df4383d14442c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb29bebb5f34b464683d0da6680da7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd1b2cbf08154f47b056ab9c3a4ebc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7e92f2e781dccc55a5edd7762b642734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d296419d3e3f3ad1747d4cb948d0c1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748026b3a9e9ff9f3c7bb42235a061b7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85296989bb9302996eb6cef10e1baee6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40452bde0e9a93e2e939d1f21328c897738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96feb7d533af7d4b8277a8ee6e19c2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95079776ce3390a7808cbb242db78a79740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb69fe434785640d87056c610c195a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10878ab4b5610fd5ef6637d42dfc690742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af12787848b098f90be0f368b006685743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1da80062d4677f625cc5f2d7a439a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f178a26de7f427fc75b3933b44e521745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71ff0c7ebb574adbf47426c3316cde746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15c95baeda74f46272388796307279747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b74d8d93f6346bf736abc9d829cfa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43208f78558d78229e388cd27be55afd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88888059c7b981aeca1dd8c1944397750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5a4853f3dc755afa5052cc37f66c7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245219f5c8d9875a3a0048c35a14b51752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11155a641c6daabaa7f8d36583e65f7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a451ac7246c8c146f0471af6c5c53754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4d84f350b8ec6b4ebda0e6e4c3b9d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5252d50e6b0f2fcd9289d87ddaeeb8b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bbf69b4b7902e8a657cd3bc73ea44757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0ec0700788c7bcca4d32504a9fbc9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b799304972b670d88da26f75890d2b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>