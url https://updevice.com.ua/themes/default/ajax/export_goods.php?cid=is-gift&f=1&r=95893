--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4f19b9750a306e585936746e047841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f41a9cb65b000c18aa43d35fa5f752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4aecb6e53097c544ca68eb147148053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e16c8fe4e6e40ffb508572bebe55e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c95ed0503ba7e0e8aa7c49c1fddbe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e48cf1238569006dfc264a81f2fddb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e96e6e268bcd2373b092badc4e21b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be56d91c2e2eb65ab6b317694097778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b4497fcd8b222743d0064470b13589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4eb368dbe99fa179c9db3daa9a83a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d6b910d3e18f657da2b5009c8dd3c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbb1c4e547c6b0fd10cca35d63feb712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5683fc14df7b167d443e480093ab113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87955960aee21a6e8c4e33daac3c63f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cea50c138ad4309c52c1b8899d2edd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869d0ee1b147b4b2ec40abb5fd9ebfd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387342fe300d4c59e2e348556ee73d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e1aebc3353f51282c72d00c373b2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384a83433cb549945b7fa27892287ca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcab59268e01a9495019f64274ac44120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8038a5a9dab8f20f1cdcda661e7775d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8c235de2f12dfbb42044b7d0ca8d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a637143bd0d274726edc1a9f8b3375a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4767735c3a1bfcc3dc1ff57e5db257124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32614842236fd0ade9387bb9f9a6ff725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474e576745ab905f14fcd79d9201ce026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b16398f8233492b6a6aebfcb28503527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b35fa7f0cc5a5e2162feabc6b3baf428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e697f0bee584b306655c24ac8851b129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cd919ecaad3448bff48581151be8430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf555c43b0791c10aca530bdc7940e5e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f406f2ec4234a439b7bc1587be474c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4349783921b7f12c1d8290279c57ef933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185ae1d37ed8687574d4caee697cc3434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238c1204112f56b05d43dbda7d8cf6835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef5bc3d666fa0c804d7fd82309f85e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf1a44b418c8bd27f25b068dcd87a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e41550cdd91ce8be82175d0ef1d46138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919fda0219186bd407485dafb61d16239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0abf34b67cd3ef9b1f810f16b03d3740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209d0ea7a32387a48baa1cc8aab355d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6adb9b18da189545bd0cbed8520c3d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce35d00314cb5bebd42d73ed267e0643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd7f1171e9cd85067f04fe1c376f7744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c6565f044d27c1c102546f6736f9245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0297cfe806496cadea34e12b427222446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b3fe573074bcda8cda925083be79947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13cbe95cab895c69268331c3113c8f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07fc086845d45be55b15907c939e8649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170599a938944f18913e188b7b345f8850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeebc6c2f0129156a955c6095de6eef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9a9cfd0a722aa1047855c1ada88d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08d4c3552c22bd233ed5305b4413bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddacffab41560d91a2d7f94bdc6101054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75895b4e759bd45a3f311eaf819b2eac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385888696c082974dcee880c8f726d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3884ffb3e6f11a0a37c806354812dc757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e122e9a65e2720ebd6405cb5f23d59c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352ac80b6565ea9641df885fb387a0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49488d887997c5a718a23420de77ce7760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46db1a45672f50b2459586792e7721861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72aace18f2771bb8294ed6e3deb52062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f776e219427fc56cc552983c2db6b7163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a494802752cc47cbdb2d173b7924964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44594f6c133ab7e4331940584ab7c4db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f2ad133d5c3c0f49a466a97c12b5e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93062365142adac500801fc7174ffa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9d342c90380bdc67315ecbd6c9a0a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392bdd05289468375d30571c0570a4969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca198de0625e18f531a7aa5498a174f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915d26cf54d9a97f734fd0b2059019171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38a737bafa715bcfef15c53f2c89d472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3fbf9ea88f298ccea07cc8743a87f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d30d01299cb8d8e9ce02e6f858e1e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273b9117ed65cdfff4d87b69440d6ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a49dfcf98c10bcf187e20e3e2964ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755b7b9a507145a1fe1c0b94c9749e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4eadeb7cf538e5f065adec03791d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea53ad812122b7cc3be1dd6944fb8b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b540c9e7e822d25388014f4b1fdf980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e043b45b587daa56cc8456694aa90881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8946763287efa8cf6f4697f2c79f6182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1fbb800ea5fdc12a6a5d18fb6fe9c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8588f7f796f21bf0af07540a5aebcb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98b5b04767e7bfeb4cf7a0cf3b2b8685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08aba47df8fb65afa9bce3a326595486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11ee46beb6f4f86fc6a68f1aca810e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda04a4bc3fc66fa87b599f0573ce6ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ca627e0c97c07cda728b521a5ef1a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ad81e7a3b86993f1f48822a7ecb8a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802210722657aeae4b20ab73ba1a04a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65b210acc72942b760b94dfbdee94c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74084c69745b42e108b22461546fdf7f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12dab94aef8105bfdd99283439d391e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3453bf7974002047a02f2a74d85941c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3557b8103f2cbcc45e1d274d3050396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa12fdb2afb031a1fb75db27ae71edf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2712c1c906c870a33d660a54c1e12498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e846a1786ba8ba9e2450decf7f2f0899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdac8e767cf723d5bd5f02bb1ba3158100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a4e18059455f0f27c7c894722d1e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b224c7d948842fd430db91ad0450f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac591b89a7209593795ae947c46f216103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820bba8b2ad46e16606681c5c4a76e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f502ebb08e5e1c4be979827cd08462d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669c1c28263fc796b50bdc4679f28dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363055740d255269ee4b5850bd74e8d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532220f6a9bae4232750680c4acfcf43108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767628a6fdc15c2fc31973174dd5d9d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3217dbd0bffc1c855f845f422bcf88110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d79f1ca4e8551f5d7599d9e6d5e319111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9cde38e4670168eb638772943c308112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181567c94e66b9774aa58e2607366939113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94721681708c4ca9da612bbab34cca5f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f226a62bfcb059bdd10c988804f9d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03a867ab2bde4224d504e4fb44d8b3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a922284fdf0c1d698fe19307bd648117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cf4feab0c8d5a9548fa6c2321241a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f77a9021ab9835bec03836e56fe1ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d75d0b2f29d9d30275b235644b272120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddeba996b4b1d6c7407b925ebba732121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f597c52ab8ecb1204775f6da29dbdc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ad521890abfbb13a8d6b6a5b6eab5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de1b0ca9ca130d77962588c26185f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ace388ae73c42d3a04c24ae508565e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb9b5fd38182aec3876a0120a82c10126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee8509f4cb13475c80a154312f7e71127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9060b225a082eae0dada575761bbd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2b09f8fb051c0e83a57ca82cc5345129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78c24ef39d290ee199c61983d83942130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bbd12ccb87c01581230f6f7110415131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b9fcecf5ca80b886ea6d4f28e36c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba289f139748a16e26794dca60fd1b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066f9611bab67541ee7f7918e782e9c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2eaa3fffdec5c9dbc0c28668003ddb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2d95976823d9042d460b0e0c0cfff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1b934a75abd6b244496ac64004b3c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d211d14a5db7d7fe7f5455d0f75828138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c35c9225937215274cc8e5e29619b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfdbb4f7c23565d409ac66fb2d2511140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bf382d25b4e7dbb042dc3c1420d9f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bba2a68251ab89d14e93875d21ba3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24fd542a276e7bc1836bbf4b10e180143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731472b2f5936f4e28a0716559e794c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74843093f318f1514ac217b45ac364145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85fc54b6eb6d13aaf8adb0331b6ae1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d3b987e241e36a867c46e66e0379a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41a5dca933ba542d111f7119850cf1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e884bb4bf25e782e4d9a411360b943149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2950b3d4d814891956d06e4ae348dd4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4165c181abfaa8d6ca073a0aca43e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00fda70e13892f117ca92580b7bd87152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7db2cd627b17f16ed3ef93e93690b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf13cf1a441db6c3e1bdcb21c6c97d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdc2d686070a50f777efa09ea789af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc755ef1febfce19db0fb78a1fda735a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03838d95bc0d49dac5fe0dee9195ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6085d9a61c1698c393506eb2165bb6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b830c4a8091f002c7fb3f418ab15e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26707c16518ae0e512d2d9abf3f78c30160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5016b03bec105cfd34609b8884456ff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d5404e927d9eaaff672972b190066162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7b649521eebbbcf4308f59208173b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90c97f5be0f321637df48a2570e9a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3380a6d3a60b9cb7b72a2bd86d4982a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fcc5d7da5f34a50d74487ca4cf6e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1de322f6a9a8154ef1cc89ca8d85f1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0999535d47831834477d33fe5b763aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed4ab583c8b6e8ed21d5a44ac3f8c9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0519d915598af0b45cbde645e851d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e1900241d11fd1db95786c1aca405171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc3ddae4315d812eb095743c73102e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764d4b6fa109e8bcc95242c260ef72b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f57bc83e5d499d5206e3284f23a0b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d99b6ba95be7f6c67f87a243597750175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfafc629c766ab650c0d3a8f08b38f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed0e7921943f1b2a2356a3ee5e17a7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9419241ff5a5cd4e54dac0cf0296cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb9e01d317ac9712f09ecce5de4462179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b09cea5c655d5e0f6f155efa1a440180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e544500295eedb6497602db04a3c286181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09375b98b29e8af46741fc42eb211e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044aecaa54c32e9e85522931613f001183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb70eaff9595a91bfc4675338e55025184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f703823719e9f61ed39f1238b97598d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c742be7564810efa2f773a4de7003186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984793daa4d55a2322b2a3a0df704ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd0a3887cac449b6dc40e8acef5b09188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cfc1447964fefadeaedcba62fb09b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e50b755710a97047d18fab8bee86a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6743369a824667bb46f9a91768ce1dc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ccd50ba10bb8eb04481fa791d194b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e2f06f1ff932ded74fa59cd25eb33193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bbb257c004bc706843f99b29010e1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbaa66fbc56d9d76c6b4018cfc98406195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529dead8d448e6ca72cfb65e9e55a709196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4870869d7196dd893ec37671be3ca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde66bb2db7d71dbec3f04f4d565143198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed149ff080db818d1f4b346e6dd31209199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa804ec62a667b68553d2cde53fbc0b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68411de484137c1aa2e197a9b20e17201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2a8b3135e040621fc91ca77b92b6c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248dd85241eecdff4e31a347d3203959203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9480dd83f8a1e4fb8ff88a9c1ad54204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97bbaa4c501c0e01f2495dd425ac65205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0311157d2d542760bbce8329ad400a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0263d29c2b75b35da2599102d720543207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c66f6f61e2891ad4d81d76a3051873208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5928c5c22a4c599db964a4dce6536c8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a3632f782730ca138dcbf92711acb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41b0b355cd2509837330a05e6acd2a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04479c8775cfc1a5cc8516588b06447212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125fd59dd027665ac458224c0c0453a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b431824d60db7e1b09d96bd3cbe6718214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2c56e8170a6df83fb6ce56c7f8c15215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522403ae73a49d6f8e502c5de2ddf0f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20792fd0da5ec394b10f497fbb67b017217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b188bf88eab101919b5a183c9b8b46218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688459f6adad0c34896d3a8cb72a2c6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d4751f7b5036887b009d80b48f832220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f129b31ef5507a81aa03c8daee22efc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc75ab1b9552af99487d8bf545fc4c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a001ca38d4344489d4f3707eb4a7dc5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3053b62b562fea13c6675e588ebd2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fed04b7570208225733129d73df52225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1082c255ce909a0154ec7710bf0f11c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c15d725ab4f32aab6265e5c5198810227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db851192c05dc38b07b64badfeb59533228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf296f9df910c3e5612f9b92db7c0c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bba323d07dcefa7e2b77a9ac85633230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5bba870aead0df2f0fb958b901589231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c104715b12fff45200cbb10c9df96232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc53b8bc8aadf328f079410ed5d0ce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55faf65a78294424a60d88c0d2325ec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0732b71fda6cab328e86b24ae0605235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c64c2e6a8e023c203a50555f66cf8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24984fe468e990ad68532a35410785237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08633e4d0e6ff0b651d9dbaaa5fed411238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffe0b6411702efbeb25d90324caf49239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50379182686f19a4811fcbdec6916934240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3052da7708611ecfe80944e66a061e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ee16e33ad2b43c62be35e80363bd5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7beb98e0d03d68b7b31e70f53082f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e939daec486d59063c40a4524cb6a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb33c2bc329afe455fe336fe696eba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52e5a572d7f3ea69830b3e9e6f614f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4e7ef8b87f50b0b46a292b2c4b20d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096f82e1262807cfe43f75c3535183e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842bc9f225d1c56fdbc2d30cb9bc800249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434e483cdec2d7d6fc5361406c1af38250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede8064395f7cb3f247be897547d9d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b4f68e62af0839609602abfba7c04252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e408f2a6fc013b4091329ddea8c39253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b9721e733da2242dcad2de008c3ad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c629bee3231ca2a5fc0a2fe6f65a85255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41131a85266fe48884b0dc48a90644a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa3e9b18ed006e243aa48a7132c268257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabf21e66d0bb33101cf9b1767c6ce8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09b6400e019fa1b8dc8ba22ca999c8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a7e6e1c35e1ab864bf6ff546ba58c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3963034cfa1381173ca5f3e58054076261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db84e4ec30affcfda46662f51af117262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea9c9f7a9c2c8916e59a2c54d434e1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042d295a68de1eab00189ed1bbb4d91264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b9d8ab0950362ee5ccc8930b187c6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302d89674f7f9d82a2759a34837c221266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0bd5608b1a117c2c7aa5eaf93cf7f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4a76c8df6691f27dc4ce78b9278e8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c1a691d7c22418759ab862ad8cc98269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352dbdcd6c17f891d4fe59801fb57c64270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3149c017d28ec748a324d670c72b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450755ef4d436d4102834b3339f5dda272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040429f97f3dd60a31cd0ca3b3088bb8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12653c7d05df6df35516d0a41285871c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ba37bbcc8409f6dc304a937625fcd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8460b003c4f906c1b807af5bf4672b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a543a81717728cfd22df8c91bbfce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd07e00dee4e3bd9471adbadce2e2c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e97b9eba79c7631c50f9c2b8a246f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55901f687eba6c31f31ae211fa7d7ca2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fdf3c202dc30ff695a5d127a5f3bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af0f99112b567bbbc1501f778540b5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e69be1b0cb9ce856da69fc5c39e5fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc2fc0584b40ff1a9fba5232e96a4b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d80a6a2371ae49b287771c18507c8b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab78dc0d8ce85b3b46664abe26b28b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3387795f288f727cbf1ffff47920f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed122ce0ec4f2fe194821e1effbdd6b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02e8bf69eadcaccef8f948c9a2ee85289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7063570ab5ce2fafb697d02934f029290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d7e83c086c59822b6cad3a0d70087291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc9be1f98bbb8b1a93131f587ff9cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856ed5f33ef67b36582bbecc68f656d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628933716936fb9fa097cdc33a6ffbda294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9541ef78805f2e0401200549160b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cabd29a5595706408c45b2ffc6a9c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2bf95e902782b6e3070b1f9145ab1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89306598c335c9251cedbd4acd9fa2d0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0bc0b7b8678ed94fa9acbf65cf355299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacaa0654615403c1ae5e5759174a2bd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f149f61d90d05a9d757e8ed4501fde3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b07a3600d21253e9a01600297fa40302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9ec9d65367aa3975f507f4f598bd9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147f3927a3605e2fa29ed7db8b20036304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0da48fc21494058f851506d2c5f61c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e4db12636970ac5d024241552dcc6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bdbddc78a5dcb26ab5a2b4ef688df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca5b3892006360407d7e5f3196e7fa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c811681e83ebaf38cd5af73150dba97309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7eb718caf44a5be076f9eeabbaaf6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c87ad08c0215092149ed8c69d0319311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e6a8bf176b373a48a7e4e20910b41312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734a63c43f53aaba46a1b1561077388313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96585e2882e60f8538acb4a7b00e126314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb15df8248b77821de81f2eeb1e69e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae7c750e87253f929e0be8a9ad6009316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df2ea48ba3466a8d64f7964706691d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ffa3954c2a4e3a126b35c56caf1ca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ca864a092812ad7f148eb1f4caa3f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ed370f83d77d75a9b209fa72565e8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9b63fabd6624cb04e93ae5b640bb4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbb72360223cb51d91d3a0a6e30ea4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d4674c97d6f7cdcffd9153bef10fd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c30f8b8bc4642c1fe1531dd11b4d2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6bb740520ca1ebdc4c9c96c17d310325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6289b9bb46ae153a6f01023cd0a8c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532ac64b7c5921d443f1cf0f3366d67327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e712e238e86e157b95e43da2b46855328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad14408292df516f8927cc1dc3688ee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652dc1aa9f28241ab242b7b5861279c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3aa2f701b90f9f236ddfef53e1db6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029996e23ea604c98835460eb5a43d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a037692e2b354386d5f27bd9f4329d5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bf078183adb721fdd739e9758416d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49770d6edf7883ccbb706e8b515e55c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54f7aaaa984add47921a153e4ea0d3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5115f402e0867aed37fe20705af258337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9712d8b9928034e014a952349740639338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e01737de8f359957abcd2f6d1f399339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4b49e88b35345b8c1f3ae697afb9a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3599406616fd02ec42f705734db5ab2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467a250966f1d85cfc7c3cd91326783342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a6806a2cec795bb27e62bdd3f73e6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d0cbd0e96da9558acc6d30c8036d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33fd61f14fef1de215f2f9881071d5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559e9ff2ab66d73ba78f016cac8d588346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540dc37f69c0b8bd688561f26e9d799347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95fb15dabee47b84914d7f32184813348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549822b59f2e07dced4b7fa6ac148b54349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11d4621eb0185be5fe45882dbfe0e2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fc6cdbbc8ced7edd4d08b328d30c7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86409a841e0ad247d42c5698effa9d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273820a8ab19e58a43b22a82349219b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a12af6196e09d71a06d35292582847354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ac1cdb843fb878a6f4d0a66d0f089355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf819c2eabb8a359b6aee41a4e4ca9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f7d1f6d8b7ec4d493b5486bf4cfe1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe9e183de206035665bb76320b8b63358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505386c71d07d9007b94cf5ac38f6db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d22cd705cc744ba2ce5b03b4800fe8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ec6fe88876c90e51efd527d00e480361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13509f9c0686edfe1fbfe8f33064b81362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafb8aa92372396974affbfc86a4c58363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d0ed59a38a8892e752b68c32335ba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff1def8f62679c6ad5a233e4888bd2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35eb3cd53e60b1ba6d6b8ebf823a5cf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64824ab579018db27bd3f2d9ac5f3162367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147abec58143f27c7b379a4141896dcd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385b5f155a060f2f24599181de6be35369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de54d06d62395a23d9c1dfd23719e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf957b01fd8acbc9519018e6b3e2a35c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c2e6d4a77a982913ef590a998bdfa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210f9d50abf53040f91a12bba9b8c99373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda66c75b2d9ae62cceb49f60576d00d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916836ca392a3b55b180e71705d12c6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46a2ff73e59912bf5e5fe46ff5508c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6db302af002de41cc8bcd76023712d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1921d77930763462bb5adb16403858378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9dec0026685b0cc814796c279be5ea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcdd75ad878f9003a2507370d3a43c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fce9b585fe18899cbc98ef866ffc1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ae9f82740fd4556a8ca5822e7571f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8261712b87f199ddda4ff8c3813b1f8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba99b6a2979e5282635ab623ae9092384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cfbd5add902e116ac9d1280b7de2e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb5f8e57e71bd9074907f2b6d257bb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82749815d13dd542040c2c01ef026e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fe386dbf065b3d499ccb87786d614388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f9b6484bc6ff0b9239814f4ab2b9e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af407ef3299be3972476dbf1ee17b72a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f07d10fa6eedf5d1d39c083fcd03e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582421d16326b07873909e3b373d614d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad56216c0e2d2f650245c3f712d12a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ddd7045d4eaa630f2cf685af71e8a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e382780f6c3948138f45c82fd4c3ff8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ab95238ba21d0334917a7624fde4f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421580bf0a7e93bbf0f6811913c9a0b4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e978f1203cf76c1b445b0f6e0bb7cba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b55f8b88b8ef06ad35141ce1f2d12399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada67aaba03f68f60d25889071469bea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0d241567226e4c16f30ee9dfd23d8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24bb5f2bc9ee4f9cdb6d7c0d593bf7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07efc0da13122786925ef862766b7f1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c04272fc09299f42d22205773af0b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9d51df5bfe55f07b03645818b6ce5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8614ceb74de1d50b5cbf955cde5ad39406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328020103e0e64de23f99c73471f9454407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68aa301d47e61ae7cf78d57ea39f3b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbc6862f832e639978fc77d34b912d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec28211827789d054c0aa7a2c32115410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae927e847a3764bef7bacc20d5568a7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c45eaea602ae213dd58ac679ca0939412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc3e3073472e9b9da84379d14509f0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d37131500c058eb7a004b217acc54414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7ac2028b39c00940cbcc6fa699bd1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206f1b8e480495ec8842a485e2e0e1d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3dba8c41da222b1589e60d3ff5fa6a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b77c6c3afc251470efd455cd3f02cb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b76ae6f8a80802efdff0c52b2a921419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5e75a6de9e104eedd5b15c1696c9c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf730af4cf79152d289b3b935bb310421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039083a4438c183b27b6a2753305507d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb161337a03b7b1fa63b631ab27c27f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6edfaf914cb5f389af190f425e9f6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94697182610136bbdcefde6d53fa0efa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4700d750c96e2bed484a6a1cbc3c7a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f04051178818f73fa61b7b2cdff6f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7fe8c8d0e019a72e27c30d4ec9c95428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375282f4a067a971e9d6e49364f63210429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7c7f014df39976bc74b18da6d6337430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3c9742fe909b5030f17e5d171f51b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18de82f90d3fc0ee899731cc116b3c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f23ec3e789ec55aa8dda6567a54b5c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e2fa94c0d21a1872a46be3a9d82da434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206fefbd457d2f870cd2f51974fc3bc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715f4c6b15c14e5e0630f1823ba0e13436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a2d7369b7d178087758a91f7f5748437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9630df2e77899a0bd21c599d9e097c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be595f76bb5ea72362c4ef9f26488904439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f603e84df6eb6bdca5bbb78c0cd48440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdd28a16e67d18fbd1687df7a7478b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672327bf6e60eb689d39f41bb53c3e2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f39574ac7122b3436a19eb19f15223443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06240c8239749e1f3179c299b3394cf5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fc93554b9eb68ac036024b6052adf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09afdf40cf80b4665d0a52ec88b6d1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75922d3ca72ae25dd8d3310a6583dc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28d56cf1376059a4085746c8169629448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33ccec81b6808247ac43a4259613f8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6926d0b7d69dda85c3bc307d367c0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef5700878a16300970931f0ca947b4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e3c34d2d3c9ba1c69f1a56e8beecc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da071ece3ae1a1fb5af7b8a41b3c51c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da43e4d1b9befdf4d953a0f8c9a46d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f238c7b8a5dbd903711fb9076960bd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8447efc0a2cf2b823b0b53f15e9bb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae9fdd0a9cb33a34db00c05778e915457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3d0a3f397cfaec56c9edb3c5c03d7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ca59880694a030e72c14fca51c1be459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5062e206618a6ebc1da6e83e603fb6c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b520e4bb2776cf335630633f4fa59d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa344d0d3ca06ea52efa54f692e1b9a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5324c91dda21b4803e375f781ec8c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b87ffe5eb5687bf71a03cf275e2ca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf63f87ae03fd2d67adc88d2e78bb73465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2dbeb5a31466b1eee176c8312f284466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6de2191b92dd8318bdbfc4dfa75974467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1ebe99025a2894bb7a754f234be61468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c9cb8ee568b252a56237138e49c54469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9f23780853a63616d6b8e30f4fd88470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c791aec8a2ad58186e8c298a36af433471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13428fe18e44899ad4d7bcf04ee3998e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b4fbf95ebecc2e351ef5ce0774a3c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41780bd5f5fdce1349480af7ebd502f8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9aab4072c26d8d93c1417ff7418ea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6bb636af643d1cc23f0458f40913b3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5508527dae087ceb89211cf578f2254477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3aacfaed1417171c1a7d0a94c05cef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dddc4c3c9b159c10366b7d76849f96479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889b688973eb88ee1c4a2fa042d5b1d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f88c9e791e3e951b3a21ea42d59d2b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15e5b652f842a903d3b1b4d4275f54482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13a8a14133766bc9cbdb0de9d44bf2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e7984ec7c801e4ad7d5bd67fd90cd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d6bf35cd21af76410c463fae0ecb5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b71be8f272f0253a020d8cce178b3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484807d900445f8b959a3e1bef49a2a2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bfddd90b421627b4d020f65a3cee2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fece37ccd4af05c036158654386de489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fab1b28ca5a909546ea9b9551ece0f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595997dd09532d5f09414cc3d382c69c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165eb1691769d126913ccc0434b2ab89492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c740b9ec57adb798544ed00cf6e0d3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a62d3ff5e49b0ec3f0ff753cb1927494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f05b6bc3f2daaeee74ddee4bde6ba495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd29d4135f91afe51368dd20291201496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c8dcfa59da1631b40cf7d13f208c1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93afe4a8d15bf40ee4ed0dcba2e9ff8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c006d5a8bff15822f1fc4abec8e881499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d40a01927cc25c3d044e51e2f1f05500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493495530a9dbe8bc7711eff460f572a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309a5f3a12ef931a53072b784810541502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b039bff4e30d296af7a1898bed48859503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190e8673e2aca7bd9b908fc42833bb7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81f4578d3a03b939f30cb2ba38d26e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a6dba8eeb678483f062b4f524e506506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa40d3bddd5fd166c40da55969bcb4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93132c74398e746507c78a33cbfe0c1f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6879a60a96ee317c683bc1315ebda509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7803bc5bdcbd7a2eab8ade8524511b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc4e03a1ad3a2fcf8ab91ae27e1d7f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68c7e4d79beb77c6384a1a0f2b3685512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a58da54199f15fe885edcba3b93f4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbde7bbe4af493cc22f7ea78c23254514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af5975695bd7ed7341773fbc5e600f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76236c92c677dc460405905c780cf4da516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a111bfb83cc6e3f7e7460cdad39bb10517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023d28e7b478cb3785f024359282def518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729295c268bd0df9803360a0bf8bb34519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbc71b5c864f04a616b5a20510a5ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7634e66749fb699b5aaabd76de28f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adaa285db2557d2ae4e45ee0d1dcbbc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264aca188d04a70137dca324bc06041523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259dbfe3429cb73eec88d1e12980dc84524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89d025260bbbd13598401142df761b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae8d31ab84b850096adb86b0e939be526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d522b1ea7e6a6bf9babbd19ab4b62527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a92d58196bb3a72eb407fdabfbef7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bae9bb944b2e9175fb62fd36766667529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6675a4e2108745ea33067f2c2e164e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b77d157beaa59e7da081b598dea2fa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100477bb783d192c8c28ae31e234e22532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a264d63208f72eccf77bc332eacfd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b7206d7588f91575cfa54b1fb5340534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a92d488fd195ecd8e848fdb8aadc11535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed1899669c779fb5d0dc1d62a53706536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59509cabf44b514e6c4358a9dbbbd3f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9633a56b12b3af516cf9a2e621d621538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639558b73d81f036725795862f4a08b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c030105a77de40e6c388859ab54f8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4decea4069afcca48822bd59996bea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42adfaee6cc0907618ba1e41d591acec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639628ae72a911638332554be2242434543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5fa622e29ba11eaa0c1b5faf020ea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03162e35139b2479e71d1a4c020112545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22f18f3f8539706ad039c82ff870f9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdbd253b4052739cfc49d3d64ea675547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341c4df3451efc67971e98192f8e8dc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42246c73fd3f7124231470d725baa121549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956057a324cf7d6490af61a82a125230550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962521aaa0a8686d199bca6ffd2cab49551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce5ca6e83a42f11c7011de83a7a9b0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972efa701edd503ede3680bf8f41552b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bb62a3dc480cc56377bf125484b22554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b392a03749facc0d7a8ba1152abd79555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9f423a3975b438ebf1499457aa1bb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29815545c420379c27a167c38f2f0e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43685b7c2122718e987e239db1528dc4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bac52eb3e1263f5bc9712fc697815559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde33c52ead49f9c08b31b059e5e96e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2cb5f90d51847e642fddd2c7edc94561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbd3245ca67c3668472bd100c8f9b5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda2f943fef15f044e3658a1a3983e6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46e58875a23a587f6421b601ffe5b8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfe2f1b24eddb6ea2cc6eefdf9d3dd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c95b070b25745dd8eb342957d4bdd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7758aada590c5515db242525245571567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f10a012ded3789df01782fc7755949568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c4f40b47ec1ddc616f301fd934477569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a78ff7bc84a8be225d65571023b74570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6636d5fcfe52049020c77e8d6c34d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea859e061d6afb50ab8747675f13c59572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c717e0f1bc51f440b323bf731812d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39d7d6810cab6574b29e0baec9750d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557858210cf0516e8b7885192a25c215575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ce3f59644c30f0dc82039fdf35e48576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875434cd90de4ed782c4caa7b6c21b62577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1660017fefaf6e7b4718d4b2c3f1f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813596529450b015c11b677def50030579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8410572029586c24f97d9fcdc2f34c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7120d8a0cc9dd4dfe40b5729ffb2b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42d4be80dc2649da9decd843a6458c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefe6ad91054251febb965e91ece50f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a539db862a6e53968922c436f7ca2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70828175980af126a4b1524aa48ffdfe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3e0e1939fbd4c3f5f02f983c1a1f3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdbe971c98b9f3285fe2f64f76fdb2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014b0f5d007e1041f9b5388de43ad20588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0f7a373b6cbc1fe45cdbe8a0aa112589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99956d39b2ee95ddbb68e5fc06aace97590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29892caf8db789861033b8c96b073c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14623787511b334039acb8206d8e37fd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0215ffeaa26166f38089aa8dab4807593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0399c26a769741ce85d3c019703318e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7e1d72a0ca561e72862963db7372d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bccb67e57d796b43d3779f809006e2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1702e45817a033a1579ee740d83f7bd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc899384f1fdd48a70babdf508ac7b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b663b7299645772682ac62b26dcf8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf276ec0f81f9155347922f8d74f2bc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e80ae248c445b04f967924c586102601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e30172cf0b324a7d3a1662e46a1521602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac42b30b47431a882ad3bbb7c7f7946603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c300d64c77017f533ac30e81b0c6fee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39845bbde67181af547f49d7260f6d65605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d6af2a504d3ba4aef8f7da19e3ddb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847d3e92a6c4a842f0647ee30481aa0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0360094a28bde25607895ca0dd61e04608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad9f2a9c9b181458e8653482e3a9f2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35d73dad4bc748eed233607ce840a3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769a855cf0afa8409b1a601284aa197611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097614f43a6cec49c06a2a4738c1ac45612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fab5841eec9d086b885e80a366bc8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4655477a40d1179ae6539b92bd361614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56016314e374edbe789dcc0b8950a63e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044fb550e8898057f75a681233f8aec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7990ffb116a397058210ffef74bc1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49bb64655ec95392e8d11bd0b8f96e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a39b5834a707eb2efb5042d52741d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c47f773ca8a061852529f86dcf640620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158ff24f56bac6add90c8db432adf57621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660c70b9767d9e1cab06ace5bc3abd7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6b9cae611becf4cdf9cefce48ae50623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30401a435a614f55adf24f35ccf8b4d4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa91322c10e77a0b04d07fb00ed672625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac4b17d61c5c6e27306f31b88822b2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36d564ef44ef3af55a91886c7b2e16627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f22d59f58c15f1c33f8f6b348b393628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7f594488fb4275f4e365f5b2d3880629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efd43f5323c1053f83aff4c59002a2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35254aa523cbf1ca67993857a1a873ae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4575cc47bdd8ca34e9e5593551c45b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89bdcc15488770ab0fd37f7105ec07633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f96f5ec41c6a8fbcfd3cecf520fe10634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167689181b069b6caecff50ace87974635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582f51ac2563dc33ab3d18a5fc53b40636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4380cea3e7cdc6fb7955a5f4ca171f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42a9d885f84e2c4bb6d10ca6040d4b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a81c020706c2f3e0dd6813617429d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf93e60b9cb1e50f0a594ae698fb80640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d2724419f1954f9cdf4f360c62b40641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715db3ed1d5f67596b8f85da408a591642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4834b12ab0aa6a8038b99691673e765643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b414dd0951402047f61b119e9970a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897d8695f212986ffe9986d7acb526d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761bf94f393be61d3e6ecaeebc26252646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96fdcbd48b26310e651d316b40c19b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52224687f07f6da8e0fe65580e6f90f7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8611e858f788c9129019a4a40af20649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a67913758c117128d30f937b16ba59650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171e1a858c303a6307d865f41c87feb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4d49197b982ae1e3087791c0447d0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e23ea575cce30f26ffd91ab313a46653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a57f96c160e02ee4b5decc32ccf82654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0c55ca80727e74039db691828ae14655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f207767574036377ce5caf5b7dae9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc561979296c60cd69429d73d7717d41657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a2750bf97bb73457b040f7b387126658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e263aaf9d115d23b1fe98ff691276659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7540645fecae0d130e942b8b11ff6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf6054260145dc209fe3728f27a8d9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf809ea67df54ae9d27f7e79891c76f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efff7223470d585954fa6e9835a8267663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa52eb8a1004e8d7585fd1bc975b96664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f600174699474d26dc388609e695384665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd7be6c42e2b1c3bb259d8ac041880666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510de27cdad934c61aded57578931b70667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1f2474b440fbca915ea6bb6d4a4de668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c159d4c235806596ebb0b06d68863669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a19b8f2ea5dcd4abc81fdf9d43bdac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ecc4cb988139e086f08fbc115c0bc5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3a099b076098e5ea8d82c244924fc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5ca93d627b11238765b0fb6b73584673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3158a62d3445b79adc01e39151c4f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044cf462a9416aa70af618be65e81ac675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580340194c7b4e47267033b9f272e82676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9937f9200355bc7ef87a9f4a482d248677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d863dc59c28a1ec459e9c0f3b25159678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe3b6a7f77f4b7a444d2a8eb9b53d0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a5c06833d3f2f0defb88206aec91f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10028cf983d564519185f27310794a52681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea8b4f7d73f28dcf60926d71085eb5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824498785b0dd913e3e0edab37ea4dff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52deeb3d97c1386de3c8fdfd8b3290cc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676919aba9de8a3536c20837f2f6ce3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70df37bb533ad154aa0e25b42bebab686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a8d37629e270053fffb478e6dc315687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2b4ffd08e83071fc434f4944d8167688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bf6f624a02dbc9e3aea5b24de885a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3bceca3d1acf9f08db7ac54ffb6193690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34743c6c89ce0a1e405db7d1a6fa18ec691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e022627843b652efdc5f2c7b7af0eb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc46278fbf5eddb87825bb59b1b35b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054dbb776619d9e60ae6456538fe4a81694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59e365b49c681d9a82ee62a67fe8af695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e600680af012cc5c2e08a6d162d19696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e880d2b4b9c6d0cc9b9c7c568af159697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87246e825bc264d54fdfe8335be1493698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6eeb4c55e276f95db5cbe180c8cd6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c875a23ef1910f1eea29e8ba57577700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a89143c70887c0d752d99b79f8d2c1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62423023b952259c98d13edf627f55ef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f54745d68bd9bbd7fa1918a00f175f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35717a666f60673047d0298500c3942704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf736a0e746f7b742753d01b6a7bb0c4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451c366c83fdc989e1d5ada353cb410706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cbcc2483a472e2126bcdb10a3cd97707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89c0e9f27ace254bb0b6460b177068708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305c89f80e509d17be1dc7b4f93cf61709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf307990a6463e1dff780ef344d97538710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aad06591e1af1de5a995bf64092267711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e400a8b239a3a0a967efe7059ebc64712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce4a5a4a239429944a09290d35b61c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead854a02b7a8d4d8ec9b68d50b42b20714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ea6117a32c6aab17c71ad62e20230715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec326ebaad05884cedb6b1e3cadd0d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e987a422b23045714fbc8c87eeb16b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d152080d544c884d779e1a35f018c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a9afa5f9cca6798ba9a2f485ddcf3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e844c6fa82861f49a9087211f05359720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42457f49f6da1d881e57e6d2df61c396721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cb00df334815a3e013f4d5a90de0c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9262b37afaa05a9f417c09f117206e4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bcaf14fb6d261a3e672e103ab5b69724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d51c99512a96e1c927c7fcce53a3b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b329bb98c29f117910f413fa76a8d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a581cae8092762c09fa4eb8185144e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763d7b8406e2844a5bf8c2398f55651728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa0d384cda2fcb1b6d3934acc0e52c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2c479c22790c6b0f032921555e81d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf6003e037f2f90ed5fb79cd3e784c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032b996f65bd67e764d6cb1e51f2388732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c14586ac9a38c5e5b82e6c94e0028733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444fc057809f9dbfe890483a403305a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bee8bbd3806939f8666c91579b891735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c97f29d941f5c081355010e08954c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c42b07aa96da0a22182a5a6e94bf6d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5413b6b08e7a9a74ba8456dd675274738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e84390df1291c0c3140b2aa53a1596739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8332758ee3f9458997f980af340fbb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54d4d0313f5febf1e4ef59e5c09a1a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69531ac7bd147b02ad525067d41f6863742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84b097ca6dad243d0325f9459a5805743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5944edb3005a72336c24b13834f56744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8865ad3c746f764c1105b3be05f90af745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009fcef600aa70705d879832105dd6c0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fda2ddc85d2ae831e97a6c38e30330747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663d54588ce896fb211f330872e02d4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcf79a919c4b9c52b340cf37ff6f7e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596066160db13a23eb9971dc4661875750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302d677bce564a5cae0e1bcefcb88be751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8fd07a48767d6a8992cf91ba2f73a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655277f95768f803896c88c25e610263753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214751cddcd493461744532769f8633754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185593bcf4d012230a4beebe997c7477755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b37c91fb290f72374d8b981be83862756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1102554301a9ad7efb7c991f1062b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba272c267566712cee7700252b382a53758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd67d7d2d441c8c9849090ced8e30c7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e6357d395ffbb7b270ee3dfb5c4da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045b5b76f5618e1fde29443b2b4e5702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548a556a5e2bb85388fd6a5804843f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fc4ddaed424f4dc056d6d678e1c474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802629baef7ab2c8bb3e9027313d2f1b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d2763b1e898d3a741c76bf3c56bd86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da5d466a44894e662ba389932751747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421bbc09b3dea6af38569a5844e3b358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4469d863af39a8f9ce55117af99d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb7c2517fa7a57626e0d02f60f383f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897bc63998e736dc3e5ee6ca637ae0611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bbcca2d7b6b0da3d9450f0e8e4ecc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71439655078b0ee25b3399010ae4e81113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d3c8b44bbaab3e67959b2a4eaabd414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d568cba8191a5184f6afceed6da6e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e062f5f5ab482ccc4ca56c2ab688b4c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f980c8e9f2d407f5ca8d36edb46fc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b124b7834ef726b236fdf8350e1e28918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0cbd90259f99b2e2d9b16cf9a490f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb7a0c348275dc950e03b1c990b98220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f36a58880b90a12bd1330f1e9f55a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d598f1a7dfd9bca3f437d6a342bc75c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174f478fa43dacaf5fc3c5cb99032b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf9bca5a3c507da105d7a83f4ebb8c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54be64d5923fa5cad1be83f78e8aa1225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb0c10347ef02bc2e13f3db0ed075626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b2fb7893a07cb97579895937ed60127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373359091daa9f6453d4fccf754d377428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83f83dc0c36eafdc10d53e21ad70a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6e01247ec8564ba77e83442f6b91930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbcd01c9f99140c59862baf000927b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9603a8c1d8e8c147ed15299c59a7d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9278d5657c9a96cb84e59969ecfc933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991af51ac62d23d9a8ee5cab2ec54ccd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915feb9a1db97578d1e305cc4e664e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0580e4f61e9cc4604aa1d2c692fa7a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6505eaf56b3f84895d7881b9e1d94e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb6fa9a745fac4ea6da381c00f4fa938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b869eac5edc86257b774c0cc067b25539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96af75c2a995bfd3456f98679da24f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2ea82a33d2c3b8282cb27d674e93241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed8dba01441c0b607af295c30e9f2142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbed90fa7790e5d470c9bd5bf22304743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4b66c24dc3f6d0f4722499720d97144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1c37435e72d214aa3d531485d821c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707688b3ff14f1503f2a0d77c14e28046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c6bcc141f383814db8835a84c0e9747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bac4205ff6e80b2a3b0a78131222148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdedcee5c5348659c170cde8288ff0049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac012410ebe34e3e8a063cf7e00ef62450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab20e5b8cd2ab3df634c32c36ec6d0451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5df45db5476e7d0ce5dc655fd9ee9352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3bfcbe0f362c8a50d2c801e64928153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e708249defd959f8f592a9da8ef7a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748defea7418b7f3a98c77e06435da8055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306be9674a48af52a255ddb67d591e756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5741d77652175c8aeedd5236f7d5557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a246e080b39365c774f287cdf74dae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc10127d3b394f6937b52681e29fff759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95ea767c29d34636190e4d038f511a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96ffca4e2472ae47df17e92451d0d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b66f700a710d36bc1e88ab7dce897262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0c732e714a877f61805875ad9762463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2ba499861dd29f5dab9160e462b4964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486a15ca16c452c51b67f1458844c8365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6c0e14b09e0b11c9d505a6be699f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa06bc8a70704347ed72dba3ab944cf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99919c8d6b579870244dfa4f23df89aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abec1d71dcacd6c820f3e76af9537269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49618c8005162237b7be6b5da272fe570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d57cd038b0dd062bad61f7067c599a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5a91b206c2022441ec1cac3603e9b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4de7dabf3efc0cfc17ec030e458ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20143788a4158c8c64c368d2a14afb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b74007c9d3ea1f4702b31a16832d5475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07730d8b049c2527f69be3fb370ddab276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108900af5e366756fe328abb02188bf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b5c6d9f966e6d47671e90f68a034178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0314c3cb3e3adff11eaeebc7155c6be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc25b4407b334e4f207227c4baa810180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883f4dc21a77ef4c657b6143e0d885081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a9f2244a97abe353faff6622ebb7782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740751ac4002bbfd5120284c3da4672b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248573351ce93e42bd998489aa06cf484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a52d0d77af406b3eb30a38a82b8c6c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581dfa525ef10107e2de6f8e31ac34286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921d3e669b5361ca3ff810cb8e0813b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2309e4c49dda5f0b65d793681747dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289abd7eaea93b2114e7f3eb13531a8889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57741824e0003445e67b4203247268d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf32e26d6723162b2f4d8d51ab7ae291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bd7dd041454cc74bfa2de916248cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad6f9acf28e0e51c816fcf08aec19493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8ea36c350b30aa056573f93c5efdf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26b31a8418e5ce8ffae10c24ffd2df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d33965b6fcc0a64a354d4a1d2b433d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25fb989ae98e2099776dc54c43a55097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1c39564762d9479db78c993c834d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb6c9a12e5ba0d8cc9125ac3c66b7199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d28148d8407d882dfc3c05aa1ae711100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf68cd684b39b8f2890d0a6e2d52b88101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a2adb002576a78fc709f34d4bf237102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e88002b65964a901de15a128eaa34103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c47f35d2a89c3e45d565eb6a261ac3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87113d5864b804a629f2adfc446283105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682953f1dfd148debc7cfdd380b589a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfc96994431b557e3f5e7834d392be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c49c05fdafc2ce7a6279545d4c359108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937205671e98c70c294577cd2561ff21109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f116dfc63e8067601ce09b1cb3c7553110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef5d60bdec00f7566c1534eb417b8e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18a63772daaed272f9259a399bc538112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c831bc6495bdc2373c1eff61eec1f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295073218ca828c9b2687836ab38b07e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560a216f0e73b8efc837587063c2491115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2262791abee96ab1cf30e8e1b43f67a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689da512b53756f4ac34ec655e43a30a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922e4bc57ee5730441539f5d32eca93118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18c0f0d21e8cd40110c958d6e8725d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf79a2552c7847de773c1c2fd4c8353120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f4b46477ba9ba6909947404614377121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a2f122de82156ab450a245922d2e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c15c706bf5cd6e550ec48346c7fc6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f50879fcfa4e654d5020125883a2a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823495bf959dea5aec8c9972319f7aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880e960bfb764b661957c7c9ab5dff6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c058cda4334e2efc0ee37ea5c16862a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d93748406cdd2748d4b2c949fcc2f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7f2e72e26d55e0f31e7de422d0650129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f39a656f5c3faa602470e9e0adc86d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b640cc889fb538ba4ed46e8f193e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19065fb81a96bfbd1abc9b320270f6dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d094727e6f2446e7344101beaf4ad8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6984bacd558b1e2399bd0b4dff15f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4523bff50add7976cf48e8c3460de8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65ebdfc6f2cd0795477d89eadb2ec6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7adaad86d1f4c51c908687cfd0101e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f02ec5338cb7d6cd4ab1dfddf864d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc575737588a6fe80119efd2a10cca3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33a67cfeec97d753b9889750bcce52140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f84c379e20d857563b57299439e6d1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33513a54c67138a1aa862538514823e7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5347cdf7b1123372e5ac61362468535143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb11b156b19b442d1d3089500522cb1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886edd33eb3c2f388187b70380d0d2c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6b99887ea25700dc7483974a448be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5b7b731fc1804075350f455e4d9e3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9aad6bb9e4fb27b17ebb55d80d0efe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ec53a021ab834eec03d5b7766b7b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a6a5d001c78ffb0f2061e125acf94150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071824c491869ace404d0f76bea38a69151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd57b348b6d5086044b8c38e6bb250152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcde5c5ef6a1cf6d6b31ee6c2668a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd143fc08810632febee4f87574224154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885de49353b41509ec7b5658208021a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca9384b304d89b51e5e2b964225d34156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8820e2f7b11dbcc65d2eb313dc98f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8ca3cacff7792eb61a1a52cb6a738158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659fbe4e5de89fa7b374ef4cdb671f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f3fff77593dce3ccb9b83eb7861a0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2da7ddf0a60f22741cccd0ccbedd8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158c060313104d93569b50e3d34ae57162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b10656ad32f20c88522546750eb7c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aaa2b1dadc4d12a1228b85e97ccb5e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f348a6385dace7300cf5c95e82978165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0f8a40ddcdb8076dc7c08d77d9a48166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f36f3667e4b39aacf9b675e6a9c81167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98490d16d62a5435859aa29b5fd6367d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5517678ded257d9a54d71d7a1168393169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7691b60d728a4d4549a77bd6dec6cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ccf525004c07c438b3936638b1095171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587d2cb245652d9ed044921d46918ca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe1bf7b08fd141e9bddac944404093173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633abf9f8c75696e460dfc0695e2c93174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7e3b2f0abbf160ee83a78acf3266b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3a0960fbe8f7b9008717de4194850176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d58a59d005cf6d18ac5404b20fadc5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad664aad67c49d0c9d7b70a5b56d95178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5fe91be044929f1c1e2cfd4d07424179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690b301511c23027d5d5bf5e405a68e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3819ab9e2862969120f15676b64089181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d008d0611a6dcf9dfd8f2a6d17623182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56dff926777b624ee6d498565c7b984183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda131d588608f9afc8b67069ac21fd3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7a39f3000905f89a879d169c0d688185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce3e8d1f5c55b1a7121697b6927add186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077bc1f9abd2f9bc6f16607a485b3cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde6eb493707b5c1a698242abc1d424188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dddfbc96b73a3903c8dbe2ce3ae01e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab670657f639aa497b57b075d1f53fd1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338e2bd699723add72530ac59ab11c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff7f16351408d11621e7276c84b42f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8872161dac61825eade8495be84c7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338103ee4d40cf12dd5caad59d7997c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a20dcb5f42de21a72fb757e82baad2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d6b25f55c14685042a3040fb0e577196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81da26fd5848102fb4dc4d55aa3d64a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c4cc3e1bdfe0523825455b92e12d1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fe989a180916d6e648db5454c4391199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb86e507b5e1eb4b8dd7fd03a0479b4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e36935f0bc74d4fc86ff6245dc1072201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fc0826ce4623da6a51d59c4457e4f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10e8aec8ecb1369f95d36f0c10e5bd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f91a19d5c50d5ef3a59bb3d4df385d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4730b28576755d72505eb98a12e3f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee6851e49492656bb095bed117ccaf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085c92df3e6d795d212faa63641e756207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7d3fb618a59982d83f25e0cc3c245208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9766fe3a1897fe0970108844c137db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783dfa613cf2170221dc7df4b6cdc1df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1900c3f847d0c5e2a3ee1ad1f4be33211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df451b8e8ef14ff45d876e016810962212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9972f25ef6e9e72e3250cebb2c0e98213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a278f9b7bfc39926c43fc5cd98792f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92064bbd086bd7e8e5043679064f5e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82b8bf68b9aa020ec4a9a3b31f4d1a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9484765481eb39cffdd5dd182d0f855217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae2214cf49324c15c5cdbecf8d0a40218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f30ee6fde63084f6ceb91864327af219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03011d4b29a84896bd38954b12d29247220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0478a4579bfe368ed91570ee11f570221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b51078213a1c2276b510ccd358477222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404ddfd4ada5f626bf04a197696c573223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726dc1c8b6b040f20db87e46428d551224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f05d4dd257f010a305c812622ea32225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a179e65d4796a82305b9eab923d90226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284009943ffc07d12757719687f43e6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64951c4e36de57f1e2d09f94ef83fe72228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68b30bc6770eb1ee1b8d81e8c7a3a7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41a8a6abe34df2be16f087d7be4c81230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0f7692094595d98a77a97bccaeea3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f31c6159732fbb4450cccbbe2e6bc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e10e82b0c1c06295644f2fb50af27233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7747d4911e2df433d541621644bd3f4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de23dea1a7f58380d519ccacc25e86235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b510e9d4bc7a37196a9533a8b1ca3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96412e48be237decb5ec4d79dd34980237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663d1e7282b72e8d7327b9372d1ee0c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f22e40c15b0c10a0141c6cce55db43239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039974385da65c3d71d13b3674b0391240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40f18467a13157ac8ce35627fb43ce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87538373a2b65133d68ff4ad8f62d049242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2e01736fdbc1a7da89069d740f0d5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a2ff15f963f3e1f9cba7aaee55b37244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ec1b0d9897038906272b9051b236c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477af08f0d0adb8abc859610a35e670246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c975d050ba83009c827bf219160077247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b46f383852870c687ccda7c61ad260248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343f91b315bf9926803122a76fbcf68249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3dae6f8100131cfd23493cf696ccdb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7665b3cd1528a2dcd91b4ce10b8196c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4cbcaa59dc817c8de3bef8a2824fb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b8f5e40ef8807f9373adfef9b8abd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeca432f7024d6557b8a7e2e1d87b97254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8d688af98114ba50d3ff6637214ed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce4014186728e2931eb052dfeb5a9c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f60de4035d9c7641e321e77b01f324257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424deab995112bbbf510813f1320840d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3d6b6bee91d192db189181303bda5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90692077e74c9adfc7e877d7ab5386260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4a33dc7a690888fe69d0dc1cf5e2e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4a4705f2c58119ff04a6d79ddded4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb726fe2f29cef7b376f96746491aa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f8084e05fd2131036af6fe2db089f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fcc3ad59dcf426eb6b292d60583f8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5e0ca4b95ccca99fb1e3bf1b0cacb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc637cc2c6bf86f9d445f471262514b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e33aea73fb5ca1b3c8bde0b2935df6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99340d9448a0c45ae704ac2430e0ec8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be20f7639de92871a4c33422f4b2514270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a696c9348ecb07d65cbe42e23e5c6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d581ee28c93b4663c4601205ff2ca8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051ea45d0521a97057ddec697e18166273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdf15ad619fcda228a0fd9fbd87cf6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f955459e2c59f72e294e99ed01702275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220c6576106c7d42a147ed02c49ed31276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59baf8c4edb2b9b4cd7068de58e85c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b5fdda6cf47045fe7539e8d9f03da278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d7a048d9f05df452b97aefc800b92279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836840e30cb555673add2edbdf77b14280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ff430df8d0ed43c24aa7e24c23f56281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90e11565338c05b04a80b2b79f0d8c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81b9ed9868677143f6c2a03536ded2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91449407f0f57f3eaeeea339e1f63b7a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23d0fde642471245f09951201bfac4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962e17870294635ecbbb3551fbda1e9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3b87cdffb71564b34fe9ebe156343287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a226a615edbc851d9f9fec1ed54a4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617cd4ea71b311eab809ed3de65c65f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e1d2ba1687ba5d57fe88d682e8313290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323b1a7928ee5cb2d0a50cbb56abe6d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93769c0b1b48daad286617653a37cce8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411943417b93cfacbffbe6ecf2e675f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac73b022e923dc3bc0d595eaadd845294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9771c07012a672ffc12c8a512d07d66295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3ed86d9ea00eedfab5cd8dae5aa6e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d91a117175b91e2fa3b989c9853048297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f61f3e8a305418732de28aef13f28d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5333eb5bb6e854bbcfd50e25b032b9b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d8acb1c3054b1e460ef33608e8556300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362f8452c1677dfa0dec52ed0fced1e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c807baac95ab2f968585b48bd2c05302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d247163993bb2f25cd9b5d5ade9afd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d519082c71d00c8f6e4457a14032636304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c6ad6d7f04bd0737b3ed4290ce926305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90634f78289b149b05afca1a26b066306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78897ed24417cdd40b5447a7e8b4b9c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76e0519fcb8608e4d622d82dbb763e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0e9ba013462eb014f4e1b34069bb7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc798715e8acd70b18765ef5b61589a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d4ff3d631aedccc8eea528e449648311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90285ce4d3c784832b46f82678322a6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4dfafffe2caf992309ffea177b253313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9926c84b81699d25410662c3bbe42d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c309c6619599c0640a9b514ba72c0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2544e201412fe33d067980f9083d44316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a535c5de49153fb2f43b8d0d8d696e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7f49a6a34e949eff31746b71ec03a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ff2b6a2aa823655f9fbe1bb66e82e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd95abf074488bc31bf0be82e35394b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d866b6f1764cff6e9a0d6d41554f66321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930a50e8eaa4278699415491f7d8fd1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b401ecb3ef7e5676de821fd5d6e27ad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c856ac8eabaf3df44a4d4b436383a91324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0d43a7a0f21378718cf3af1c11f88325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6693ae29c970285bd9838dec83d277326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b98056c99417b357da8f71aa30a67327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2af59cfbbbac86f01d058dd9c9689328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb36023b241c1982c9e28956a4dcab2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1848390cb6247fc02cd445ad201d2c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127e8eb4750414d8e23c5a989e886b3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a3c7f6ce8f98257695b252e2f2c55332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae122b256207c913944dd0f81915f4f6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51e3defea5b777add6c0c5da5a0af9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7b0436648eb845b419d34be4dbc15335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafc291fcb2be26908c0b432075f990336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7465b92895addd1f13c5a6a1c4fe6a5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4c67d29684f03d5f3ddcca256a490338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda278f1853364ce3648febf5fbf997339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7daf8cbb53dd7089e2486b15e90af7b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b29fd12ad86ab46dac37c54014fdb1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953c1cda38503f366b6ea7d8abeb648342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24ac1e31f0ef50b5a667a366ca529d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1d1def8b6a0d7df4504c9a7a64f5d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd5e7428ca68f471c60967421918f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13713a5946511fe7076f8da25a47a07346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c36377fe5b15d84c5a6b1e7e2ea09e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25e8da89c775b5065ebc5895ef904a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35781a05efc677226adaac42d5066f8f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54eb6e94c22366979300cac45e22d87350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7e236723cc743165dc70d61a9a36d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de0f68cffcb34448fe750e61ab0243352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e226863363ed1f1e3ba584ebbf0f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd41c52c016dc1173816fb23e86e37354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a9ccb1bcaaddef1a1b385d1a59ed1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67a75cd85e1c795abf0576527dbddd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780723ad1393f99bc92f1e25c323338b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e813351aeb38e21363beec1fe669e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6a1a2d0de0b6f2ecd13bb44baf820359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc81548f533d080a6e9a9a183bf409360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abb056766dee2d146691192032e79c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f53487312e8e8c78a61671ba8f1e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e106131ac6716107aba8e01c21345a4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862aaf7b2cbb8d346bb9217cfd5e6010364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa85b10965ba7022db6a8607d5f0faf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d39a0ba765a8c6d05790979225fc5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d95c5b33d7237f0ed7f8cc4efcdba2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539311428b170d18b714288b1ecab9b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbc7532bea4625beb6e1648d6c3141369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96e024b7630d34e4a92ac16b6933fe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7b20428d8d50f63a9a2a14b118ae9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e62a39d3d1ab07d410c37c2d4ed1e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a92e907e33ffb65c5dfc9763a4ebc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bdf2483d500b6db24451da8cc9f4b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794db6b9736a2a23f8050062cac537f1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6673651f217f27cdaa5073e54db9a69376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e963e9a0707400e0544eeac717c8962377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cded3170e13a8c13421bce16323bb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445e411a5995b304aecdb2fe97ee729379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4445f672cf354c3a5ed6164045e54b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5f395fdf80c95d622e9a3f2c297cd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fa623340318d5b1ae0aa4eefd4eb2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c911c98ca33293131791d3a5d6eb24383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f3dbd71a4a6c36eb1bd0d3dd7ee87384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660db053ffae49d919e9e949b9479364385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253a2e8a34f1ec555bb05a3cc94ec9e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678deaff9fa1cf399615323d058b032387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627c34e53bf4c90f73c4fe7d15d54b9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb13f0ef2a26351159eba5e71ab1754389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753c2e944ca998c5a0c92cf1ac2be71390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33a497837e231f6b97a4dcbe35d459391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd657fbdbe3e53a587dad81d2715b2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf5d946029b2492253eeabb3f31dc7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21abb5149fa713cb399ff40371530d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7227867222c37b1b3822c41b462b16395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22105dc4af7f2bc2bb26291b8de381f6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da835cada67c85a66f519636043e4538397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67e5d6e5addad9dc54dfdca3593da1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab89b33a09cd2f38246404dd703e22399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95219a37725a86df0a334baacb39ee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263949062208d3e5f6dcf8840ca4a215401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f0dd7dca4c4a6cc96e2878066bc4a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bf6bc58dd47012dee9095bada890a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c956283535c9670763aae1fe2de1d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14acb6c0917e0bd1437c5132cdb66c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50aed08ae59306c08eaf361e777a956406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451da11117f93c60c15fa0c759fe467a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba502099b1452b07ee5b641d3d6bf5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514e13956140a8e8ae47b5c743d71e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5111a99a67da182f72ea11eb3250c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23df726b5e44a10cdf4de86a85e8d4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77359d0d0f74ae6d6c34fc6e9dfdc67a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4291d2a58ef14c4a65f53c13e4396c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f690003bff76fbc00e1b264c9bb95414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4726f15e7e1dd253065ef1702f497415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab9ec151abd00b1e111938d8aa3dc0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494cd79e2968e9bbb5f066407192349417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb6d51c7607b36b26e896ac1306dc3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70bc3bab51803783c542aea747dc3c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc8a2e3bd6549b821d4b180f5ede18420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48efc24ab3b657ec5be0b70469b54be421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6edf38c83519dc557289cb370047c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a449c50e369fd63cbb8cb30f355aa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418f7976485e05eddd9d9a8af4efead424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ffecfac135fb17cf7a8307cf6cbda425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abe35f0145587adcebfc82e6e0b832426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870ccb4f3858f10391930bd15737c6c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81af36bfc867e5b1d2242c2b5ed0b3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdda5babfe1e5852170f030f4470a1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1818320be2eb9fed89193ad4d7f994430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa923589b485b9ab8e080ea4595c98431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782a8be943b1c5aea3cc62affa6cbc2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a473eb2a855e1a50924e8bdb303f2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651bddaaa340ae60bed1be1a5abacec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173d1701f3fd13efd199ab36478c7b1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdf1ca54787e7219c1c78f88bdfdff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928d2e061a7115957e552afd331ec6f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83078dfcdb3051291d7e311e81fc59fd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540a24a4332e5c85dd70a904b34fb20439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4cc2f799aa137ae271d06eec4bb5e9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75fd772ec8049b791e200f70340a70441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bef8ee1a3fc38745800d6fa58fc57e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3cb55419998f62ac49302769a456a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12f904c4e3ee343d8bce067e8b3351444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15b5b620210b9288327babeb413260445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90405892543277236a83c19aca41636446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f281b9db753d4781d46c761ffd982f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa37cd9f1b40b54b42b1330068134e2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0781bf8e44e2bf009de84ece6e66664449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f896b145944edb9da0d398285986deb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c114822cd5e2789153197d0b0c2022451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38f46790d515fc0bc76aacbbf16915452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e0151ef0158e82f25f5a00ed8b430453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be5426971eba9efde2b7f3add3b008454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59463c4bd1f19edb7b0ae6b3fd619eba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3493a55c06d0c21a360521cab892aed456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bb532963a6b117bdc097e4a2a675d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983040bdb7c670f1a62162bb5936570458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326df8036a3ad940981df2486e8d5151459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d95b386cc99eb65149884e0872c3b5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c94262ed6dac03af401af18bf2ce9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705447daaaf999d3242744a4160c84e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08bf0fd5fe1abfa1a7c2101b04a415463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d48792febbf41f63b9d2560b4b389464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5099e5fbb26c75609ec939db459a1a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549906dbe4e3b13a1f3431c8edb17ad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8f268489fbb228e7127298c10e786467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581ea944c6d924034b0a2feb229da91468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00ce5ad668ea8f8bb83995183b0423469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713be23aaa89e0858c01d78c2e6e142470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e3fb181acb70adeec67e0f6920490471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f58aec701e40f0440e953a69127a36472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9aa2c1b8b12087763ba396c1aa1b5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649eda2d1a66550884f74960e8a530f1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496821a43a7ca077843507131d30aaf7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e382ac671b1040c4fe51e3345bc3f4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cded6a582cedf56bb7e78de71690bf6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31111459d2ff3604a00fbc3497cca2a3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc53bbdd36b0b2643127f2b53d0d60b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076b1e30838c8d7efc2daa240b6bb80480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bb88d6b65e880ae7bba19566f8f9b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ba0dba5030fa61fa5ddb277de04a9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b94648e70bb5c073ff5f66957633ce483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36921c59146cda9b68331be907efd46e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf2c75ebf943737eb35da255685e80485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9776f162054bd368ba9d49f1c8b84486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f3f2bdb9e77ad6174e4406177d06b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b92752cf96733b1d91b746747e9f0e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbb587d1c2056b2efbfc800eb41af9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b268f8ba1c0d5cce777872b5f84da9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46083bff7fa49d18f4ff04fc79a0cea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef793308b79ca381f92670d874572cd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69383dc1a8a99ce832cf1c7aaf21a8f9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e8a56b2771ccc8d097b87a91365c3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8552e5f8f03cafc057e273764798fc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6281e3d726f8544c8b1cc107ba2c3a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bcfe962412d7e07dca6b75f9950d3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f86fb4b34a6280faeabc4feb47b47498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a6000a36093743a14d364d65ae85a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a01c962ee9ac5031633fbfe814f8f6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0210eb6f2d905d8721bb18274e28b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f1cbf8f8724bb1788f110f1d87e9c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a78d29c5cb784c08635b5f93dfd48d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953933fd73ebf2da1d6eeccf795498f9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e78a2d1264d73a98aeb8b7d14e5bbc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c564e8ef6122ceeb14924ea5a8d1e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1c111d9f06f9349e3b332e0c538a4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e79ab40b6d7e29a0444cf2beb00c8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83339afeb163e63d39c335cc020738509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab992aaf4cece1800dcb20a0fbf8f1b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7a68330413be95b5eed2814e5c620511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd7655da29ec012e365815063ff587512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5096bcb406ab3769eabd0f78a57be2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5853ab598a4e85eda859afa86bdb5c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49f241ac6e008c4516a242de4a0861515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020214a7c66434194db68e717d0d0fa0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29dc9a6758dbb7e5e65097b5fe110b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c8359e09414b5b0b09ed875791d4b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebc5501a466e429004ce3600e486c2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095291eceb3eca66e72b7c091c3bea1f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b238edc3cc931345489d922ac81f077521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f94890e1314b8ecfeeb68b79a121e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c450cb0a6e2f38aaf64b297724a55b6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469e9d3602f1d46405393d14e026139524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cb2f5b53bc5d1a86decbf59b8e49d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fa6480a384fd6636b9ae6dcf00193526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be44c13161381066b7dd10b0bc2f615527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed0ea5ee5bfd39762dd99d7a12f394528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52865535e940fdfee384fb0bb0356dee529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee62604782f16d44619451a563223b4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1f703378dae2f83c56485ab2e720d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148788678f2d195a177f16f41c430560532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad90d2ab5bd07b44dae2518b75d91b4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee33db6c398e548490cad45c315f287534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13086ac851230f44fbf3a2f64c253062535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff28565dc6435a72008d7ca7f913a8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ebcc2a00430558a96c931a0f58c0b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc8a98f689813a605d543a781a7896538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffa01baa5beceb7116a8328401b06d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d944336c2c80f6b3854fdc7b5ee91540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260f97f1b9de6f870d515147b8008d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffa1dfc2b4f8130e6466d4cfc34156542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca7a961f0c87e45503845803452fa3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973c3049d7f7c6cd0345794bdf1e6c6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ab9b863030d255323a944ee4ef50a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24d5cb94565a3ac6ea16f0ec9b0a70546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4a8a57974aabb35bcea144025a19f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c084595f0f157c00282ad11f369e985548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d933940fe2c4b2e4be384a4eac65868549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05349b7412663b73d1c856c7db1fce0e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c88dc3f243c63a931b81069a4b8b65551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bd26b4fd9ce8bfc4af58d8c978803552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22441dd95c3762c8048a854dd1951044553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5266d03427d8c726b74157e713a8e83554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd07ffa6fc88204bdf77274af175d15555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe915963a94aa2ece5fcc406bae7f5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075a70d44adf006c2d26a678aa565c2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9582bed2dc24c208f68e0389c5b789558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e05f35988f252267df92cbb5a0f70d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d2eeb6e4779feebf9089db7f19e47560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395c70569168f89e0e0746630d822b1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003da178f99858ab51dcd4a4bfe386fe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf20ef37c2df48bae51893a2a0b2b6e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c391a9fc6b7a277807b9115db9ba42c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b6ae4ea0c61b11bf9b8836b5ce59e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f06f0ffdd2a1dfdb23a849d99c0000566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a63d7350952b9c23bad2f877f45859567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0db2cfa2b440b8dd95ca19b57ec2a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346934e5ab67be72b1a5f9477130b6e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a05e06fc4d56ce8301b4569c1f483570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3d358a07e5cbbaa3eb140d6f200b2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf15f5d6163063da8a10821a3c5067572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94555b369ca871df0bb7aeb117bf2cec573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074303c27736a3c535affc6441df5067574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05630225e6ca5809c6bf9a1b9f75de04575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af847ca68f2044c8b9b5a28fe3a808e6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ca159c1ad06c91f6891eaf775614b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bede8bae58f28cb474117345adee8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d93c36f89634167f787340477c68be579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac01e0dfb92f66693f0a5b8420033c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1ffb9c2a0ba983afb697f6c4d7a04581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a71db6925cc07fb5ba7783fa36a4a1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43a45ea409b7bcab03791519fb6e36583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947957e002683f39120e0f3baf0843ad584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c82baed4909c17602690c748e6f10c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277416dfa2b5c911d085176a73c5bfc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004c14884115da213375580cf650dea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed24f6a0b3bd0bd918af783945f4c34588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016d87cc9b9baa593a7c14fd0e5d07f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975e5ecf6eda44eec9a1307c03fff16590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa90df359d59c608520963da346b8b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bb5649d9a1dff673f29ce739846ea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff8f0f7b0fe46ef0c4b65c4055ea75593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04a1e90eabe3b25d2281daadc76b3c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117205e00b5c7ac3f6c00586d9aa05aa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187531798dfaa550dd1069e60f723d2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb71d50b540c8e1f88051334879107597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7aa16793034e06db921b75d8f35da9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c484a8781d855c60d623f728c8fc7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f803c9b50884f7e79167eeca6f4963600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f24d57d47019bd4f39c12467b8c5b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188b6b34bb11c8630c8119daec2b6e3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647ccd829e48d2210430afa7e8be25c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4410d697c5526b3f8deb289c9b4bfe4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905e1b993efbcfec062f4226abafc0c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0dc37b70661a244bda139ac4674b9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c83b813a0839898256ef98fc51e99607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62564c6a32311e8884a07111bb0e61c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d145e4423818d80ac135a54227dcd5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1b51f3eb0e625b0323a24a4cf48e8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e61edd5f2968a70b32cedfb322adc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271bdf624b4097ec1afa16c2e08d1741612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d37acaeb9765f4386c61c34068b28613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c0df016d973998467cfcd1f7dd2d0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a2dc8f9f7429228d88ad403541adb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8111327fe0d5fc7c615fddb9122ad96616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7af6b845570059c3818e43cef1f795617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113b2177f406311206424c7ef8e5d65618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3720e72e8efeffa04e13ce0f034379619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad46aa25f7ef270e210faca30140608620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6122798e5cae5a9d8008ce6499e55621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc8c0dd3bf3f95ca02673b4a77d2d3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a073161469633adeb4416a59e047ad8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038bc553fd906048d1442aa9741ba63624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945e07bab17a323204a32faa92933a3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8b4f492ce7d05be9b0f4c96d395c9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a401db0ffd0a69b003c8c810e600e41627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c88aa301b9a0074fb0ec89bc88fb1a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36564ad81e7aa9808a1be7fc113e764b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1585f58bdfd7785df2edc0ec5be17630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5becce4ec183973fe8ab9e035007de631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0656873c61419d1eeaabae1f54397632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e318eacd6dfac0056eae142f5e7e3eb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfe4f5f563f76ecd52d5fef9fa6cea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbe787000d78a7395d26aed506ddbd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d915453d5eb2b61fde2cc85a20d2f69636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377d8bcdcd082ce482479cfe2a62d2e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0bcd15cc8a8f9a8cea4e3db473b54638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd968fa771fdc3396a8070d4d492b698639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b39cb8d5c63205f8e9761eeeaf975d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576e2ad57acb112935a86990bb4d4d7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95acfdcd334c7c1a853379cc898869642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506d32ad13bb9405e6edcbd116af774643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532075ff0f621204d3d5e812e1d1069d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa3cd57a64083d8ca344171167a8dc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68084f164acb3d033cbb04e61690250646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15446bfe5c7ab258f602b52179189b24647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd185781201600361c73d8fdd5ca1613648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1098c8a1b0ec64851adf8b10ebbb5b7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88057fb36b79b980acc3db43c8dcd97650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c35f1fa9ed4798e3fecb7d9077891651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d27447ba3da41b81946ecd0bbc0fa1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e5a787ddf99c6026f60d86dbffda2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23149ec34c3f700af51275d57c62147654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ecfe7bff3857a2a6d4db1e7a59d98655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f931e909ff9bddbebc0004b6fef4d4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f88560afd08b6cd50efe7b8cec459657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d161aa38ad49b12a53dbba972c208658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003f77865c2235d141cde1b0a439f68659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f389de57d4d7f050ac702fa41dc2d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298ad1890b0926ef81eafaac983daab661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff13f6c9ba60b0b46b3311666a4179d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80b8b901eb693517a7b1b7d0d59490663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e7426a2e5ac9895cb38605a9c7b71664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2159475dae25921f8c66431ec1f7e00665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0f288cc5d88c3f9981712ac358b0b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b79859d8592d03836fa94e49a9018667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4f061cad6c1a86c808ea4eb948854668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76f8f12c2d91c4f8d88aaf6f1c6f7e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0d58a332b22ec0758b0d667bce63b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875d9e1f07e8ef42d9ded4b84d1e507671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd269000bd8d6d70a460f1403a9dadf6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082f3457e2783660a2782d7c09f11f5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943ce0f673d33487cab9e2d0f462b68674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f518cbbb1b1bd921bf6dd40eb10f1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f096add3ab3a988931c2dab3462804b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa468147bea46e09ed516de07ffba18f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b369e868512dc8c4a66d188b03c16a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93e784841ecd07b021b4ecd7dbe1e1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e571fb2f38c94aa8b88a91e5c3627a2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844b9f1d270d8973e42dfe6b85adf84681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144345c335c90301fd0401c0b09f6a9f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26385c98397e2e688f744b9f72b87db683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3df5ef3d0ce77cbfafd9b8fe641bdc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2a934377231605fff97466a1e02ef685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0d426d1261740edd99372d65a54d2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219dfae34462d39c64680a5d3802ef21687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285def5a71766f87aa3c5c75d5b3b9da688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3a2a2c2b5a7fa15ae8f0346ddc25a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688cc5c07a260925a27727792c1af64690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbdee4f794c5aee6dd613848828611691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed29f08db62233461bf5079998d1cce692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea25733d0bc4e7830ee1459d929f791693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740debd9488816c7eacfd7279a49c76694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748bf3b84a70c0bbff76da232f87c4f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5622033cbaac808ec79d618e3f720d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cae6871bbce9386e61c8b0b7ff8f4f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd147d61f3b5668c05366eb3369cb1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c9e13bc3e59062dd9a9a67975e17e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fb8092fead3b872610c4229b19118700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2ce154a8b1226264df4610564ac69701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521455fb9b91cf6a51a7cbc5d3b8b9d5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cada8e6c4b58289a728c15c95ba0b9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7bcd98b14d85a044bc15c7d5143cad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722666d636f2a9fa2931994e84a17d25705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2097c72b0b0a49535efd81c77533908706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48064f5670b4f80f65f9080b0467e4e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93aad3cfb9cf72420993e943f187f0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2e2611655d7b81c5e5731892a2b84709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0170ff897760241fb63486fcbd4fb5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0ceb36d7d5abbd4a46fe0e8e5a367711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c44279bddd393ec0606bfa3ef55c45712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b19a86cfc384bc6828f461b8833c0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf48578e6c8e754608416ecfa703bf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c25c8e7314957fd4a9c886572372b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1691fa1d9f5b90d1643b6140cb15c4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e88674f5a523ecd8b49fc582ca7c36717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb745c1181d24c8496c82be2c821be54718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd4aa7c33b795bdc8adf97ff3528ef719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12487e731fa4f994feb709677de3f9d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c85aa087e6e864ce39b4cd9bcd967d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411041a42f29e66577f59fcdbc57cbca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c9fcfa418f7817c684fdaa79e36dd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a631923697da6d2944e8544d6d8f2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709507bef893ba700eb6c28cfac1239725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfec895e91fe2ed396d6f9a5c8d1da726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e6507db5a3a1427f0c38d0288e2e5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44140941d27836c5354a326fb3bc967f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da761d9933d1066bf17c847b62e1755d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb4cf6c9c2286356b6c006ec77d98f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76ab9ee9cd5d1b70c247798c983014731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d23c38a1025d53a5e4cc6e11056ea1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab665dce3b4de05f90218fbf8738801733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36c6f8bfc6ff41f1043b700dd9e0cb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fee6976b335a132ae583e8ccce926735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991eb4105cff339cdc0db3d763de8bd3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969eb5b34d9037a650a8fe02f45aac72737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64035c55a00266c4afb6258b68e9330f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa04bdf720c2c42742993f074cb961739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c9f58482507a3091c1d3fd95dc365740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef38479ece5d9da61bc14db6e538dc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbbf979899dea21354432762a3d553742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212b338c28bd244cbd1230af3da1471743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a05729e3ec623a741697c92a8ba39d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648a6a1a5624386ed551c067c0a4fa1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a366ef71b7a995fad96a55fa7d5cc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d71f4c1cff2c4b45f92dc3d57ba13747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b57b10b528e14dbfd5fc608378e93c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb385d4b35f3a571ea14b9a23a0fc77d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef9003af69d3b96ce3592c586a66c3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d28a7afd4f3946147a681929f17d22751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42517a0d3ad3b79b8c2c54bb8c12cc7b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c4422bff9b50d16dd0987b9085eea753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc70e35943faeaae0b2a9371a01102e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05633c3b62072272151c9f04b9c41120755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30ba41726976d1eabe19d6e907cb87756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413349685334f9d7afdc184c5b2abfb0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8decad59b423c8a9c76e3cf861835758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d3ff3779d51d7808096477ba9a6bb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>