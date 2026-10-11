--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564dc37b975f588824f7584e859213ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063118a48c737b33a39d4141d3bf23c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48e7b96ae442726be2e3312effc9713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c729cf4d2925b59616d5e2724aaea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801df9ed761a6ff6bdcfe3856b327375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9b40738ae5fa8ac1d593837f664856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a71e48f03c7276a1c9ae8386571f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95b0fcca84afda0cfc7c40e8d9cd748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdbf9050a2e370e3035db2dff060cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643959afd3411f41c7a3f984d18c92d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca38e9316ca36f53234e898723ab7a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4a0da3eee2cdd00b7d53de1e5f48f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de106601c53c0c22064b5148163d21813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cde4b8fbb9c893fe2ab4aa41fdbe3c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524aab92a99665dacd42f896e96204d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6dc3eb5c50f8e53f03e549dc2726c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d904a510f345bf7c435684baeeba417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ff436c4a7f916d5d08d70887072c918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5a37f440a37e154dbcf59acf544ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71231eed4305613cb8241acf21b57820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fccb6518862edbcac9aa98216dbcc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d60774d4e3b6eae0c00f7b64b432d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f1ec89a17691c27e04762c313604d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5313474d653e55d356ce2fb6070cbf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb5beecffe3fef51f1657a60bdb5e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedaef07892288e83c379d14a1d7aa6b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04e0dbab9e81b2a33dadbb248ef7c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ded8ef414d27f59f8837586279a6ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4158e9dfe78026ee049b00598b943d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e57880fe6ad3c4295a5a5cff92224730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edff00d70dc4418aee73d1c818c03a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b82a3d0b18c51614614807f1910fe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f3ad8371c8ad90358170a09ac485a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e262257e514e239edcce52ef006f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab7857c67f765e2cde77b0343b0cb735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f5c2db10c1a46624bd3bc9dfcc15636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07045968053a4c879a02991a0c5e025637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f786e49e0ee7967b4653349ac8c3b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63c3066cb7e60355d1f20ed6ec9fd539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289b139780b28135ed692ad9bcd934440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8ebea8f9ecfa50380afca1eaf0a1741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b99e88ce1d6d8b32fd9ab08462273342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08cdbc4b9826249021b542e8c59cea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40f6dccab0d6bafe4708a7e181478c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cdb46fc0d9cf6c5d423b166c5ca5845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8fd3ecc8f2feec388bd1cc7f7492146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b89aeaf5d3bc9550c77615e1476a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5831bb090fbf60fbd5fe08c17415e9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2586f7d60f759147b4905f3f824a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430bac84da876b55addcd69e2949a3450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2934e1a1ac86cc28bce0c5c79df9b7951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1476ab4a15bb0854a411f33a5f301752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2af3c0d1b759097927c5b3ca9eaea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b5702550edce02635af89b1102c8754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbb1887d89a413f55ea43b57dd5ae455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba41237673f6abda8bf652e350c0a4556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca813bc84544b4fa4ceec82d51b077157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f563da2ab3ad87eaaac80af317ab0558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e002b4496c92ec3eaf9354d6b25388d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bf23ba55784b02122e005a4fb3c7360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27e4b7cba85111686ed587f810212f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983662bcb22cee8d409f6dac9eddf4262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03a58d9b5f968a8bab1d8a640389a163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a81d429c33ca9758d4dc2e44a74a6464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdda25e3d2769f3e5146281d95000665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa047f055fb268cc87402c7273e7f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3d0c6cd5c890d5ef8441fcf846f9e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3caaf1558b811a235a7b082317cc9c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f12f90a7606d8d7c224f8f3f3fd8a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558dd4c6248ce3dd12f1ddc980357b270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fa701c4367988fb3cadd3c70403b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cea5d8505d0b17d72d67970a148ce072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2badbf3633cd5f4e74596973f1157b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1cb998c78a86fad9fb0f9ed70f5e574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a941fbf132065bbb086b9fa1aaba9ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31429f509490cfd6bf202e969a44182d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d72aa303e2415be9001440fa913f5c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d08d298a42fd95c8ee27f5631eb6b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfc02e7cef57fd177c7df86b269c2c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e0c65e21a2bfb09db0f0fde982df280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd360a0f4ed68f6fcb423083036f0e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8705a3a7376e46757f2583b6ae70a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0190b1e184b20b9b838e1bd094ea783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45510488c7133cdd864e08c742411784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031bec8babe95368b1fac4bacfc251c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118ff41ea518976a4b2011d67f4028186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17903616678646dc11e061152e7ff3387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef04c3057b80e141ba77c6d442160f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99a09d63cf6ab4111a2b547bc8c2ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41257860bdd611a47f5ee533861c277590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4cd165fc85120b2d9e95aa95a1dc1491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca791bc38d80b1c41dd8d13f00eb8a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c8fdceda42848aacc00ee543540f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c57a1c07932200751042edfe69a2794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c4eab998f4511f06a5957968aeda495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9628df3864dc914a50c3ff5b7fd2f796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52f36aa7b20e8169ab7302f7715a8897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be9c7fdeb93f94cf21618829d0426298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4092c93937ec24fa0ba15c959fd42c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82adc6d7f13ca78f626d6c44829f484100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e17be78b09e9b2ab1fd2953989022101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3343e04dd3dd591ff0c3757a52f1bc5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d0888ff32665df212359ac8425ac9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8f3b0fb75c4a05ea6e26bb86a1d2a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325725caebdf56795f5ff9010e2258e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8398b31d4a5a04c8473625b50c825e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1734f24157ac2ab65fba5a6648f03e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374faa83fe35326a8f176343efa118b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a381db2c93f6c5ef6ab0a634c6231c4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4368567aecb55893d21c216cd103e84110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef37b949d3949bee8ec20c48c01e86111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095560932b47226e65191e569aebc59112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a842ae8889dfd45679abef01d7eee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35caa27cec22dbae0461ba6618d4ab6e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f8c301b1c2b703e0fbc73cccdfceb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a250454bd023da2dafef551b3f226116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a146ba40bdc0d84778b01202a2893d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b74bb3b7cab31352d05f2d0ccc46a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb31305c4d99cd8a078687640f0c2e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1b3039cf664b210d3b2086c96d444120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c39f7ed43368f68046ada341a7a7b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a185d2b5575f9d7d877b43e6decb1f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6c077500df6fae8309e3af950a139123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291353aef76a6f367a8ddffdcb278d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce8ef9b5f68d1d76f5dd5cc4c240ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081a1a42552b9c46b7f9d200bd43a77126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422d169e689a225a9b0f17bd9bfd526127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2609fc604eac5f4b8f62335c714b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb88a679f8f435162589a51c9805fe3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e095f7b2cbf20884c3e46750460c534130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8023aa91c71014b5d63e3c5ee465040131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59b6c5e92fe13735ae9307280b8bc3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98036484f74fbf5f0415e67be8da68c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc774b695fe84cfed684f711a3fed3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f56631dfefbcb79fa020670a3bfc46135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ca6a7acfe318c2926b2732704ba21136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208a97f6b1cbf3c7d2b7496409314a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ebb3de4e11d44dfb748b1f305de3b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a68a03e321d03ddc75d4771bae120139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9653de4c59cf49ec205703ea8301e24140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca13ae5b312d47d27bf52b4edcb456141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9efe5cce954e8ae1ea0634fad2f21f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fb3ac99f8e2aef777538c48628346143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57e2fe13d899b5ee9f049dc2e9e6f6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc752fbbdb736021bbb96381a5e565f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9545bdca313a1fd9086df3c9c956c7f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf381dab9e825fbb25c334ffaa7210147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d55e966c98b96665f114c10e0692a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a5f003477d455c084a4508a743dca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8805623d662532646dac96878e76a78150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4251d1fcd3db7c6e9087fdac93a6227151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703f66f74806518ad3d5375012a0672152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55fd52ea76f7e22836b1c245e673d4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c958a1f32c13199fcbedaee6455371154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec171a05d45b4b9e034bef347c37888e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e0963d917fc75ab2d50476496bf4c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934930c30f9dd86320d0815f900f3641157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ef371c69925e04be49aa1deda7a41158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eafa7e8fe72289e99562da243e6bbb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed238942b5d9ab3c7748e8af88ffb4e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4d599481c0387660cbeabdcedd018161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8b14a2d57834ca62b837ddcec476c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc869f6fbefefc52a63d7c7c99c2a85163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73538105dde491764264e1bec4fc5c99164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f85311258ca9add9b45b86a509c6d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7555c3b9d27eba66e65d1f98bacc2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88daca120a7bda001b49c29a27693719167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5966a6d7a9d375663bd1642daa5a11168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b012a7f602684350d6382ad5799eb5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aab5f4bd114c2f314a837c6d6fbb5a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59334414077976fd5eda7f0529f2554e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8992f3dc0e91e6294b47661c332a06172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e866bcf909c59497786ca08a1015178173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f4f796b822b8dbb3606dfd697f7b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248071c28f3405b2ee52d64a7d1e3629175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d920e7c7ef38876e9549e01c6d8593e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cd27d74e80e81d2b65dc13f6de904177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871d54779ce0b338fcc4f364ae0b51d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3c99f01e0543882fb21770120b3b3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907adff09702ace435bcd2bde99d5f03180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92746ca9cb46da03543e9297b1069f5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b7b844b9b3cd1d8fe42f05f2fb9c9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d39a24096b50e05a25bcd672f12c24183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f627c4d0c04d7650a12ab5aef1d9f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8131d24f26b31a35c7c7bea761e036185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313abae11e1f0b81c9c7c07afde1466186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df78d58d8ceee0970d58b020cd96be187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f0aee1a88c5a0ce7687bad6e5c510188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3245615b6c8cc3ba9f3217f5a6b36189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507718194d17b9744479e607123b0471190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25f1b278ef8a9301ef7564cfcf9bea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ad593fe0f23b66d6117f4e1490c06192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61b52370ad5ab568b710aaf1289d52193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84e32374faa2763573657d4117b22c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b60596a1eaeb65487d7229d8c5672195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6daa30fa91eef3631b02fb07df1f1c6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f83e01b3fa9cbdd327ac90783f3c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1266fcef28a2ace5026d44536a8950d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f065daae0ec9c5402903bfbb39e0b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d031ebf58af7a36901ff382f1a04e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f385da35a691e702180667f9a44b3e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2d1809b3ae68092cdac2b1f8ea2c8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778dad632646a93ec0ceb1b417fb6f57203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d8fdd0def4fc850a356d201a792c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d74b8d2ae6fae257f1f43e6dbfa11205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4047920e504096f45ca42ce407b05206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d18be39b089989025a058a65bd9bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738344467185325ff1c951f2eba6052208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec91a02b66b35d2afd82d51989ea97c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db072b10f4e2b5e100a900cb78aa5c1f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f62519f4841f4a944ccb722b7b3fba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589b238b7159dcf605e7277facd7ba6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94b0c69f4f536acc94e74f223b5f3a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561125639947ee96870d946e0f6b1359214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0f186248fd6fe578fa9d0ae72c214215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ffb2267c14235f31c4c656e750f7d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aed1c3f8a9efca1058a786722b2b30217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842fc0a9cf61abeba1a8fc65b278088218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72063c63741990f05bc5f21b1498796219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4e4a409e6d6e53562604d9ccd0f31220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c8460c9f3beec81ba73f94484a93b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f73f2f70c0963b83b350ba8e91cc2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715d199715ea0f83f931e8a1bda77f9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818946039c1b1847698abce0b5c5e69224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a832305cc0231eed98aa2d9a1c6cef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7cab3a4fcda7debbc3cb6ba0aead94226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352b3b183634aabbd59e85e478b5d11227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22c2585f6e3e2861fa874889b7bfe2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409b728623ce056f751f6e6986aa9c0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cc047154942130b6bac3a25ae86cb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c1d28d5b57ef91abf2cd20a4a50b7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37aaa8efc765aeb1882e416d509fc6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad582eeab69f732aa2e80a17abfa6a17233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9afc8068a208cbbef20e7237688a32234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d925814ffa5fcaffad1320bb0a48fe6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57d09ad9e05265c7bbfe1cb1f3dcdf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f7fa90eedd773b9f6385948419a58237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2911a4621bb89264a2c2325551b3ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054a3952a98d6d0845bdedd9ec4f505239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafb27ce5a1df8e21102e9cc1c16bb3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d751afb7bab2cdda60f4c2de23d323241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c68e3f39ff33b8cc8b6f73c8277cc6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a420e6e34e503cb85e343feab99761243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c78924dd74ce202cd803382bc415e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b4770acc6f0066a467cb014a4e0bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af362bce1c7804888e4249d4790b89ff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac75d8bfbf8d3ebd8d4c866a167463247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc172bf3ff96bd3b46a01aa11811fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae84ab47f665d5943bc6c990f1d6e41249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e55901577a9f4de63991cc29469ea3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbfd1da07c571bc6ed611200c50151251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d02578afd9cc669fdbbc9c610466f5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58732623a3f765790c4ec90d6e16474f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1391948d84bb6fbb8d204d69c856e3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76bf88b45f5004c5798a3cc82b608e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c42dc79998d339b1a1f219b3c122f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d396f8d374e8709ed010179b2c93fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe0fa6948b4acf4121d4b7fdf1522f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db860b5130b2a3fee1865aac2bef718259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc9b7e027ec5ddbb136ac44bae1f4e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97cc5a74d790f6bd5673657788a6c6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d1b8e59651ebbc7fa2025f470d109262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e2aaebdca3eccf66ce9d7979cbdc0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944767974975f968d72520901242ea89264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d9144e0b8b62db7220c5345ddffdf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529f13808fbf50edf83e5c0a6f5c295266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554d8405327fd74c66602ac15e6c02b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb6e485345a72ead8fc8c04cabdb6a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbbbcacfd1867d7424c35c4c8d2c9a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a953a3a094905eddeae98165d7fbf5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d07f785182090627a404e6699f9f7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d20a9a8ce27775396416310c4609c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abfca4b1bfbcebf94d2d8b407fb62a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50719c7cb0e9f1ca9143fe2fd127079b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23594b199a9223c38244e8280cb5c81275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9cdaa3a141f0cd818899048be1f4c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cd1e88eca23a663756d1d90bf472d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26540b3ff616bb13a298adfa70aa8ee0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361d6c5575940f29faf35b71b0f4e6e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de494a327a42f8d5e1c93ecd54444a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d822e90ea587dbf5031574b57eeb8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3becd7c78d742d5cc47649d9532b00282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf743a907b49254c0c6ea07e07f758283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9a15c911e314aedb979c5b4718270284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a41d2e7625162fb1ffaebeef003450285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a04adaca5ae0a55b02d639c83acd9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c572aef1d883e0834fd22d79a3c07e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc09d2f61e38205275b4d5f67f5357c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d9d722c099b5d4ce3bc0d0545bbf5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7face759c739b0d4a94c92b3db1eae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3f2d9f143361d94ac73b34bdb53aa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d85146cf8468ebb14d94e80362d6db292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecf6e535ab0c7de602790948de933f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6807baa8891ebcd346cc53f2b8d79c5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d35509a8e02cac0a189a4113b1646295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39762019658551e6cabb2c47984f5c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ec158207085d64fbbb04690ef5ffa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56537a0dcc81b098c588300c5375e779298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00470e9bf55f096b45f5eccf1b7fb9ed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293f074c1ae62cb047c3adcbed8d73a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deeab00c0c9e761221d6eab0707038c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d085911b50b5e9376079c19a1a8cb4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b85f81e0641286ffcde3d2e876821303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a926b59902fdb04f92294daf8fd9812304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eebd16b93a9afdae65b26fdad50d68305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725dcdeef9144e7da4c62c0cd46ee0e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418d6327e54bc29fa55b54501b5e276307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bc6b0d1f5b5d43160d7f43733ea46308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465bfc93cc9ec2ad0a51f9d4959e05d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a695c16b4af63e8aceb209dce74ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413b0d9c7cfd675c768f3541a126f30311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ca33fc30e8ebac81f9c6d3d198f9d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc3ff649dad222bfa8473cc5999509313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b684ac189927d9b7bd2a46eb4e794b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006034039be516f7be5780b92a0a010e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978a1a755f0edd629773c24e22836e4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08d8eac819430704bac7e6e36663b2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9dff32f13a28bf9f430ef14322337318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1df1b75bbc39f70df6405e5761a97319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877d16be39a6e193ca334a5f562b0c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f3a73a2fe98c200ec5a85e3616d3c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99008f7d4ecab530f29e7bcf05f8bb4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997444c03e366c591805c2f17e4e096323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55948e11b330caff78ed04b70fb51f8d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8181d0754b7faf22dd0a329a6c3a96325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6f8ca23edc7e50afd5fcc13807888326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043da7e4664c0a6d698843966f7b89f6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c08917a260eba66613cd9bccd9578328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88a32bb63d2f94a78566b87396fac0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422812e4b0461adb1b77ce5ec7cdc38330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b2fe61172b880b2bb5203c84e32e5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e092872ff8e04d04a55c9fca9dcaec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7579b1deaeb8398e558af760b7d1f3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ab8207398ab1c6081516c5eab6497334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfd4e54c0f599aaf0ee5e03a66ecbe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a14efd929ad7e1b8ceab2b59bea3c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25fa84f6da9739e1aebfb738de12aa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137cb502a92fdef4dbed6dbe5b39ea3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226e2263d450c65ad92a5281af99bb2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cb99b56b9cabe5e474951ca907a43340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4eaad0a5a162ac1fbd58cde4ef38ce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537b3d3e2592117bf79487498d826c2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90495e23ad88ef744ddcf2cf63add25f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1fd9d86939dacee94dc1960ba7c52344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611069cbf534019b9956916ccf02e689345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02756cb25e2be540079801f2955d0a30346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebc922e59857556d1af13cdfe91efe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953fe0b13776797e43e78f6c0601b11348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23defc3bd434da90d56ba726859f5dd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56ec736eaa78b3474bc16dfa367b90350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb094a71ef0127109f54a4c1fdea5ad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a437fef7f73ddc360910f44a2ad23fa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db39441da063db37b63d0c03d86173353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc6694d89c6b3ef002c17ded69b05a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733191a286e041150e83e8401160dc17355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f439efc066c9e629d899b6b204fae356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71053198aa0f1969660434d5fcfc6678357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7a59fce53367fd634dc945d7be810358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df19f3b469f43c54434f526792454b6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82cce65a419cc90a28d894db260e32360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78320570be6aa7fb5b136ffbb31effb3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024ca47f813cfc2e17c084d75ec56ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aed65ef8eeba6e89a6f126f886a6dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776af6d9fa94fb51df05e4e90afcfe3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da686064bb148d4f8997619d67635f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9b6a68136f3a4584a7c822d51ab05366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad009e34def0bc3ab516bf4a84215a3d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a280291610287610ba2f22cb17fd1f2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd6da8400d7bda1f98cb485d2683eb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6bd983d17ed2b900e9a3af3b1968a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebd803c0286657d98ce2a951cd4720371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8252dbbfd979f9f0ec893f40eff49f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77fea60d16867af0eb3394596d8d02373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b311eb3eed077b45b42a0ce73ccc5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2c86b27ef836fd0b68c0aa0100e9b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e26987e1dbbb7667e44f38b54ff9f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a2631c6110a2f2c03cf7f0aaf15c8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856dee13ec9a2cba2839ce302a6d65b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924d9af42f9de30d2c478ae6b114f45379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240c4eee7d1d8bd32e4ca7ec24361ef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a265e919c0a5e0e03c7c442b66344f9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca599f569d7d0285b762afc954f351382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026555743ee2334e5604a54e06110f4d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946d243fe1386c051dceb5d9894d97c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e05dadc9a0e26036144554f2d6690d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774d40985a30af496c9f06ab3505dd4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b967657f2d88b432a09d83de66b74b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73ce09a969d7e451e198016bc78d51388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272831bc13e2804dff36dcccfc623249389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233c19e5752b1093f1c86e8bbc2506b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2844e366fc5dfda1796c7f4a76ea95391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb36ccd94c54eb9eb08780ad5c7e154392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ccafec9b57ad5dcfb208d9239c382393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25698f76a0fbaeb050295d29c33196394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae1e341361535ceaf569ad80668bf5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef8b38aa7ea0821c41a030defa66b4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa60488876d0eb5f04161209f13d074397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7d63bd79c50ae6544053cc4547438398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746876b433022b53b382e8f11c28677399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae0ffdb15c481b39c10486891c5b09400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339eb3892b247d54699a2ec18decd07401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702a26b1aba84e8bd4bfb0c94140c4d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b92ad1a49a04f97d465f1b2ce0408403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbae4ba92c94dab095b8da6dca65bb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031aeb1125b3d946b39f5128cd5bfc8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef85d6d558b1db88b42439ac8726f5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890078bb054ef09af3a2eeae8677d76a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50812e061a4a46917b0297932bc627d4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f8fd2ae968376ede4b9b6aa1ef199409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda435beb2a624252ef823bfcbb94a61410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea69b9b70e3e11ebe02792e5c950e9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8ec922503876d267f0eb9fa336535412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d1f9cdce7f822f3c5e3e1751024b7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35dba15d45f6e55d765adafb8da7bb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e808e301a4f64e9adf00091230ae7b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2fb264802e152f2547eb218ac1c62416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bc5fd5c4b013154906be7c7e6f691417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae584d09d90f9422ce24710de4c08e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc71c8be34952632a17e3102898dbd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cdfa7421b9879968990b4627baf2e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8077a18938690123ce332d9cb998896421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71200982e8cc91f242afe1690ccf26f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbb016735299dfef8f3c15a840449e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1a4349e6987250075382b9930623e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01d0f1f4adca95946cb9b8851b65c2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0de4e54415d381c9f1b22ff0921cb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b603af9d3cacb368f80b5a88844e32427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a414f82a647937d5885f9e34cd93eb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fb2d05880dc7a0c6f50db77edcc08429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11381831d396d9bfc8839b612ab4a2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457c61291608aba0411f40e8420866b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b977597a587a519e40ce2bacd958c1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bc3bec012d695295cdec4ca2f419c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390199112c140912637087a0163365a0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263f709ea7950cb9cc3a1a8c07d8764435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c881c58e4a2aa3688469a26f41bdd9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11cc4e5d58ed86173c840412c36b2cd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb3583e975cd1788d43ab8b23fdf43438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc772cff3bb900d5887080631f856e39439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf588b56fef1ce78c56cb1aad1bcda91440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f38d1bb89dd35b2671750bb60cbc9e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd93e8d9851a6b3909579e467e89ac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2c935b2f73d1babaee58fcb2bf197443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b108af808ceaaceddd6b3589a6f9640444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6256f79b6ca8af9c96016a0d4870f3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da53684259fb3d2a8323ad59e73019446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d130141d4d0b2d1f2266ef3fbe74732447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbfaafa49087976cc6108c6df2e3dd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1d336bed26a96841662c029d41b82449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b6d8e344873a2f2f4700d7e3febc9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d140a1b5734710c18a653983d7440da451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e92cb5a7c4fae41deb2f7b0f990807452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2164b3091d757f0b71996fe0348d18453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabaaee6a62c762f9356110f01cbabb1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ccce60c6670cf9d5ba26de2ef35a7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c417273e08cbf528c6e31368ea09a8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab0231448b05d518465a09051eebf5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef2528fa1321656476358b0a0f015d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfe6f2377018a87dfc095894cd1701459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79897c993b416cda63769bc64d58b281460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc258990fa7dad59301af4fe6b03e811461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa63d750c0c72e322b2ca26a4e528dc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3731e6d9753a40cfc40f58203d026463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bd99a033518bd7d10969280272f82464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbcf3ec5c74aeb6811da0431f30a6d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897903e550451eca25ef150bd79f61d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd674f5233ec35f3d4330be06e61c073467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde2e28cfdadfbc99a7300b956e7d6b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4d792b10d6f69101c21305d5a226a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553cfc885653c469e88e02858851455470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26535e8d76fabe2955277c9d53b8d573471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062cb2ce2eb63fee278da7f1e4c399d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d669bcca281561cf45aa340711fc6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ef4c804b822ba91dfeaf1cb0554b8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd8a2323fedd123da32704a8a98914475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a47e68ae2cd7450e1b894d2e21314476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21885e989ad8c0b206c17e5317dc256d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df253b71c598d952e1a54b34caea8f81478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c573214d8651e16a6e4e598dee11092479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f05c4bd171f57ac2557b7ab373208480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fc8d9739179965b16a1b642bd3555481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9736d24f14b6089b8f1fe6d3449bc96482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a1e3bd49b88300774c463da3edaed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8620031e94a06fc556a4e463e9de7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b5d8894cddd3393078c282d7b2964485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69ed1671f7d7923f822e500601ac6f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba36fef49acb3847cd64ab4ad6a45f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a427eb646b5456645f310b93335169488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc033edd246d25b276d4b79be446b5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219397aeae0fcf4fe3a190c53fd054b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5963337ebda64e19cfcdf640203c12491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241584d03304c168ddcfd59a45fe6e5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c9f85a5b8aeb1c410628da7f3d4bc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcaaabecf99a46d3755d82e57c58a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab81ac8521068eb88a1951275cd093495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120e59111d6cd1324fc3041dfab79bf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59937a8df1126844d75e7edf0bcc319b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74c8b677c1501cc8a2933bb76be4ed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c7a721b0bb22886aa600bc053cf63499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ad26522f59fcae8bc704e1582b7c0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e221c8b6eb39f063ba5ca9b1bdc273501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c282166e6f9525f342bf8e12a2a18502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427a9aa392c94ea00c53676f852b7a8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48143d826e5d4313a0e0332d9657fe0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32607c8959f79c019fb4dbba8e905a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0fd1542a681e9281a4611a025d04f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84b991674146fafddabd50ba81296d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc88ef91436b4111ed9f64b5706cf17508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292561f6a46f82732760ca015d0c3b09509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbcc0b6b404e9c602b5446cfc8f8d9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854382fffff14bb2dddb1af44df67629511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74991641ffc9f0a56ef7e8ffa10400aa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a447a1542ec545aca2498399719daa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24317dec75a974b6b80d99c03051a306514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0a40fa179f8681626f1ab60b10793515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474c728eab935c573203a9ca41443c5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edc99a9d2448bad7c8dacc65058362517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815683f7818b199693337ca5dcb06793518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018852f050c896fc5179314fda53f4d5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522dca4c26e00b727f2b250a5804631520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eabea5788c354d600eb7363b04bdfd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1168522cd61dd8e094418ebc9bfcca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2916f0cf5026344618ec64f339bc24523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5438268664634fc6eb10174d1bd63524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f0d4f73e36d69656e408517b2cb2b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad3eb48ec0efef1752087bbe868c67526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ca7102f1c92bd5792e2850db44942527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6c839ed4dc7500ad7de01ea065a05528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a6590653638f32bbe2311a7f246e4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1905044e606cb3766d4c65ae7347c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e1083cd22f5cf2421d8ded3cbe821531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecc241aa944b70d5d7e9636c4732c8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24d5d0a5be30a6f3dc11bca5e4dfab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda25d9fb505f36622f7eb261221c0f6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f682ec5eac9239ae1d5ca2eb7c11e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a8d143736b727c33eb541715a29dd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf1a60a556a6a15672ca88fc1d70b2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb6fe22c751a3b4b45af2febf56d22538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0203f4e743a5fc9f7ad6314a9bc162d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594464072bc0f07b7dda9d625eb20ae8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b2eb1198bcfdc6279540c36b916e5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652982459c567264a0eac0b9637d6634542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669a98b923f348ffa11aed53ba4c119543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9ae29dbed1119262d369dcb6b5a99544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21e8aeff2ada45421c93685337ca10545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7e7b30f3b3a1ba0f2579d7fd94ca3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3fa9823fc024dd7c4d16d670c3033547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28381e4865283472dab9f792d17e533548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d531367d51c335f7fb49031c1547e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7c8f01cae811f8d7324fdf4db45c7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1f72cedecd71de34e695736e5f1c6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3dbb97facdb1221e5da77e0f38e18552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adadd1330658dcb1fa11ecd2354f179553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e3246c38dd3f94e8a8dc9e0f0b05c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336736aaa5424a543f6f5c71c58ceef0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02e72ea404cb1e3a9216e1bcf5e6fe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e24d25e8857f8c1686f47ab815e43557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf8b4174528382b72ecd9c4d268883558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900c92e4efef59e1f582eb079211028559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23a5f86d0ad3fecd93b8843df936cc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767aedb052ecb0474f8cd2997539b1b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6304cb7b7a30aaeb260fb9820d0d0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f176a64c30bbac3042fe21eb69cb3e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94459061d761741ef2da57f41c24825a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bf3997a3ee8d03a6ee04aa51313fc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ee00a9bebd280fb65334cd2a687a7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9a87ab9f3812842b4a230c9ef540d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6d6b1dd1f5b85badb186480625bb7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d798615bd4ce1190c65b9cbbc6e2c7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fb62acec5e5fdfa406d2e0b051559570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124543ac1decfbd182ebf54390d73b7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898a4ec86e750ff468e5151fb796bbe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc36932a68c7fa665018422c361783573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bfe083420a4fb4618dd76607e4ff1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f8ae996bb52e7b054c13005e3c809575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992e62e468830265e35ef756a8dd96a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f059cdb7ee32e5bc9e4b22c948848577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8119480558c09224a4ed659233c64b0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18062f2948fe84f263a7305b617473b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7e4fcc895b941f9e7bd972a59067c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0709329d016609c397cfe40dff693581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da28784a882414d2e0e8de5e67c4893582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c2489473b210d3faec8ab2fb348a0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d84b8073b8f6abd45a27f21dac8c17584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473e9979bda893a339b9445612124b7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8047e2e84ed758c30a58f82f1b865586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956bb64d8cc8cd66cceb139a4539c3a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1922b161db31c86bc672d15c5b9a999588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86b43eb209fad6df0f45241d81d16e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a00c8240c6999d0868355aa8e2167590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b023a0f6a71f8b6fa9e921ef0f18d0b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259c53bcd79765da24b66d496e7cecf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e231a71656932b88bbcea328b25a53593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d6115bf6fc094a0b052b62ac567f9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf291aac058f46c7929acd847db7fe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684ac1aa3245c6f45989ba97cdfba67596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2349991f90589c354399df30eccca9d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1a10c2516ba40eec5b816920d96e3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bd134f8339081f744fb9883cad42b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fb9ba283781c4f0748374e24b0964600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95664972819494707524c9b005de85b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8767e1ffa776ef86b9c98d5af3e873602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de92e9105380b4b39eb0d0a8c25b2a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f08dcd1bcc95ca8c4370234dbba1d8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea80262413e72ec95a7fd8672469cc8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc82ff1e0464873a2cbcc55cdda7cca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a9bed682168f9d5d3bee3424d2c44607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11dd9b0eaed42ef598b0747913b876608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256445a1197ffe0a5a3020c18a4385e4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cefe2c35986e25490667f3f95df84610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c9ae0ed2272632896ea2e1318307d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140d352146044db244f8ca4ade95628612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea071ac2336a4c6ef06689fea60af67f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e97bbb689f05bf3bb202ea5047946e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9fdf9bfc476cf7243c8494c5eee18615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfb973b1415a9d0bf51d88761efa75616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b72221c0a35717794d40c080994c8a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fcf1bc79f18b0006b968995ebb1ec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00a9d9cb06ff61a6dce4d993fa8c10619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7d510f9f2b741eaec73ed352219b4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878af2b68a3a65753d01b8ea240190d8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f12419ab6e635a552bc40d7288794622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896da85ace55e66eb282e0a20aeac8a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcaafb0f77f72aa84c8b6e9f0b4012b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e51e0ee0d5835fa3ac55dd3862baa3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843aef5273cf08d00a4fecd1f0591ea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3f61a59a3c85e9899aef06c3d67c2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940ee82194a89128e86b7a827fdac55628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffe01a4242c1c2748156f40d3ea746629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb39fa1bb706a2e973a607d2bb4ce5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73202045212bf8f5e5b61bb22d1e427631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34516f8237e7afc6211eca3746cf0574632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e17db596f77fcac6961dd62f90dfc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a059ea05e3ce7724d5c473f5af765cc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f169fd5f8c35a2671fb34ac97fe0e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b955c9599d234e534b7a0475b0e0f14636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb67b1c3a9d997625c6e1b08fa35b9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28d35b4bc92c70fed0059a3a12b35c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4760d7a30ec525cbd5059e3e311194639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b1b29293019b5455983ade9c8be6e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c473d7219e1e26e9e2505ba5f513c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f7e0a0c060df9256155ece6366d6f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d269e366d44eb26c01233880c16f4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87598d05837a1babdebf5f095cfab33644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3297673a03aeb942fe6c2e3c4373b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7c1eada45fd1a76663508caa7f819646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7293439c6698130fbe70a710546eb64647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c88134646f9fcd684e15dbdd27867648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65317b354eb2464c7c28498da3125318649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a63145f8dec14bd588c39e7a52607650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db244831bc0b1b1ace1cc4ed2b27c8cd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2198c43b477b4ea658b66eeb13716652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84d64e36c8cc1efe4c5260b713035f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7f26dd556130f2cbcfac686a9ac44654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eaabf6eb8e64628de64c7cb58315a3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ef1755c1da00240cda5392abab39c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743683fd8316bb3fcb34c215a5a0ab4a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c276e7f2a7d458a0e3aa83bf48e2e24658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c108c02acecacf1b3e43724010add11659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5451b0f03ea9a7b411c488e597c9b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb547861a2bdaa408e025f9c8947bb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3bdad12a2527c392fc3aba5494895662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de890af1523aa919f827e643659d957663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2dd842263fa45d0cf425f71246e59664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad032063cb4b6c0394fb6a3d0732a92665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcce0f9c8c8b34b8030ff89a747c2b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349caff516ed6ef82e0c42f825e73b6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225565e0387886bcf6e8f24ae8c55ed5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399bb12e3357fafbfc9a784f2ffdef3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d9a09c5470c85368c03d6db12f20f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1408eb3263a4b14cb659a2947f0fa8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea50d58333740816b28f9b043b0446e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb238f62861eb012aa737b01b0b4aaf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8b0c293e392abd350a6c32c2791e0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bda1f37d20ea9b3046dd87e87db254675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce3aa3ec4ea30bed4e58cbea2f4f0e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3dc5f9b1cfc3e2be5f9aacf8bd3133677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e376018257f04593a8720c852be6118678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debc4405342be197d1a90f777e28d8a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3e21b695bc0eea59a32fcaac50062680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a583a3d20f6bbafe71c91e1104c1b14681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889fcbc21778713e41877fabe9deb8f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed122303a70653131f596441cebbb0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c9ae6d9606a05535edd1074885a03684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b185528cca87f568ca153ffdc0f37685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e86afeb0e1ab7f7c11bc37e35d3e91686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9861847dcc89a3bc0b91f4c59101746687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b950b922674f7c07b1ab0e7485fbac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d237195436e84e0ab7293a26f2118e9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff223d302a2be1486da10ed78d56bcc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30430d75001c001a7d0532f3e64ed2fe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5f099dcda2d26d726187dc44ae995692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd908dd63ad92422f00b6ca064b802693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe019277eb624ac83bd4d2d9a48a8d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda014f7e98335a16935c028872d755e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d23f2415c23293c91c57586de167d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e034f53fef9136a6c254eb58748cf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc6e4fe87c966accd939317b9e69b5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b07fba594a17d004f2c5596601c67a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ecca2a1190570232bb2f1ad450b6c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cc70ff2030d3b2995ced8e9357b32701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fd5274235cfdeabb73840e4df6147702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b108f7fcdacdf5b89f575eda0bbaea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edb74253ba4541d020622b19b0ac7b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2407357d933414fc43253686e247a28705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c150c7540e45347de8e54f53d85bf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d926cd7c841d533c884609590d1b7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf696f36d6028bad7e6e43486b8216b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba52d5236245b344269c4fb403e296709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4091c1d33b8bf74efd89574202b15ec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f12959fd724417b9a11cb852ecc539711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e023f1bdd6288578d7f64693cd999f5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e936f8483f21c5fdc4fab9533f8dd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965d7abe9a87acb9b344313f741481e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99d928550139c838e82a369845c0dd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83e84f8b646d51e32ab7607ba43752716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134fb5bc27aa3fea4ef06f60a351eb4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9cc4c0d8a82589108ff052f2aaa148718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a711477d7e7f6a7f89a87b160a21199719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984e1d1c4930169b2e5da32bc5226b2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b300b40e9926cde9d70f315ea3950b9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0fdc77b918afad54ac9f7e8fa8c4f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5430cac0ade93b64c32ee19704bdc1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48541b529fa205ba542ac9b9a1558377724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e4e554d503eb489fa450f9c3f46b5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ff856308f051d47b16815e9bd46ee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74e720e215103dcb93fe9b968e1a80727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c39a03ddff360a82570ebede8a2fad728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb25974df84697d8b347dd0b9c5dbd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab70e41ce8590a8a2148851b5cb998f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d7b6ef34a4d6689f940a3006915e9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c649c34ac52ca6f04a430cfdef5a9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155f90ce64f2a6dbfef241354d4ef04733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947dbdb5c160232d65f922ae48fb1c05734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47d3d60c11ebe0739d29621b2058d5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ddf81131337cdb7ce4282fa8518f34736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906a8f6d9e6d90af10635d04336211e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398d0ca196a84c8b0cb26b4d7ad47d5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523795d6cbf3bae079ff6599c41be08739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40665309d0c7e1b9c748bc67dd035867740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8994afd8938087f817e78ef596b3b0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe366c5fb27d2078fc0971310a2949742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d562cd7b3c12a9b870943926e3cd5a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8438561f4e88a5197ad5382304b9984744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b1ee903a7d42c123e8165620def3f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622c2eaab74cd4494a4e6d1b06338f2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70ad98017d68fde1ce162b10eb32e0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd441678ecf13a81e1f23e48a3303e7c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb7a2c2ac415ea16db3c6a57bca1e3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9afac4704d64591f1b6ee7eeecf357750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85ec6def3ecef98dca3d5705b99c1b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d32ed46cd1ef95f8ce9fe7950e9ae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b25898b5c0e4d1d162c93585258c87753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebfd55a1d73b45c79000d59bc4bdf61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247232cb3fe9f3cf2d3a04d9ea278a52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3997732706ff1b1ae371c4bd8bef53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98f5fda301fa8288b22b26b940bfac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e98195eff156c7277f3569a6cc0a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96469ec7fdf5d8e67ad1de961acc6ead6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc2f0691464840ed8a0890f1958cfd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88739f3404ce3a96b72996e21f1fe1f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f5e72a39574292a222eff3c282b149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381197ada9bb5844e7a08bfa959970110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90990050b80c17bde66acc2478e1f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1609f36e6a03c2c90e832681c5c7c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bf047f2cb54f0b223d31640667caa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648fb0dd21053eb5ea3551e8650ada314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e20e956a981131997b7bee150170a915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac59eba7868012ac08e25d07de78ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe6a3942a6ec7e558461dace41d42517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de252c7e42ac4bf7910440fe89fc2e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2f306fd1cf2a4a8c7ed0d0d2a2ce819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1660c3e6ae2f6f02914ffebce4e5f2120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554c87ec5be1f324f39aa670a309cad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c39984caad3ac7434c26c4537682e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce8586fc579450702859521bfec68e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0110bdb910462a893a446a86dd2400624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c42d60da1d8cbe5a65b035b75341525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ae15db061587b6558cceef3fb54ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7632dd30e1847462e9be333fa303b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0827c5a75e540792b617e34430b2728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b23567713d26436fe1a1ba7e6cf2e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e6f4a0c24048d1dc60b3d1feb264e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7d39a0322ee307424a9ec31f1ab3a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01944b555667c5f4ea54c3b7b4095aa932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb064a77718730cf0aa4c3afa9385933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0874aaeae1bdb9c6726c15e95b71cba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b53cdb0d3371ac3721639c3db11d9e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56171f6abb642addd1a8187531b4a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15659087487b65be16741361bf6135937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bebc891ae4bcf9036bf12747d849f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c36c2a9341444434720d9ba5bda9e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05d4df67bf1a911ad368720498b48440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78066e051981aa809b611718e0084ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0c47b909a8881136294db31109d7d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897967885fe4327379b54590be1b270c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500466880c2f3ddee5c26ca4f8e6006e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c675b3cbea13e76a4487762912efd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cd9cd93595723c4766b170f7dd84446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a06cc212448454854cefed4c6ee31a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6e0f0af4adac7e8ac67fe4abbaf9448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9153aa0095e4c31fab27562e8626e4749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dcbe95ad78c3aba5c99a5dcc3cf4c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b3f61948e783a34ec8e196cc8d01851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8572ed73fbeff4077476d1703ced5452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028b1c413fe695fe5f7ae99f8b62d7353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053344f40750698fd7c61b1315fcc1b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8f126d9d2ac7665a162a6ae68eb6855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fcce154cad58378bb7cea6dd5d23c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce3e73d0db2122897ea2e70ede2b1257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622eb0201ca5b1b5ba029638fe5fd06558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433af2530e39d9fd7c1a844eacd3168b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787a1bc5db6e409970945b67418183e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319b5195a963e6c4fde1366969e4ec561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d5e2010507d4ccf09cae674d56f3662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae414860cfa05bb16fa93efe622acf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbf1aab0e24b3d7dda77717fd3b59c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813dda4e66a8e15b91c83aa5871868f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9801620988ade59a5b93608e3f43ffa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e70c70b7c77f42d022681bb16bc04767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cdd348adc7ff0308f8c315c8dd4e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa7b1896b33ed9e1d40fe0309cbe1e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4f78f7f1a8ece99815ca9e19492bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f2a142b6715b713cfae1abf59d3c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd78e509aaf9a02c32b111aa4dcd5c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5250dc029bd8564fcb198d98bbdd073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5043b7f78e5cb1e46b8bd0309c3c4274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03a32ad431162cf87c4b67dffce1dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee6190e2b48a322db4b525a0d0cce376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78370cc3e1904aec5016a6de86027277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c5aa1a0459f4731a5d05a39a4dfe378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2855f533692f82a5815b4fd2162278179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4ce1c361bd00c6012bbae3781cb2780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a7d077171e5c4d56d5c68cadc7fdb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbfcb73b1b084328d974b0bfc40d3b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f10bfb8c16a5942ee3e66df71883483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a463a0d14a898c4b07d920a90b96f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5ba5608fd773f10be6cff7356e10985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b0865e0138685ff46fdd7904c4afb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d18a60b0b6961ef2dbe3fa7b1be21787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852caa1d45948f395b59c5c14863fc4d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9ccd3e83ce59467ed349b72865c0789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af9fc95502b0b1c6f8d489eb99d4f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25202ef07e46f9b724bde55cdb8e306191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e975c450c513f82d68b24a52b92c3a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ad809358e29502685a4d18916eaa193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cbd3b5109cf40d4c4f455ae79f56f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921de6deafba4c10b018ac5db5a938e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4d646fd999fcc8b62d228de8422db96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88f8f4179331624e003be19f54efc197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585885d8e5d39d2b749a7232c15cbcbb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c617ecf4b5c2fbbc8adeec47e586799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb387dea73a2928e54d5cb38ae9916100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b072e7d5c41930843d874447aa3c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de4a5da2a530680b469e70408c612b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f56aa5bc05c26f542bbedeb5d3a4a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa6ae71cc8d0218fb08cf541562e1c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93305a307b5bf90ebafde7f83044d52105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edafdf12826497644d27d1110743760106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c246904fe42a235f2375175d78e6a72107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442a76cb2f4c3d60c9ce2283ef4c69a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9591909a1409c0903cafaac176ca253109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22851e1bfd9a825d5bba4ae6998ff7dd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e579a5f9855ec242350e7ad64b4052111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c004a377fa165fc40dfdd1890164cdd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61d27558bc5ee79d93d0df31885aff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21bd9e7030d4f4883ff923581b41c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848e0567351528ef1ce5e0ff2e21ee1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504439ebca289f5ca4a0d400daf1c6a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1cab1d4a1ea3a72add4c3f2934c1e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce4864811ebcc8ed875df16a1a9df1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16273f6335e6215fa991f88a15ea68b0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56efd5a2a72ea4f442d33ee124e849120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d56ed162c757de6813057f767e2f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb9746eedb11ad2ab4eeabbe38595b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ea404ea4a419f775ef8e61bb167b3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb939cd851f268f3604aa0000ae447124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7e055a274ad80ca343c3f02041a0e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f61f03426638c4e5022d10399a3e98126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28167ef3cc8392c612d22b53860e8f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987732f7d9367eff53e61eeb53cabd1e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885c932a8f5a9f92f4e6204a4e5f3c3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62fb094879f050177e677e5d8ba824130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959f6dcc043f736afd547a0f68885ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb66d64b40c360264e78e9edc8506fe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36c0d6a92296a36ef248e958fd9b8e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e1591fc40f8b621d8f0f03499cc57134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047090624145aaa321a8880db5f66094135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accdd9c8e1138dcd3b8f8fbf93b068c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2648df00a6c5a5ed0ef7630ebdbc5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab33bb20adc20d85f7de579827c881138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d628c0e9baffd2cc29e61b82560e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1e015a7fb093993656973a9611647140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077503a5456b90333c04621af35e4894141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96aa3a5e9570e5f30889844f9f6a7a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fcbaf77f3c3e1025ebc7b1b139ab4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a50381e386353656b33c90b75f3b5e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f380ccfa4df11627bbcb91d1e3425a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864667eeb8879ce145210f018a6eeaca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661221b3addd0d5034644f351733b969147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad047611f4335dc98fb3ad01692dd6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650bb35704ee6fcd063efb2a71438c21149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0122335dae26f0401cbd3d4ceaa9e21150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d4ddba83efb08be23f8d269e9ff5b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49fad8fb734955092e47259a877200152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b80a9d2d0651a39a380939347c29c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82c19b194d96bbbcdc292b4115f6b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60be259523e2eb5809f2cdba01f26d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5054c515de89914fd1e3b89edfdb4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3d9454f435a2e9ad0493a491452c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a923825e5dd823f7a06a588559c85158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69296e2538bb6a23ded64ad3395893159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420af609bc7404b56364d7d94571d6a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf54c44b3fd4e47c24742f41e37a0d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68382bdc58ee122554868ba494a3919d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53853e5e4f13ff6d5f61f85d3de7568163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16057e4b978e2c0d4b8fcc3408824f08164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14124680add816516338ef7387a1c7c2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17263311ef5dd327e25b5c2b6f2e90166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eeb04b1ba96c6ab6eb881fe4592e1c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc761c6c96a089e16a719a5fb2af2f38168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c244559a12468ba9c2de1df8ce260e6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7aaf9708def439863505129eb47d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944960ac346c4d49d84a74f46fe395e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465ad1e370e29f60cea6114b05b1c07172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544828db31f5ff72122e4f32ee42904173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3f9538c9652584258a8289659f01a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a2a18aec0067bf9be5e784dd94446175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86601fcfde54d3f837d7e015c51455e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9cc6dfd94ee105764bd1742e252d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30a991767ead024c99a455d69695ca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc61525275d5f64cb5203c995156bc0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a192d224ee2eef4692a417ebc3956a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284dba7a643b743c14e5d61c3f0cb67a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdf86dd791469cf0ca88cbeba3c257182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bdc6a45435067a78ea9d734a2b364f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b473f4a901303b6dc92cbf6c57bcec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8bbec61676d65e45aee1db1669016185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7df15654e87d88ce9aa8b001c473c7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56f4984414e3bff4ebd9b3befefe6d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c482c78fd7fd33ba58b601bb36e177188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136c4a475edde31d070fdaad12ad2d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804559d9ed35efc6a299503bf97d7598190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc25cc054cdd78be867b4230d252b5c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06325dba0c43c2baea754e058de96b6a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ead3efb3f26285378e1841f601ccc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb48ec8ab67d740f8a5ca687d814dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d529ac276454d148e14b8721f59ff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18799b5661f4ff8bcd8dd691036d10a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66a1c14a552ffb6dbeb8a0c57b2bbf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d678e7580ec97673d27473c2d6ec39198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21eee65299358cd6d4113d0697b276a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6af9cc912a9cb7467601d563fdc08200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a66a7f9afaf5d628d859bdca868cb5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97cfaa11ee3cc8a94d0042ec44f345202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863250b33bdfe6557f7505f3d8e1f418203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd8b699c680ef6b92b2bedabc4ef76204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6b71329d8714a63134ea32bb5128b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b7a5a6d66a3549d98c95fd3419244206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5357042b59c34a2cea5439657e2dd5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de6cfc880076ac26fc62cd6b1472b5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf7d30367aca9ed3a0d17a87049461209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe99c342f9568a945bd789419e47476210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd8916e81c140569f02d9c0872face211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae78a0b27e25ee68c8504e4ab5c484212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686675b001989d6dc8f3bc7dc66eb55213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32fdea91fa419c4a6eb33d9fefe87e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd86b0dec1dba6cf38a00a37498f6a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d09a9b44f3229318614be56ba5e39b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d324a30d83d843c846a16ec24d59246217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74765a8f948db3bbef7092b228bbd453218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb047a55f33f0b16b0b02612aebe064219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c3802d59f7f261ce6f0c112355347220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268aaffd51a001ea4162594e88b9f597221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036484a2bf0a45694cd96799bd1bfd70222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feff1235636d7043bb1636da29056f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf80e064d51a747a58e161c6f54dd03224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8e468ab3493c4bf2ce694d8cd24d0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44411e3e787effd8118b9e1597950ed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8895fea0b75dfcbb5674f3e44eaad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609da34e6d586d9e16a5a43530d48fc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e305f0de61d1e2c7d61b7053cd49f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfd504656a3ee86776da03d62cf27a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04686035bb87295694009a0c18b7ab33231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a47856bcc62035dc065a9b434d8595232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf33b3a1aa693a03e316b61a6cf1e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de26380a1515d36d5bd9d9a84575c5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993bd4a36b6d88043d7ba95b90e77381235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6de5bd97b5f0e399d1b36466644a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952efad4cb81ee0085e13c3e49b1189d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d61c77245faab09b46ce7029a9bcf8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134abb8fa98f85df740476819c4e3cb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13e20a3a2d585c36a3e08a6dbe67e9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd401537fd7583e501ffb10c4c1e616241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dce1d4c932824c85ddc22d6cf0731d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493edbe4b9ede9a18a65d7d88f73585243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2b995ba0f310082d8994d2da457c2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b022633056bb44028cf755b2722bce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5455ad48a15cee2f154fcbd11d6e7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2eb56d12d4b0fdce5c99be01952696247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58de453a5037eccb2d7348027116671248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cebed78d09c92279f5b10f76bc4743249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ff1b84b9d248f03f30fa0a0894902250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2ccd4635fb908aaee8301fb98ddb2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8940f9409c1ff725c20fbfc1c051e1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3421e2789a93c0429649914a6bb853253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49e472e2d361aac1ca5f116b979699254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107604ab6f9df13b0077ded5bb564412255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87425f3e2afab20b842e37965291aa4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227bb53d8fb5ea41a30e41ba74cb3f2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a1f12d40b8962ed1f6d77c2fb0d6b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a0950548c4b5f50615b74f7ea5a2c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484dda36b9dae9f9ad0a7a01dc729bde260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b81298e5a3d738a9f739cfd10c175f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753c22ea9e60f4f537dea8e5ab127a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42895c4021aa62ba9cc4b024da2d16263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220728df355e65c3587bf7ebd9698aa2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d03cc3566d56e979836eaf488dd6d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d7a822e83cdcda36b31d5a56d2f4f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed13acdfed015f3ab1cd7c217e1f59267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e88debb54122de672d4692ec65b36268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc7252bf461b536ec42a2ab88d05f6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d377f880a72866c9e07bc077ad75118270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67399eee238e9375466cc7cf31f1d40a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4daf4a077b7fe33449306a7e7abf4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5843da08794194196b9fa64b2d0a15273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99dd283ada98c7967f30eff98a17fd1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fe6e114f067588a473d740ae32af4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd117484343e010b9d2bf1e889d968276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbb5019cfa7edf19606eeef6df75cf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5dcdd5eff2dc220c5993077fe683ad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52fe88b4a3f5ed6768886188dc0bfc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfb6e6cf423e989fc44403402367a3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be649e0e2934214da565077b780403c3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e625ed1b2cbd27f29e1ce62706f16f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9667c791c32f095e718557714ef67283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5006d2c60ef4d1512283bc953b811284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c725dea3a9ca4ba7d6a754da4a8a1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a042e96379e136ec4bdc53e1c01d54286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6ec3bc57d5eed095b976a740bdd20287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5483f454e4b02a28b6aecec085827288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19079eb9a444a2e3e7e2e0eec785aa3c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9362881ad119b8903ccdaf42c584cca290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d38bfaf4be2a2c2c4b312f27f9305291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3b3052e72ecdfc038be222d7b1c19292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b985768e3a2c114d547b0b826eee90b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704e0c29464b32cc14feffceb211729294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c146bde2f3ffb8617210c5fd4384146295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a15b4d158112f64dea18405ff14ce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ed66e8e27254178faf6bfec788de3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef274ac3aab086225cb3a8b037018c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0377276613a0527da8a4cd12343dbf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25456421b9fac441b479125234f7ac10300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5606f5db648a3dfdd4aced4877a63c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161580d38f1b5f432c77bac320a2141302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefd70c2cab3b44613ee2c92a61ae97303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d095cec5cc0626909369f9ac4350357304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bc11b38f3cb154f5721de4c81583f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9a21520ed90f6c9cd465c96c21e85306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38ce6015375f91255b0d69f3fb4dc8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be14d762ceb90517c885dd392de92c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bead360424f74ebd32830b1a65db5d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e40592043646321760a35198d3d66310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e10e96e8c3921f6ffa25abb63b4b45311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40a7b32f35ba41a40fae4679fad716312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2220b9a8c5c956124a996b49d0aa52313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d6b5a68e44a6a1632c677c7676bd3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26be1b9f6d79f2988fb8ab0cdbb68d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a69dad00081526e36ef6cb9a228438316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4fdf2cf16f3bdd0273a732a8c9a1b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a5da4df1ecb36281964cf878a5b47318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e46488656eb3d9990a316b9c916c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f146661ae0ac380cd8621941f2413320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b9cb5b0761405b704c457b7dc88d7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08500b9e7eebbf3c769405a09c214316322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d8b6cf967207421e59048583859b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64bb40d0e3098fc07b7f3883b3f6cd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd3a90bc77691c24cf509fe831a89d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae097029fc9e92cb1fb9352af273a86326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fe8901b0534868e2a78ffa7619aee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b57c717b4b92f28934210f6ddc22e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574baea318972b2a7af2995f452fecd0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec35db879055958b25b62f372524d7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020539d42f9aeae1b5660e746e4e2a1b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fcf042eb63765d8842db1ce939f9a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e968462a33be0883663b8acf809661e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6655cf238bd6bdae4db6de59386137334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4952776e3137245759a103cc84c0976335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1a460c5dccb2b2f3a9b31fa3d91ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a499ba33f6b407712c71db81b7e991337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801213ac0df535040c67172578f4150338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf38ac2f9f7d10b740b926f513e39ea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fccc3d9707aaf225333ba8da6a6291340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc97c4b738598e192cc9eb82741b1c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd240394a733cdf8f5669442c09e22342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f29299bde3c339444fbec78cc1a62b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df0965d22550b7f7171a1eb306cee1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e857d0696caf84c0744949632325e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5baa315bac3e8ab15001ac6be0121346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e04e6ed930edac310e19e3a0493186347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b096e0e1f878ee67c91a83f03e993be348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d800ea98ec201ca545c94a34d3da6f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78bda31dbf7f3365ab5b15edc086ee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cdcfcaa7a6b4bd1e17c6d1d131987351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36c78e72007247df1bd7d0f18e60ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f13fe90fa88ad02fd3ae6fdaf3221353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535124403c2225d6d977895c2a1cc9a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2501a57e534cd31ef0c2fbb7f69e2fd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426a0f3b48f8c28d31570d9510742d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96615d20e0d9f816fa35749cc05349d6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166fb87ca742409cdb2567c2915114e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63195580eb10ba603daccf70b617672359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b10c3c5b53892a6e677ec65c83fa6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9ab77f3d150d4c6d5efcdffbc923e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5fae65c4f87bd1e942f79c9e176a7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b375909023522618df7871be4f7e20e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee377208eab03f7aaab6069dcc2494d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5daf58cd1abffab59b7c23afd20c1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce10751b2a9281f7722f3b0f906ccd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132f0a2425b1009cb8fc3a873c40d06367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52402d13d918a214acdf735f7dda2b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6615aa9fd8720c7dc87746466e715e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc669b3eaa2d3290a6bbb577598fa5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd616349f0727d071f65902704d2c76371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8413b397307b601deb12b06240659372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a863d81bff255119da42eea4fbb149373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67adb04f6e9fcb18ea081bc4afcef4b5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7515a1ed5829335bc19db226c59f7ed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751daf650dee9587a8c02449353432b4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b212f5e6de304b2bbf38a3745187ff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc878a17865ae668bd97dcdb2ed62c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173477e87c4de4dc99fcb967692ebf66379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503e05763efdaaed257f2f12073db8c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd81642e3a1dd825ca8f7250cce776381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b022315f1ce7ad309f95248de8509d2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1ce4784e43f4a3ae8ae1f17a98f49383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91be79626fd982c853d489efcd75d2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f71a9b4d2f892a5172f1d506bb85a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7780a352480664f9d3c26020cef0b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86980079af66d33e780919a3f3eb066a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36923e3ceea2aa9b442f5df50dcbf0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e85a6d4617665822988adde59662d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067914a45aba316b2e061e60144ac4f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6bc19cbecadd8611aa41a03327e8d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ca35988be839344dbfa9b93c42fa9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4098443b57dcc9f9621710eb870dba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663dddd8c0e98d797a91e6ca85ab45a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d277a17dc2fbc14d2108fd7bc734eb2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022973349dbbfeb53f2759314515d6c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f871a33a619329196ea2d468bcf9eb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a6108575cb4644620a54958638883398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905494ee6a38028623c0adb7d6e7dac4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d5cacd7ddfbf4b10cf61e590c1b9a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649162acbeea26a820d854f417a5e03401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5608c471f3d76455e8fa6e857d5349b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140f070f252367d1973e80cff4bef5e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add19ca64ca9f071bb70035ef1fd4d43404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c794687af6495f021ece091ae07d5c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff1fe0f6ce32d98c98bde9359944fe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b17060feae50b54ed6ae0c49541ec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be177f05d4715a1dc5b4b26dbe415c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda7bb930fd98b68f7c9fc8a0f3ea0a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe949cb8b505a03d9b8f35d53e75932410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69472915f1b11a18cd8d00b4c2491f7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c78a1d7762919d1877ed8c730f5c62412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e3697493eb6bb93f497e56d247e28413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2dea2ea6fac5387e68363abd3325e5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e274a2b18132c1d05a529efcbb224415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105607a70b90193212470dbdb53abb9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b490c84c36f617afc9846bcbb2d89d6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714089b1f4b1a1e9fb78bc414cc2398418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073aeeb2222c51a9828aa6870473562419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6f7a1053c67e8930f3e27a820f81b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ae2f2fccfaa323ed7a52bb43449be421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5cf996550fa43a3b19abd8c1ecd69422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d021077a58dcd269a80dddb172860e1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77072431124e5859a4da1660e2d3d14d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45182f7d1ac995601fdd2b6bfaa755f8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba2b03b6636d81295b21cc1acac94a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6efc94d0c82f02fe8a42a6fd0857f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bb0e4b93ed7ede414f991633ca29b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48570de1e85fee9ec619f28745375520429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613aeaaf28a69de8463442854da4a6ef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32796e537d4d8fb9922bd5fc1540ebe3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb0565aff0fc070955b0ea7dcac63a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d7e05a1ead27c08d50b6e95158d0b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6afe6149ac7f254288e0bf8d342bf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7e8733c07be9abd2edfb946417fcd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d2b97eee21412cd83ef4487e5ad6e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2bfc0cddbde7d1d5dbb68d89f5e19437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5b0f4f239d020c118c11601cdf7ea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887492683091d6067a56d92bae8d244439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b401217d8d1bff860549119ff90071440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3babbcfe703a3155cf5d539e104d29441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447eea087cb0d7f7fb4ac63d4801c7b9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bb9008cbbb5db0b459db04074ed27443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab91088ff65170d6715db9e6ef1ab5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4405da10266b9770362206f3b3ce7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb436686283797464caacbe09b0d4f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deecb2ffc223030579392e3897b8902447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54941ca5d15fae1db350787ba14f7c63448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214236a4f3654522c8a1f6fba2e1de37449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb74ea16125881dc6943492dcfcad54450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966847ac1b576b2dd6d5ea3e836e36a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb0dd948c763d0ee2ba66662f675b9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604cd3ea8ec2b6a7952021d126fb895453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af689304b8f831d227b31344734d2352454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8633d78eab95d1002853f0d3c685b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c09f2f2f299f6786325c3a1dfdbc4e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc62bc5d4ae00de68af95a9dacd7d76457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5faa52d59fd1a08b1b4267be5a4e72458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123a03571549cd8caf0748b7ab2d1dc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a0d04d4ce591e0ee329975a9eb161460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be187b0eb3b6106528636aeab8404b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd6bb9408bf6ec7648a074f0ef4a4f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c895cec015747d19009c5db018f61463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4d73cf6a5bf397b6d512b3b9c66f8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1f300afa77ed86b473c8516fdc88d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ac17a7d35922b7067d2a506b2d5dc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766a7c0ac215e96b2d166319aadfebd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014585b6c75675574f53954695371775468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4855fcb6f19ac434703869e8ee35dd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280327e3860f72dbbe5666c2a488e6f0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a21c9e8df00952c13bf3c16fd8726471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84d8330e20b00769aa2ddfaab103ce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f005af0ad48e5a575a73a4b89ac865473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf76f7cfa9d43551ab7b3ae0f09cd4a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5069ef731650c4d63cb722211b25e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34833067f49061f5eac544b5ce53de476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abae4a4b7f1e2f6e454133d46454a66477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d660b294935cd5fa88545c7ac60b77478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40a07945cdf3cc4406560ed1ab4195479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e929f6c37b27f9cd6e5f978958298cf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b044a1f2c92a245a1de5ac554bb723481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848b843bea50d1c7cb1fc61036948eb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd3422893931ce433fac6f06b0565e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090ef78efb898d4d9f4e29dd2dc20ac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cea223a799c9d331e624fea4ffb0a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe55d5ea960e7bbe984a4d1c11c5434486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae17e1ae8eb9ba21d9cfb2044cc5cc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56c817698a1dc42bc553bf77d4668a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987b9281c2fbf12728b82e8a6d14ea8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899034447656029c75274caab179f06490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf81aba95d6203deca7265e61103642491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2b4c70ae880fa71cd7172993fdf09492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07fa04705463a15a711658e749ea1e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b563de625bd1102657a5cf1d529f7ed494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabd9787c459b46c23a846167805af3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2693962dde19976ffd23110e15a8b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a4de5462b4e6b906390b11ee7276a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5151de06d549c1f9771cd217369121e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eced959e0151d71d27cf9313777656499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3741f54d121869c82bfbbce543cf19500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0034e2a69ff46dbed5a25de918bfd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84ddbe600292c2f68d1009f7247632502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708ed3a705a25d1a6a9543d9659ee53503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ef0e612b9e9762fb573683803e0fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fedb9ce67dd6db89906656d753df4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4ba06f337dfd398329dbee3e1da9a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb9bf4d3f5d96e6858a12542ed71da507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1381b0a907a6247711aac099114e0b7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc657415ab6e936386172c3c4ef28c6e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c5e73534e6c95601005e2ca257aee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332740065b8a80bf102d7e265429eb50511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638db3e1e3017196eff8976bff7b03ef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e9afd496af7936a0f39e239eda610513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc516319f146229a0b269c22141ee4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3784e6c3e574a0ec1c090a7ae6e10515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0dd73cdc73419db0857fd09aded9d9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89438a4c115d6e099a4fc8508781d47d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087dcfe4e12b8bf3c8e4a0b851cb64de518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325a9912d8c1da6a2c3f27595ded943519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfcae47b884200f8e627ca6f9f766e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ea60d9f20ba9e498dd4fc2df92f02521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb1e53681b2d50a7223968331a0dd5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931462680fb9898f1ea444340a2c069523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ad427bcf5faeba2781241fb949ccc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d3155ca126ee809c1e79bf0fa4e12525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579788d6d29b27e59f0ee90b9cdb145526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef401a4f57ed60c70613646649348c93527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b8b69bb3615cca62c180eb701f0ad528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569ebd99702f064555e168d422776ed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fc380b5c3659d17a78843aaf00144530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68b8ea7c32438540a1ac85f0b68d9d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1399d9c10e9b74767ef782702347e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc1da8d3ca0b8af9da9f58891aae15533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f522c837142eb42e00eb7673e6f8a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51981ffe25e542428d8f53a5376dc27535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c652e1064fcd788afb72524ea3559c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820cac93f2ff0b0c9fc7d10c5103ede7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adde8847c3198d217f5a11652f6eff538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330573141d835c8e94e816489dab59c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d107fa7c7a6b6c87b61c2b49d7aa0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916309804764c924e575a037cc75dd16541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbd1c43ed0ccefa804c73d1d24f8e6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b9a27d77f97732231d1511c42896a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab76b23a5783dfe90d194880d38249544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352846f503a59ec1061724fc4c0b8f10545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61174e818558d45d6c43a00aae86c134546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087347e90de4b4cdc01862892e66d6a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7fcc7b0100c1c9c0deb72ce39e9a6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862105d3784962324c3b7f5f5c59ef54549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6ddbf8e88b72f4e165b7dc4e1af8a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdffa1bfe14b83ff227bcadba59710a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e21fb64e45c60c055ab03ac76eea9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e09da1d373beee54a718b707243acd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27dd43a056badebd27b748a34578014554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c502f4ee82f3370216e86b64f3fe67a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac305ad34ddff1a888664d0af82d003556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab5535c01a9b0dd1052af570a5385a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277abc95c1c208aa1cb9a6e557ecb06558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44abdae8138d4e60f2a300612e2564559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7354a2fa3331370f030a46215695b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaceaffaab883ab373b2a55856d826ef561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfedfad2b037851fb1e60acdc7d6222562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da7689c5a47eff0772908654f4fafb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aca8d3e19ff9241b7668dff07f093f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f0812adac2850ac5bbaeee5ccf52b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6c4ea858779391ed7fb670d0187b9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0281527b90f44e6e30ca9b15e8c25567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce6e0f3695fbcd88e2296393b2bda2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c247588a97575d55f04f3bd2a2ec8a5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e171f05a2e18b0595d218d53a5d72570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec785573928006b37eb653f1da1ded571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb687e7c2468e07fc1391dba0e3c404572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de576f98b773d549b14a237c4fe0d67a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47026aff4040de2d1080f8d6b3b060dc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3881db88a6d887023cba006dbbbdb0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ed45e2d212630dbbbd298cfc0b4e4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eaf17fe9f8f4b034804443727a8c1e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67a96cd60bfc0294018b1a2b5f479c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4c489aebcab5b352029ff155b3417579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088267b32652776dcd357c860706a3a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930322a7251063bc7a72bb25d75dafdf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f780d704163acfbb18ee76e0825adc2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978ff81319bf59a35e3a52d912d72c7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b25596fec6877de13d45ddaab53ec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e86b6f86057742dc5c60dd929d8318585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a2f08b95a5e389d22502d1c9e1365586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a73b386905b56d898636593c1a8f2f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2738f7e99c61a87d2ac750fd628e799588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53d6abde55723a72180ae26e6eebf0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635c81104df592ecc6810adcf0b9037590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cc8b7c4f29496bd49f6a7082b2e7e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05025249b02016a8a00826a662e1907d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f79ab5eb8fa42c60bc80eda08bf592593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c59463b8b9454f7ff550bdc09f8d64594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933fe9aba5304f9508097ed04728489595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b9f1f6e152fb5f36d1d585eddd8bb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170adb68987a0f9b612de89376d335da597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff73a40ddcef43c44e1f76ad33f97ef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba83a78bc695437f4868403ac74211599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c025ba83e950fd0db4c2be9e0f03b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2873a481184f0019041d7734d432f1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d943b8810ec93146acf38d680b3ecb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e40099ca1b16c33bc0330d56def1a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810ebec09fd11f7f45c2d4a444b0695604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079ffa8647031d8797b8c2d9055edfe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ac04505425edf6df9f6434e2902ff606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14799191ce9614b880f7b2a9f4e985607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1dd00260a19d56bdf80642b4179c6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569800ba5b7f8d6d463e6f405e1f6c3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d759ea1c9c33134b22833e15f9c80a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad651f7a9b4b07208a21996c0822cfc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675b14d1756d14aeb5405d79adcbadc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8bcdc687617d76dbcd9bde7f52572613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88878442f409e9be29c63d618c8b8654614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fd7e2a4dfb7a4e1b6bf6c49fd2269615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa088db66f851d2b3bb0b0bcd178903616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf4a7108ff3cc2f7367b80f81d91fb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3621d844c30ec1164f6f1687940f5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785d2cf138e051e57ff64a3b3b1043b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c8b6fe955f5e6d5f0cbe899f924d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffdcd94d459a8ecef7de2319a81e07621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3083176efab0fab7331d1a4cc93b9f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310fb3c41bf949776f14e1958d4e11eb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947e4d0a8873f34549403cb108bdbb0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21bc44e711da1f8e21e8fc3584ad75625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4c3f39bb55ccea252fb59b4130e34626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd29d8addf86ede696e0bad260b18e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a219217afe0f418d6ee26d85926b4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a2541cfd650e620bd668489f0579c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dce58b5cd540e11f90a2e9f20134bb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408c3f271283f0f274338fa41985e1b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd8bca4b29181138d46be7ed17b637632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a96edfa8dc5adc1721e4bf6be7f128633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5705e884027f9d896c7fbc8be169d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e21f38e9a3bfdc2660a2b6ee0f6b0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3700840ec2b204114cd1800aac6c56636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc37cff530fd8c3d0ae13f56b7acabb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db274e4ca7b0b52bec2f8c30522968c5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a368a47b66044d3f892d9d02edd9c18639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab3afe907cd54d4ff5feccbe6c21a1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe797bde80dd93d15979dceaa3439f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d507ad05cc7aea553ff4b0f82088da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cee05f6aee6722f003b7f548cb8c8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76b03b4cd04b990dc3d67985f737a0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446b0cddd36aec1f1e807ac76337e4a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696bb56229f774806b915d5cdd0b602646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a853493e7cde7b3c89103a4614cf3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f6c97691d01570c892c381ba16fdc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6b17915aaac2c81e7f306cb03664b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2355900435130403b69e0a146ea7a5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67f69420ae272dc5a48da10f6e3a32651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd00e4cb501f22789c850e9bdbcc387652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230855287a3979f0bb3df11adddf711653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6726bd6f4fa8ba970ee67926c3c5300654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a06d155f4dc0d5136f01100a10a69655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af08bccd69dd492e935102fd19c24d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd74788610cd54f217c7fec92d4dc5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93e4586548800a7a17dc788cb74663658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffcca19f9840dd426f73fe656e839b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cebb446322584ef24ac9df24bd23f1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae518ba6e6992ec9eb1a86e370868a7e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594070ad3f28b73ffda9b035f023bfdd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5466daf297035c682f409083a2e03663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a8a02aa885b0b83f047be15e5fa07664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c3da9ae242ea341427fce0f71cafc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccebebe1772c432e6ca97d397313eb5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9ca9655c38857ee091d86a62bf5b5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fea1801cb9244af262cd469339d58a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46638b96332b27178be8c3089960a04669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133feda7c67975d76b5c1debfc1ce89a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e72dc2c6b5a31e17c8b2febcfa63e0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e2f060c53f0695b2434b544fa159e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcecfe16d74fdca379c72aa90910f1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad072648e904dea98176b4e1c9ac1d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe47149dfcef311699e2c95cfa1692675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f4a5d9a6a4180c75ae1cf1e4c98c0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4eeb5bb18509a530e92b4cde1a82a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f963d4d0679511d569e797ea13ca23678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ff0f9df681d6138d23cbac3c8e485679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5aa9c454acd6646da80176480fdc58680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b659eb458f776e4d6b8f76a654976681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8580531012533cb8cf35e89f27c02682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3031235da4deecf58de70d16c5ca19683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0e18994ba06f45fe91210fd25ff8f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd47e732413a068ac82618e1b130ac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a1f4827a82fd38a851717267ae552686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe390ed0618aa41eae7e2b565e41d16687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42bea1170636f453061022ac6a104a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc084f67718342f63a826f2e27a71a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af646a69205503ae2d4f409e8ce336690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80db1a724bfe680d2f5e8e7294b7a92691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7d8112c8a7645f9e2094f00e149a7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b5a369e39e562fb585ded286b3f3a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19ebf4c92d97930f90cb253aa68090694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163fe74428c636c06ca407d6a91252b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2deee24d0a2b01722a569b00a78841696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d79c0d2cdaaacc7512e450172e099697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078736a0c23cb62ac4eda0bd3ef91738698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d41b318663150c49431eb32a8f493699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012cc4449c5b4d82d079f76b8d3becc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f516b24b9fc31076f3997265548559701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c9465c917c1d2ede976f22e170277702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365e776d772789855c2637e672f43c4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507847f9c1109ac0ec2d8aa69876246704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee2749f1e6804ffb5d32fb3ecb0986705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994df560ba35f7689a7b28c168712875706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a704b9f58101c17b816928c05174f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286ffdd590d1f1dc737c052dbbffc33708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7b5cde623a356626ce6b4bbc5e9a6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bfbb1e0b29102949ceca0aa97b7ce710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fe8b05d9294d18eb957455f7240a7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6fa1ef990ec03140bb2f97313e0b0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd123485cea5a118ffeb5c832807a6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0dde3c7059e5993246c09bdf33ff4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07d52815b3d159783114a3d3679f55715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582493062838cd7f05680567b46812a3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d8273ec2e8f5d9cf0992d18b0196e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e1cd0f051f44833b19e692153c69f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df02b01f13d5da6f81900f04fc7e1a6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4c846d1f3665d6e65d972a72a28ce720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7bbd57751971fa1cd038fb0fda08e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb2be585a60b3d4965cd3289eb851e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8c8b9c799d50722ba6dd8fb2ae59e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb40ea063a316af16840bf81168d11724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58ea4f09a836ecb14df6fbfc723b5c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e261d19abbe62a474f48edb75a0462f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba991574c7f1433b9f4b1c33746929f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf98957fe825750d9e2e2233a939157728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c907048879a34ead939219fef35b42d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bdf8c5824d7513f855d4a822f95a7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d3fd93e3d97197fd3c6bc2721f19d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbcb72336511011ccabc2d09f035b1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de587763f7151b18ce8038393d04fe4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79e27db93f6debfda9c0e7220763eb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af99c8911785864031f90b8fc99614735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5bd7c169f3b237703a25971ef0222736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea66a97536cd72c70a902a9827c641a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9684196cba58b015a05a9ef01a6af738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b956edde3ea1788451aa5ffd2498d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e00934ecfaa170c67cf9dc4f011dac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ade2c37a446983e7f55ce9fe28450741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1b96e5be364a339d31e2bf8c6d2b3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c3ca6e7b2f5b1dbb2f48f70abdeb8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87baa6a712ffa12c57edf011c153a377744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329ab53ad6e05caf21571cae68c84b2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c196f2b30d32b73682586289af5fab746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3410578fb2c33cbe438c954a82150747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a5b4066ad41a3030a72b3c638222d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb71988253d7941c9ebd94eadeec6b0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0175bc32e0183fcd84206d509c593750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e908ac11872bd724b1ffc2afe9068751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4978287be5b865e250b47b7dca0af752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307e3cca773659d52b05a50eb20b7ad753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>