--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497343524575e10a7a7a35f265f7c32f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f056fd46b8028cb0f7663a5ae64422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ee7a98b58f9819530c1a88efc2cc03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669b42822ccadc5294d41adc34184414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb20c63f1880c1968b898d37a286625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316eec225d2bd16e619ed25c73de990a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb015858406a5dced76587952b9c7c057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60473b61323f5cddff956fc6294d4b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d9ebb7d66de35403c30fa6fd0b3289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d448439151f0a35ec228b4d0c5b9f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11449023bb2888fbabbf4fa094e8e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b28aa738cefabf60ceedd1b0999a5a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64dc88c2319aa86b60bf7d09bf7aa613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e47bd56cc3e94d4cbdc6b233b764a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa6de3467edd7e881ea80199f7450f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc13517bd807aefd9af6a8f8870261216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728ee6b3cc43d626b46274e4aa42fa117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df52ebce3403a23b358f7801906c8f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a473148add1ac9984e85199d634bc3c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a4839cb048b234d9c32d249f17d9e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f06fdb4abdec1c61b3aa6dfb2220e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd201b1ec98e7f40d61c348b431d9922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1bfe6387af987412eaaa97d1aca6723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7f54b48e60079be81226e384696a124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6dded9f20d84d0762fafa2334d04a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fef6dc3a2ce55891e59a7eb544b4026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc95d659297fdcc78366bc29da2100a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08669eb70fac5010bb225ff2a1a12ec828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5132eed871ca0777783bee5d644d10729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8ef027a93f955d433b12fef66118530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301462e6ea04c2b85348deff588b2d9331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185d99caac1613f3de2a8766d7682dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c27c78d41ac5e330c47ab7168cfc133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b621676cf2a0798539293aad221787c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41179dcd1f5a4f474311920b59da8b6935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0066163e764aa58450bf55c96b86436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c492c75ece8b1c6ebca50a40e6f2f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87885c7abedeb1f68581ff4e44763aa538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62383d8c8f01be5758c0f9b299bc2d5839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa68667c3bba951d370d1993af988e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15be15e3a4ce7437b85af1ab97abc3341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41842cdffd7154150c82bdefe40c1642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c6ddbe6a8ed1ce71294a64939515443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fcbba447b1dd2d793fa0a83c076db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1271e59118a90e270a536f391e66545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13b17945b24978d5beff55a41b77ca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fbeca98b8e72ddb6b41f90a5d3b2147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6334e2af6599c5beabdfc7d2308758348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132f10d0c24901ed55d26acaeb249e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb21454ca2f7424520feb691f2864c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaedef416386e2279b1dfae103fa2e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edb00f568c69e213f803ffa8493a8252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21fce47295208abe1cbeb209a3b27b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0de6575d3f88b0f56efb38447e93d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e62635031225c86d8e6fc5369ef29a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189ee9649777b40a0d18f8f8b9e3c5556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d632d6909f9f4688767a93c8eb05ce557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756b6c750cc50f7ae06f551103e12c258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d90e971d4b12b07f630fd5f37f24859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b1c9c8cfa94e677becfe3619b0bf760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe633a41cfc607a90a7bdb62072ec62961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0036c0eec2b1a669ba682cb328fb662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32b57103e2e9ef9315f60ee9b1e85a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb05b4d6bd3e83a1fadd23da590e21a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06f92c93e015b2626da300e095649c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f4b649ae107411f841bef612fb0fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe2a04d863e1281f9a062d6516b8cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33923668cdf82d4ac419ce88f40ffba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f93585925e31c7564a01fdfab210aa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249a4272f489abb588da52736310eed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725074c2b1605eee8b805976795da48d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfaf65124948774f46cf2b7c64e60cf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4ce0abc326a722d891aac7d3dfa6873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc84e360ff04148a6228d9b13f525674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d110ec3e9afd5cb5f4cc9e7c59d641d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4757923e65e8288a98dcfdc20fdc0676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce592a6ff71c4ab7505217c7c772bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ec3c5ca1dcbdf2af45cc0e9feb9ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cabe8fbca5b3fc40bd502a42619c6d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe0e78ffef0b2a4a6b437e543f2ed980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7d088c6b8aff781ca5c3dbb019c9e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438a7e11f469b9008bf631a88708fd682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6bc54aaab50621b3ed7356b53c92783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e14f918b40f6112074ec051712fefe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69122fd0dc46af2267d99bb4f59c880985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c507d0977898d7cca97abf895b745286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e648c47abb08405ea2b259620a2c9ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641325e0e6a7cea7ea960b148e0492f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51023808cccb25017e8471e6d5fe3589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7af139697755cb82793e8ed5eb01b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783867423aca6362a2af01551b0dda0491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf336dca5bae4f19dcc5063b58659f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ebc5f6eb8ac43b7f0b23a47bf3b5c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d216df8951af2f886fe98f102071594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c3778089b758753a5f208990fa87195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909975c8abecabb6e10d13b1a05ea6896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5cac221de78e5c0556516870a22cf497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a8e9a093b2b86f1de3b0a8011859698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498a370aacb94f924772081416472bb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829e000d2de539ab5dd2dcc66acda46100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a249ceee90561cc8ae6936cdf028c9a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69da8a1565330c75c0ef8b4717e60c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0b763f88d020dfffcf853c5dc8ab1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7148788ff9bd86c5dea7fce238367f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44457be202fd11c7fce6922034b761e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3804dcaf45527eb5501407c07e42d01106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad2c238c133b1ab480fdf682ab74f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05af39da762b9988870ab00ab1a8af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d05987b30fc9b73cb6ecad14e16dd7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd116b0f3174698e05975a69172c8dfe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174eb86556199a5a3813055df4dbc4ec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50b0c8c107ad1d3d5ac3e479697525112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962249032730cc116c08657bf4e648e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563861cb77caa65d77f04145d98f6dae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1524c50ef3711c570f5f82927a8c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534fb0bb146c2b5867d005fe52e8e5a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706cc0f96e406666add75682befd1a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f391b9a75cc11ea7b4c07e2eee0627118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d131ea37fddd3f18b272a8d2491f97119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0821814ec6f56c1c6aece54a32d1a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486f7944cbc3c7176ad998336c88b6b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c463ba2ee1534b480afe5b0c40794d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdc186a23eb734da7e6289529e815e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8036e64380e165bdcb96f694d90b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcac1f2897bb641a6b4a85ba222d50125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d29c3b0cfb6b946c31a56779446c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd95d7223e4c1957bbd273dd843a787127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661d69db94dbb278c3bf9075673d265128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278873f756b541134de272d2f7f140dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309297f4306a633f910f0e6cbc465b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689526d0bce810e5713e902dd307796d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11cf02106d3e59799cb305c8bcdbcd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b74040315cd4ca3ffa24c83a83da55133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190793e98c0f26bd95ff9eec5c360a37134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec83e55af9aa855c5e786002f06a086135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dada55859648361d9f80bbbb1629128136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc71e656e40ac5cac9b28c696cfedf3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1759a97ec82cc89423fe1bd3e14ddd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6495ec307f0cccad7ffd9532781c124139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd188858bc2b9431a5b2e286d63c8c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22ae69a2a23440d7b58826d0ca4612141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd15c1c4f2e01eac97d2bb14874d15142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebdad8d87943df6b9146b7291ec627143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b40db5021e095ccc28f019ae84de37144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc07c2cb82a7568bb990caf105fda4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c1489db269349debf55bd7441bc78146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2b7ef68f0e86e079ae74d090a4828147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1baad838d568346ab3fed0e94a625f1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0ecddac9ab14f19e5a404293073aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353001ed7d1aa5554ef5ba62a0452e9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0dea83463b3493d6f1ae651cfb25fb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03504f77878e3da4abd83a3d7b01a9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca8e15b023e664039ab8a704abe3dd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4d13e836ff71c0d2cafb79ee927f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a1081d0eec5f40641da6e1adf3653155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60140f249de6b89a95970eef39fa035156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abc62a87258398d2fbcaee68194e78157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fc724a07678983201047454ae5cdc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161a36c5805fed0fedd0293c313e8ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91b81fad4c805ea7ac97d00ddfa590160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6aebb7ab5bacb22172487123276a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0effb2e392a926d5facb26a209c02af162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2ef8dca81af935e1d1927faaad200163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4d35fbfb05aa872becedb2033a854164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98d4074515853c63953f9c60a3b635165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83672c9c478865721c9308df6976645d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41dc81be26cffe19923bd99f0e8fa78167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c359820bf3961bfde6559d56284814168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613ff94876c9e458cca00f6535e279a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fff1b82edb35904d422684877229e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720755f44daefa08e7cba67ca5dbc13d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdf9ae1a19e99a02902b3ee4e79b12172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53a14196ce5e995e158f5282a098b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154e93062af9a0141bad7b4a6a93cef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051787c7cdd9be6317ab174d6bc06f6b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22c65c1f4bfb2dffe62996a3af88b6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1dac3a848919073f2ea960b9ca9f45177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2dd4391112c493dfdf7332133aeab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff71f3523f2120e0b0050f484de719179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e84f73331f567086b328c964db8ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dff5b73dfeff0c77f5920d812d85c2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50340115baa67477931d51533fe284182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801dee69e4d6b30ba7dce91faaea37c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45c76597c43c2b73de5988c59ccad7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f63a06cb5db12325bf6c6ef7a27175185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bb8efff0eebdc5858439e78768cb3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6537d5648be97189b8a9fc5099c9acb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5def28e759493c76fea84a653d20c76188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec327c4ab48ed05c36d1c864b40c1b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e957defb918d2311b267c66c647bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5a9755177484fdc0e30eaf5e642a7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0cb1fce7ebd1830780ff3d9f1e1f6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ba71e63144f0e374c0e88db32956b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55234d39b14ed75a6e85bf505c1935dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3452d0a88a99891b5a8d60ee5164c00195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75090b7053c39500b6d576e5863a73bc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244726b865be533365fd96cbb5ad3beb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fcf6e223cfb9a02ef0b17d29736fc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd25b16b380188d071e5ecf5a573a8c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505da5f297b01794fe79f52380a0130200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492486e02dae32cc4298908b73dadf65201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd39b5b53b32f69fb16d420577dff76202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090d6f9b5985f5dc82439b50c2ea8e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8285ffced4686e401db5db3cb3436f4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5c80d9dc78dd5e6d076239b52bda1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed928fb48c4c6c9b7c151813cd90d68206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3e5ff1c12d8554ad18b9d012c0572207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1ee97ed44c794490150d0c8f06b55208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0e7a3f0eab07f86bb4f891785845d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920116a4b1311de3de96972d44ccd353210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4786ea7bbca65abeb651217a18ca13211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17241c2abedd527a00b8c61c91cca29a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d024ac2c0a103b57dbc429752bf68213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7b526c3256dd71c196eea06d10e38214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7c3311a50440ab02bd4bdfe9ab159215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7ba71a6343fb1cda87abb449d1a8c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36e8451e55fa25656c67893d7f8c4e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9aa868acfe97d20518a7636a660d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdf2d7d7c040e2254074828ad2f2b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0c70b2f1b87469220f162a9b78ffb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15110e1fa84dc6349a0e0aa3b1b8deb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15609bde7f12e583d9be3e0cad365d3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8135d0bdefc149d81ac63c8f8e7e0e5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3fe71976f5b9a105ebc1a6cd7f859224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add58795ff82ff20c09d43fdf992d432225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945b9dff5b6800a75e77c8261a40505226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adecc47747410b8264566f21c625199f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6de6433593ed4f4b281333e4a99721228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069c5f6fb42ae27d20b22bc9174d432229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759ef97feff3d4d11efebf3a15eec9d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9873d6db9f2d124ad16b792957e4f3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aaeee2c355e40c717757a54358a7fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa2b9389c0b322e913d97ed163391f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428808570a22f6842c3db5c7930808c1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cc3c83f311454838fff4254cb7abc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348302bda6572ac88450fc2a7825966236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bb5b53c053430ea21cdffb9714570237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914088e440135d3c002c79dc9f78dea0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b9cc6896a4888f7c1eeda34abfbd0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73108a30dc48d93598b49d3b1a812b86240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd611b33076d884adfeeb20ef81cfe8b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01042c7d16b6928ec916a9c1fa212d0f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff09feba566e60e9784c584f73fecdd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02722bbc25974923005600282593a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabc4729d636be03fdd148eb6f3b3f2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123db7f706a8a24dbe86b99a76326689246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60516940e5b88e634137dbb2929b80247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6ca370b9503ad86253106f0c9490f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64424e0b643a9c3474cb7a6a69effdc7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eca2f8a554529274653c9e41fba187250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca32f361dd2033145d173d1dacadecd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27bb729e6ff38b52bdc82c5e18a825252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96f2f7a06472f3b09aa953d4057ddc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30901016db3bfcda20fadd065d652c61254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3791932172dc2ef7e43a425c5aaa711255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f164ef2c7a38f921af09195bcfa9df256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be08cf83f4dbec1a0b5209948c13f4a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ddf56e94e902e15557673f12f8c58258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fec9a6bd4e7ba3f156dc802e2a743f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b744e56d3d9ed94da93a8314ba0400a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271068a7457a0c3d59222ee99b732b3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f117b291e4e4fffcd2dd5641afa76262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25378f92cb74145b3d66a322df720fe7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4925e1cb3f48f7901481b45300213264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f778c14d8a0fba531f10ec03db8e2b1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85bb178e05feab3429ef8c748543dc4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b251f52a9ad0f7243c41355c9ea95267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6e40068922d1bfa2a3aba33e739e6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0657c4b68dee531b70de896d6acf7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b32842756cf4849edfed56ace64678270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bedee5c7fae220b0da0492ca1a1fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55580e3ce6265b6498c8025bc5fa3fe2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93135de95d13ba32f0f7343eeebdee9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcc1388420e05076577719650ade93274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f6755724a7404c53e4e84f798c718275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede2699db00381eee85a2a1b4de49ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456596721179afe53e7a86b4ba2e03e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562b9ab02e753fbc2f4335a88f58ca4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259639b86723ef15e5a481bdeab9e8b3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbe273dd9115a70a49c5b89c1181a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd944327665321fc037ca46fd4efa5b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a56cd809420e404660de3c96e4d061282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592b01feea78edc98ab8275f500c18d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830c808be4e5ad4e547bc60fd2912f2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecec4be53fe8a8c8d9b668011b422c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247c89c175fc97df3509098f0ec9fd8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284b03053e7a4fa0b80711e931abe48287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870418dc04ed65c2c71d27da9c91769288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cf8fe5a763ed22289264e1c66b995289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5762601c7b0a49dd6160296293f7032290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99060b12de6e44679612fc382c1d8cbe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4835b502518b0ca37a8cc8582d071292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbf818535c181406d137ec99305a35293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd349d31ce6ebf01db200035c4204965294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92cefcc0e1ec57a4c6d8abc9420b6d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59f5b9e619c0633afce35f917bff3d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36828986d1bd9b930643857a8e30df1b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acd0393b1f65be45370763c46407f5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217b298aa9822bd1b41127b580be405299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1bad73566519fc88962507ea71ddb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2494b08f9c5d2dfb2ff52e7c09736d2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a929f81dccbc6fd22838536fc540f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c88131035ab56b4e5ca5f0cef7d12303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c3a1da81614eb81d23e4497bce484304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8469ce53708591fa8e67859fae4b9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafa662be421da5fe02aa77b6dc27a6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbee49fbbe2bf63a12ecaeedf63b2c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcf4f52fda06894c5607e9dfb2059b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c079dcdd928f7a9264c62843e6c724e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1994179a4919aaa8800058a1884db55310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7a3b0c155f01ae003cad34f05ca2c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf62940989d3f5c74bb02555736f6bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5513d75cf1e234b53452443a3de725a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434e5f95cc124efe611ea86f6b81ca4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234e2801f410f12fe4f18a8d89fcb6b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94acb06563837240755601ec76e41b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25283e7e8dececd08b5e19f758aca0e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e4fe75c6d956ff08877ebd6545458318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9699c64d7ee69ca41131f4412bd4265319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cea7f98c6142be113c6726a275578d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21711eb4e2a9bac37caf5d510490751321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ac720b55405dbcc8ea085a3e775f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe113e8887919635cdbe3264be11fc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b5a28fc4b42d0c42c4b66ae07eb40324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf468e5a2604340d76b48365c9f41c63325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df45ec9e6db704787f4605ddcf0ed1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03baabf5300153afb699b6f65a9936327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b44034ed13707c249a99194979224328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8ca6dfff452dc9854b9a464ed563d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68412e05637e45295b5117da41825c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ba32d14b1a676ff6a6cdcf7b70b9a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7583913895547e4f450e2f82daa21332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb9164d41aac8353e186b1a32109b6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162679ddf18c9defe745878a30652d7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fc4b90333ad697c46ab3e4b626f30335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7c913d5ae9d1dff093174157cc688336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c703c4b6e33fd47b84dc95e20b742e0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5eb1b9e7717a341e59c6b6349b10d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88016f02739153c364b88a197909b40339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd18b954a24b1d4f4a56f405e14eee5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc810023637d05efd86dd0a4cc60b5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a96ba8f241d3040feaf6eb6a026e5d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbefa7c6c6865262e02c5f29bac15a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773374d69bbbc0749f39649b6289f06344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16a7188f518ae09cdef569e10f8fc1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1836200415267a1414fc5b8cf56fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c459dbc7de331c16b4f08970ff0d4f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c040a37f7eca043b38dc7b4790e68348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f2cd4682f2f0bffe22e4079f3b823349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ea4b3e5f5400ebebda2bb2e85869a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97075c30df2f5a431fc3a3c866fb1e51351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1aef16cedd4b51afe20cd2cc4ba3d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478e30dec2918130baf5e32f2ebb6d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957f2834e44c96aa9b1d010c5f33ca7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625013c9375ec23c37c1d37a37e5091355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21dacf120aaaf4ecf405b16fe3a98f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e388d8d7d095909d3c97995567ba55357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac051be4043a272371fa874091f4c55a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f47e1da099eb4cc663eec42e34216359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994dc2febdc499063476c90c8988695360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fb192455ae2691627eef5a807ebbb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d81ff5148947dd48d3ca2180fcb6fa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568585c2d6219e9409d6e734c88c9b4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d9010574d645242cc98d92e74e1ba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460ccb0c28e35ba182cd2d810fbc01e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e7e4683ed220fabb44f25ec8251b2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801950d6c3ee2e8b06faca29f94ce3f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d60818e411e8b1499c5517edd6fb4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f989a61ac2b50ba08decf47b858c6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96a843e3d37b9ee85cd860fcd17ee1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61773c649c2209d999878c20b9a26a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497c0a92f634fb814d97417e727b8c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed50e446e68b61f1bdac0228eb5cfd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833f24e4d93b91bb581d61fc84cadbf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec069f4702cd52fedbb2884ed98e472375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a076f5e7d1ab42773fd15d1d6517084376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5943f889f86f8a18d8194ca7ac7c9f2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89649f006b27d1735abeecce681fe835378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec01d802b3f181efb77a424c7456da6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e94358680aca1a376f97be3826a28c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb9135a99e8f2d8e3d3d092093f3a3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8c5346e668d9f9f77fac451684c36382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2480ad9ef220614489269c5c590c4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14be0be95e41467a56b6db1eb88a2a0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba13a39b91cffff4ad8d48640b375ba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706cba4feace41eb2bdf814ad95ebc9d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794069d805af40ac89f95919db53f08387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6abffa7ce71d5d7552f90df794104388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da578a4d072ce9d1ab7145e39fafef389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b24956713033e538d4ebb9094b520390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e396bb461fc3b8bf8cd795939edfad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcf6652039c885bc66a72bbbd145de392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f08eb528f42449a09f1ccd77de67d7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f225ac420e88ee98882ef55abcaae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea5ebd9132a0683f26793a7cd90650395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fd0e6e3c9199b5d79d65e82e43ecd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98e772e3bbfa10097d2d142a766da1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77b77ab71b4fe200eb3bbd8ac1c6da398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bd8aa9c474c85dd6d0a5e9b337173399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0902ea8ec9bf9607b1500e9117787400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cb647da4fa776876030ec0527187c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdafddd966086132dcfaca54a53b7d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cb673c029d4197f5b4c8bb3bea3b2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03cb9eb0da31da06213108d9ec8bdf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f227f26cd48595fd94821131d15e4e2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20901a39ef396306873db2ead391beac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568e3e41bb0bee784a233ece52148d6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77112f5816747b5e1824043afebb142f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594d5688fe9dbbeb2b4a9bcc4fe4ad6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d0642e14591604917d0d01abbe759410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfc5460faac9fc01e26b3f43f1e225411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898de0e47039190a9b839c60823977b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ead19adb066bd066638652b6ed27c0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063472aa0389f6021e2a4c8de4fdc83d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e78d89874ca1102eba53b1d5b98fb9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec31c6f1e356ed793362aa4064d4332416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35938a17baac332ac112895ff40d2089417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcbb6c29ba6ffd7da79b060664df2f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d80ca039723f16fcf94e3d5d66e547419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af5ba7b4088eecb23b687b6af499fe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946bd83cb3e5097b1bf89b1ad8f9b04421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba97b43f42dc3b5dacc4f1a944362ea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc21f356ab0299e2472e6f603ad348423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478201b4abddc1625d46778be0edec28424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689c6e4e987ed0f863b690972bd0c7b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10976aad5bf90d7775f715226d4a01426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa9a4d341d26e7ebefb4072a1424fc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db95f4c71db1c290b2389bfede554b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99220dee7c2d804b833245455874be2e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15965751d5fe86d67d718a93204053d8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576eb7e106de0cf30a43daa21355381431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b282ec55f400d0de449cee08469cd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866400796799435ee1bbabd533873d8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3ac35e5167d5cd6e93f931a256291434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5db30ee66cb94db0f11429bb19c8ea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e1e30155487a8a96237d8f8d84fe6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a3b9ee27ad78e7d2bc9bab7f8b3f5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680f89ecef9b2e0cde5f52683ff149b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19f4dcaf997dd9cfa79ba4cc71022f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d9cc337557bf1ba4bfa24621653d7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2c33062637b138bc43071d572df0b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807c045262e1fe1d17c71599ce59c8e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e214675585f9af1cdfe72a9680dee0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552890d262a681bfde7f9bd5f29dcfc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728496901b5aeefc8a60cd1c958e1a5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361949c4d86a483f6ac8d9c5a9bc1787446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67431aad77abb9dfb258a08df530ef86447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930260696c6348393dcb2defb52fd6c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3259c81a8fe99aa54597e4f2bb76a8c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24c08a8edca038d615784b9adc2fa1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ea97edd56fccc5449e550aa615bfb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf329e2ed046917703f96f80fed3094452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d0683df609cd5f291aeaf249d7f7c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc79d7a211609677f0e6c0436a610d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1fc445e63bc765738a62acce68aeb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f62aa3195f4e8b7c0ef2f751d7d6aa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f2d3f56d664149be91f3868180728457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ead0bf4961566bbc83a4f1a57a50a6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ceb13fb9f353cb2ad056f85c87649459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996d87e5b385c89d6367462153ab382460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4832962ae6bb91263526bdaaacc5de461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00539261101efac8bb55e02012afca8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01ac3b02b8f8cdab863b96861c1bb9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01eb6292600bbdd66ca177d3144c6c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d4a9630d8636b4261f8406627c532465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc38b4e8a1fccc4358ec8d6625c5b6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10426f47e54e2169e57ecdcab2eba1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd9625998fb320f28eab50293f9144468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb96b4be194a6317cc49d37c8fd3fb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b82d5f1e2c408e7e69410525baec7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3141630b91495c6136d4130766606471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af295d486a0f1a6b6bfbc37c73de8230472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecf1962ecc4939a914182578203afd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3b7a3ef0026ef531130fbaa01415f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3f746684e59ce7861aed5dd5f2e29475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38403be7826e7e3ba97e868b114685476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07be4356a3ce1037cdc4ce23ce95d6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102465d85b408ff96330174064a0a05478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b93a87144de82f351b9ff0ca94804c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e6279010ecc88f9e77da1f4b08d85480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce787d0e97e57879a3e5516560cdc032481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f61775654962041a6835c953431bc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3d021847a99466c0837e68bd48d14483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20244c1f7265f6001c535623cd286ffc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2d3dc675df9fca21d4e233488bfea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec6da494b5e45229efde75853703bf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2995af0925a4db9e5ada54aa90d4a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1cd36343abd38f7fc6f11d8fdf55c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111130282e8a7db84127924e87dc73b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3da8a6abea66aa1a189af521d7a3f0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b8d070a92f8730e9afb7fb231a6a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14882ff62017ccf8b8a1b1132ade72492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bbdf45fe3b2293e9e6a4d885ce197493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493594ad64349cd788cc58298a68633494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f732d20cd9bc4116b30ddd33ca488495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990189b1c12eee14395882f765247df496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6c95dd93a1b3f17ab58e508a8687c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34c72401620d7ce9da5895eb40a57f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c112dfc094f5efd3355234e97f676aa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef119fd5ec4191a88abab2e969b81d49500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb412980409923067a0ceace8d7f2e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13605e4f14297fce1a0a3531a7c70a97502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbf7da516a58b2cf1dc4c7e95a2640503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101f84e85f2ea0d90d2d75b4e74086b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae06c86873041e7bbfcbdd9c1751c3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c3f382c77d502b45d5d90b5911ebb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079775e080720bf9500feeebcb916d34507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7169e81e73769a4eab85bc941b795508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7beebd25dd91d1f1b8b852dd925a227509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a46a8c4e73fc1d7ba38ba087d7424510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31236b5c37f8597967fcc71d75ff7250511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d223f3001736584c3ad9c28d275f2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25ed1723c54509359cfc6aa860a79b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6c416e1aca04eb1ff15f224df591e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e569859411bb4affb4a7cdee9e1e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2699fad7ca7a4fff4cc60b25097cf0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2dc3acc085544e6927715b1ce6aea0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac4f85cefa7ec6d7bbf2d95cf02e52518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107180f0ee4bdc45b6ab04d4549b1b5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f722be5e4caffb6e9112cdf704a26b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e10597b46c60c4e0f2cb737d634d19521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd60e2786a611aa055f398474f185c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cf4bc3d59945dfa6a229d8ae48c7c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a1773cda08ea3a0f78803fdfbd51b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1db7aa0eea0f03c58e64122bcfb9c5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877b7f266670f80e6c2195722145c92526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668978a32daa681560b7e09c0e59b4b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b4e4542613fe685ed427c1214cab3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b3b991369d65c2f0eb7152ab9a9f8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95374d6742d1295e670a1628620435530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c07cb24a90ebee78dae3d090dfd68b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbc6b7054d1fe6fd40feddd8c931c9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4767602c1381b3e363a5047604fad29533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f04ed31ae38266423355c1673fd60534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d291023d4d60e80c83d34fdfc87015535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d26d9b1ccebe78a9594a9ad79c2de536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8de691848919d9389159a98e5a2a5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1172263fcd19edd893b8c7cfa69da0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88439661066ba582b00f87a0765448539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aeed10f55bf4ee6ceceb2dadc652fb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43c4a409b5b138c91abaa5a9a08b86541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599461b868a3311d7c458530bc9718c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793cdb8ddadceb49e4f3dde1d5d4534543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453da945810d17bded16412a402f6e6e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cc0c69c550bfd0806896626ce3873545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e5927e4531d8a176044e08f9f861c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f119d9187fd7945d6d4d444321c84547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862014331d585e269440b11bb2f89c7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f472e3f1155824416aa647937ea873549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd414c6d4ef3190254d7b13fc16139550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730aadb44d5a8a7a0e30c1bb6f33f2c1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309c22422e73e9c4930d87ac643b121552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d5b05651d455dc6b22bc33ad3928f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b084e5c2d9f1120ae079b517db56b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686637dfd51d02d8427dbc9736ec0f87555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a09346aad4bd9aeda26d62bb23c8b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4b1efa6c677f35cb4da1bc3c82834557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5fa636164a3d66418ba817b49d2f2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd12299dcef80a256a30592b0dbc777559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce28fbe4070bfd867641b4a2e4b208560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1783c93f3e594dcfab51537026c747f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fb962e2a096ba950ce0da72eae085562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968553835de1290e85f930b889fb5f0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfaabc7dcff2254c991e755c4510158564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d51e9697f1b5b707b9b5b20d9716e3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5cd49790f41093e91e711d6a5fb2b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a4b0f6df6cf6501447146f4abaccf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec7d70e1dac786f67ce9bd57cae630568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701372ca5b692c46e554d52b8f630943569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b8fd3e60c05c66bf95a0e750d36d0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b16b6e0763581951da0d4c16d5796571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e760b1349a1c9cabce3ede774b352572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22df28118af7171fa9bee9744a1aa52573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ea48a1d3a0a623acc874bb13b2e43574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e69e0f8c9c21b865a22405ed799a73575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd5a53d5cd091d85f3ea0c1ad04d21576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54900367c5978bf2c76b1140152f341d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379c6b017a92cf2fe806acd6a1415d5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf367af1659984c7a6e20f401b1c84579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf06ebbc48df4f9ef5da58412beaa6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebe2526e70dfc7a1a47bb4a41acc68581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ebdf59270ecf4c26616382cc5a2cf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcca956a032a06176b542bcc65a2ac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0966c6405f6d78313e8ec42f8701b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5171544eafcf4a0f2222c72c2aec084585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8f07fa551dd4ab84924297ee72b1f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373889860aad87489343fd239d380ed8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c9263653d66c16ac473c2c19c60a5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5342d631664a6c851228234570905e6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71ef7a66dad5dd89feec21aa10d00c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb65872341a9948dcda0ef89a074a5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8ea5f973ca38be8a74b4b64b659ed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc974ad4c21aac8a64e2b762edf40d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a0c3bbcbfab80bd32623b9910c1db594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ac6b50bcd79c14c06fdc2847f0da7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec78af9d60fee9866a76bdc711b7c30596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3bbc7eb41fc3554b672eb39db36e0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb86933f953c5db01cb3669a04da8c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c351e1b591bf7442ee877dfbf2e0b78599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b609731a3e21e60b06c082b8e8c4ee2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5920663056c414a897e7373f324ad9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3191eef3638d9493de33969d4f6cd3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42eecf7303dc21de0849a7e898c6de3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a762fa172334dc488783c0bce1734604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dedb4250afcfb3340e9800ab0c0aab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d693009dea28d4e0ec49258525879606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445e7d309667bbc07b3954e4b56af0e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04976a62d983450abd1a2014ab01759608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e41c2ac3b11cc97e909cba473bce21609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e09aef49add63e0f26b9949760cc9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60acf18bddbaeab1bdcdfb80d223f8f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5aa66f14812e9c2852b10efccb1f88612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479ccae6e5f405590a665627fe78469613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221c5d18c2ac6c8d09c4699459983e9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964ba8e8572730ca7b5f37edbfa3f00615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a32454d42c4f6ced7fe3d478ce867a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed7884f00c1b9f4e66c0769f58458c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e639af3b71c6bd8169a15fc51f129a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fe63581ea29ab8aadedaac3467fb0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ced7d8b3e072a4815d1b3b5d5e65f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ad8154a5024c8c4476b09135cdf25621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c119df29ba9644f8a3078b80b7765622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631bac23fb555bae2d884ab15ba5f40623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713216f887919d52af2625ddf8defde4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98bfba05269362e2d6ee23f7561e3d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05b6d53bda39529b0d2f0b057373d0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250170fa3e2ee51edc6d242bff60f8b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e70767668eb18734398556f3b8994628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc372a5c6fb1bf6dc48f1523561146ef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d28e224f66d872fde78be9fb653b2d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3d68e5cac8dd8669961eb6928a535631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0aa46cdab54f46d54d3ae74d99971f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c730d8f698f67e722a3fd8aef9522bf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195947a97952f096e36698bb0e54ce19634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0de25997d479c08bab384fcbcbdbb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534c4481c4108e38893e2b3db2c3066636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88511eef8b07f4782540a353a0e72ed9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3795c1c58eab0802e06548af72b78b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0929add052f7ea8b69162ae49ce600639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc76d5607a896623dc53b557a995c7c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882777c4db738faa71ca3834739a3ce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8878ddad9df8bcd6fe0dc121fca91642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e1adb913ad635c6a7b4a18a2b6cc9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72aaa3a3f9dbbf1b3fbd1c566a94af8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744ffaa7313cd8dee867db99bf7b71f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef9de7c48bd9ae6c72514bead27161646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7eac55dfbe6341b5041bd2f1d7bd42647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a0264f5da8e2d89de69ad56986c7f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5688776648574ed1d61a885c11f6a4f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b09ed633e02e8045f3f23c8f47053650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87ce7c49e28a8e5676e9cc31fd27ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0eccb325500af02fb688a0dcaab1a7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591016f5e4cf4ceb1438e2f3e10f9d8f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693aab9193dd32b98aed0761836f8e3d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16550afe3e72fa20f9b487309016646b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18b87ef58f798b050cf3f82beea392656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db7d8af22c3951c6b6221735fa3355657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367d4f4bbd0b2d03244e52b4dc848d0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40b4caf9796bbd2476e11b58ef770c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d12772ebb8680e435bdd492b8f1df660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4815ecbb5afb928de9b453547d60f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f4574840122989c116fcbbab3ed9b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57754591fa85c0c7dd442a7b3e97c949663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d73ff9e418924b676f48cedd56d121664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287324e22a7fbf62d1df21a8f4809e1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483a4c34d4bd3e370d84c716e913fe2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a78cdfd90ab587018316e4b2ac75f3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfffd858d16105eb83e793fdd6b17ea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92e466a67488fccc818c68aaf02fe3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00517c4f4567c7672204ef092ba2128d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ace2a44ae255464e7f9359bdb0f7e2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779085db56a7043eb0b6e124d9b544a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a5cc2585c26527be33626730119c1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9395cd5da29dd42fc2ac55f9b4d45a4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4dad37d52546b807b6b4ce9551921675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c322742258d7644bf1ae0bb1b5db7f6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b311d9154cbd65a4b5fbb835bb9938677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15b39b8584f3fd58147897331c57f4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599deab603f000ac350b43712fd0070679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062ab8e053f0d2e8be9a7cbd07a9d25680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22caa3249d36509c1c6eadaaf6237d9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b4ccec3d19f37cccca2b981b29141682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47886f09ad2b99e64101ce43b8728ab3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ee0b79d4dbc0f104c41b1fc6907d1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9856fb32ff2d8a88d391362bbad4eec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130cf30f5d3a58b9debe0f2b1f261ac7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e4fd32a98492a5ffbbcb778d75eb8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff1440b86e4b0b77704e23106c7be6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7706de237c76b7d78d5f22f4cfef3dd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b9010e09ecc895a7accb771d09ff0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48610453672ec8dd43625a28001eb071691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43e183507d4fcebd73bd11cd12f2f0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386868c37123cf28574eef0d306d9270693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1ba242d2e9f9390116415e2c7b84c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441dfd990e43d418d5858a5decc9f0aa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069ae9a000ea6e2ec38468a696534d8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2a43bf66d3e43802b6be8e64b633d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4d2339b570d42e82c0d409f348ffc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e64e514209c1dac5653f6499049bf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516a1df3301cf0d2685f4173c345794700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42481a0ee5a345c36859a393c2c1547b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e28e993337e627ec4b99d3428282a4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf699ce3dcb9f7a07729bc58bbc56f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583239d6ac5732bf108a345c261a0fe5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b1715fda7ef9721a6a92f4595f812705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ea85c7d381fa57d67812a6cec15b9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fac60981477b1692ed711b3a15e435707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e6d29d5969c058ded9b68fd2f7175708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb721340720192d8d4ebc2b0b9ca5cb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72305b3f8805b74e5c04fd175bcfc40710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99560d818b5508a5e20ec3fddf233145711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5428a6e19b977767ce940bfba81ce2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15fee2af2c82e211826cbabc455c8a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f848bcbab286e75f0a4f83699a6101714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba150f89c4c43196b3760ff2a8e040fd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9281dbd38d15149e9e246e76d178dbe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14f202c2ce441971fe0bcfef78926d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ea7bc66ffb8d94164ae2ee9e81061718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c229b2c6735bf6f1d3dda31834d80be719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3af37a490da90c19bfe338c96d062720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32b63731c2c05640e78b8589e21a2e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36280c10c214f643826084df0ed3f9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68af5f3d02e966e379fd36dcabcd4fe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62558628180eb82b040e32571d525b86724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78634f6f330027af07c16300224a03725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc1a73790a29534ef3ba184e1a5fe1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871c8624757c3fe62564bf13d377442727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7614974c6480df4e8c64cc632b8e41728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b43f0cdbd652b14b9830cfc1b7441729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07107f8247eb787dee8b4c6b9d6db454730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7ce9f0f0ce2c34841e906540a2065731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2f1a57a1969292eff5a2ab39666d4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992364c7bf3c668748c56e3de03c22af733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac867c5714a7f3316b5f5ed40f2def734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a0892f312e0d58f2667bccc4a894d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbdd9c3f6fff9406b9c8bab6a0aead4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a3c24c4d9e63f7dceadc5c3c751ca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d25dba894161f2661ab896aeb2133738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648c0263a41ffde8edcc95865a7252e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf90d0dea171b598128aa50471dc17740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb746679ccbe31204fa726965978094c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a372b7cd535cefd0c75c77ea3845a8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b15d9a7208153e3294f9e239b94af2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993323d6e8b2990dfea11f9bdf17c87744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ff5d1ff4a47a817d83a0262144f93745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9baa7165fb486020032a6b73cce750746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa969cd8d58235fe27c2004778a4838747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b0d3e7a637f362ebdbf6baaef40d4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2233321d6b3ee23a23969dee2460f8c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08175ecf9846e45956a28b664c975ef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14327817af6537ccd19574c1d729b61751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73bb41f4454a1578ee9f421a1ff7f7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2872977da15c7ef2d7a75837a28d67753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a338220f7d56359baaf8d6ee588aa81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33b5827f943738232cc5b4c83caaf72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a0bfe617dcadd547d4c2ee6cacc983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a1505d8a55d27e1df8c72408c6a0e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ddfc7c45d417fd7a5ca1ca05734565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fdf4a6122a15f03261bec31d174246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2971d7c8f91483d347e297e33b4467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c80e89af6f083bc7a90a8169acbd128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de12ed717766ba280b944887b268b49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5e6410119338a6f1a8e5f817b9b2e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31349f5e46b8ba3812b3838fa583557e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8e231123046f16d13c54cf9c07fd512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee2853adeb764ac70bafd837cfb7a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe3064bbfaf8af792951e30a0a1d8e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9490c859cdd7400c993b3da288d6e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f69b9ce277b6f97129877981bf16d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a7993a132c577a4c33ee14cdd61f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f4669b22d84aaf5a5a30c6c6f5ffd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56527db5d7730244558ffde5f0cbea8b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338b03f2400652f994436b8cf43597620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f13d3e16d74cd45b9dce4856a5ddfa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e183f8628e742ca4218e343de700df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f322c681234b83a8248942f44c5e77323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c755d9953e31dccb8d13e731e0c65624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a675d8a5a25bfebf2c7ad01caa26625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7484c2b70e2dd7bda32a5cbd90b4326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae8df397eaa50577d0c8629305758a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674273633abf48225575f469a6a523228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014a706c3a86580ef02c71aaa1c608d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1422a22db94fa4421c9de9658b6fdc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dead6faa3c26ea5f7e83390e7f1f03831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e840903073b08f6f2392fff442ecb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22396217791e66b678624887016cdcb633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d911c51a3c57b0b360fb09127090ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02834c9b99f47ab464d0cb46db0995e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710019a6cbd128218f47c26588495f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f6cf04a481b82e72475d6e97ce51737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7074726284ebd6a808d99a11289bba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e54618dd334aa7f47be936a9ac689a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7c2570f16a2a756584de24e53d8e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd065d9c94e5a526b910e35e8ba9f0f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bfa28d1caba1a154c057338fd9a0242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1513372b58bf97255cb00ff33f029b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db114506abbaf3e00dbc6721014ab644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ee45b7c9490e69a98f941cf98878945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b486d0f901ca6cd127f6f5de7c87546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c07d77b50992db0da41350f4b807fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97b28c92606e99c0553ce11645fabb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efac56330ecca4b5b0436b2107510d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b154289d335f87abe2de335414a343f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03949818d280feb737dacc565d98a8cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c70d7ac02912dceb5dd41b961031b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c773f4e7fb7686afd6c664663f7a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fa078e696189dc5d9e7e74181dc0a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b86eb09d6a7343f1adf4abcbad5ee155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b0c71a58e9ee08d0b0f6a8cdc185756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb30d712dff754755f1477ef44add5d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e34633f8877d0661232312f1e4f5058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82bac96cc8f4be418651336df64d9559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314f255a429b9be43e9b1603f0fd04060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e26d2687c9c519a55a18350e154d7061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd379b89b0c3a4e651ee10deff4773062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb277a4262a758c0f7799fd8936dc51963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed4291c491ff4b708b1bfddc2b468164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e8955c3d41e28381f81dfd87b9e0665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff4b67b4f19395bca144976879a37566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7511389eb9a0be185b2c1f8bfde88c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f3e540291bc190907d20f0eeb581a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c9f24fb93e9cf1939d60c07c2431c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c2eb5a1f424d3f2bca5490c936f2670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4867c6e46fd80db770fc1d7ae1ecfd671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70bd5ae762bc829a774df994e8149372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9aaadebd590a0c12e3ab0369a55ac273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc1bb4359686ca1b4a1ba029651c6c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870e991ac2df61abbbdf6e4ac0dcffb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb3196a48f06c58a262e8129f7e67b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c50f8eb720718ae4305f4cd6e4a78277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076e9765de5d844e15cfc726125387878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314cadd7d095046f95e696e5a0b0e0479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d71d33bb141688e42524ed48a3a36f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e9eb2f7bf290ee390d20f9590ad8a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4f386112a86401f22708ef0d1745a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522c50ac7080c3b32d39f4ae4c5ad3583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bf56e173451f08f4d0df122a0260684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9026cd141f8ce381c07200227663485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45992ffab7c0e65ec1f5b0e46334f44d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d4ebbbb28fb1eb7c357d87326722787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c6f271aea92c1c491db159c5dac5588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e35aebc394723048a8ecc2fe07f0789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abe6adfc30d266484d6f8824908f7e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840c6564323eb20b9b4a342e9e542f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c227628bc991f5dcfe9319653454292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825bf1f025f097d4cb33e60d6a9bd9693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946dbd9f1b1c5dd1c5ab22ac63c4cd0f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2dee64bb8909534fde3ea33acab24895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48058d27ce3c03339173f7f26335c52d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ea08e2b948d96fa7470eadb5bffda97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792c4d9ea5ecc94078ba278a76b157a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29361a44dcef63f05d2967fb9b379a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbed1261197a655f1d97fefe72acbdf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f66566e45523e392e6c2148a8ad41101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d1a8eee574dc24655d668ff0d403e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e0e967181b069bdf37f89fa5826da103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367b222149cd637acc1415e25ef39e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21798ea1363f366b8833a8ecc8b4fdea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999660c683cc8df058dfb0bebc356deb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5f439df06842a4b9ab4c4c32b0f39107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a13a8d4c4e70bd3dd87480c2172c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914b91245d9daa16725e561957497b1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ff3fca290a5bd46a551f4a3ea1115110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3430cde04535a8b5938054082fbb58111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca8622d244ce29bc15a3ae09d7009f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0082908797bb1eeb45ab66c36475c8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2935f3bb3be5062c2c5ae916b2210114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfd50b42d09af03a77edc80e771376115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc0cf943d3b0a03c07beaf08a0a116116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ee64774e08b5d2cf9a487f9dba9f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec24e0c0d482490d2f289772d79bddb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2ff12bf9e895f8388b9534b32981d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab393d13bca89826067c7221fba1c1e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b6e767abcf31708ca919b82231ef2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c63b8b7e15e5b0a208023b8c36b260122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04805a2bff4fbced92861cf9e2c41824123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be237ac76b8f410ddefc5f24cc114e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207425a15e65af95da3fa6184b59ad94125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901756f85dfa82074b48876c2da16985126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396115a2cf3a05274f8e34aa5caa6540127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1b59d4add805ec077b522d2f89af2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd71ff8e08377a16b239613870a2a49129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828e304218441e92eddf9f61e674151130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb53408439145aa98ce97872ba2b6d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d21c5078f1d329716e0939a0de973f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027a6773cf1ba885ec401063366ada7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02683d46ffa4775683720610c2d35f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772606287ce9c52cec082c993bb77ff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9bd3e21da6ef57c0443eb6af6ad9eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752c9049a5477f5a1ca8e02fa87f8cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f417217ba12b58f679d018478304b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2996a15198ee6e18c54d07a296769cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c64cb66b110665e9c76e1036d33f31140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93f490c938a00c6c07c135c3451d4c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa681fa73f5c7f5eda899d3015a777142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdedcb4413003aec4f0782f9630166143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf7d654631d530e55fe557ca245d38144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6be597a1dc2b01b46923e36862fe6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f014ac5e55fd7212fbba8407324e04146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea702a1b08fe30853f4337b0e10bf4b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbf6caf4398997c73adda58dc304c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613221ce9fbaefc650ac526ae227d54149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9310f4167b6502a78d9dd49b92124150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffaea64c9f884d7b0ef11f1c0793ab6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0fe4fb5b33506340debda4f21bb15152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9436a1d020332dd2d3160a983362c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a277e688f533fc607c7a0bef2642d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b942345dc138b54526da6a003806e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f045c869220afbedaaaa1d70c2e2d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de0af686ee35d30a9037463b129151157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4493429023a2e0defaa52ae84da0e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d33efc7d5473b55c3ee8fee0d71fd2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd88f50c4acef5f8b9ade9ef5426919160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4973cfe887a74cac0fe656debb5002161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13767697e457d0be4022f5b9bf3f543d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3337f3377469e6d797a0cdd73a1a1a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4258a17720e5d8b5704e438211aa7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd9abc436e0a4144394e27ce8e13e6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88f1c39189c9bb2a8a4ccddcd83d2f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233564c7813ef99de2b07bd1ca20c24167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47a50b109cdc19299ef8a2b094ea7e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3100386b4bd19f3ec88f49ae17b02169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac28a81507977aac6e93da1cf9a4f37170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58f000e720e22a6a748b1a49436e65171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560162b2358c885ce6a1641355cd78d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b969ad10a8ae4c8c6925c65aae90b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253cc5c394b3b48a75e326c3bf638761174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe3a22215ebb30621ef8e44af6adf4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d613ef1a4277b1502e4a2a151664db2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0f6c93f31b9ea1f62b332855f8ead177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ff5c08a466b26bffccb4a391d6fff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f335abc8fafd0dbafc5edfd6510cc27179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7dbce38d921549851e920de7214ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb42edcfe3b80616dc69ca5660e8276181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4cc7350e9bd88e8b396062294c08c6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5a5fcaa530e159a9e8d3fc1e98435183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f160e1083c3a31b1a5bf4c430a59abb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e4ba8c5b2393b695d78b94952e99d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86c83991321fd679c45082a32d56e7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a097336687492b0a675703e19eb89187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0735b310b8c2032e97023d4cbdb5a2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6709b2dee9a060e7a41bbc60cffa8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751081ade5841a1bf9c341b57547194d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be249cc359ed3925abf46f3d7652a3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f0e1a3835f0bb374e843a12a37f11192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865c34a91095fdf3d59451d083b35dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b15bd311dd772affb9d1e06307fc8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c729e2650c2262626f12232df282c90195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5b57390dab1e0614807423043f11f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62d502f7846edbea81f88921cfe64b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c30bdac7085f3eac565af505df3189198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2764f46b35d12fcab6a9587af1440199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38acef41b55b4c525fa503295419270200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5afb111ec6c53fbbac5225a851b927201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d2a258b678846837a6c998ff00286202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d59bf5149c5465a8f3bef43d97c72203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb21f18b56fcc8ede58848f529cb14c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78d8667054b3e59cc48afe03e0e0f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1516891ee257d04e1f2aaee046aa597206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e40e653a85d2f548c8d7c1a259fc5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71fc512004c0497dd212eaf5c0cc7f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebd058e64570c3e2a98a3b590e421b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9037d3fa815888e6490831f9d133a5a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f427ac98f1504af7982f9dd48d86dda211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c45b839c0f0a32a69a81e8256a07d3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4545e6263b3dfe9c3efe756686a9e4a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b17187735359bec2a3e3aef9ffb2c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087f5d05fae119d44a3da0c9e99684b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86c988be9941eca06c786bcf344901216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306549b253dd4815ea49a54c9578c14217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d68720ade5ef7c4930bd759735815c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb3ee97b804493320b5bb1a17ceea6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb70a3c99c08906250c7ad188eca9bb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244358acdb5a02776d36340fb36ce7a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6d4ecc38e3515937f115e265a4810222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a53599f206e771cd172b408677b06223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66da6bcd1201cf6df9d607b874f28b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ecd5e3285f40c303b468b3697c23e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6817fa7c8fbad6fb1a5593dc33a80c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d53260c80c0cee56ba292e3a2deed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a80ff708a62966a680fa6408118db228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc598408ca79ce06ea68ca271d56a58b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1746722f31aa5406a5d373fdb3bfa38230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3ece78f44cccb99683eab1f85ea67231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2f9d1b414709774af6b6bedb0e3a4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9242c9751710c374e2c08e2f4532d4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0e91ed714ed00d50b6522fc2d70ef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44060cd0c5cb137c6f3056835d2f3b89235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdab4bb2acacc5f5a99c29055ade408236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b38b0d5f238c8417c7fe51d04a8528237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22919f23c5a91bd95d9f46e2e6f211238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a71499915996ed859887c36037c635239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4048ff43534d5654e1999ae4fcb8a5f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41333d175430c42296ce126bf6a47a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362a696af0303434e739759abb8c26f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40dd27e49fbad4f6ed92fb35384f7c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ce6be356246817f3ce4a56a73d318244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8861aa7fa3b68a94d15a64967aa9b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1051f80a632887c32acd4ac4bc606e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579be9755e9ba58f5a11faf86de34b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b03f49389967882195ccfabb769a56248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843bd22c6978d10197ba1804c22e083249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154239c14f31c0ff210d70930cc0a6e8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b96ad96478a7112885fabae5e6234251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c408341420327c466eeea2b917bd84252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c0063e7910d2bf3aa3f88697f11cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7522eb1bae8ecb36c186e8bd25462b2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd052dc000eec25d674f1cfd0c45110255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c38ebcc0cca417f7ae6bad899c342b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffae5de53674b53baf4f6bdbd424e9a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90507541affee07690f2956b76bd63258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d381009e01c8400b4032520585f5a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85132abe2cc82da5c8604d03d07c832e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f26f446ded0ec367c85e6a6491a03261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d53060b7694b0419a4f0f536c096d7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccb62f4a2ae5fccf28cbed37d4d58c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679a9643cc459c2a373f20874eb1cc4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242822cd3dfd2c28f291dc054972380265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2491a120ccfc8e552a5c2c48c97e75266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cf1737cf9b3649dcf4f5a70d5640c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af34d2eb10554e399e706cfc44a917f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da59a41f13113ee8cf92c26ced24e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abffa737d0c3bdc41c0b5843650f17d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67eadfe06082f0c077591501bc4310f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f863948ba469edb17975c31e8a47c8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fac765022d83a7c306bd2786991678273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880a4245cfb345db706ab7998bab4d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52164d9437e7f3f1a2b3f27a8df56f5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf83148e7f383a205d96478dabf5d9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d2acdc91d2386eacc09fbb8050866277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d3e9c678a6a22ddebf048f00ab36c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6df073f1b482d3d1036c49c76542a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d68853bdf882b3ed180e3203b0bab0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc906627018557beccd329203059e1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0106fb1b24e3a047668843a4aacadbb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874e77a13ae2207c893ac36ca6ba7a2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93251f7900d81335ed2123febcf1ac0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da005a193ed62be6b092088a9a7fc56285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb92cfda300671637213e907a504208286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2bc9439ff5f608a2b387b7c43e6e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c6000fb0db9df06996e3690507817288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20401e522c9be1a325639251fc6f7051289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be00a0baa0a8c38e3798e5270f15af6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606280a1588b071243b90777d8e453d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded0c2b1314eddd406dcdd4190f7e8b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d183c80168e71bd8cfae318026590293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e375905eee32a2d42c6021ec15be93a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48e51b3033f2217c9446bbbd241d8d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849c03257b59c1b8ea895dea52a531c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4e0b9cdfe3452a5e96f42be201f0f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b307e357bbb0ee9bd5c8542f8e5c21e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f1cff408b86729eddbbf4b087e936299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618f9fca19d7a95befba1619528e762300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd520e10c58d589752706ee40f1f4b94301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c937848fa4fd1f36c89441f878ee35e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec798501aed16685963ba53113176f7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d13ec8e8f5d2356ff0cab9ac554817304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a9d1fe50b34fe07b85cd2576cc95a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b1f05288ec514276b48c7aa84788a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25556cb70fc1cd86cd9a876211686676307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ac488b05326d69fbc6b37eb6dc30c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802ee20a07e89e39104585631f36282309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eeb398cef0fbfb9f38b6f811e5a829310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5881e6ecfe53d0fde325cb5a4e03f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07c37d625b6bad9b309eb7b4d22256312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836290a1b6b055a76bc98e47a080725313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567b220627ba993d3d6d63cdb90d384314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753a9736d677c1878c3a1ae7f0bddc1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09107e630e79a928a622c36a04e1053316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95e02b91c5ffb09ee87b60915e14f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672d24ef74b1c13f7c855061f02b0c8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2823c13b6ea68452f05ee56cb1f08e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bcc86a9ccbf3d1c5f23db84f201ea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e345f4ea82e3acca76ddf695cadb273321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ee4fae7917a0b38e94ab12091e6a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6c9a213825ce312b4e78c586a44f1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3c813a3de2026d5b31587e00f9d6c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5caf6c67f392d2ca22ee93cc2aa410325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed48892a8277a979fe0eb139eb43e02326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdaecf62a38c1d300bd0507fcd15a10327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe13a24df26591d789b5d72e93aab6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3ecd93baa5a295823591d536a6c20329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f5ac2b026a4f98108944998b8ef7f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76cf214fab56a6d135d16a2aa89558331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b658174ed6ac6935c7b8850f17a4626332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0f4b68f64d66f18474e4b3ce8ea79333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e74de21f619cb4b5a0791c6eed70a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb6ab9bdfe279f1c2eb0d9f159e894335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f9e01acd0b882d735e3482411da0a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4856cf81c1d97d98a6f5512aab4162337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2f939849d4dfd20c42f043ba604ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435f78dfa0ad6ab1d72404cb71a9d97339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141913d7d3ed4e88ca352f765538169340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32314e682a1a7c90ed77b3b1f0eb1b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001622baa8953c147e7b2aaa3faf938342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16712777327e92a6224afc79b5f77198343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e370598ba16ef0ef347e94fbef34ab6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116717cf21bb712817ca180441694f1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f60c68f262af1e995016169e140fb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a87f847d60f4f9567ef80ba8403e6d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8518e78385edb389aa31b9431f053348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe2c719f4cb389d1e2d320e61164a6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e94d71aec24dde7ab8e275aaa475cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866716ef4b126012083446ed7ed059d6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5e212ec2013fb92d5314d3024c08e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b71e26443b2017601e4fee77a2243353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b66d214ab7ada532ad970c6c0e3e2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef4c8fd23eda7d3939c39ee286a928355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795ed0766eeb11f05526904681cd907356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae449eb096717fff3065a057c1d038fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44bded8d5dc901169e332ce3a3832ac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500dea6fb8b5596eec317d2c817f6b0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2fd560255610a49072f19f49863a5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9608127b2f95c84e9a4388c726a3d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9585ae598e015b7dba4924fb1492f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd8922b99cc31a2923cdbe1acb84ed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2612d48dd9195a61dc60b73ca3fe9be364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0729a53419e67340f01c6f621ed41365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bdfdcfcceaee10f2e68e3adedbfb7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cce5e870ed1474a0707698024fb929367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717a209142e904a5650a0092580d638368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ad3ffd5aceef6b9609999e6dda813369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124139085b7ffdb8bd3414a14e5c59e0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988dda09b318a61f1b3f8c9e059a8da4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21de9a5f7fddd2ba2dc2d841b83f66372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a090cebb8b3fecd15c74c120cc78bfe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a9bbb1334b803851e2618ef1d110e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a613616503319d2902e924ed219c8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de861ed3e1969768745a2dd3bb98a6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f8bceefd7239846af21e824b210ac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1456468172c52ca431025ed0e8d2db6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b127ac7d6b731f627cba9b0872e8a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2a9c6716886373873867dd49c2916380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0847286f86e59d1f4b1f238b0d951381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4d98449b90e76128d1e52488f8b4c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc26dc018bc820e84259264bea1f1f4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c095f18a9f8bc01e015cfbd944d34384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ee3da50aeb1a693a496919bb90b29385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14772268c142e7245a80cfe9e2e230a0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b0bb93af16c33dc28bc7aee087e02387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2598b36922eb5eeb7dea8136e5843d7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15f1a2e135ec9e32663cec3f35164b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04de02913a777af17a8fa6ce0e2dc0f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753a45dba6945072f8eb727719841bb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7658eef18fdadeb493d1d5689573a2c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5179c7a3a81590dd49b02d20715405393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe724e4134dad78075bf135a00519db394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b550ecf4b096c5f2a9177dccd6ba5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919f009625028f20462c4d1083a4a0b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724468b71ff73d639c6daf2f96108777397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cecc59786582c0479c108582e78ff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e67539652c0db9b039c7aa77240e1e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd8947a169ce0d6373c2e36a75a9c4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4491b4f1038156b88f785f40ceabe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213483e6314960a3476347702cd3ae97402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21771bf5a10e2d6f7f5fd0240b6b348f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca09c8831faae3f5fd119acd73b816e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdca4c31f676b8220e4c04818170cce405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e47f909bcc668ab6802e576b7c209406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906d393073f0b7aa2b14a3e98502687407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965f790168cd95accf14653836c2991408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915e23419ec78b2af4b0dfbe095b74c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051528eb0369d58242058678d4dfd7d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24248040b1ae58ba00dc316c5bf37e3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4272ab940110c298f712e060715356412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc1725b6eb667d061b4bd4b55a291d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e797152a004dd1f30f3dc5c1645c184414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327cca2c0209fefae87c56049d99b38b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58306f10f28345a0900400faecdcba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d893ae7353500a4d96746e05731cb2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5fa53b9b84aebc28e4e4cea84e587418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa29038484d7cd7ed9d55101a6efd9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e7f7f1f7c4a748f46afbeb12c86e0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409648189ebc62f46f6879c3be93846421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2330685be7fc706850b4ec79a3fba4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184e53c40e16317e85b105a79110b0f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1ce7c4768324000ddd1b3f1ffdd2f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb9a13ec909e57493090944158b351425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd49931719f39cb27bf9f366f6efdad426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77054434565d56dd58fa30a3e890c3c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26119c99cf388641d8f680e4613b1b0b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6718fd125bbd08e042c2a2830ff38d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befa939bd3bb3b5f4101fbe363a70ff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8f479543c3831f829297ce0b9d950431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b76f6e6e97fcf65bb4a27954a76d6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674778327dd3d5183cf243369a6fa59e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ead0b275f0940218b4671fea05e1e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b8a20a0aec88f032f81ced32945b8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb098adb05b2a7c4af784a73534634b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72b8502f89c88c04b07124c08b8359437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddbc7934eb0f405b743f47339afdb6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56db5a2e2ef411950b23a1973eb288c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529826b000ec622b50372abea0241d6c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679304a5fa7e1235c833d373e0c95c2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145556ae65b2936c1dbd009e6e817e61442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f18038b9a4240067fc12fb9706aa89443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d25a65f426759222f035babf2b74d1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bd38379626a7eab9202064ed662fd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41ba279178009a62b738a10f8a1574446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50caaae795cb0a1a3b991dc554727877447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c3f73e7b1c2e87cb65a3af87ae06a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93e95f744dddc7b95c0688a5c530ef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44458c949b03eaa2a038bf8bede6f06450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b09dedb0875cd5aeaf1d02468504d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aea174be9608107f5f48c5ed6b7a8d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d856065819d3de9e78e4d0e501e4f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678106dcdac4cb7d36327a060795cfd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7449a1c18247564dd61a053852b0ec0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb788c0625871c9bbc75325e3c819e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ec0a353da82e99845487a4cda42b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7239cbc49324060791174af1e9ad9c7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29fc6bb94f7702a7c1499b87745b17459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874f60b174b616a298427f5ffe90f54460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdaf9bcbd7068c7d519785b70f18c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2382c73919b565920d6290db88c018462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f47a79c63d159b1ee5d86fcab99d1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88209d8e506c970e7617e7f6793e90464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c208db0f237ee75d18e330661b285b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11becd4d246b18a4148b4324b46f334c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73cb095e8f2de6bee36aad9cdbb5e3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110d83fdbe9061417739f4779ed4e80468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af1a054cd6c3e07a80b8e44b471be0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a774e39b197ac0c0211e395aabf29470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c96c46c92cd72cdec111d110afddd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746e8eb9f093dce50e533f9da5c3bc5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef0fa8d76e299d5235442297d3c1ad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43baac6d803f5ce10e851908fc7bef5c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e05b38d7f56b814b3b428fbbe1308475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf49c3cced06b27e1c2e45c7e1890e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766b2d976407e3a89520aba12aeb5df477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b1c95a6702dfd82d9cdc53e913c65478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033440fc1c4b5ee2239c03880a4c0df479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6aa4d58b319e03a11f4c6b70b4b3a0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94dc8f63fd9b3f6b8614997f5ac0b59481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebaa902069bf496723bca77196b1e5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02154f75d195b020d1eca7c1c7ca92f6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b6c32112258e08541c3ca6970bf0a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4d270d5e1c07350463b9e5980858c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5759d961740fdc160a07c9958fbb53486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663bc22de16e25cdbfd4b3d9c62523b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d9e659aff6b33a954fe8862635860488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe1a26830c57278dc5410ed769545f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fd1e2cf706d2fc0f945dab9dc4007490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f0c2fb4ddb2ce63e95624ed386748491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d72f86e80c3f7cd54dfb571a29eee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc4abb5bfd61fef2d049e30d81a9af493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bcf481225a3965e9e527d6fc7485e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dac680e3521de5bfa9580ed3969a5a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c8d1b8e37b73533d93cf495da4fc1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aee82876b5c6be627c6abdea13bcde497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90da65b16641bb6a769550b876d2c9a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a060cfaed6e8be19192c26871b3f54499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd37eb5efce2db42d995a4afeb6162500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01567ae72f48085a2643ec6e781fd008501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07daf566065db33c0230bc863734f945502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dded9e3b0e295c666962091999d54c9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7db819cb1a710a594ba2e0edb3e0d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700906fb700aad251b35719d712d069505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74356a4e4c610a7ec8d9bb83217007d1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72fde3809234f8fd1ebfaf557ad530507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b51d9698270288b2eee96aefb0890c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60226f2c9825769b8dedddf2221793a9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585b849af917cb21ced31b4f8268290510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397c1e18e26ed00aa3cc15503605195511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65763f7dfe0803472af816041397d2e3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc945b204978f6b51193d2632b2fd38513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a70b36fa7cf351bbfa8620d5ee495514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184dfe6564e23d41b7599342da61f71b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24731a898f06381629171087f63532516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd53e9f153dddd04df22f8aaa30b66d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552a780d61adef17c5604ec9fa8242b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956443b49c69ccbf45714176db6994c2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbbcb90cc637b197ca47ec8ea5c2bb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e53a4d4507941cc9ce3b38dfe27dc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37217aa16bf4f6f592ae04f573b13a91522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff1ef00c32dcb4349b9a0d98f015c1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169604201c0c470df80b6101f63754f5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82398d8562cb66da1f4c706ea27aa9c1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10623b7040dc8e09d98d226c4ea59ffa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a45c6700486a601bb7c17ca9b9c4f0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e30033e9c0564f9068e2e864c2f6e4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930078073bc5e0e8b198c566a2ededf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e92a9b6eaaf082e5ac263ff9cb5594530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53879b77c2da7cb84abc56ab75d6b932531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ee6b9d764f6178fa757065d95cfe3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e2c724cc219f211aea96276ffed6d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7e020b94044a80b2b95a88e769125534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f304845a510a1bd1ddb01178be325535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee1545579dfbcaa312be8795fff35d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c194e1b2027ae48bb5eb1b1a9878224537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640cda34d8b633d07ef0d840657e907538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52e813acac417b1ab01fd69087c09b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443371dc3a62c24dbf01182600af632540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb7981b5baf9892fb67f7312c427a8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c20483e7644b665d81107fb94b107542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d53aa3182bee0cc0c577d0a52b17e1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a60f4ccab073249ae093034f811290544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fcdefdc95dfe3b6e611f701431a5e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31ebb3603d9d7fe729862ac994dfda546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd36774cc9220db8e8d84f6f8ccc30f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbb09a26d0e385574c3778d476e1fc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defba0dd0a3b240cb78e325391a1f8a7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914a7772b8589ce740c152cd3b578b7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116a1f8ab65aa60185cf79f9bbac568551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b38d6fb03242cd8658554239cd46f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902308cd5b0ee8e9274fc5715a645c29553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75a5c5bc69ce16162d9302af76be06554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19798a767d8f1ba4a751d50bb042a7a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d531af09a65fb2a28bb898ad37073556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9119950c655266bc8e8fde577d7da557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c361efc31c7c302029a9f952562bdc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead4bd5f8fca04342f14c5879c3c060559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4988b45becedad1bd30d96189337d8d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b81c68a8a13fd2c4a2833c1a98be3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abc51ad8137a1e11f18892ecdcc627562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da4a8663f06f5edb406439dd447b44563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491422d2b3758482b081c48d4b89a097564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36af51a14ef446cab432254cf9830e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cf33ab02f18d83d8f17ea59579a9c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4251b58c02f177b6e8c9b06794d476567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f88c05fa854bf98aebd528edc93d87568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918d504b0c41dee8f35b2a3f93dec7c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b75c64effc4784215d2b7a27dcb40570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4d22d0d84a2e66ebd48f3c5955815571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a66d20d8f88a87ac7870cfe95c033572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b742b3974dc273c9c824123fa30c57573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d7442809d0f2e2daade3ba37d3661574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6b259ba6dd7e1a28ba636093c61b9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1f51f9eec289b388788e8b3887794576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919bf1519e7ac49be6d4a8a9999032a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf555b16d9eb9c91b3061696304f4c6a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd42787377706dea3eca0f06a8d6f93579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b039e040a3f86f06caa8e9c431ccf07580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79123ea6e6a6a879d813f8c7b211d420581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852257dd51020cb12ceacdf60fcce0f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa89d590ede0b9bd1b324ff05fab4b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92774ab4eb8fcdb28559ab4736966055584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e210773ff112884447f27d94b5472585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e5153b0e447849186358e8a47a35b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678698b5b6cf7c220ae68e33bb1ed58587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a57739619ad555e3ee16112a012a73588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce124016530138f76889169ce00ec5f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380cf1a2a445bd8afcd80c3c270d978590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ee4ae276ca4a4f5fd9a95200bb3bc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65863a35629190825c894edb1a77d0c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0122dbb6c47f7e84f67ea298388ea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b54c9e1f48e14644566c1ba011bd5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9caf309bb7e46d9177a18f728c88e9f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ec7c0b7efdf7565d323cefa6b019b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c2f7197468b71c709739fab89407a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0733e67b0c2fbbd733e240e6cd498598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7826b91185f1189223aa33f72312d86599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ac8989cb19d2dbde7299c3e735807600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1a5250db8b31615818746e99bfc29601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de242e9fd769a3fb2075f2845898ee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73713350f02cd5ba5201bf92ac3f124c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233632d0e4a5c41fe202fb1a8e61776604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12315f3e1c688c5ce5cbafbc439f50c1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3b7d80fc8f7729067146a8fb3cc69606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3746760bdec05e8705730ed3329bd19607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fdcbdb4ca1d835695154998a5ef78608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2ac70d19cce3c50cc31fe38032d73609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe06d83835094d74381c4af19fc523610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b648f764eb72030d6761f5883d7f0b0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b1cf0267558a576755404fb07b92c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb870623473a6f255acdac797320d51613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b2d16f7801b826c622c1557aa168f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6797d8fd0685caecf7a9ef5682279615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f2d7af20cbe5ed58236371b043c33616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd0d68ff7157f8895c367da8dcf42e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b48192fa2cb01480f31779bd414c1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8b43aff437473100352939c98907c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53a057486beee297d07d4f1f8d8d7e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0260af5120f0a9dd22de6741229cc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052758c45d23226d829d33d24c7a06e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec300c38f37b027993048f16ca4320623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6808d869b0762908e593a1aff8c3b5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35c5c3fd0951bb520ad1d3556a5e92625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf03308cbf120c8c7132a5ce2e78ae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953b5ce6f10469611f010bf193f4536627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5bcb2942104ec228a3a189d7e9b9f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528cc76e14c8005994b6eb13b42dafe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a986915355043c0eeaccf63961e5e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cc98615373d1cb00c5142f9246593631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70494a47f807145f54120c599e0c4f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5ddc3136bfbd01cc12ae51d00e580633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3433e25fad8ffc9d2fbee6e51f99b2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34bdd4b7804d4a8e052865cdaf3e51635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e55ce9307e70165e6828c358469731636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262579b51156e59a944e48d8c087166637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7713d895abb343e4b60eb6fa4de62638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e71b94be6408df9d4cc4da9db20ae1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627c41632caf932df31568356b89ef4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a401fdaa841afa0d543afaa8a84b693641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2dec031d1464e9f84e1c8bb60c56dc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc75496b98d1c330c19d51bcea8088c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02029a13fe20a5f4e90625c9c8e345644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546d0297d1bdd8371be73984e98b56b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdee6bed1dadf79e140bb3564312234646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726b1da0e685c26d3a3ac551667eeb3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73bb29ae089675b27c15e46b694c42f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cd108baeb1f9284e983cc4c281d4a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f711b4a9d8b8c6e54b5a746e3eca1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5788f65f3c67942ae09b2b5684f859651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2d3653ebf6dfc9dc8dff1e0928d67652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0ab3e19873523ddd79d26b83adeeb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8aae3e6dc841ad04a6303e0edbd07654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5813aec98368b31dc4d9ccd1ad1df09655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2825e94ea45b68d7b54e42e23636b5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9330e3f4e2ab28a2bb881191139f9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66270dbf06a9daa5ba3fa17f4e662ca9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d17265c8b45ecbbad100af3fcd0e3b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d246380aeb1138b0cf315195ea069a4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeffe18cebec5627638bb8aea65e329661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7788097060fbdb4c701fcfa8bec6d8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572910fa28b2b503033ef5021ffcdcbe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6723e0e3d6b8cf3f3492fd5af0a02664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc7ec39d56a1619a30bedb6871534a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016ee11d01c82b012ba303d0f0f837e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531130862caa56a56029af69711cad9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc99fedeb64e61829b443607900e39668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741a49ead3b46f548b0ed6e4e28c82a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a44225fd087079549440b58383d70670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b299ee5506538ba0f399ad8ad49fde671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77368fdfcdbe372ae8429669161c5f34672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9010ef8793c348a977a678b9bc704fb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a8e0fcf518e4e531b636b5eec061a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee99c8fce96545a7744406fa2006c2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f5eb251e9939874b77972b4be83da676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a845b1704899315c3a95da00af052677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cb44b6ceaf711f77975872d8f86ab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532efa62a3e0d136a473d683d716042a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c491056a9735289ff8267823a4bc0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ffaa0a5f7e3a1fc487c55378b49ec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e4bb512abc485c83f5eed193e296a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a08c233aa0a4a4482fc2f3885b133683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f67021a3639eac3526c23d028d8f02684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48dd545f49ccb12479ac1603a66e8f9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227347a31114055dbd80d737e88f8a6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b6f67aba92c100ad794c09cdb1c47687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77227773056c1026051d7812539f4e47688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781fdc6b34108f6ae2b031ff1256d47689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93224062bf8621c38ae7588f573e52690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fda0d1da40dc99519fb3226662543691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6114d13b4b05129b1ba4ab6d91092c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828954527fb84f8ae4d7b5b06a9d279d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ccfdfe1222c71d9e7635b5945a0d98694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f30dab8af25548d260395097c95e1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f941b00bab732d8d0e47f56b0f4e4e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944293054f4b717cf9c4ccfbdcc0d77697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2818ae789437336295781ef26547599698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6a099fbebfa3486ec20a6e45b13b6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca32fe4c66524d67eea1f69591f3ee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f78672beaae058bd3b247b58d82813701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a89c711934d5a28ad59030e5029230702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b756f88495f5076f447852f17561a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4513ce2058d0d6551fba415e96e7b9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a243509cf71c501808e21be0d2ffef705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceac6f936a72c95df708e7d769371fd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841873a1fae2c92631e4e7e1308be52d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8927a2659eb063578a64ef769ee84708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2c627d7514d72a4e717e93ea46563709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f488ca9cf3a1257758fc1379d1ad96710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022dd9e49a1439e26b0a4867bd97aa52711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819617cb1e44d0b7202fe8271fcb209b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81095c3da91c0e583c33ec5dc5e455713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a6f6d1086f48005dfe4bb2691f72c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9c41ba1671aaf16b92b466ff819cd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80b2e45d61303d573d70525c446356716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c91295639e6e480199534692388d60717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d09cb10159bc76e60edb185caf83d5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e016e69bbddf0470420da2bd467647d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151a8e3be5d8e3a77c66e1611b47efb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690215cb49a6d15de51e68c310dea63721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60612dcd25eb573514d31c644fa2781d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e9cafc7997966351a75d19259c6f5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac16579349e9559e910990894f4731724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb4c3a33da62fc48c42e9166b23de7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d678815b466470606de25bbf5e74e2d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff07741c9e8793628892dd6c4e6428d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8082c93835ee11f2bcb05ee61959fd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eeccc261dafd7edab993104b9ce602729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c141650612b1295ab2d8f17cbbc30e7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117f948e537cd4ef6a146295b0cf5ca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478febcccaceb9d5485ea690cdc43b6e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19bbfe2b8089488019820c3b41b498733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1ef8a8aa63d36a452a8c707f26ba7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b61af956b9c21d3ebbba5f748d0ad4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391adc8842fc04e71d8841c9dabe28c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fc6b27d870b1483d60af997c073ed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781adf79eb24bb43b49836ea900beb9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c12c3e32a5c0d9185c5b21b04c4ae6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa27d1f01d7990b191e3e4b45ffc33740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa555a61a33ebffbb5d76ea77d13824741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350a3105756875fdd351f241ab5e925742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7728099e0fa7296fdad4ed923bf11743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f672ae0216f7a1d1cabdd5ad9a1500744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867ce21c15ee380d9d42ba595ceba65745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5686ca03ec76281c265ea29cbd61f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05e0f66099785ed50fc0a4a1281e98747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61bf6a3ccde144c0ffe26144f7bb07748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f7aeaa418701f24c1d764c20cd9ce749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7383c0405b70783a0bb3d86281d44750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a9278308d17d5ed68e7be40869a8b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c759594dc33b93f86e4c37387dbc17f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835633570a5c3e2b4b02594507a5cfe753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>