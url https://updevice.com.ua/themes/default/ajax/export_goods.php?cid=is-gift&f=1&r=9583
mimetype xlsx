--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9104f90feb86f407f4d200ab43f990f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645d3ba221ecf6e0263b4c532c217cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26026952ef566aec5a17dcdf336bba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00696e4035a02022f8b025a8de689bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf323674f599bebaa6bb8375f8f858e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b434409346b17850d8daec1c179ebc66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbdbff29877392bf9ceaca049907ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff05df759c3f8f461967ac9be0b7f388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822f7f76a505c6431c5d2ffff998f139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d546634eae80069140f146b9c2453b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0b3005eb911019f24b643edf00fda11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06687acb280ac5f9b3daa40d1eacdab112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e2f963dcef3111cd18a412d03190c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2402319ec401be3a6a0ac006b496f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec935607025930d754dad80302a4de9415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e5726758c5030ac2880c9a3a83d9e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09db7fbd8fb643d89618334037c88b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a549c725f999f9551bb4c70edd31f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc50cece13bb57a27f7d15586e4bfb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf86961eb733db81ffbaae951b173920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede30e65e07ce53f6f50c963b6634fd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db4ef8ad963c0584d5cc065d62fadd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc533fd32213668ebc4e692602ce13823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c35b091700db0f08536c8b12e5ca6f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f740754f7f5b256112a0b7311a08c2825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160b5b37ecfc6d9aa4dca6901bf02a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0780fca9fb88bd04948e12df76fe7c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbf7777400d1f629ce9be3dc2b5dfa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139a8ff3326fe20541d73519d8442e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639842e659cac3507e95a44fedf9916a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152e84f87a1cf656c6f000fa7e14a5431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511daf6355f9d4415d4d59ae057c5ac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9566ed0d832eeca8b80f32a45fcc833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b6a159a9798ace0f78cd35298abda34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad64dc1983eca88e4c25bb80464719135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed768a43e6fb2660ce3427a90dcf1d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0470c84d0f8157b25ad7c633f3685f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75384c0f6e49fabdbba8b9d5079a623d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb7240540df6a7a438e5e4c96a7eff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575a1e83b63988b061615134a7ad74940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9861a8afca6f6ab563ec8e3b611e95541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf25eefc4afe0a71f6040c8714dd94842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262983d4ebdfd4db0807799ae887acbd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe560ef01c81ade6354da8cadd316d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4675e226245b40bc7978cf5b3acddaa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e8e327e29d842416fe47f912c716346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0349512e64fbdc0cbf883e0347f27a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0eac3e19e705768cb9f9b07e9b789848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2412edf1abdcca663705afb2064d5649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea313b2d668df26aa9158d938a5c87ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f6c80d46b87024c1736a0834c5dc651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44714c4bee4949b26ab2c51b331fc14d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e1eb604f6ca1372dccf1e4adb57bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdc320a6a83e9e8644476bac09dcb454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5ceb9dec741a75e1175836fb8f55755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c3d8cca17f256089ddecde69a93be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519367bb400d85dfe6bb9f60f4ca5f9757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19829118229df62f261309e6d5e200958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93deb0999124a9d23835460f8cc3e58b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3f93ae326cf37cb9849153bdd9cd660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc7d73c0a5ee048684f2faabbd5b6c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115da50e5cc401f880613b35c672dd4e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc22af321aced83f3a00d4a500399b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd95a1f4a8aeddd5e0ef5803c0d7f1364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84d53ffaca5d45c4d3d61250c5029565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f4a23ff7d9c78ed0d01d263c3b20d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b096e8d30942d2ca06010e4ace826a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43537c103be149b7deaeda6cec9b820068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5395961817c9abc44a02a4c4af20e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30930af5173d0d93703946cbd29738a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a33ab9987087032214632ad02a07d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70af0667e4e6e1e40c5b2690fa856872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa368602b9e6371574dcdb46efc3bb473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178850b6ce86aebe7ec2d85d0a4a0cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8974917689f0e4fdb655f0c6f6e0975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225ace8452e771e92f2247a404cdaec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c120322657f75f4f8a91057abb34f277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743cbe16ce9a2d48478c2af39e6784478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81935c0b71fc88179e9eefb46ec23fb179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e1ca149a366e9ac6666648d59e8d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8527bf3c31a610b2ac2f6d9d4223b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ad5104ff7900ed9b3eb913c14bb7482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b30c41e70586e628fca5d63319ca083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57077ae3345b2d75bd7724b11e298a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6d4e4c00aa3f78de6b908b94b6b2885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcec05a7b01b113e6f7aebd6c04fa2086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8de733681e532ce7413a9c2760375087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59d08fa2c74057aa95f7ef39d4095588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8ec6b6bb45e4da52f4d01ec29fc9989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd89e5b4480d5675ad4fca054ad78c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfaa336671605be074c4d5c3b0de79191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8dd206e3ef7ba9ed7c0e8df54d7fcd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1c2835a89f63f6bf287949ae61dbe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8adfa7dc774d3d9cfede890002402e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06062e92d0bc2616e7bb016ec4422cb595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935a730fa984d3bece00dcbcd104bab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81bfc84c0a4dcefc66dc583735bc5897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdac1741467590605183869b9be71a598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675ea19bc8a22f028f7cfdb79af798c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8f9d47e184f47f3ae606360064486100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e0aa4489cc220e4a19c46733a0d88101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a407ed7ef7e75ad5d0810dbe5b92b4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae887c7b9798834b6284e08c31ce6e5b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7ec899c91c584d8f6a90cb5eb22dd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c49de0dfc9c5b9a076d956f32e7b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f80985dbb96e8c0c2a9b23e96f252106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdf416357043925c1aef08a9ffe7d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f7d1c1d24f13dcd5bc49d135ac8f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bb94eefd68d9dcf56026c7cd07c16109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395b54d0f36cb395138d7f92af0ff51110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea333c69eb11751bb9a82302103863ca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17064034c2a76a01707953c2832e8261112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf861efa9cd0b10f85c227c34ec90a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681caa02bbfc2e82306603d3f08979bc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d0f5a3010996d2fc1b847f5dc2f3f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4bad2d927b51c3738d32e79046350116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d887d1d0cd0975990f624a26a146a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae717c43c28d0aefab7f7d4238096ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7fbddeacdbfde74c5f43b7bf85fce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a645a17703af55fc3c1fceb1c5185120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcfc471fe06fa87700b55c320cea28121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d62c3ce038a9f0239c42453c1a74a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043420bf3870036b78928e3c131139e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f74010c6cca0f775740af46986d241124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0043977581ee5d86fbbaa8158fd21125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafc0bbc5225d9b84a22a187a42c645126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845969d5966c3255cc39da867093b23127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddc5a984c52cbaa9feda686375fd99128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9d3235507dc5e89f821de495ef3eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109520fcbafae40c12316b6749e7af17130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439d2e6006b3609a9ca1efe18f1fdea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ccf9f2195513931e45f79e70c8937132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbc24d2dea698f0ce81925758c929c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318dd7e5907be9abbfb1f34bf21e0b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdffb787967aacddcbf6a27f29a927135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db9f50b28849350c8cbf2f67fa8a8d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c28c36e8d0e7ea06444bde37f0ec91137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0190ba14653af4431e0d918755d45138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8d723ac26a678e0f55cf966aa44c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639424141de0b152b4b9a634c71a7d29140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2a5ea25b2fb3525f5fbc8635124d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22015e486bb77abb5f3efb252d241850142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a107c56e2a41108a512f880fa5bcc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2db3d8522f842977db7c848136e555144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024907ff70fa7b9f506d63a3d9ac5e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5864b816dc39a9c8d7e7f4da212be86146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b567d21a7e6bab4b06cd9b09dcf69147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a7112273ac54d3f71a5d7c3e50534148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3483ac99422e5410288e4ff79c309149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3f9f7266eec1f34337535ac821eb9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c13ecee0eaab52e1bbcd7a970d4c93151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11761f4acedb359d9e8f13fe7351d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71fcbc14d553d8b9061c1a121bc576153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addeaac51ee20c3e536db26ff6c64bd9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61264ef3504ce7728c26d435e208af19155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c021fc02ec6403ae11d47560f52d7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629523f501a9fb320193c4b3ebb5a57157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1263a27eac45090fd8e0a26169ec3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a34dab299ec41637eaa5cb8c0c30c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329da1568d36ca00c0a8f5e692705f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf773b46293fe89f55412678449c832161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449c19db29becb6c6af7cb66fe08600162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e2466e7bd932b1c61a942c45e4740163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175a0397a7821d90f4e589839ed2971164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18af1d637459ecdefbb31c285961af9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c88e0743ed9feaa9a39fed4025106166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab2ee410bbdb14befb17d6390383fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fd694d220bef283f8ea70ce48a068168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9212ec59cb53c114223f385c21ab31b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ee121c67a29288ff0cc746f6de35a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286d045d207cc7128cb39fcb7f50782171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb847b7654acc1dc91595a4ea4fe36b0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5759229e38121f0f2386c4b9cae08e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e82e13f68a250462ff492d6619f65174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba4898e8977ad51d80b5ee18284505175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f013ea398149d2a13f1f21418c6413176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2091b5e4f540d93a232b3f76c5927e3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdb841722d4fe29d7e255d1a8b136f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196e0d2e55ecd90c562e9a2a17649e7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8966c2acd714e5b801681b3899e49180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd170a6ecf43a2a2fc1a841d5d21be51181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37570e12e3d456a2e7bc6d9c8a4930d9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ffc8e8f88e34efd77c8adb85a9a10183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73bc6157f1c609f6fdf6658b330996184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24b04e5336513a9efcf1957b87e8a9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f64c90b630e06bf0400f9d79711533186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e76c1fb85da77b3d3a97843bac3cc2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813acb8f3d94a42dd3cae71a3fc488a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3a68ff5ba6e19f8f20a12fbfd9c76189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a47faa6846db5cf97b56d25edafe0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff8ab5a5e5eefa9790115940f07f12191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a85a205d5c3fbe38d722564c84e1e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7f39cab2324efe5f8eed7e3eb597a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f207a0755d617258aecb99e0cc5aa01194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543ac06373e7a999dc5d04ed85224c8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaaf6be3eae6abea88ea7090d66c4f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1026fd48e183272347d916c6e2b3c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99539caaf8a5798c9242eb4d5295489198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb87d3ae6efd45a0494d50f71c8f51199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3f784ab3d1b8f775424c3812fa2e7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4a73595123c1c45495fd39ecb619d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95157c179d8899906d1fed5bb5b676202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05483191d1ff65f923023ac5d3b1e51d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5069069fd3c140c9a938f2215b007b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84e8b10239bfde072b8a0b15a4b868205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1a7508dbbdfaf785b221fc82375b0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42254e33f2cb7a2d3a6ee4c486d34a17207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb434b75f00b84892f65fa3495f67a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61bbde9fdf62a750e33cda40fc06b67209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504bb172a69edae103ce3375f9cc560210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9919a3cc739460222a557bb3789a864211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e86079138e2de69abae517d13dd8b0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2498c1af19fa3a27dd2ad5055668a14213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd2c6bd1a6b0929bbfe293816934be214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5c6e34dae916cd20fe55480c80745215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de161d37d6609f036861db40d3a65cf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1830a6ec4d3eb4167210bbe8bc5039217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee84de0ab2d36a611193ab80f94528218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322a3328812928f352b0104201bed97219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe41ea46b80f0345c8f1f51c26c2791220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31ac3d1158417ddcf9ba0902c807b5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2142da00806c8d979922ed379f9536222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22815ff045ed745feb8b17133157442223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b761e95e1606bc09978a7080f828d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47250e2dd6f6eeaa22aea6a441248333225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816384932513e1c6aea7f217070f972226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5e50b8a9bc942033b10b7f2013373227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f43f84523dea41d977d9ba65072f8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f18f1908b65cc87271183affb32214229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2b85a685bcfdb80285364b62a57dd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc672ce29189fb4771db65499246d4c7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6f3b8f04548cb612455b5138b9a8f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb42468b4a0011ae931bd4f34f36145233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029b0795db94fc87c91788a9c6d8942234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5dad444238ec45b19447f156b1f31235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb64ea4a4207bd0b375008a1b1a0b0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7988eb5211a73c81de42175d064bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d6fd3fbb41237130355fb070841a5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e162c598d58144122f0b2fce8d63cc4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3dbe36cf9d77b4be5823cdf048313240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c3aa4f8a825edac5ff8b5ef997885241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d27e93c98f225fa436aac98c937b90242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d88b322ae62862ea141331b573216d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9ff109d19eeb36c3785a15ba22db9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54beca8caaf489277acd9a16e5098512245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6629746f677683bf0c51ad690fa9146246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585485002aa2056f2c6981a39c71ac80247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fa580bcb5a82086e36b80f64a5d74248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d1285f488cef5f7997761ff281eef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a228a78f15d04d4c6dff41579a8faed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd02e26f0232525988d15ceb68c37a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d3f3b884661ee3daa7cabe352889f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558abd4b9965f581e56976ff2da5642253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c982a2c706bea24d134049c5ac6058d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51666a8c9fb5897112317e7dac5a37255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16c48e828301bda6ff98d406a59f60256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50af6099aed61f244165017b6c1d410257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fdc31f8122ce5013abfca0fc8c0e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41d945b3f37d1ddfc527d6be1fdbe1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753c0bfa4e8959f28d70e37c8d51616260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8d8aab4958ac2beb45b31d8368097261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2f3cd1d56aca2c4b8a04c8d1578f7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0474fad90564e1a2d9331edd4b65d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d6c1a8e33f0501ea550007f6429d7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355611b011c77e3fe464304736f6a91265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ad16c4b6512ccc8c831617867e437266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac681a4f487c9a23dabf090cc772df85267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058c0ed329b03809d915e0f0b4e4447268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d904836beb47a9f4e2fc0525e30eae6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131c3898647ad6f2cf075f9593d7179270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2433084a93cb77c51bf9ffbd9503c7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad234b1cc6ae5e0bbdff185fc8e1cd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6e6b5733c1c17886618b948118771273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc526ce8d144f16ac234b58bb074601274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da0d81b1f0e731d57aa83000fed5f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2e0d1d123954ec17cd517a17c3bbf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae23389cb0c28effa2c2339696af5d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445df1bff6c869a86231c21ab0b745f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb47dba395337c386cc6a1791cd74d1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffd981195ea2a521f414beb6354462280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe08be57bb79edacb5abb0b3339173281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28b2a17c547f89a682b17f7d046efa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347a4b4034c3e8e5c419866f6e14044283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ee115d43b2c583347b05df2713163284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db690672c0c410fc35f5d26f1cf5d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c17c3cbfc05871977b6194adf9de4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7bc3a6b51ab4ae157f216407f5555287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff668baac479703a6df91b2a572909288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b55901850c48e97f71c0bd75f7df25289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25ff874a903b08a94d21c73bd25d07290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48a775e2c341b3cc49b23742cd5df1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7564648aa7d8d0c37e8d2a844a5af9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1686b8a94d7319e6e7038ef944961293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574fa5add2ec17ee97a4524d08f0f35294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c21a783bea4f6f1be236134179b056295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1dd29de641661ab2d333ac6f8b243296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25b9f6af2336d548a1c8009e89ecfb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9923b4595f2e6ff43a69e502ec2103d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d25259364646ee41848ce6eb3ac165299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6fcde55828db843b5f1828b05e1fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036ff10ae1e365c4a179494282b1cab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9129fb640d64fa383ab6d282900f7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6491de88ab87ea1ff980a0b374b30e8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf070154a4bfa68f0f72a6363a91ed7c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1f709e7cb493f60b6ef2871e67fb9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12c4c8d695c6cffe7b4801380045a1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a8fb17f1bd53a6709dde2de8aeeba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9e88f2125a0bdb88a52927b61a38c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58cf856c279967e7cf6447b2f4f32b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8a70a69ac2a419dcde99bf4bedfa5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182fefdf0a60c8ffcad72f9c1866237311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e8fb0c730c577f8972fd2f206e85f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b64afbb5e23d5b718890908b118752313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7afcd3b28314e18c80f018c8e39d6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5caedac6c6f7fb0032a4935bf59d870315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821627e5a8ee4bdf19c1a3fd76d818aa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99c4526d8fe7a01778337b0b37891b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070212a150dcda45c8fa62ae302a2837318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6534c09ae5e582985ac67873855140319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035896c7f8d8f3175bc618ef8ea039e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bbd5a923cb6e6e7dedcdb50724826321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29266ba889e6f6c0f1d41b8c6037c069322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0800bff731e0464480fd662f9c9923323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec4cf272cef5d9af09eaaa839d739d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79269b4a947bd6463bd8e13cc42805b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd58c786d4f390fe049e555e58cfab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30def3b17cdfc05981e5ce4671e251ee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1434a0d4efe05336cf366936f8f0811328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09374efe809a56c2ea528c3c24302085329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204d1c076e44198173a53c017d73bde330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fa3b43b6e1d344b3b1ec565aa2412331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1b4b4f17caf0b6ea487c94c4c188f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405cc6eeeb77b69fa54b240dc5834755333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff1f71da2b0b60f51b03be7e63e61f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54207a8fbcd36c04767a4b2d285a51335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d393c8fdda41b414e7f367894cf897336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c52d232f70f0308bb3b94617afacc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b47b59508a15b07c64d6568de3096b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a91d85a063a45f0552e73a30debc69339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817dce71878ce0476d6fc7988419ee51340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73379bfd71c8143252874c38007759de341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549046d23e59f209108a113d973f9d72342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa931d425d45eea7f73c25f32f073e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141f97b0a43eab16576a75894da79a7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c737b87342636e996e01cde6301192345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc12183e3d0cb9026d1f16c8d40d90346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f392deb19279c11721cc35cf45f7ad1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727e536a900482bf60a22f81fa48d0d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304f190471b7004f36bc1907f33dcf3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8b8d91931e4f7b66ed741c1a86372350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579276870920afa4288687a89f89a4e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895688e11c4d8e2ee57fe917ce5f464352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b20c9310360c49f17d38d6b217182353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c618b0550b4cc28e560f3e68afade354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019a1ee631513ba2d64597569587ef6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b050704a0d140958d49c93a67921f02356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb4078f1c4da068496a3e784e0c37b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb13dffca8b76fa7338606d5eaabda358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374738e656d9091e5d7f398228afea3b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073307ec29435a9866c8a0948dd5702360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677e0b2d29f812fc842882ad5c727b8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69559a888534d73ef71bf7f277e1e8f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849e4017882ecbdb7ae93d2453e61b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09356dbc0b78b19302ed2289a6e37954364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db6bb037e1af2ea480c2a093c84cd7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6532911028aaee9556df392326fe41d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655522b7bb94db818d74e3959245e34d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad701c66c68d85a05b189936728e75368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c304f8e4623e92dee782dcedb117d6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8335d709248083fd9ca23d0b7ede0e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11639850441c1193f5b4fd8d308733fc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5affb899945aedbef0ed02a9dd0843c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a380f7ffe29f15550615093835c40373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25db5eb4c51a2fffa2d27f4d37a49c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f496ab9f09c639df1544ba0cb5a8b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1bc6de3edc9873262ca86442405a0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e1bdccb0ce273266e574b5c1912c9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e9af9573a1bca3165c69fc77279d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bef353a63d447212791576987fef9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63887887a166a0eea543b8a26a36886380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0f164b1fd6fb61761981dfbdd2e18381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95217593926ccd7ac6c90f3a7627a13d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0049a07abad91177b9d1dac55a1753d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d1564496006786bae43395ed926b6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c3c632cd8fb1aa34a50a7160347c1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2254ee46ff93631fc82d054291dc04386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da075fb81ece905b4bc91165bacbd98387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8c2bf6983817c2e1a79204f7a6cf0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898164053fe80a6746ee556a4269ead389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf2b8389a1fce0b5578dc06f0208b9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3fd6cd04f9db35ce94cd452fc6f37391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955280918cb9bce757e40423b103d6cb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0208cdf5ad075a57f1680e02c0a4cb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3852c8099d646893ed14716049ae092394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910c8e022bfc0b07c0688f9fa3be1e8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a65cc0e1927e068bf95f57e859ee70396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db44052b7fa447a19779606f60c53e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f2240b4d0f7332e17f9d614c95690398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8e6e696f6a053180210ae7e6e978d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c362523d84350a0aa95930479216224400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85079c7fedf31756b2d29cfb0c0c1123401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd9f2e88c0ef78b4039aa8a3e92de4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af11dac2bb99bd2cc76a6d3ec780fc1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4e7c90883f705c697bcfc21a88c6c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b67b45a95c75cfea5e11a65a575d0b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b36a9746797d5cb9c685ec4d15e63406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701a2c7b38dc8d3d9dcf34311a61e1d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb165b1e916e7ebaa6174a1e340dbd5e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8f5d58c922a9dcce4b9918950101d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065dab582c4009182626ac4fe431b74410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c48ad6d329c1765bba4ea6496652c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53afce6de4924d78a32fb5c81196f4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07731e8a143481ecdc777e06e8a8eae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fcf2b3a64683e26c75f6b960cafc3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136dc328c93dbe7ce42a5400fea71c2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0881b715b3f5795380231c50431a42416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaabfd389ab668d7caa1fa2b2c81952417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdaa8c3e106517eec996c91e1c26d3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ca93e35072c93218fb1455c423b6d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629b9e08234338fe748a26509f8392a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e19b83eb91c17a50bb11f717d59b55421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef742a0d64e477b593c1ded1c6f9ea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a09b6221ce31bddab346f676948d5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f7f838aee6d79fe1fbb8702597c67424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39fe83b2151e5dbf765d2663b36366425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca059067330577f856eab75a71a042426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216901eb6047bf5f396ee61629ee19c3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b07448b7165450b227374aee44f799428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a408bf9996734b2c3ff9a9fa2ad08429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee392bd048b6f73a209578a4c45dbdd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02dd443f63d04f1bf3de45e17e2ac5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2100cc1ece81ebb9776b18b03b0d7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba04f473ab896eb3b8cdd4b19a2a5d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8c57d45509b5695462df32d3598ce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e623c721e4913fb0430467cb9ff4761435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c8e33f13f7f4c8708508a1914c69a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba21fed4e0af85bdc66b6e4c3cba130437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559d70354be401c44838f714fcf7c78438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b019c2d6ac81d7dced872b5de7ed6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15422ad97236e6650f9ce4c6d88817fb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b048ba60e39484d6d9b07712ef15e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab49e7687de3bfcf6d74f01780edb0c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a08b55f9fdabdb0da2374f7f4c245443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ba9b500e78b4c08a10d9c5c6dc01d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3cdc975f31fdbefea5d7cc01f8a9d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95da4e24e269430561c40e9927907a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee5a1f081a9f4546c81dc9f25f3398447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0f27a7a45213395a30d135fae9433448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f60003133d0de3421d250304da121449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44dff1b1c6801ffe3e80326f02a9138450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a91242b5c1dccad6f264307a8b1a4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6bfe83d3bd6d0fa8bd1a563e3a59b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052ee28d8c87f5ecfbd2894f1ed028d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbe771a07403fa6bc1a85b6ed51bc7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b603952a7db7f4d554735521c8b9621455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa779ffb15228e651929bd83aaca09456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42f2dc39a1fcd0a3148d8797fe3a63457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d709c9f91baba4d3d7b30c529f44a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854089fde765bb75bda337021556c047459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabd29367056ee3644d61344e9b2f36460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55938af25581b4178625e0f0021b56f1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9760572b2bd94aee9b463a4cef67870462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b897faa1899775d31e3db1280103ac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b56a52a3418993005c2220aa590e5d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a4a7dded14d4ae45a3c3aa648e6c5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f642e1ec4ca0c8f7af8984a9e8c734466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ca5f591dbd93121515db7238d64a9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdf9d1c1e575c7d8b7e60a2e94976d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906470389925102eb94f51dd092f935f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd767b7caf862e508a35cf94c567a51470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f728634e208d814777c559b0a8450471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b7e9e56b037d8211c6f196f19b27c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5e75218cd39f4359bb481e2fd2611473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445598c057a8aad35364f9c171b8065474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb38734b942e544d9a8d8255614cbd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc5d0561da52c33a14ce8ec3198e31476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df6fd6473919cf9e012683729f84b5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e205b252829e4c4ef082040941bf21478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef70bb3fa211a6ee3e766b32a1a80b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6f86913ba16640e96db2bcb225d2b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2958c25b67cef30978006ea429de9ad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe04c282d1e3276b9d85e615ee3086482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b6378b11711712d83ed0a7c2f857e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e82a4fa2d4c7ceb12c63b3a5ae01c2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b7121e117548f0ddf94a734fe96a3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d9a9e840015cc7c699a8fb8cac9af486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93efb4022d46b07c9ac3dbe75245b3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cccf14f97ab2f38de9c38b09d9f8d1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751641c98e7afd0a20ae9918f6fd7a04489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5b91baeef6da2273d8b1506b9390f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c7a881dc10b1b1f8c75481bab4cd4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb7be5c8a90e2a85c38094e6081d1b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7c046b81bf90c0c96caaccc666b0b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c2ba458882e6e93c8d2d931f72c26494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f317fffa5cdb0af3dcde25cf98535495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c3c575c2186885a68b2d57b63e8af496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c75e8f8cfb71ffbd00fdd2e6a08aa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67329c393e8347e3ca3d61c85633f0f2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b9e0ae2b4f54b6ad1c68df4bf4546499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8bfc98d725d6f9e50f39fb5a76747500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a36fddc065db4d12f5cb4bda5fdf4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a7080c90dd88567409092b6c1662b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f73fbf637ecc5b62a4d9788c3cff4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073d876b021622b0f5ad00885ae7883504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07601b68bdbfee3f2b0604514db71223505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d88bf13c5cb78669927b8fe2e25d01506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f05bd862ed5b8f9dcdc2780e3757ef507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a06003e880cdff743db2b86a33642508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f99946aa3d455c8e6536449b1f69f2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64a579320449a382d06b5520644910510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d539c27ddbfca743d12ca6851ede5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9619f727e2e5a638aba48ab3ed5d8b9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3016c8825307a6f93d94f3bc6d9e3e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1bdf1a22ea14746df54b94f600af9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b64e958d013d7a3134193164e8ddf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b9ba18319cee5a162504233f27e6e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e9efca1236d35d87f1748d478f96d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18109437d9666f5339b9190f9a3f65e0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29785ce8a676d35317d31c037b0d57e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f658ae84a658a624153db5d6735e6b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89727d9694835488a246bc6e5eb9a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbc871a0dd09cb3924b2d61a1c7169522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6673741231567738752a1ae4c62a00523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33e0c6724d8cc269fd17e3a88eaf9c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06082049b3d74353db1a65016a02058f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb38e921124e8d960d4f3789b81ee7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072d2b90b62d7482669daf87bfe8fa7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0bd71a0b73731bc26afca1fd7ac83528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76dca885f8377a36c66c52410d18ea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f08f5401c7ae88528452e78d725dd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2437d3366b6523c78de15e51c9d4faf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7402885ac503f01d7a7117cbb15cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f708aab828891791200851f8d7b95533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea60aa75be7337125f362dbe65103a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca653e8602ed510e12927e008b1b02b4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d0bb796979f787d758b74fc55c64e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d68f1fc19bf7394a1ba0c0319732de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90157dfc57ceb892e58a3d00595c2264538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19407f360dd931325235039b31a58055539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc48aae9021746ba9501ed8dfe3fffc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd9626c2c40e5bfb6980c92c654832541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd64b8bbcb10fe05f90956f8a6de4eb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683365d9f27158b502278f88cd573aa5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92010dd542d6e14f2d1b22c4866b8cb6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0ac1ebe5d376598a441dfa4d15e8c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203a1c93502ff061451113a421cb60a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ef70cfa04ffe8f4bfa6815c6a1b0c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abb73df8912c0dd5ec249a0b4d7249548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cbdf5713e4dd118305b1163f4da01549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5025f5c34ec04326972be30093abd1d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ce1e31cb4abf6d425c77575aaa308551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000268b1429ddc38bede8e309629229552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db15e3861e62e9308870167ec3c538553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e7a75da0194a34e83dc3343990306554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b2adf068a185a4273608847e7c56d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f679c53670a669c2997ba2201b8cda556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d9fc3b65b894c927836ae4a7f9f0d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c636b21157ccaa0de7c30da64a7213558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128373440b4b65d2b81425ac0fd82e6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f614db2f798ee7c0b70b15c6c52fec2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef366b93eec84bde7f70b3331cab827f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77536f124bd67acbf02bec4fa8d9e74b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d4266c787283f50cf7c60dd82fb38563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ecad7e93ee26b07964c470001a477564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab104e35a1e1400be1eee5e08dc814a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d11e203e956552f1dddfb289d6bee4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366e012bb63cdf9494b9ad2bb0eb57d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e4f29de5ad24b1df60fe5b93e99dd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afb75b2debafa4ae49487afe717023569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b022cd6e2718effe7e263951039a1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f097eb9003ef6bdd63535ae1a7e3cc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1b56c395b822e664f6fe473eafb61572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d24b66f97518cd69500cded057134573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c08f3e14ace96a0ebe9015912ce1c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86f83418f5c8c20b79277657c2d3a2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117c7a0639b9a38ed288c4f45c7e2d3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286e69015e71cf2b4994f3c7d8e0d77577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fc13dca5d0394656bd7605ad56606578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07139b2aa5411aef280f75a21c55b5c4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3ea36df6391111c41a5eeaac4320d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588186770b96ec6cb394dd8caf3b0e8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a4e43ef96ec7c0f1e7753d9353846582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73390a1790e04e0d0aa072050d7647be583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510367d1181e315c5c641051284557a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8c7e37f4d1a3d352792f6ef82285d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f94eeaaf59aa58e16c46c851e9546586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06135a71b115607b5beec021b351dd5a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff092de67e3aaf8ac9e14e5847d6ee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803b906a4ef84ce0b75db44e09ad0a5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532a09d18c764b64fdadbb1da6af464590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608ab303a5e23695e441c54a0996448591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037fca4391bd70319b0f637142157ed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86601fb6aba5f5927e8a8dc42a44f95c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0abe354839b8a7f57484d3ec68afc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfe884c8d88abb4e5f862a2fe2f72b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5df3242d9628cff38e244486d12703596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b638a752a4355d4d856591347c923597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b55c91f2d0595120109322e558a625598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176ff7e1fc4447d819f9b7aea52c2c5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8a6ff0b58bcb86d201add3ddbc176600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0dde63487c21ebcb75882a1d7b54c1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2074e5fda9e913f27e5665e692602cb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92263fe7fcb3d69c71a6c0f6f847fca3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c51b18bf88d345d84bac09c972f980604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b43b44a47ac2eaabdee2df07e021d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98158b894fb3907739c42be42a12e5e9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed91a896f609ddaa7389d2b64b6de2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859f59f2ff05d70e749e1152cd00d55608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda3f9bfe6cd81f34bc8584f7e1665d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c8000e673f5b295e92119a2da5897610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2caf9b143621fd21f1b7bb7d0f144611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1372d83711c60321c3271ca5dd3672612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342c6a59a545641cf99ffbd55b74184613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fada44f8b9a0a54217b0885a8102945614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e30e9c913e9418d29029276e8d61f9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53cd93ee8b2d164bbe73bb27f739bd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d6e7e6174ec11666578a60651f1d3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd5d3724ece471d0b480f0997a72be618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842f932b14d4f89a77cb15356a79a56619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde742a223eabbd1413e7ebde13ab48b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae141c070f0514790d2204a7bf2e41621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba0cf3a1de9ab1b5ab51205213bcb9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8424e7bf66ab3586ebfe96edea7b0e0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a00189bd504422c98d75a419454efc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bd147edb49864401e16526b247203625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c16acca174afb6b0c2a5fa1be8cac8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ea47dc669b853fc14e44b9913cfaf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee191e664b07ed780157afe9aa2bbd1c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2def11d1ef940a3f0f5ac8234e6b904629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8f200ed57431939faf254dd2a0ff6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d650b88a849e4be60f3704a69021014631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b0f5be0da194aa19f6a094a1dd974632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03076994e0deded4ddb494993a746cac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3560d2fbac8c65aaa4c080b71091634634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adee7daef6ccc0bbc95d2e773f06191635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac262ce2551105c89771b20480b0336e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef312f76822f4999a4527cff61858c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99562ecf0e944e83b69176cecaacfe58638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f769b11e555f73d6b831d9a4c03396d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28138e1a9b1e745ecdf38965f9fa01a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64287de2ecf4ffd17178b94852519be7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5be5cee6e2c74f8cbe696ce2e2c61642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24e2ec89940e2cbad5e3d51f59507a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9531edee486e140bb7ddc91820013eb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbf57a4fb7de18d800aa8076a87209645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081717dc387851ad3f087e659dc523c5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b830d317dc3f138653eb2a31d436bbc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8568728ff749b1077ab4fc641b2cf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440dad4889359de0682976873c1b92a8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19925197b14df99fdf8a8cce79c1f298650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7f503a53b689b0acae0c96b5f44b8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea5cdcbffc73a34c211360d53fda68652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9b8310314978db21a5f80f1a3a359653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f76788aabd0c702fb68a7d5e809cc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c3bd77e3410bd346248286dd15b16655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190b0e671d622c0bd5ed5a368f8a758656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05919e0a3d033b55fba1a8ea5ffa47de657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7bea044efa94d09f4cfecf86ba24d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe18270c723e0421599c49f9a4bc18659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f66f3728c9edb4a316c3b518ccfc3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5f72e69da479ab3db679ffe4de684661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c728d08df8e42f5662dc94b9fb1a0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27929ea473f52e8cb7e301e44a40366c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa219e5ebf59d67ae67481246891f3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb89b81255f1575af5ada2ed12ab521665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b120bb2cf24e41364e2c7f33232b2f8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5845da0e546fc252ec8d937f7fe7f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c009ff9449d37377eef7a5403c918668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f663964b5f5590b9c7e3eb2656bc02669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7bbbc6153beeae8f123c430c47d8f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9a33f6d0e9f911d0c11ee902dd2dc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21b635da26a381996f900b2c7624ec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939483ede9f257268f43fc3e1890ace1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dae2e2bd51db93314e0f4bfc69a3be674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cfd9fd257f6ef8f5584578bddfa5e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c46fae237a08895d2548992568227676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d22e9eacee7df3a5b3daa166ba1ad0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893cf3cac1913d071a7dd51867f9c49678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18877e7ff715cce798abba1e7f414f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8590c878c703b94c44b6cdff9cd4131680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa67349beae4ce84a6b8b92390b75b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bc16404ae91b0ad9ce178b5f7eb2f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd37c0d52bc251771b5fc9dfaa8135d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465857d09ef783d183294c841cf5276684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943d47efa7efe26bffd569b449af551685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1d6ca34dc7ba69dfc37b6751d10a4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f817c6aaef18fea8f0df686998eecfa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b483edd7cb8908d506518c216dbff0c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b44457306c2fddc67f2039a876b10689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68a5ce8705bf07b67d2eee237e4208690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7915700c259ad77f607995456455e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57f1dd3c60b679fb3ef9cd8a863a92692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959f13130477763cb5d6bd635ab6a26693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090425c7598eac5a63eea8d61e319b0f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f91f3c7e490da3495c78dd1365a89b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cda0f5cfe047a0256bc10e74749f1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101117d8619b5ac9e95411131bb5460697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae6d01bf9d71607c74f39239abe66e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefbaf2792fdde3cbe6b39bada0e724699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ff24c671a4621efb6074dceeef8ab700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc601256a7693faf2a9ac4b7ee4c4c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048ab4b528150b45ad9b6cb64eee9b5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77ef6f9c8c2df85aade702968131b6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2dc6ba24f665757e644d6c7237c615704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de9f9cd6c8d66c1b75b023a2600702705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caac9c00f94cdd7e85f6d996e2d486a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27f7a4ab6212e4b87658af72940854707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d8dcead6275cc5b9d8778ef0c3a78708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65595c3f9ea62b972824dbfa160f16709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e938a61ef48b308828045a499b16bb5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ba55c5c1a69d9372cc2ad85e42c67711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43baf7b877636de12d3bbda252f7d9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae578ea0250b03d2c8b6d18775fa84713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efd5f210e63330e23dc86942e2f7b5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a29b9c3a7a86194597da45166b2f1f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1980c5617b7331f0148be852f690057716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c543b9340a18bc01c012005283b60717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e1e9eb95a13144cf7cc28c2c9e44f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4084019e60edd4ee6045b9dd66c56719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378db0039e8611f3bb10c4516894964e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3aba0c8a069c01d7b3908421a8f91a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37236a3293120f41f1cd6f3211b5d66c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621f9e1417068ac81bc7a0250539d47723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c52905cfa3ef9be22de7a68b0182b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef3f293ce2e4c4c6f120844f794431725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4251a70e91653a667b015de53cbc1da726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500a7b3d96c04b07b6a6c49196d339d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c0fb24d6e584c3d86ee8d3c658fac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbca215fd54f58649343fb47c991dea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63349817f4b4124224137468a937d122730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde718e5408e7228f97369b2ebc9ce2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23aec9bc54f807096c6276b1a01683b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb2f1e08a9acddab4ad60959eeee5e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4bc452331a986793329d8e8818ee4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f667bfe55a9210dfe8ba41757e1cf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc47abc16410f91c74e59e5c7e383ca736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3902de960b41f113c1f600e3b4e21737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1ed434881deeb66db11c2098ccd1c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63f5d5a9ba3c6a4f4cc5cd6294a778739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd354b75147126672f72dfb85a71400740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ed6e3b5215751b13170e107b0b960741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c53b0873b5d8b23c2b8367b76f31e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce3965bc01a0fc9ab5a70977c1f263743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b260f133b10374b2352288a3fc7c274744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7175e76438d95e0b377c93bca2475745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643d32fdb0a376dcf6a9173ca81f680746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be495576fa2306d2ba30eb8bb08154747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bed406f317534000749a5072c74a9b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56388af0fe72e08270020973e4c746749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55650e647343015a8f2d18515ad4042a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0dc6f406df7784a0ed3136f4a6c05751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fa98d62333ab42271e0c4fdcdfcc3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ef0adb7073ed3acb6e84bad5992e2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6083472b7cb277cad55f2d0fed7d9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8cb37e83b64f3b04c7c22b530ac0f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e99c85ad769a449b5627378a6e6481756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f75f402f83be4e1ddb30f501f1f6c7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3515ff5a4d9d6fbea9446dd2bb14f39758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66e05823f66018c936f319290c010a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4caf6949118681800983fbb4a839d971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf542d8706c92521b5b715856d6a7462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deac359301d299cf61b4857364dda463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6749cb3508c197f0b5fa4ea93d47f0c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c96d0cd06f9fe778bed96f0614a245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759adf8f8e9db65e3527593b21aefcc96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e3569edc99618691fde4a741fa9a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831552793a64de7be4284dfe338f88a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835568cbae89ad427e1350eda5603039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842768b7fd7d6c16a12f76ee828640510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b8b958fe6b8e6fbee826e05e172d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9b747e7edb4428a9060a67b8612af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b22b5fdd37b18f7e62038a49fc810113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde710cde1e5c797ef14f9cd8b2421714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8f049afc194b48ed3b796b350dd3515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e51fa6273f1a5cb0ad01a617ed00be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5895464d550100b3f164cc7dd193c1b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a3d9f801138af910bca8c5f48c23e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad00e6cf02467e975362294823c95419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0f6c427a6ea3b2062e7c3e4bd419c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5dd7ce365907056e52ca9b5c48ce5c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724a21d4865e163dbc4bdfba04e544622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c238a1e95de395ae87854342338b7223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74cd586e572f7e2bebd89c8219cdd824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9da7e9525b62c8afa01d1e5d196e3425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cf5e0701e5f0d440b909a75b25e5e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0400e784f972bf8a776945525f6b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbe120ca844efd8ce120a820cf634a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5682900fa050066c65ab0b7e17f476329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74a3bea79571f7009337957907243130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ff2a7570ee794f8973b3778112c6b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b8dc7cdde0afc5d579b9933f5e8a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678ce2dbf1110326a4ec8082c9ffddb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa81f68cdba7c672a3b9c11929a4e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8646489c1d46e57bb4e594906c0d6635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369bb275325fffa614537d858a4474836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a991df11cc98fa4b1058f1622b97637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd7c165c520f5c43684472fa0e641438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365f2a27bce3bf4e4270f90e8d2902a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536662bfbb1b5d43a63538ad1496c6c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f617bf0586989ba124fbfef79afc5a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0411540f7053e1afde0272fc2900c2642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b2b528c258c4b69c68f883b4698ed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b34f61ee72650c863856a35c24655444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776fcf4d5551a023ee750cf338f05e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e7b6b8c8cbe079b2644f62446dab246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed250ecf21e505724630956e2403933b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b19aef162b3eb068151e362d521df548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f3d764e0b1974b3c0e03545df9e0e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425bb30465d9fa87055e69991d30f0950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f80bb3122bd1928588993680af4e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3ea48f5013e1683c15402470da17d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8feca571ef9894db9e001239cc2b90a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e25a2181ff638bad15a79c7413cf7c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8794a55518ad396aaf5d17e1a66c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3030558c17396141eccd8ab564f2b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444a4982b38803ec0336835c5aeb31457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff728cd79a4733645b7d60eb28496658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa69d840907edd57b7bcb498493656459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620cb71a11625ba013311b33f0e48a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904b117e209a7611fb697feda7a430061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a804fb89edd9dc2236e18f3b86fd262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24654d6a0494261e048f70307c8c1fc663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdc0eb6eb0ed02d7ca3c0f864dd67364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92656b106ce014eeca247f8c8919b07265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab861f64140bddab3eabcdb6391b40e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b32b1aee13aa8431628e86fd3b5d7267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18b01034b6e589ca4fa91b5f380e4468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94815fb042f5e2183afab714d66fd3a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae283f330b8e93337f5c260dec28c2770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9da66558cb3403da86b468ff9a70c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8031d5bc6bc60de4ff7497bf59c794872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56799585cc0e18e02f77c1c6e5bacd6f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a10b1980b9da134d5dbca52dfe607c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f81b82818833874e490e30e7e6f8a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafed03e5e9a7c93c9adfe40f16e19fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8018cb5bb8621456d1e79e804df8e6277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56458202a7b1592e4df29f0213a65b8d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87564a93dcf0f86187a094c09109263a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c6adc3ce86d2734337528a650cdb680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fe3bf6bafc7a42a1b86e8611e3a0181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bd232f403664fa6b92beb59215e7382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2d3de46e3f35d40c0eca1c2396fd983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ac0948785e1259f353a33ed3324db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c5ba3c4f04a2772586447e022513d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004823639dc60cc0ac1ef31e2157a37e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb781ebce6a0cfe0232fb13baca26d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faccdc866ab40d7f7aebed933a836c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64567cb082ac812c0757ab45cb06fdee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aace43f23d5684c36f00dca04b87a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e21d203570ecbb59e45c3a5f25b8d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75174d0cac3ba776dd2aa3167a57f9ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3d4fb82d9ae552f8755a01380e01d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ac057a292aa62cc03e9e7a7af178094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f18e05740e94ba6b8d0f664e023a2f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3fd6a112437c22bd73eb05e75251d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9252651485d36fee0784fa00d6465197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89748cb99dae770c230f5ff2556eda98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c5b0f573b51a424f259f482e4b3e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea0f2d983c24e51f8e69b5f43cf997100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6a6fe36e60f5c1f737e0fedcb7b8c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab9d54b78c1060ef3f6e094b8c2c61102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d4894c55bfba432f2665aeb6298c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4c59de993a2ff920af3004c4937ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9197a521fd203565309739f839ee493105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1b9e0ef4b08d5671e4505ccce55f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed7d237f32bc13a8a028aa05acdfc7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938af2044697bd7d32e21946ecdb9fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40513714645e9e3d3ef5c1ef3c9465109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e47139f5f39eb68c8169dc57ce3b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485afb39762675a667828a9ff19598b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41602ef82afa984fa75770a0da3e57ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed142768230d925ad8af590813fec86113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52df6d4b8cc4724cb1cf3ca9eb011a4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d208392bf0119bd85789e63d24b9bf7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc5a375041d046d77790e447bb2a1b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e93e9dc686cc6f95b6e4e72da2456117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ea5041d721420f87b88eeb25a7301118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa83b874ff6ead346e7e9eb2fca1d9d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d5fc59b4df38a91b2bb99c46e7384120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a93f24252e7c26e7f648608619890121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ef324674217189523427cd9bb44fc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d010c81107f66f8b49c39cbb47b33a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48493273ce317ce3dd58ab46ea554c13124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0bfc0ffdafe8591dfc362f84be2ee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb99934edf3b40042dacc1f52f81a0e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fd87b93458f47387fe42ebe63174a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6a95f385e54d475be09b343c99601128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f48b7d4fb230e401e46b08f7800b9b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aaa6fa9d1af30d77df83a8966f0cbb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f437f4e8367c197f13db578bd5769131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45ea5596bf09d44a9f50e0bc81adac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5ce59a090d6e9464179d3a599bd03133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf65f5db0dd9c028b5de682be3a6b90134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d5b4a0ff971479a1b7c18d8bc1576135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1caacba2f3f0da0066a74d434731458136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce65e027f025814d3a445b0e1023da8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f8df276504ee5721d8ba259a39135138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb8b9df99317767eba53983c2947d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa387f2eb61d8d3a3d798c6c0315bf9c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8315b09a70533a257dcc55e24b8e6c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b0453346137de765df186c60c4a1f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80adf5a9fc1046807a73ac09f48b79143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136b37386351f5cfd999b717c8046fa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e40adfc11a005c95cc6a7d2930bf2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abbc8d1da8859e8d86c70915dc3284146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de5a6b2aef6bde6bfa9e35a91dd8cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9384f5cf8702f9d573fac30a256d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c2d0e9f01aeaaae4c1d39d7fdbed7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1aab07817260770bce17b471c1261150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5abd7c9fbb82d05fd014b5b936bfde151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226a718a514b2f9e72ebca8241aa4e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d315562575ee4897e3b3d65fcb7df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65b0a327a2bc2065ea6f248da2450c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af2eb0acf1b80de1bc8e288d4e5987155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a41f61b62e30558374637215d2eb7f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244d016addbeee5a0943acb608801df157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbed874b3ab0e4329b7554ae6cebcc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf310a06958f0cf21e80e373f4a4a7cd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ca55810f37879c87af97986286edd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098cb3bfacab7d973e4a04690b6cf9a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557327361b2011178ff2db39637cb02162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f320943119afa0046a9f85bdeb603163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1e7e12bc9d44d47e229f2bf225fa4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12927f176209e4e6ed2fe500c33c9c1e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acbc0d86d68c1a72e24abc7d7786ad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee81185325c7eb224362634aa21111a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1580415a760e02d09f1cc2f042e58f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2faa22c6b76314266eb2bd48f5c639169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd414b24034a344712b2205c9c1187d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf11d4b12435e377caf63408bd3fe7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2094b14797d3ef2fbcdf9a9783ef73e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f567f774a79806145f3ddbd6c3bc6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcc0e55a2adb0244cadf8448ee0721174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f276546854914974b568ed997552b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4529cfa10f33fabfd81963518df0963176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f2ccf5fef8bc71333aee92536db3e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2946f86e591cc3d356dd420b232202178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585a3c6d87fcf4cf9e0989588c4bc72179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4276d81ae5228ea8c4789d59a0c18180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e45731b614bbde0ba3cce3ff30634b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f81c19c823881591b81713f1269ba1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec50c2fad61b8a15f4252fb882120d2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8c39115ad24401ea40ccbf9f0af7e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694aedf589c4517b83e2f3a767183f85185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697fc2d008a328fe209a8f7c1e1ecfc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82712468d3ef68e6660996e938af9c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa3f0fd4c3614eac7b50e2ed7779ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f9e5586605e7f632cdd95a64bd2cb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a054242264b0c351fc85198997276190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4807cec2ed6febb4e7018815335f5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0696a46da7f0ba098366477fe51764192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3de928b2aa4db674ec08a5943863ce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80307f82f1de7234eec68370cad82780194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e132f1841d3d20fb419936b339cc38195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fbf269cb0c9262c9e5546bc6ce43e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185811314e3bb0961d479901b713fedc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1cc74225a1c8531eb5a5137b85e3d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ac11cf360a24b7583430b9e32841d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139af20989656ce29fd1767282d467b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d60603051c3ef12ff0b55895dc19b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e686927670e317d317cc0e746b732be202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78e65ef8d3789d1f5f24f541dcbea5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f685469fe0d4171790d14a7bfe332204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2e230b00d35ae11659c341bd3cec6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eece7166cb28b56ef61608c21ea955206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d441c5debc961ad36fad8e40acff46d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7c711a07c82ee82eecd8368a6a4f7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fd99c266b5dcc9b7e729fccdde984209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1b87e057ca52add887f50ab015da4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff616460dd3647aed083a7373e8dfd2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17540ea416086f98735748d9178e9d86212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1a0c9567ad0d7b8d7260526a7e238213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a358e10ac35bd0115922eeef80f1a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c191538e86f661d10e83dc3b5f164215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71b71d5c067168cc70a2491919ea8e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39f2efb40dbe95388a71fc5bd74751217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447f9a3c59a300aa0f5e15f4eb25de1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5136a6db31174eae78fa051c6a198f3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68a628538b3360351e5d6292b6164a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53829e670400ceb2b13bde98e3d10a72221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbdd2934e914aaff98773e4158f604222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca94b2501227802fd974bba9f10aedc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a69de17580f1e506b974f0d11e01b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e24336c71607ce406768553d49493225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8508536d7492ee2ec95ab75eb59bd1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753808e33ee99283fae33d65455a3289227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71163f307ece440dd4daae53d525042d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8c1ed7f64ae721e242a490fac1209229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b641ae660854d759207833c88fa8109230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3677e52cc2082b9615c8cb629d167231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368839632d1b2abba0f834d25ffb85c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd78a4bd81a67806b3f764506dd096233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962623f41d3a9096e294aa507a33fb7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22376041344edec999f04559df6098ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca66b79da56f9fac364556764421cb0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dde3ba1eeb3cdd3bf156a9faefc251237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa2d86d333a1051ae82b1ed5e4fb5c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06793e6f8348f1edca924569b7b76d5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35c52e83223c2d1e4b5c8bb71f4650240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3a0b4dadfd5d16cf627b2d2d86485241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181244983dff6de024df7fbada58d7b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668f283d2f50bafb78d3f05b6f04288243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375641cde7aac9452516cdcc45d0981244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1279fb5e3eccbe2d8263867851686245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a7f949dfb1d0f286f7f221a151517246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86d6d0e75f1cef4451a08ae281dfb8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89f37c95e03bf9784c6315182349df248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6f2d61c83c9fd7040ef116c88e87e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e54737d86371abc63ce63924952c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d487d71378e1097d00486a0b840e259251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22345f1166955d2a30f9063f03be959252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b31ca8d26724278995d00aa0faa7f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19ec5e31ad8e94d8cdfd73542a87e0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232912b54d2c02bde4441dee832f804255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea35b2ab68883b0f42bb11df2b35476256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ffd0cc34c8e93071a0ecaa791e0d4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d194ef9bcd60702129ab36411071db4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f13c26fb217343e38938f6756e70f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50a876cf733cfcc61545291f5ddc7a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076d7039f93f95d9d7a37ebde02aca5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf7e3a7d2f4b4271a055fc479a31a9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350269e54cc6014a2681b73b861d53ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce730374b3615002ce2ab8b7bdebdf49264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1cab18d77820c6626d4b05f84edb6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59f5b9b8f9266323c523135d4a866d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b3f2fa887c267b2895ae4e33a7937267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b34c296626aa87eb8ac88ed368d36268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea8f4b233b871802ed2e673e3265b1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1abf955f80d38381726a642c3950da270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db45bb1a89a19475754e3edca202f4b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcca2619a7421a3f0b5fe24502590b4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a2fc1a33e45d3162aacf70b5d4202273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3d890bc1fcfd5baffa3bce97c7a5e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2e82b87aa912ea24d930ef43c2074275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afb7bdf64c56c55652c527d0932988276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c74bb279dda30875703d587d5aada277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f81ef45f85f12c6bdf7080e2eb0cb1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152f1c60612d27cacd65f818b8937fa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc340e20fc66d67e2d3959208bd18df6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70429dc493affb85b2500439ca76297281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab813e5adb3ec11038e18e6654b56c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db81c0f3858e37ea72e2569f58563a8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612dd107f80a0a4685e87d83db22013d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93cc7d119e0ac876d6c8da5cdbc8ec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41864b2d23056d83591a2d9906d6060e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4d4119a6503b9f4fc2fc75e646306287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882bb104afb6443a0272d407fe925f32288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849732eb15cbe97c3ccabb9395d0578289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc9952a08dcabee6a74d0eb9fae0dc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f176c46cc5a1eb6f17308841c9c019291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad68cb6a941c00adac8df20099b7df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25006e796aa6f60c469b9e0ad81c32293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1eee29725791133a683c0949bf83e6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab979d626f70dcaef757611a52dfd917295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1baecef53793729c805b1fec8480894296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63ef0a714c7a9b88040d27805df63d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7013ba6e023b958eb0ac20a67c96276298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5ae380b02bf62af00b07b67beac05299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebaf598d8d5f0a6f8c0c1b9a948611f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb375f97d0a83a715fb3156c419593b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34742a795be99364a69f7d5c2d103abb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044eb5e2ee5d4ca61ac78719002633d3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bb2c434fc8b8d48dd806ba0571865304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4438fce092a60967d626b0f6097ce2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6d8a835e81ab08b3b5bb693a4ba01306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa37a1ae166bb0192364d641359c32307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda72a996731d2162ec78321978f809308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8129394ec639d2d814c525e542c2f7c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3735313eddc840a076ef89a21dd71310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed87730bd23800d04faebbaa17659a7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870e1f90f69fbcb37a1411d08971fac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed8fe885d2f79dc5a3848e0deaddb8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240b63b2207048a3b5ab6ca99a6ae0e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0180ca963d82fdbe9a81a5385b6e804315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac27536ff1bbe6e5c348168e970b968316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f6a26c908a365d8538a21bf368d10317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82e56838aa3cccee24adde28746b29318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e627e5da49e79013c6fd9ea4095540319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd103b0daf27a634778f041ef8789ff4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb09e9539e6af2d71cc9731b0401eb7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd849c17faf76d1d94fbca9f1ad736322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8c1dbcce07ab8eeea3b935d4d80cf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f33389dd5b0f6491ad6a9ab968a811324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d7ccdc38d60b4eef8428833497f38325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72358ad46cf9478a4b8503eb3648b6d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ee0d2682ef29d4bd4f922d66e55d1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530d7bad688a9367f6cc0032a527551328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a215169a34dd0f8f4aa6842a86971329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30101262eac6b46c56ec8821997ab5e7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c9c20e327cf72000ee6eda96a4641331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb858fcc4220b17e9512f96590f90be3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e265aa88ff65a0d5cef544179a2c5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0be0d44b21345f6f88290e25b1235334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922a926bed93e96511f810320b3aa33335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938cde2b95863785c847326ba0d5826f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065cb96fde576775227065c41c293bb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b91bc3d3b2016aa88d6a7625cd9ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b5945c8544ec77396949b85c4bf46339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd249ee09056beaa7db283b2b07f6d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03b6da92efc81608f102adc165f21d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29861544227a28575fb784763e283f81342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4da090289745bf95646294ba7f9d8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877d96d97129013101b5181003844ac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb269b4c05d49ae8d4a2a5dfb4ae918d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1db1936f69ba51aedfe8aa3fb2499346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a50fa1101bc37d988cd19770ea1e82347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f68396aadc2b2c7cacc6818bab00bf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5a6a039face186ef896fa27058baf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9da87de4c4c2c8ecfab604e8ea3e3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d4d3ecfe3bc242a34f1519e78fef3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdaa43655087e4b16e9b8cb5d50b3e5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3e033f23e311d071c7c8b6fef5320353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c2d0e9c288579fe917a711d05ad37354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5eaca79d16c41f6c3b610ff71d15f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbef7518cb7bb74237423a8ac7f41c3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ca0fe9a737cbebec8ee8ab352b349357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bf89c4ff4193df5e290e42644350c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30af669c004f99015968bc06c36762359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d25adce9f062d33f3fa9ddfa5d671c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166340140f7e6edb8d3957eee8a4bac4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9de9f8963bf6bdf6c0c47917335c46362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec44e6a522653d614c9fecd32fc13a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3685b3dc39ac8306427d3b60b928640364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd1b328fa020d9303dad533c9a12ff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7a335ae9bf102397d8aa50a662a28366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc60c7844302f8da944dd7db35db3ae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502802499f758b93a030ef88a2d61739368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f618cb23547bfcca5dce9019a89c4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e31ae1407a65e820b30fc0e8502c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb61b241b60104913b831bfdaa650fe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e4ef80ff742f47e15a5fb8aa7246e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba283f31f38814fe2f2bcdc9053220373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa47f6a4ef67615c6612560fd86e72f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfad93ed5aef5a171b6031436c144f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ad1a59583dbc3236f033c8bf5ad92376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681c14f6eb3e8e21bbf1018e8380e44377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccb7ea7abeca2a71e3eaae8c7637e6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833eace4827bcd591a3f9800ed08f7a9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915b5b2a3701face97deabc38754f2f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f44e6ca3f2b985a22f0f8af742655381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d545bea73497a50e8748363dca2651382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa621af54f0494b9cf6e9892fc7d72c8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75b640a2f1496be5be690be7490523384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9148ee2f8ccf054ae9f7af91d889b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1297c56d0cbfca7f2483425dab94b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97b499cd0c29e0678ba6976b85146a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a509546d18baeaf98e8804e169951388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b6fe3d39eb3efaea3fa927d2a6e55389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c96da126b48fe7e2c4941d1d788932390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736de8299dbd953f704672424e5b103391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56966f63b39428788b6482cdffc24694392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d972410a8a8851b91c495ea61dcae1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa756daecfd474c9aeb5507aca47740d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372236851ca9e2b662ef49348bc2784395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab2a061de74d06115eb386deaa6503396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3632bfa57ccfa3001c73bca17e324397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a9eaa9cd93e5de3b9d3b3b2c64a96398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109418f77ab80b854ea05750bdba7c33399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697b9b0a169e7d5e6de579816222592400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e9b30189f97e250cb23d9bcfe5b52401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a83820ab19dcf7b59f37025cd8035402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc8152822f24317e5ca50349db9095403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30612f7680ff68f83e20762becc71ade404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab927ad854493382717d78a884075a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a625bf74107ca41cadc0a24c3cc5e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2302dc66eaa74015ab0f08e7c57a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980297aa1687256189cd64deb015826408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f51ec89032b91bd893af83b31f3f3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ecd108ce75922c7ff369af7e4fcb2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e55f95ce6af95609ee8a91bd08eff411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacdea27b98d96cbafebdeb740e83e6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2008e91f7c9586a2d94324860efe710413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca5c6845f6a92c527e5e139c78871f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d02e8ed3c21b585106cf15584c1bd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1d051dc92a211ad8f994df5ac626c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f104176d617a5819682423bb2e26a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32389232ad8a7dabc2c7cf8472fd9ae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a43c3be69616eeae08f89008a5c2f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae088dc6019a8995cf2ccdc2e59d84420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad76465d90d185b51c0a9f54c7adbc1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a44d82e48e73eab1d5c11791fee061422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca09c69c20020d5e7368ecfc4cc2524423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9f59187f6147f5b60c3e586ee7b64424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac29e5af17cc4925ced17302e0c4b8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e760ddcaa55738f3545cb3627cede4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c7347ed76f68d53a34fc8163b3aaa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607d051c7541f23c037d531aef12d55428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786b5cf76bf9102f0547c8d492ce8dd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fea4984f5f1e2f484f66e6bd331f3e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b32439444388da82916bd3bc5a95fc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298eab7b6651500c1d584badd1e182d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ae6b53c14908d4d4b0aa6b17614b6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f032b07aa2363c70903901ce867cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640e24e2fca002560854a8fc7a8a39e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23255042044ab66d992b9066b4790de436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be41cc4fec1452e83e88235a7d7cda437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0869c391131b70a11cf7ebf7ab37588438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac892cfb070eb07e5ed990aab9575c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a03fd9f8f7710554389d59ac0ca1c2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5e945f944dc71b0b3ec24d2022bc9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c2cd4bee0a6d4603e8874766c8668442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e70d275b30ea3066f3c2131694a33443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f824f0b2e6626ac111826af302f2d3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b68d3a66aa6793a5b0b9eea58aa8eb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f85faf6de33d50549f64b320248298446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48298ee363630461113066cc7dd6714447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f421763cf394c82c353274617a4c80448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da81ced16a62cb26860a0921bc7019e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc240cde76ed012623f8b4b9cffcf1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231e7bc26ea08591860af2c7a01aa7e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649d49d7ab01a2869f6f3a53b9648a1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526009bc04bd91d6aa198dd856933d13453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0509adf9f9c7d06b2570c910ea118bd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1191d13e74d16051bdee569da8be17455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb853eb32a6b8c058358668250e4ff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a988b01e4e992d3595cb4229f79d3f0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb262709c2372a234aa44987e59a1763458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58049ec82666f0f72d9bb8c8845c3131459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383340d3435780a2f86c9739f4e0cac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a50abb1154dd78339df905da2fbb2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02a84b30b20f5793a23038f4b97546462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6285e12483cdd244d5a659bfb92671a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44def8f3e8a8988d037363cdf962c317464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a8b87db1f410e776d832a05521e4e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85075313ca6a4b12e8b10961ca6da53466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc112c3b4dd0e1301f2d2cceac4d91467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ef4791dbc986c2f3f2b091d47318d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1192cb9d2e40ed2de066c6b273a6ddf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e901095552c7fd17f6198243c60e91c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2266b10ddeecef32f6ab40a1a440396471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464a0ad3d1eacbd57f651ce720e684b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbc9c0a2c11577abf7eca1c818e623473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bab880c062f8910fb26abbaf880bf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98f15905f4793f1c768349b380a2e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dee82e8752fb3fceb7fd738bfa3b8b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1607fa49449c727f582ace0e68d0ff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd9b0604664b71fae2ee484a48c2a2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697a36587fc2f10c3ddd32f42ff1195479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e699596638c421b31f67dfc8a2a1a3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d68eb7fbcf6eaa96e852871e80fdf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c555abad3aa6ce705429f7ffb303a4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71313b28b76384d49da2236cf1c31762483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691438c90c80d33a3bbba5a0d8eaf0ee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a15b690f411a4d74f4718101b997c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093a09ceae780b04e1971de856b4a6d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4141eeaa62a3410ff2d553df952cd7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96ec39c4bd8ca48acf78ccff474938488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7192557b140403280401c48e62945fd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cdaa298964fbdba1303b548612e9d1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df83948a335cdca7dfa428a00e6847d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9854891f95388224aeef4fdace4348492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c258d190efdcd88b5ef4745b6d3d04493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872e1bb1b01a016266fe21ea8cadcf4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358143acb8ec6613bf295b55e66dcf8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889f5c5919177525875f669349bc057496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1032fe5bfcaee9e284d36cb4ee556b2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07ff46101dfc8889ac85aff2aec9c1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e1f5af311f91e73deb467e77ffe8f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b922a45e3b97ea26ffb3284a9511d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed604f06db71e4e80813b36f92c6cf7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba852c9c0c6a3e4d2194fdffc1c5dc6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497367a422e161bd71b1bcca70816d6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a054882f52a9d9f06a8c9f78367ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495118d2d9f105b9c4aa7790b58249ae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdf33f53e961c0700e8ed0c4f3a4cf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32585d4ef10b86de3ee462aca0e2993507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5170e442ce9c17d40096aaf12de379508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a14531128c09ec7ee92c142c67a2d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf443b8cf159c42e189595ac03b3ab06510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a187ab707f58d9ff0353ab0e1863edf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b296881590922f1e8fcd3fdbe951f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fba1b8d86be27af5ac07382eb300f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09810ca4f953f9140d60533b0733199f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5410f17c0c72f1c3e66a769a8a907b0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49564a519a910c865ef5d93cf1bff397516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf07c55a74e126600d18d296ed28a3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe574205c4abeed3bcda6b86f551b9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a838ef7a5b0f7c282104b6485670b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a0b6ef5102cead57e8e052f8ea198520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168071aa0b47d4c811e08e3c0670edb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f774280b1ae3f94cd2d442873dbc52522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdda91c65e507aa42b86b28f63b0c48523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb5b5738a8a351051af9177ee64ae4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bce79a0390342f8d2610e05271885525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e9aa0025784421b004a7bce236ca3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f957c8499d1f68a7ce3abbc9f5e8e2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c56c78980390019362ac1447e97f9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01f2241c6ff954034a2d1b92b0ce26529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90494f192effd7282d4da06dbe229d2c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b48d8e832bfba207b995c0738fba1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5acaf6b61dcb786ab5bed231e91d85532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f99d8c2ff8a59f2cbe9c89a996893d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f47ddaacc85600a28698856895c062534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e8c6e3071eef59b6fd9bc6dcabc87535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1439e36f408ab1dae94ce230bdcc2f2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f4b6b3be7585120f0f29d92e6bd53537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38787e84ddd0739964ab05ab64183ec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72135d8cb5a1ee75f93dfcf54b107094539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce5c3f2e9e4f4a1b2c07da3db1b84b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e95eeabc715cd332ec99d25e37d4e6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7076408f51fef5cf23ea9186168d2cc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f86dc19dddea452dc9bd050c0e06cd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ce89ecd29ab72f1da5c95d98ece21544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f827f50c2a4aefe7fe2726c50e1bb6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc7e4b3b0b9cb22a8e35171159ec49546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b5a10fce57161e1c736d33ff564d9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e28162ea20605fa6d5185b886c4bf7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e05dc8e28ff0bd148f7221f6c661e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f0d4031e3c50d09c81e7bd868f711550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd367d2666cd70ebab9ddbff6f8d38f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77b0ac691cbe2e3951e23bde7f9665552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9cf73ce91298c69e5ee5d6a45659a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc88077c7f58e50b82d33a0746edb0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f9ea372158f640f1a27a9c749c91e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a133dc17fe7dc3b002a64f13812a0a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b703555b2f6ae4c051fcdf47eeae694557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9630515f483e522351716b8c328616558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2d58446469237bd8b639ae62e6d6b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a195e98c271c10201d1d215800354560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf295f0a1665a1e41614e0459b79cb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0704f836687a20871a5a25a22ded58f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865c58fc4553b6d7ebeaf59d651a2d4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426e55e2771ab6e1e1794dbdcba9b04564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14013fa90f824570363f23d5522f5058565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895be5327340469a8f4548dea708c9a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead0c9b4ba01c389818fba91c63a455567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3e36e251db936ca3d4728eda94043568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c217b85b0b292827ce2284995c5755569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434549717f76f5c2a2f0c5cf71d426a2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb40eb330b5c6abb6857d366bb4a6f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f70c5fd060077bfd178c49c2bf1c7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8062328783f84992801d392c1656a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fd68ab95cfc72756779be4301d32d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee38e6295251a2a2d0226c24734f5d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57ebe9a42dd963f130b0f4f27b80b8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d4218f6de66dc4f928668a0cb66a6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f670c01a224cc1530a7f50f7505a7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427ee124295b8e3d9855fb7a5ede158579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30461fe7a34a0eb36c26afac348b2075580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17916083e9c396b2ef4956229caebec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06ea008f78f11f5653a66e21fc7291582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc7851fa85ba0fcc2801ed0094d75e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19cd3a04418d5ba84dc51b6718d0ab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac86b87807d45f27fa9730c6927142d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5de2d6aaa397b603f064de84fcad14586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87138ebecfb7ee25e346a9a5ed7a858e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c73993fd75f629c4a1b92359a2ec4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57d203dadd3bbf156e72ad46cdf2de589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb09582bbee5cccb6ee277e64b5c1c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d493f2730802f4ad800c1fff335f6e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be7f2d27ef210b23ac07169c78b301592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c709d745667e46164a11d18612e63c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91a3ec0c803b01e6a97548beacddbb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675522f232968fd1323300b1710bcb09595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bbe712446988954ada61a027c3a6b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cdda722627aa7474c6492f943186d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c552b8aab974f7f90bb7fca3c8d1e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd09ec69c24bde2838b8b66d7affb5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60487127eb161b30bb98f007288f1760600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3b05413094579e3f4388d7ba7487d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01817b2ac7badc0aa53db8026d928f2c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1443292ae5ee1e85433a294bdf4fe1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1791f08d36e5e70ab719c16e14be94604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bb81b5dc1cd240bd6634a96630fd7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9f9313d011c9269fbeca87eddb6eb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac57e94661d7a8d9124c13984e36558607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f82f6c93a7c281d3d36eec629ebf1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ca101af4a80753c2ed2daf6ee3307609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d0f0858cbe77aae018c908d8cc912610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2d139111dfd879932942f7586b325611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd700f2acb7d5960eca1d1a1d01d9f3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414f3ed165ed17fecd2e993c291dc7a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f793a3cb3cf464bde287dde31cca6f7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8651b662b4e251a97f19d5d92b33d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a7c3a7493e67f659d7f2b127cb14b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb8b7747fd09283853d06f1334b688617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a97714e3bb501cd383dc720020735618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fb0635fdaf4486b6df3cf4bd77e3e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be774129cbc4324680650b6dab2f118620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2748c10bb6b021f06fa0ba43232e39a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03684a0f73f5a0713ca0d9103036ced622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c299005f4b1041bd529e54507d415e4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece9f7cd64ed872739223cdb52f3b7b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacba86b6998ba45a5d9e03f0c3f83d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09788a2b031dde2fde32753972381e87626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5093dc6f8612c41f4735c790f3dd6e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f213ca4d561442972c97bb729247f7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b5167f3c65219e30e9e08bf4574da629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f70cfb9dccca435cadf12ebdc173d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2630300dd7300c1e16834bf7a0193631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0d38c54c5f874c7b84e02ee18a21a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37b16b4715944e204db4193f6a7a54633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a4ea13f46f2c3d1205f727a9e4c4f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5dfa4308e97b0df92ad39520d6e424635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d832e3ab8b6a5e36a42aa749b09d8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62604b5dd1b4c4ce2b7ba2b790902e03637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd107f7bd2dd43a443235d0cedd06b2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2212f681b1119a01dfd8029ae740de2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56da0f90edc1c919617687c8604ab24640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c0ade061fee7e91e37d9bcc408137641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e4e6cd204d83906b6401f32ad3b27642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ce752b492e29af4180fa5e827ba40643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f9ccebf3ebbe093503ba554c5a8cf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed8e97595410e2f6f23bae1ccda14d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7410ce568a63089212c1525db6859646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc6d85ba8899401200a0c9a92464e3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a07148ffef86f9db9ba97d14bd24b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b322bf07a20e4f3f28f1efa880ad9c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c715100b67b758423ea7381878c83650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda75895f0a08d9d98bd1b8343daeb1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d1344b1d0f09d65cec6a5dce50eb1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1ff5bb56c9bd6eaf56bb4d27a3f12653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ecc2c6e6f216e655a0716e19386dd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31133f5cf14e3084ae4ee32cc25ef6b4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9c473a3b3a33cbe446cc7f8864a08656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c6eb0bae07c889f18063d8121db81657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ec032a7a38f32c082c88dadca30b5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fed44f4ccd47137982511e8a417e3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1b8e11b84408ca2efb2a2667f095a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d59a1cb2ad5d4f12200c1b2204266661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ec2aa46fdc910cbf3d58963d1c955662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d813788dc790fec199ea68f44b68cd3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579eee6aa4e1e92fb69612c91e1fe221664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e5963436410adf5dd2aad46718924665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8620fad3ebe65f49f6f44323f8d88666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6a4a540530af32553658a2902b3f0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03c68c79261108af3cfd1e575af762668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8f05d60c50d0c49a61697bd050e95669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6c4795ba6728eb10b2673f01e1fbf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752f2027c1fba7848ce4950246dccbe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cd74f9c143f594456c171ecae064b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63540a166fe6c614cf19a6bebc34c6c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee053aaa8e0bf754d462e7e7adf0d220674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72277efbb3eafaee4b8164f0110327675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5eb428aad4d584ab069f9d1b7f8be676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11924d19d3d01c27ecc3dbf66a654e27677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d03a7cf4384613fe28997ed000db5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a763d569244019a1fcce38a97a283679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1e200c6af26dfa4c06574304aca36680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7dda5c490ce3405f91524b38b3a04b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52a79ae4adaa77a131e6f3e70483ca682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61786abcb09c7cffcd21ce8ac34b113683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842fed8c8f52145275c52e82b63cf2a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96b19c689e229596a820087e846d1b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886e7f0a71211c0015285ed3d1b20cb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3091d5f9cc825650bad89a4943f03d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded7ddfc899d32902f9da722d479200688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803f165c937f4d34406d7833ccfde75689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047364550f824c603b43ac9c522cfb7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af456ce1025280604fd2cfd33bac08fb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa702bd7ebe8034d05339bbc12102fb2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84a50aa77c4879227d8b2d3f2a3887693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a1419f2d75fd52f2ed6a665a9d1ed694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d5a147a0ec2b0fabb811d746c6974695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63546e1111092a00b51add2bb29e7d5a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea9694cdf98d2d308726e28b506b23697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26046948faa072d3d82d0dddf5cf0b0f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcbc97f61c1ebff05bb526df7b4c19699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1705615fe90c9be7a7bf6fd9de9a4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81a4cb6ed2e21c6b947a155b84ff8a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683aae925fb101a4254c9e1216598fa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7ff252cf7b632101f12d161e1642d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c89286c60014b2b2052b407397bb3f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63bf25c04c42b0599cc958dac68f68705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c876d5497e76099c86655bb3eb1f80706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b010d71b63d54a758c113b0c4da3eb3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111b01bb49255fac956d4c9da75ed82708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfe9fb2216c9a363e894f6a205cd11709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1142b614b9546071095e05edf9792b9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda989b0f46a581bfcee5659342944b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a1dc808b74b1a00716e2475c49502712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda1ea008899ac1ec947db8580e5ef3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896c89fcf69f700e7396acd6abfc8c3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af6aeecfbb8b40f0e36dd42b2d6a0f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826d043d64b4ea8c91913bfb9ac04e0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466989bacbd703714b6ed72613e0e38717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca341a23606822ea11c17a076c1601718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a4f7f62d9f43b6b5c13c81eece6fb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5cb05fef9e63fa25191d642312e08e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9730fe544f92df10702ee63ecbddd6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a77ccef746bbb9f6da5af08b1c5bd7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbaa68563e917b9e344637790a9c05723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97408b7ae1c3e78a25665c02f57b8442724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d90a3b49146b06d721b056ce0ad1ab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69d39a8a12cd4ec1b3ff921137cdae726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946809bff3c38c1441efd93dec7b485e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1dadedf2beb317f451bafa64ccea1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240001a53f8b5bc2ee4763259189031729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919fd542e335048cd4faa57cb2b6dfd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7bfdd5bd450bfdc5a17caa16ea782731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939bb4a4492e7258508ecfdfaa287cb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34d8146940e51510e62afe6d0e6936733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70692460b00714f5090f6d705548cc62734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4955ec5221861fe13d24b8e486ee061735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738485a88144d6e253b0c3f868e5e5aa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b91281d6aca3a864c1c9a216cdfdf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5278de850bc8ef37fcc402fa8b1557738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f48935449058d38261b4d8d81cbf33739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2442c0f730bcac3c9266464181581a9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139c63dfcca1a61e2ecf3899b167145741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943f1f0dfdd8d96e63eadd5d5b66eaa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a68955e015bd47a67540a19f2beea743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f1f10bb786f932d3595df05474729744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465378802e8d04db2f1313ce0b5efa8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d19f04a2d3075cf250e4dd35a9543f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e11823612b5b2b5c844008b54b96d8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc154795abd32be25eef3ebd9daf7c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1907f54ef2588cd78bce4c33eccda9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f7cf61f298ad7fcfad8843a608b7a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a98d34ee7d24688b327e22d68faf9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba4f8c48b35ca7b38ea224a658ab03752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361f18f41f30da54587272c2f7596ef753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404c0330c4b4486d58ae338396439e4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b7105a53774239fd52521f3dfe8d8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846830a30d597ece2342a9042a9f3b1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835d15056cb86dae74a1f17ba2c5bca757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afa64ed3f4e9e04f79db4d46ea2a62758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6b40b8205219470df430368ce25f0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>