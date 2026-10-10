--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692694bc1dfdcbd4a7b62cc6ece4eafa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027211e63cac20ddb3c712ee11d695d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133173b418fed5e0562788a9be865e0e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582cc53b68e99b72e6d3f35dcfc7aaa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc37330bd7579202f34ecf34b3eadf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962fd5f75e02bee4e3d07cf5145528a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096ab9a734aceff4ff195f931e905117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e28219ed2f22a7dab0d189ba4725c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419f2e2b3362c91dd731fe25ec34dd89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1441671db51c52cf33bcd70ce139510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6defc2724165bb1bc1e6c0601e615411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442deb44ae73a80542c3625eec876bd112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab009f145016e781dadc0526e92559b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664dbea35d7bb5e30db8aaea402aaf8614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebad04227af36833423f31ed740907215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a3caf3f0bb678045755b40fa7101316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537cae94f5b2b2119f96a60320bb0f1f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af506731b308dabc972c6ffc7db37418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f057eec6625cf578f106f717dfffd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2f96ecaeedb0b7cf5dda4532329a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9b83b40f0863c9a7b207a900e361321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24622b1e5605b3d4920322ba19803122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb7967e051acb3b86971daa0fa410423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf98e8bd4d736ba19c70368180b908c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b56461ae58ea50c0ca50ca8819c1625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2df94591a56d335c71214cc101d8e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947162626effaf0411c84fa2e1bcf2ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a2a186ffc85f011b00b5b43cfbbf628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081b8e8c3bc529f93737426996a140b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2697b10cc84b97a83bf9f319750d9b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf24549de5ae0e95d13ffb55404434931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e4a43f4116daee4ec8665087498dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140605b5bfa03b3484989b0ca4ec442933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9956bcc1e2faf18dca7b265b7caa0d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adfd7b810e386e9464806e536d472d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27c603b01ffa760be16ad69974aa8836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b41771b60f7dc7fdc67bcbb419e1f237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad55af7aefc0335ea3b35b73919448938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725dd96aa3167888c3357dd7dfc566939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19494ef47b6fd9fa277f237253a152b640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3913c4b3caa87098b1ad97809890241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19c2a39070d08f0475c9af7fa22e6e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4dabcb13c3a73830489c626493063443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1777b483e09d30307e2c8ac18d9917044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae92f907b5986c6da874ea81486bf545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa69c4beb41b1216846968a6442be046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebef955d8bbf46fde3461c888e09d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa03f2f202d5647b26daeece3eba57048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e7cae36ae75ad1c552b2e58d6dac849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5dd40ffad5d90cd7a89f1733c8644e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea920284c1c3429057928209b486bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3866abbe59e3c50d9c04c90cee55e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48b2864fcf0e7decde14e9044667e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485a86ecd070e35fbb1f459734750ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac11950e9ad2509a7d7f3d9a9a3fee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5d66704e297ba2ba5afbd7e40e8b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1ddaca27ab21e6ebd90f37ff6a1d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547263fb18b293d86a8f252a9c9c1e358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bab1debe988b8cf1a4bd37358bade59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c76714ec863863c920850c46765a1860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcf3ebec8beab2c7f4cfc398384b7961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87ab34b8cb7b67bb765cce2c28b95c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6f72764e3e67d1e09b2c81f3f741c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef82486a7c94a613b848f24e6eb950364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bf985cd8cb45f31b9bc351ff2eb4365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615b42b0395d648fd826dff0ec5451e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477858882b315116f1cae061876a68ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1804685c685c5ffe11796d65ba441d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9618a2530b32cbb2d8d68662c59907c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d72e33f19017132ac357c70598d3470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de367d59e5a7bc088ee89f83302351c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d9d0da47a9b6498ec728864ba7d5072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5c107c846aa16a1222a714c12ee9773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159f8ae08874852eda649382d226e1574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59998b0780d6d83be5234af8f4187aaf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cf1ae663f145a6c3e5838957a1e2876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bca941e5fa13288e1419885aaab1af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527be89f273db9755ce5ffd8538a04478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1539e70150b61af13373d5c1aa80679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826a0b74cb6274717c0f3f0b27c268d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb699aec63250406947e454c5257a8f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b1d4d73457652f4973f761dfc423a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc5c8d50ffaf5a94c8a1bddca71c1483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554037a36806fd2370b64a71b256a2e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f619fa2d436c2b70f8657a3f4d5534685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db0d45ad988ac7154f5b91e379ef2986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84327d13e2094f389a03d8d673091ad987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295c7892fbaf612426edb25b025d7bd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9278539a6cc4b71a4a5b126f9a17789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83b6c48e43f16c3fd03c0cacd9ca6090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6ea1ebd1f9542cf6a680474d79aa791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d25b9da2383f4c1fd36223a341f9a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24e6531e465c458c1304bb2ad5b19a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5140efdf6b95e39162d2e650b1787f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd06d719ba5dff3ccbbed76cdafe50095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a96575302ab8e34631baacddb5ef196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e867a4597ea8d5921f8d846735e4a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0eeb849a94375ec6a520a8b26a5ec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89fe719713892a62aa12d91925f66a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e939d7a823a0b0b78722a8e21650fed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7440de6c070584e30fc248a6081d69101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4bfbcb9f645170b6c84ee55bdfa14102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b83f7125417eb9989d4fefc5927c7a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebf4800725c4fc5804a516eeba1e49104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802bd44660a024371605c1516a58c2f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbfade87e8a83747dddaba4841a28e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746523d227a0f834a69ad84f75131ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cded7a4b3c7d2ae0b91cc42d4c597108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90841bca0c8cdc90a38a3c8aa0875fcd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba75329ecbe58b3d55c10294e0ea7af110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a728b9283b2db01e6660e6a072a080111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac51ffeb1e0d9452278a2727fa7ec3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898f0e7f794737a001b6e8ac867f600113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ede769f0b31bfaed607962aff638da114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0597dc90ee93f7ecb9560998fd9bce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd87703d37de7c11c614b50e220e9b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cde562749b76d600faf999f3e9da6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999585487558d29c5b44bc5689749dbd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c85485db1bb392c6569b41a4bf5e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00c9a45832761f31bb0b3de18aa0cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f67866efcac29e9a5f2e6071415d9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b7abd31928ef74ae25ffbf58c36b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307eb4fae031eb6c715fb8229ada603a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af002742e3ec9b39e42d189d92522765124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9208fc9ecec84259df26707adb893125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd641c14d7e21895067e5969fdb054b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26b9f5c71c6b8d35695556e4c4b372127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb5b72714c33ff8a9a984a2f3cb646128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9f33f5c6e212515167c926f37baad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fd679d462a14db32d485bbe8c1aa9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a5ea2ad90b132a8fe678f39375766131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b9038bff787eae83f98ec5a002158132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c103fbcc5a660a4abd5db406768ab2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f762434bacf0ac53974f9ab5467f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe994594188e35f6919eaa25c47ec46135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a2d1f669b75394c53db9d97513e41136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9f25e25e1da4ec6885f3f4ff3dd40137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5247e44b9d4a0e436507082e4a8bc7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3e04ccde064cbe53202d690526843139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd545d4ed9212f5ba76621b03dbd9d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53f74360c96cba29be695639a15ad5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c155cd6e7d5b68180a88333ee4b417d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1734fa8a72757a4c2e06a425fdcec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02edc4cd980a4a05d2fe900d0cfb1b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de77d766f003d2fb19a16debea2ac3a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac75cceadf731fb3a6b05c92dda9af9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be376b04693fdb44c3379a2d7566de3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f0d6038660866096fee949f0ff4e3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3fb60e1984151beb84410d0b6bac7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532b5004e548b0298a1b64fe8dd3a17150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e63f7bf474293ddef8e68a2319530d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f990739d49ccd011a2f8bc2439e150152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53ea50a646f04207a4381013f1c705153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b7b50864251d1fac3c0e5f0ef3bb0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170de26d9a1b9abef2c02c0ddbad4a3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64d3f32ec65f36daf4355c515fe57d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0dc09fec11779b3bc68abaec4e48b1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19554fa1fd67b9b07328c291b3138472158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f844f9f099a12ced97d137522df02159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01971affc2955fe0f85129e45791088160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f32d4741c249df6ae75b60fb7eccac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025054281261fb3be1a46e1afa4dbb7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482ad231ac2a9a2d1a44042115c8da0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819163da145209dce4ea5aac601ee6c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63e3125142f507158e6cfdd155338c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0313811ae26c346ee0841fb36a957166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8362afa549db3ec654c6f58b763a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de313c3a79017a1415af36aa8b13b6f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ec942afce1ad95d6b7b237e3bc124169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594e3d5efaa43b5d69162f72354f2d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044a89b752047e5662f908ed80cc0f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780aa206177c0856b7b585316df1827172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe872b8952d36336b0f3b1c39795b237173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12fb925b60e4bee596d00dfe34aa5f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903ab88118bd7734299ccd8055db8af175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f5b9f332b7147cc0200c54e768c97176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7274a828b762d46701ef6dcb92d7be177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7be17cc2e0aecb92ea2d686805bdb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b60b0f46ffef5805d6f50c7d815d60179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd14b4e9b7204fad493a7f22835265180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fedf888717a485b5c0822f20f6bd7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1c6dcc8033faa756711fadcf361cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb54895005e9498151a19c165643083183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ffac1b70571845e22c681ec19517e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bc279bd6c6dcc895486459596f71d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4b7169e33a487f4be382d36192f52186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598df416bc5f70286f9095e3e7a3fd24187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599769d090ac90d520c66546a22ac81188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c248e9377faff4950a68245f56a25189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45084b845e1bbd43a82c4430be9981190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca8ea6d0d6f378ad7323cc06fc7154191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c3423dd8ccf1b060ef3f719ac7fa0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a25a523348ae189ae9ea5e48d3e746193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037b4268cc11f1e2ea18f087d7b4468194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177169565ad3c0169b9d6ecdd296c1b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14b1d12d272e850d10d8853d14058a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00b0217055b14d6ac32884f0c9ed44197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e904f94c7553fec9c25d3fc4c8f33198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278de6b5e892a0c2470b4e8aae7b7bf3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50234700fa915d1b5edc479ccd6b523b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ca2d87e96dc6539d90a47d9c5c726201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d255c38774eef17c62a70c90d372535202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905d35d13c86cbe34c99d78b2ae765c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8775f456b5f54e66b9c092441d910204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7ecf1927d8604e0a62b5651fc17f3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561af45485998a6f4960f5f7f4311c8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d60df5af73312c3a81e10ffed8a335207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d194a968d341a13526623eebd6829208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c69cc3906c2a384db0e92c54d8a85209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed184497fe473099b2ac3871b4004a2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f046f2eb9d48ee3b11dace154e04dc8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcf5e5d1b995deb1c311f3438a51b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a58a763fc57eb7b186c89752fc927213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae637911ba117cc8192f867795e585e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58d3151d9f59468e878bdbdc557667215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50187341526704255193e1f686a6393f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b886ce728e3cd7898afc3623d01299a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048503f2b5d9d5ce3314e32ee2f813aa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec3166cb33329b088528d144337c12219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bd4ed8602e9518bd50c1d412bc851220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8527da61e13c86d5f2342393dd894a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68061fa3398787159f997da824e39c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82daaa64490164b2be5f1de802357c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf258bf604ae62663494424ca0561c8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d04db1616aafecd514af24960fe6f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea587288cef394da655cdcb4bb541ff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92ee26f90e19aa607ef3cb89d1bb04227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02b2f8d905ee43f08de25fb6f2cd1c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86aa1d554cf0caf639fd2c1918f0e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374830b235b870aae8496507dc72767230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bcb245d1112b937ff9b826462765e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f00156c1b452e929fe8ca7daf7976232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a60594e9cbbaf436ac97a7157e5821233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5da6f4c7b8a5be436213af4d6fa1e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfec283c2a30c6b58972d325a9c0cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49a50fc681d6018ea4f695beee019e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a763d0dcb8daacfa3bddbdbdf1809237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c81f4a2740e6cb75b17c29647b9ec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501eff8f3f826cc26c9ed3b921ea0f9d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5af03dbffd92bd6229932a887f488240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999091d6254ea97269891b5fc9af538241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bb6f7907d93f65b09fcf9b1aa06a2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4072ccdb66a45ea32ecfa027b43e002243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e47954f6112e384462f781f616fe1d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0653d1f0c13999768936c3e703b30245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa5538451aeaa835c8417ce85ae37c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989d9c95821458ae02fa2ef2f6c3317247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aea43f4404a4589e046dfe95cadbb3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ce0727bae679a2afa2af46d1697a9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385761736dee3a6087d9f3bce15271d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab2fc020f60d19c17c556bd4a4d2da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9981df74da4aa2bdfbdad2d27b8caa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c7c9f1603d2864c3e09bc9d5fda41253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66080a361221611dca708fad93bb094a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0327014f89a6db9984119939794c97d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24212a705dc6bd9b20a239693e379f92256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0ca374ee834ff85a642d1f8e9c6a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8161c4adc4b897ce465107bbc49f26258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25ef43dd68b737d36f70ca1293fd16259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fd0c4f6e69cacf137c9e9d89e5db9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f24cdd3ed143c55168c2fdebe96a0a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbd4add916b78e3c9ac5fb3318e4d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493ac8de74644e35288cb60a76d463e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdf714252e206637c95db898a6b97d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa50d64f308c4b49c21d20dc965ec5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596bf8fd134d104b31edd6242e91de3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f37f0f1a0c5fbffe8c42015737157d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1a1495d2d5f3bcc599c091454ebba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470da6ada85f80c8c26afa25579f287269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50990156bb2eeac768317c49828a7a54270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc76d52e40e34dab4486f9c5fe36287271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a806eb56324d93e2c2f1bb1ecee2b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16b1b9bd8ab442f92b9f3ec4c8ae10273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2878f24d5c3681a2c43a54f46ad504f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d98731c7685160d44a2561634d357275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcac0366e76995bced7f63d13ff6660276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebeb129d422cc87298aef72c850c05277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911dc974b6da3d873f141ba246e59f9f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c822bf0b2ea6228680cc0a99ce008279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e2dff5013b21d3c075bde58ba1600280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c98a945486d791bff8ffd080385295281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6bfd23945d1f5f9a657de7391ca1b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f96536edef038b06e1e18aaf08653d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea6ed55eaf1a224cc2461806a06b83284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a879b4371261ece122d1216bb25ba0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872aa3c95c60aa71d30ed0957be1fe2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d09e3b450fa0800a9e4a2b7051e9a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8c7cc8a095f5802ea67ce206c7f59288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3d3227c86968c396ab3610dfa1ea0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9218ec4e9b4c5bb4aa02086f617aae4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8678e029593a7f8ad35277b69c6b7a1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c3935b052b45dbf8f1c02d6ba5d43292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8798127856eee68a6acb487a39b99d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953a195caaee057702bf8cc4d674546294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e625003079f24c380596da7c803f4f3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233e7ecfe5e020c22e1df50932b5c7c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e5ce056d375248bb3cde62da4c5fe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f4679192db043cbec00901ff644b0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c295dc2979fb36c4b74b436c9148905299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a31cae46326b903ea48fa6c7c6cf6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ac763d1249a22e7193f37acdfea2a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f89edcec38e71b738e25ae2050154d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf4267c2edd62cbdde50178d44b534303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3181d3907243509c71bdc84154c3657304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0a34e7efdaa6156c5f6835a486c72305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ad0a3333aeb899184d4e92947636b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b35417096a96d26771eb73a22fc06307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ada97db715f26c025d5703897b04db308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478e0ba1ec2950229eb49469d96665c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0bc6d7a0d7609077ff5de96880be4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c843eda8669684ccf8f2a71674ff3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc33121d749b5b56751e22b4a16320312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644b108d532159a18bbc034d6b02617313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ef3eedcf5d0e8f89adf4b4b2b9d83314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49aa2b93a86dec2ab6b870871728e50315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0a16a236ac6b103e664f1076a7690316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998afa669baf4a023f3b6908680890a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60356f18cf26616a00e35db94f2ff760318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9d63e803ed4bdde3888517231c340319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880dea369269c60e6ab78a30c01e084a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d0c6b2fceb3abec49ba3adfc6534a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65a1157ede6e403f19891673a02a60322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd099cd594cee02863a3428df31d2e87323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe75c300899a45da2d9cccff459a78324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e6d59b2b397bcd719ab36f3bdcd45325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455bab219fa054e10f1c075a1167320326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da107248f1ce2749efa92138b6b80331327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfd5db8919993b8d2d3535afbb7f2e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770dcdfc9b0425eaff01e988e93d9e7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11324991b94393936125624887bc8b3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b1c7530cc3d96dfc8078c9d2751e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c909a5eaae886068d0b65a965c83cc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382d5eab3d1a3ab7be966490270d97e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a4fba9a46a6ce4deb3008aa23d6dd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e5448b6264a6f06610ff7c20ccec0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf817368978aa8adfc38961cf010872336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bb35488694889e01059f2b057993b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42fb500dbb9398867815bec0db2e14338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baceb6b3ca91010d48d8aa892f59d113339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55da462197d2a1aec31772cca13af90340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52af7c084f0b8b385b56c6ac3ebb484341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697da4b0ac46351500a560da7d48ae8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277f735a0178a4215d8ffce883315df343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9abcaeabd897d0903389ca126bd197344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8080d95150cf96f86a159a0c577d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce8edd0cdbec0b442fe346116c1c69346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9603405ab3ffd4f0df3af9025bbcb32347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede5307ab435ed60d02c4ee2bc82534348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833e54724c957594a3790ada41b02d6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34155a2cd5444db1aa53f47088e19862350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ea7227753802365848dba486470d0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5b3bce0907e3bb8b55b8b55d50da6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0139b924025f88ce0333cd632328bf5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cedf672087a5bef13d067fbb18c9f3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9879ede43a7beb01e82aaab5f42eb29355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c33b59e899fd8d8829736b15812aa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99984de968c3458c0ead5305386db160357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a66be739b9b9847013dd1a5982db73358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b608c632c443ffc1bc349defab69d5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154de6ddeaac13f0c656cad5555db095360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab77974ff2c030490da5148406ea3a0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1e04ba6bf53fe8988edbe68c6698c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8e83bbb4a079bafc42bc67034904f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddffad1a49163a4d7c0c43f2246b3f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627471936365f3d3460ddac6b9761731365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a68f3d8e933081609ef02d8024965366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca179528ae8486610cf9c5954b463b0e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b6c074887664e28b4ecde4e297ed8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562999539efdc31fa462c389cf2bb22b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a370588433d3d00c0cfb8576ec764370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7826cffa0cb3e448d6900a64cbb43371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f081e8f37aefc6337185238b62511372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7204f2114da8cabbd9e704dd124aab5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa0a54122d4c33f699f39a56779650374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359376a082a794685643980dea55b76375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c23cdbb5cbb274f9c82ad928f73a9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af754ec2f58161821979b27ace15390377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f8ead84a40a8ffc88556bbffc4ea7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992b3bbc3948c83a7e80044e1c252cc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba576e689268bdd57411ce8477c115e9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd17a3e83f931a682ed27ee3c8aacc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cf3398f4259e881b34a3e671e0e24382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6e1177edc7ed375bee9e68ab49f0c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb345fa0a84107e5b0bff17a86f5e0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cb1f71a2e415b2883ea525f4d33e9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17606cfcd60f9b85c010c0e04a435f2b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa13a85c91e0cd0819b60f4520ac9c1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029589b9efb0ffad7f243af289b5b52e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcac979a62c51468ce856cd20c1e41389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd25c3c2baa9bc63cad22e395c647f9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f125039c001c59e027430cf54f0a94391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34f20904d9aabc4dee518deb35f796392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482388394804deb5190754faa0805d9b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b40c63ea8c6ceeb379396d52194d8c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c95ad9f36cb49de25d47d42093c9b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa326a677dca06daa2a82f861f68c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ca32370750e359b5f685c4c5451c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f12d00cec0392a332fc9839d612fd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b48e5ed17230c556dd64aa083bdb47399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d34f89aac6710472ec7bc1977f9c0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9752244d291bb34ab2ae390579e7a4c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fa6fe75ef144c85eadb35084c3219402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bb5ad92e9a666abce205ecd9fca5f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e65392e178dac6e8d74d70b58e0f3a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbe9bccf4c5ddc2f029b3dab53f4a8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942c4320c66e9932eaa156288949f59406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b24569e2cf5f61e258758dfe6dd16407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fb88641efaf52b60423e9d10d239d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1dd462800e89fcacad1e1ded4fc43409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9702226753651907fb3a334c02216c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143505f03c870da087164f7e467c559411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ab98f7658b3db9d44e40a5212f2fa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595392e83bc6db47d4063e1e1702138413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788311061939a7c663dd9f19ed42aa95414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96887ac049655368fe16039308b0bea8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4479b2d1a44845d2fe30b58962135e9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bf1e2c6aad37d01211b2b2a595ad5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1068e2d3d292b9c3f3e4d9be381070418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e479367b9005b9ab6f5be8242c48e77419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc6b478a9c846bf149f2757dc978b8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102777c99839eef883937c29f81a51d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddfb474521584f0de309e70b484d7f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24478d56b7b948904bdf913f872193423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355721978bd01c552f5f5ff9af2748fd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64a8ab5431bf04802b3789ed871745425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9869b0f8f54d0b558164b246d1e548426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca956b94b166d55969b27b061581a350427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9189b073e3f49c61534bc37e9c59df428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d18d37294d5fc8f0dd4f8994561b07429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac0ab551ac7116eff5ddc530225463430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debfd1ec3b00fabb07a6efd0f3ef09b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8048c18294dac21ebc4ec6aec7eb1ca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a04184c341442085cab5b6e8784876433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0697c3814746e9defb6b04f635f29434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7661e54f1cd7834e22f58e7ed5f264435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e929d5eaf49f8edfa0343f7fda21435436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc344668ae83766a2b3a0fe6a8d71291437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9ea95e6d7ada1de821d683457d032438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27300a177ca1ec6867436ca6a71fc1e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc6be8be6a9cc12817c16032497b62440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508c89ffd935680124031e3f268f1a2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b172538d4ae1d377fc18ff41429a2e5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92bd1f4d58afe05c8be7aceef19380443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da5521e034e1d44a22fcba94359062444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd27985a81e5b7d03424d4359d4abb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd2962a6c8d6533ad220227224a936446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a0e7530552de09e6bca243b049897447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35595043a471610214615451dc90604448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9699487f7f81e7651e528e3e642f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72afb8055de707d1dd9f74867350cf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59987977c43e09141377029c95e88681451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fdd6e4f38e68cc9a65bde8f97e81d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa37eb17ea073d86f1a25370143b402453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d0bf47349cbd1a1f997766b8f7622454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7dd74b18955680b223a180865a995455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82c8e062cabb508889acb1a2682f28456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508b726a500fe4e70a6c4e737b072dd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b75f11e59e2fd27dd2454cda2e7058458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665979c174c1dc5ee539dfb1c85614d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45978964bb3903aa8db9f5b78f2a2f9a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82956cbcffec801df1d53f30f811fa02461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f745dca3104f7246e8dad28415ac7cc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ecd62a43aaf7642962c80180242dd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745c291fcc5e68506bed3a0ce0147ec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a7ec18d53494c6fbbb0066d47c732465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d0d6fa0a9e82184de25201945948a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222a774095abae78b09a1f2f5ad7fb7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95161debd34daa3f100ba0f94d302c35468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905d24c1c6a4c17a7b7a6b1813e8122469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffcbfb235f2e58f4479bc1ae23dd5e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87f38af9cc45b165316533183f6dfd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea572ab9bc90cd2e5f5c33e371fab65472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e2220d03391bf9696db762fcbcfd1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b7a0442a211b73115a726408e430d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e10519b8d07420bca2597001fd257475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff3a4c95e1bcf0efba1d26f50fcad0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad647c7dba78435c5d02ef183d334f36477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20185d5e2486b0cf82e0616cfb301c62478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90592b85120af7b03f661250f6ccf9a0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9b11dea41a2907da8768a98aa8b97480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b0cad0a39e301c9a0f67cf006cbd1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b8fd5e6302d72da83e692c5c79030482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1a338ed8f27a076009f70336cf75a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e5684ee10f26f87ca70150bc2f9c4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e234d940774bf2ffda8346c702cb71485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c79182005292a9406064cb8b3612d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe517313a47706451736f1867cdf5ac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b547e0408cd21ad6b62fea1c8cc20488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f07cbc72b7d9058e60085040e18298489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3a0d53e29079e718eb164c7049c84490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020ab3d98fa3756095268b3acdca3ad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e934d4c6f093a3e5597290a46b235e8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896d750627d1b06078a5e7f4ee7897a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0aaab8f0ba21b7ac27d18ac9fac8c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2363458121e97e4976a76e28c25951a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a03a19ba2ce161c47c7ae48f4576e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ac1d1ed5987f3cdec4f9c5bb86f36497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477099cdf25e12081a0e88e4f7cf77c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f12d3c9292de8b6bfdf0df39d679c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0dbe9bcf3a89a7ff63067b73489ff3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702727c22db92a062c6335fc44c2751501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04e9e822dc9b7351099afa4b592719502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf33793abadece8b16c2b671bf3cc6b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ee4c5fe70deb13999df387423666f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9f13f202f6095246d6deabce6d7bd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348a39ab73f097d93f25f863496c2be506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156f05c935236cb1ccc40d24d8dffed507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11648c8866bb596947f38676f66ce2b7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479aa030fbe8ca0854796d1c14f0b4e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ccc6920eacc3e3d60fabf521a597f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72ebfc463f83bd5e76200a3804517e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de28faede6d8f9dc3ece22ee7fd0d56512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0f3a23c6d3e5fde070b9d95bf8b70513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17917d6dc6255bb39b9ece246fdd93f4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692609b7528d1a46aeb9ef2899922222515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae68545c2962c22090f306d4bea41c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91432bff3d4093f0b88b7d05fdfdd1ee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948b9df8d2016fdd476af5b40d698a8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26310e02eac7ea36e2be022f0e2672b8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08e46760fa9c2438a274f4c7c2c61a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbbea4992c5d8976e1a8da27170ac0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b748893ed3a4935c8db77503fb68b1d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1a0e62d529e2cf0baeff01ed89d18523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ef2826ce3051cdbc879c62f63019d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bf9ca6ed4b303af3e05184fac69aa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430c091accb2022f72d0c6d1765a0ca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b55d7930cd05af0f5ecb72c849416b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e20cbcc9632ec4abb341e1dc54d0d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0cd2f120d4799bb57d0eedbc5ee70529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f09f7e06a4ed917f0e349232c2549530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc382de02a79b7d90bf1b4a50e9f106531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33f3ecb39e08c99b92b6285f113c6f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991478812724b360cb5efaa01ed8392533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b1e91d1767b84e8734299c7eb076b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cf853b3aacd7251faa7fed8105b24535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2cb07b33f6cad7225ceda2a281fcc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3d18a4d0c0afff293ecd8604e6d94537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d1ab71f9fd9874e81ba4f0627a925538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78abcfe42052b2dc277f32248d5edd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f8fb8180ecb4c84806e3fce84d36a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea149ccd889f8cc54d97430aca0f5398541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c21b205a3c4cb69a64abebb3bcfb6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d6a6b4aa4d4ff76cde86780b2d425543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6cd6e58987ead81729024f3a8bd4b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb662504b2296b4c3bb368057347b5d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc16f6d480bedeb78de236ef92d8ed546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1a472b57ab2e6eb6526546a44de4d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93061b089de1a43cfe166e1c685a8dd9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608d124f21cf6553e8ea38ca9531e95549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6651c96c066cc6b81c51c424babe94f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f2da09bfdc88f2d6799cd21b67cb7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c1051341a64ff116966aa0478b70f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bdaf2d8ffdd9bcc49238abce21744553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c8d9dd574960c2897831fcd828859554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d73dfab0c6b4cfbf3ad2d633a95641555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211f4c0e087ea97a80aa2a9e5183466556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f2dc52eb778af35952c53d62b7d6c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c11dcb8a38665072e227c2e2555dd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7c7031a8ac0103a0c74db47030904559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aced7d9f351e49a68daa346b795fdd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b00a3458cc95c32c407cba9126be30561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f297f8e2d2ab590e32ebb4e244780b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec644374df4fa4b05da31f9b4a53a464563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104221a6c0b406780ea34b893a1f9f33564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6fd91a9fb6d36be9f72be31ade18a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd7c606ff7167041175096aefc70d1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455dc249df57d7b6dc2efd0f6138512567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48975a7d431e07a8cf3bf35823585cf1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc87d7c863acd83b1cacab765bcc5c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b38f9a4f4136454468c415eb4a06ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51ad6acd94d07ec701b918d10e2bc8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3c976fea0c86c648b061e80d615c3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33629bde0c72936c3d59f1063b294ab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41235f6ff22ce993de53cd399a148b7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2203a5e982e8a93b874b6dc74ec36575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88fddedc4aa7d87fa235e3f2834788576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a552b505f950a942fd3eb20c2114961577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff810491f821dc8d20b8d88f5ee7976578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fbf1125175b26e68016f79f87fe97579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fab5e78185906e3bb25a1024cf129580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3382d91b2090a0f3090b2b422cd90af581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a26a5c7e175b9f284794dd3942efb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3565481b27ec3c7859f31311dda120c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42de9a2eabc036947437abfdd6a41f1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85ef713f6c46664b888842bb0cc791585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2893bde554ae9ad196a4720310c29c9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f21a50cc3c9777a211095be7339f73587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcf6d481c62a9a098822f6f6e473bc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c61d339afe0fc9ce6c5f7650441d08589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f6dff30e2f5b47b246e04618e4040590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f756d6dd332a6257e5f3611d321251591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e66d4c2f399ce315b63e9c5b70dd1c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9411147747c39d978d5092985e50359593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7fbcf6f77546ab7fc7de911f4bcf4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6eac393341061aa2f4ea41137e431a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01be1cf952728da8c1a71f6edfa412e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad68c83776d0f070b6783af9cab56c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43add3054e9716756ada24a01e7214598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fb0df5ae22d8c5de4364d18ab71ad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4645d9a9433e7be0bf37843a0a98a02600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef319ef99d9315025b3322e84454b3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f3ad17b1a7f7e71c81b1aaa4351d5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdd25b043fdbe141cbe0d4556cea2b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f58bdb35758a98306cb5638a71ba33604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8762abc7f3aa5d5cc37186f185c57605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e67a4426bcca769b56f7a3d6e5427b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f02a6117f8317e22338e293214beb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2338baa5afb4974ac98ed4f9bf2656608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd2688ef9464cf065c866334dc21a9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d94bee72ddab30788fa687207efee3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2ccf9f4cdbed392b48470712b2e19611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55074fcdf310fae92f2310acec63102612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139873f30db4cd2b87b6d479c9467cf6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff667815b6a74acda793b8dd85ad3c3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b7f385d9f5070f6223bbf418cb312615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993bde72d9bbebbbdd7df20a9e6538f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4298214e147954598cb6384e81d66617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d1dd92810562bb736eb6c0ed3406a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ce6736882fe83bd17e2391cb723b5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477269aa2e74bfc0652346e18aa9284620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892326e15a71cb06488234838c393fa8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d07f0cd1105956651e2a100e736891622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ec6afb16049d2acfde6fd87b9637b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266b1536335b07c24324c4615810093624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811a753afd7b01e59b3e78f8d57ad7b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68fe091a8d58ecae480f0a6c2fb550626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5948bf3bb21427859fcd43554546548627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f869bcbba9c38026e5640b0829a96628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203bebb4282e09abea6e976d27f08eb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e1121df10a259a49339e28392c7e2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680059c4b46a1e7067a646ade7e9710631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb41bc9423b401e858de225fe9b233632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285a2b7620e88b366313de1841ca3b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac6dedcaed279f4439455b6006badf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98adc71718e17f38e7455a5b3ebf77ea635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf936a8eeec5ffb03b5eabef8f56d66636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37575baf687668c0780763dc4564fb3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968b38bcc6aa2439982789e55ca133f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1aefa510650183389875833aab9754639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193f44230474020c73b5517f12f3aa3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc66e27558ffe34262e31e2a611c95641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47cc6fabeca76ab01ac443e903d49c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ad6a43ead9b405e659244e7fa77f9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ab2311afb9af278a575632b745c42644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194c008764018fe16df43162d5ee8c7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57620f6cd41071ed865ccd4f790289646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab96bc345b6ef08d3d3dd9dd7c49d0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b53d5b8027ff0605e0c7f59c5baa92648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c123739e0929ee58fc6e478dca2532649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02b855351581a90a8ebf2e430dfb09650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf733a2fe14f105995c93a47e3bd19651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2267e17bf589e7b6b63410f4fa1d27652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b33caa556d76cee1fa201518a1efd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586f00d7d86fdb005ccac2bbfe7cda4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6f296cd634261c256e14660675754655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59d4e1c4555f879195e92557c84567656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be787a0df2e16cb7861df5b74e24a62657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643337666dbc01ad73a1ded4de567a7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b220ceb1c4f4a58903bc9571b5dd5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77082ecb93ce5558f03ef8b05c6ae0df660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776898157f7d007fefdd87e1efb09a84661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa2bd8d7bc5d089a4483ed268def6b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e2ab0f7da7e3e5f63469aa5fe74c9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd25e44377ff5624e40362e0eda48d5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a626404b526a58d14313e96dfc3db91665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d7d68435e0c1860abc8a2fcdd829e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282e15547d3836aafb7c1d64c825346667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225c14098fd883ed74e9dacb414c983668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a9cc48328b5fcefd5414f9adf8852669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505319212fde9005ad6aab02c3b2d73670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9295d44acae43e350cb690e42f68f03671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef3210f76b26520068bb0c2c33eef9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d760e4d89d492fb3a693c398b998d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34322b1b82ca01490f477e383f43fb9f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba4b75a9a6c50097982207300f3307675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923800094e5fe36c094e771bad39b03676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446c31f4029bcf00ba55d3fa07e20ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc5393132502da1e111f88f2254c7d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3c4896beef1dd825b90fa37028cd6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81073d3c6e0118081711fa5a839a6dd2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca62d93f400ea58cfe0b799fe498830681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad065a8418d38283a02a1618ce58a10682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283bf658d164825c823e9bbf519957c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0713bbc5a918bf18e61806354970a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775616f021e15677be93316cc389d91685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1419eb0e585682fce33df5753016b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128814b1dd46612992d8b339a5c5459c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8bf1808106dbea1fa2c165ebdaf24688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdfde67bcd370638a8c7015cbffb7a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cda5ada8d3ae088c945abf84a7e970690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86450c8267393135f8729ac0f2523195691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff841c4a31b54a3f4a853b70ddf700692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a90c5525bb63c819c25cc9d72b53e9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c550d288c99ec6bd20ef5c8eb0296694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0415156364d460d569357ef1337429695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d21eefdbf2e351dca2767f28c4cea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5cb88c93d8cc7cb1fc1f900fef5ca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e253dd429f310d88ce2f65b8815f9d8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda333d1a55c1cd5c60d0f6198dbcc6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43678d4b0925df22b215bee97ffa4e37700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e71c1733638316b077d5c3626e303701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522c2a5ae45bbc9b5d18e150645a9ab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7534e00e07394d9c724b2dee69fe1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2922cd2ebfdb3c781853a531d76e2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625052647270ba6776c3e6df5d45ffb8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a010fc08c6533820a077ac404f0aae0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a39adb0c3b8be69c1767ae5e2c4cd9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8119e9972079887b583bb2c5edacd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa03f355c8380864151df8de5c299d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb88cc8a7f65c5a3c880e6745781acc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51788441e2d250371d597e198329ea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b17e4378c2d9098100db9b543703f5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1322d5fce4dd2dd537f58ddc23b91713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b91c8d86b923ebca638a1c0029e26d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04169c9e9926c25da6c116f3afb1da715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0735dc7b861616197afb8a0f452d281716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1127a90e68870f0023c11f27ca4217f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273b941daa7769f34e0c34213251bcb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffcdb45fd4f310b3600da94fcaf4848719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505831f2b6fe8e4ebd5d8570223c2eb4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17810b505e6095090a60e11d6e10fce7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90087887e7a10bbb9b4b862534620dc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116d611cce124120e0a63dd2094fbce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b11f09c25c209d0139a427dc61d097724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf868fdea8e724b9f27921c41093420f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266bf8f4c96ef4ccaaff4243244ecd8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c817a24d9dc05b2224b71dd5ee313727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b1acb7b05bda81d1e924e54948d51728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014dda798f6fa47050328e190d1248fa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6686889c82f0a11c5fda1caa688c3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cceff6c8d10e0abc27b4e69801b05731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95581c77202fbf7c19dfc3fb081bc6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2af3b2d573c6e442c97a7f7d2ecc0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771b1aa48b503ad9d4de419bd15d226734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c9660eee1d10b1671c64371c4a375735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ce9c11dab0e4275a2d9a81160eae6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af430ec6e9bdfa41fe63c3aff828a58f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91aa3c6171af566ed80ad2ea17663e0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7ea1a7f66124e8bba56896a252695739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e77cbb7c0c307feb3e3eefd96e81c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75745baacec55ea3189f60d7aa04abd5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5b393b662764fd2e0dce0482d11cf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493aa6d0e90f6cd7aa58b20707c4b9c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249e5e4383f76ab95a5f56e5a74137f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337926fb004cef3ba2ae465c214ede8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8cff10d660772832be579e0b9bebe7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b650d34bf8ccc1e31be5ee1a22a52b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44816a36e82d98ce79e57124d9a07492748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268da093c394329550c9e0a1133f751749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d90411b56d49f849806d958a87bbb8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81908dcdee9dd1f326f2a3b49ae9914e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947a7776ee6e08b02fe6101790ffcbf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1a5b5b33bd8bc6590024e0185c129753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65a24a731110f5828324d712d18ccb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfefcf445f99d2572ff60650b756d29755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5a9690f9df4816cf4537da2b3c045756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc107c0fa9a4a09ed3c80c2e8ee8a84f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871f2276f828a30072d5d1cbaee6af3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0d9f1bb2b29ae419b4cc82d3058ab759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4813a7dd60e332992d3495ef7716d211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24106ca5aef6de4d7d1ed01a563d61fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f83bf92c5c40ff41f82546273ba8f73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40891bf40324574d76e4380a94fc2714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db68ba7e919bde02284411ee39124755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e4c7c2766c0716dae58324d8de6296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e87b796305ae431a26937b537a8a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f816cdf8395aab54a66ec6fd82e578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eee3263861fa02e120a1aff35bf2689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819872a4b7d2edbdf05dde71bcf35fe410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275dcf5c633f9c6253de862f6fb131611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b232499d1458b405ab6ace0146408212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fcb2a5ba7a792e70e33deb2d8bbef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1144cb28e4f07b14360952fcb8a30914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb505cdb4a32590dc4bd720bb59d0c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f11fb90e11aa4ade8842c5370b31e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c12e0920a7b4c20650cad9a39b76a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f40a13d6229e1b869905cdc9a539218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d6d44538cb33548384e66d41c9ee419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbfa65f51479703d4be611d345e3e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c421f92e2258505c7001a9006138e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eef77e670efd23411402fcd38c7f7622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a98b8222e4f4b0d2d0dd8022e1bd8d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481a075b99d902373cba10f33dce1b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb5fd2b3a816d729feec9d987f7eb725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42d06819c8186a1f5291234143463426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de6954d10328142b50efd7e778a46a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a5b0c33029260ba771137f0f7482b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ada3837df325a963c707364936e1c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4269d1e7f65e5033ccf91f1eb2e6a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8bbcbaec574a469b269c2226d595231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84301119427948e973fb86467479ae0c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3032078df14c2cf7a9c7bd287bcbb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82423afe773ed825578a740990df8d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefc833d66b102f9ee90644faa22bff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e099e9c44887f0410a3b9c808cd5cab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85902070b60aa745001b9eed5d162e2b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e8a588edb3e7c3858325b796fa87938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca4094d194747ca08e62be6c3a982b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628eaf293c6d9a486555b2535f3bc25b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03971a40575875cda6d08a96f050887141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a011a5d7d04671e519ec1a6c639e8942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5cbc6d7075b2ed09c16b924e6dc6743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bafd79178cc127e5117aafaf03fb8744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34982bde6be80ec61f6f2b7694e95de45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a700ad543864885e3470346650c4d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c70875fe66219096a0d727481e351147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9d6f6224412e677fb21100fe0bdd148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9883f6f8a3e5509c0cfa472aa0a5d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59be6b2cc6ecfa56aea0d6859ab4fc750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1219b59205c43df096bfa6ea5afb0b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075f156711a16eaa680a2ac307b3d0252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3518b948cf7e7e38c61bedb0a776b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8dc9f2d0e46c86119afd55e003a63d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e13b4edc1ddfc0284ca5a7d1567ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303d3156ad3bc1abd8f4787628832d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfba9d0a655aa6fc83679317b6f820a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d58c082281233ba914b7c1c1cc368c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14945ced6bce4dd83d8489fa3cef381f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275af1cfe952f8181288489b643448360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5469a6b1176d33feda6e175d515f5b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfe2b5ca4d4aee32ec6f63b3a4d37f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f3c5b4a1fd3da04efcba3a07e269263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8b883c4cb7e2760b40d6c7cea61e264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d25d586b6c54b4ef311eee1b30cd965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c12a80770df384bd01e0215019c36a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52bae4ab673a4488307df2758ab74567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f6ab51dfab6f191931730430a32ad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584bca45e2bae4fe02663d5957f49a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e1633af52f7d9acc6079ebd6fb70c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9356801be975605ff4871d01e5b6671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f05cf8b1fb2248cc45b89d8e5b7f772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e0295d5eb400e4b0fadb4c39f641673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ffb02be0bc1ec051770e019c6b025b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120a6471889d6a15a7521c1d885eb4775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a81c3cfb67aee4697eeb167b261fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73586801cf06bbc5f5e95dbb98c8cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6cec36d7436f0ec639e384322a43078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509363b8f34944f325ee91f68fbd344679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441dbc26a0dcb3f7bff43f13ce3c0ec480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e41be8e06fd7ae8057d930d0589d3781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0be634a645f30f140e70529828d0182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a61df2a970bf36993abd3c16b8b55783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b7cd932d71e941c2e4456d9672c0b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45692e31c3bc221261d681ef258283fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f476413f29b7ce83193cdc3c0642186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e314e3de38d4bc52d2598856259f8987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d12200b807400ef4431acb10679b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea16c7a00c56ede1a1631bea3b6c3889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a70824bf5d068ec2b083e8808b5b3690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57859c72c5018534570ba0370fb607ff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb7c489917e0f67f0f91e7f65e4e5992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5731e3ab77c72df4982e96cf790ba193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f6a6a0b92c9a6d6e8667dd4f9a87c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf9eca11d9d45d49792ef165d5fcd995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed331d35f7682ae8217cc8cebef2b8d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f12168d606d40c4213239252609ecc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2a339b36b142c72e70632d9cd843798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278a33f9be4887c8119c69ea604708399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98923c8acf811a0d7f0f2d953bd87d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee14be11355b72db6c908c557a90f83101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46514539753df7c4b239c21af7a8c4c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5569280611ea850219af3b0676305ce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb581ec88aff922e6da6e627230287104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f7c0c5741fd944590aab31ca0c0ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea82fe4ae8c19e4fd6309f5fe2f476106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a809c37f175632af3cdca9e527f297107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc27301dbc5c9fb3d1613dc0b160314108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a6f6540ce010d6c12343ec55f29b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a312e841e055c5dc2b26ef488d249110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16222c0bc93d728634c1d44dda8b242c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773b92ef8fbb237514355d25034239e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01b8607c6a658261cf0ff8851b232e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f810f43c126bdb8d4260a90d59cb0f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba383d64d250024ed31f95b39cea00a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bab22a5a3ac7df164e8637999c983116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387aad5f028c353501f8a82a21329c55117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94117a841e8af9dbce520b35c1431e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa0ae0c1934030f2d3bb105bfcf9f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108cc943a33086e24adf40b093c87f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9740f71262be3f4bb45884e3ca91cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da02693f48d6cb067843f441aebf8b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180768c1c60e6bea132c5a73a67e854e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb530ed87baca7b47a0211b25f41a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01775fe011f9f9a9afb802d634223d6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f4daee2a203f8d9dcd91e71b9df4b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a72ee08b8329ecbe9b23caa9d2c1a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f8c970ecc06f4ad68c1dcf5084e8b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2da43a0fdf942ae4618953ac4c5e47129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e24fad5f3249a511a70fd27a8b3ae7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fec8522ae431f36d64ea60537dd99131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f41f72d7806ef605b4bf5df6e6b8c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ce522dc55a416fe60fbb238f47fc7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815eecc053f821e724450ace037faab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b4bad108bd30053eb14f2c64a654e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07760ab03cb8dfeeb700fe1d7c7b90136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbcd86cdd0bf4c50583917ac253f51137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c6f9a1ef7fb39c789f6c22e38a27a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297beb4d156d17f2fb14520359b90fa8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d83d3cd21b5c869b00d8a01363dba8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a9e99dd8cb694d8a7a37791df717a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d8bc694c98b96d91a41a6f298acd3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faeedb0d8eeedeab1a03750cadbfcd9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b7b5ef891d4e49cd01b303581de0f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7957351b847e143add2d228fed955ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3f8fa4662a58b193a6ab09f903df7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc966db1e242df7deccef7032f5427147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e094b5f9c30dc2e3b3b42e2144e7ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001785b78bf3db04a44c87e7bcf9a376149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878eba033400897f92b550a7af987a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ccdb4efe29de0c7b44e2445e6d755151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69341be5db52e3f4d3b73eb66c525955152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fed215df46670b21401d58d6bc3e20153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a43e872901829e2672a5db37320d9e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afb73c35c23c2d613c968ec5666096155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d34898dd26cfd39be301c12a78e7e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1589198691ed76de3be16150c3bc4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf968e69ef2cb94c904ce623aeaa6ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843eeaae3e1318c6e9258d0aad215ce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d846bc467589ad1eeb6d67984d515c2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89de525f849be83848ca3b706347aca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372a1a2583801f33e470d100709468e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551fd79f90871ff52dea61829f9c8b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82eadd91a4e996d4b54c1c214416567164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f055c546f22a620eae3c968eb87a12165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e37c7565f74812d0ddc7cd4d60f47166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7747149c6f7c9c3d2e98d147559d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459391534f9a61af9b8a117fd6fe8f0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e438152859184920074d19feab90b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1b837d58d9f32f8d7e595311a66cb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b26129c1e1b54fccc91f1cd769ce6e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cddaf5087f35d5fc8449cb6b83d98172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a0e1d2b8bd1c33c69343ba5023011173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca8b49fd413de9aa59ea1b384b2ed4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331f9ae86f29d494d1e2f043a6f4cbc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6b74ee1e4963ceabb3c3c0d31b32a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af15a43189a75ebb6d0dd8404a92f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0baa50496bb69461041317bc180d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ce634232e740da59f70bb4ca8bda3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b85179e84ca9ded255215f8811d17d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db2c21a4d2abb05d90de6942c51ed8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f71a7bf0bd69bb0499a09ccd8df7a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0770fc63c793cef5bd7fe8e0261753183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cdd0c724b75e0b68c6f5c2f1db386184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95f234b045e25a64b64fe6602b9732185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e979bc985c3bc4a9d0f41c40109b81186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d1c9fd19eb57f35df13bbf030cd79187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33c8de8766fdf7a82b68f2f1ff68c3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fff9d4331dc33823d36bce1937610e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae2196cdcefab28ccf1c4b84560dd6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4bd8b16bbf6ef5e18094d6d334402191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec8c46817bbd99b7d9bfbd3164e7c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac471c7160833a28d571c0497f8bea9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1b0d48e19269c9427f055f325e633194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3825b04497d499df5943fa954770ab0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456b00c078cb7e36ba19d090a985440196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ac8092b3b70c40e48f5d46cab7ed6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6638d5396338b7718c8e356c474cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22046ba94c973f461e5283349d7f0930199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424b2b3a9bfa9f37cb0f49d2870f74d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcb549ed115e2e9c00504c4e6fae14201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26cc45abdaf3b06c5a402db58a51d3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c84a960522076c28df17da8194203203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df942203e724068fc9ae50452023be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eddac79bb6b748b52bbbb673ba3059205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb1856193551c869d38470901292f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e781bc88b1cd3dfc9ea8004bdd42a4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddb186a64f74fadc14f3f7a05d0b60208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f80c555d01f3b9f59bf69f1bebe1ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52eb4e98858387bd8383e67867f5df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757434bf803d89f5ffbd78bda31d79d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb93028c46fb656badec6b35f7bae6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d889a8f4f0f541eff34706771de9d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d511af6ded273301aeda41a4752905f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e00067256655798cd3c3bf76b50fa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084eb82118be9947ebdfb6ad4721621216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03382c2ee4ab44075af9172b84ffd202217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d409da27ace721c30026d7ebe349d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011114a904179c6561539e9f01926a5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57401ebc926d94b51d6ac0f3fc6b80220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cb5a90d728c7692b8121e3b2728f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854fa1a5837dfe73f063d4eade45f61222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac640f45dd2e53684c69b2eef905d30223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b89012ee12f7daf1587791fcad558224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2534a44c295d700df38b2db164fe531225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54133fe96414bebb7dc53b75d62625c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b7b831b738ece2de8ef468fbdb1b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3e50b9d3b21ca561d941e9bedfd66228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73583edcfd6a06f488758a879939d75229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a0868e7dca0d17ab1a049942c4124230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fac4599faf207be4081066b2131e95231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a5d5bd083a21dc1f15e21e939b4dc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c570bf32ac3a8b78ff219865bbeae46233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db43bf272f913e93a3566c199fa712b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa968d00a49c65e68627a6e16bf91ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3b7d1609d682f811c190dcdfdf5c2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73186bbf5ac02e6998f77c0d8031d5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc91fce0477c2148e8c4a17f24c7a85238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbecaf674407a121445b0a8310d8e3e1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e8626d4e70ea9d7eeffa59b2760d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da9210df29827c4d74b5d19fc474da241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde21c030de075c481dd509ae3bf23e8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681b01cd4e7f13f31008358b446ba32243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84874ed4c2209f6e2eabed03d93e7dc1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4d1911ff3fd16fddf5dc1e5cbb528245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7d0d99e7e0958ff74caf1bb8372c4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a577196e4e2b0693f97931895eed8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ed361ce85a86e7a0d1715aa1be8af248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe434f327d51e6821b328bc1b069803249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665de47571c3bef5d20b0e50f457de9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8633a7933f26239a604b20e4c51d46251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6dcdb911cff376ac49625275fc3c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8bf873ac5bd1d6af962ab3c503c82253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c943e6560cba7ad6568703f9046b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7503d14e3e4e4b75f62277d055738a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c5eed72affd29a89c943b8b163a33256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e4ff791f6e869a3304e243a3040d8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d739e0f239214068974aed99f22eeeb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7f2693b734126353ccfe8e7213f13259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fc3e6bda582a092d941d41aa85666260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfeff9e2f1f1b3e5b054ad2e37fa1f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279ddfb5e0daba7f69467c2045e3145262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b9b89cb3418d3483a62a1a3f8f0a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102b226a0929a85047c8ed5018e949b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce18d7dc88a2e1b60933497f7fd7705265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c559c88ee051a904b6a50b8512f3ce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f44a77fc11bf6df484af8d1ea96f2a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a80dfe4d0a629d2aa77fc5159a464f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ec4c8d2500336753eeb504fd4de76269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18103cad4e4a627c74be77547689f30c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4b517731fa5763898ba46958f3aea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15445f4a8e1c72b16e174d8814773b41272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134db885ac2d65da3c761153c3a88fa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91f086f0a67c603d6a981c88adadd2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4b310db56bb822f0f21439d207c72275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db765f423a180f2c17446b92a8b793c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90443f23121fcb1692ed2ada6ef4433f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a78178345f11cbf31c08705d681ad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2725ee32ebf82299dff45aff4802d07279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbd786cbc434eb20db3855b0ef65be280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4dd36fcfdfc4e515bf3436242a30d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1874e3d94e5817f18f09ebfd8304f5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec02b3676d6e1997ea54440ccc81d76283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b86d4fd9f881ed01e52b3c3189989284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e993abb5d18377c233e1b53dd622b8f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6f38c14ef7f335da4a2d61c38ddbb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674220e24959a1a38669e147368d599287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc099aa1d4865ef226b107e9cf6275288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d17b27a936b9ce49e45322ec594a74289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5a00d63a075ec897dbecb3c7940a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a2fde44754709639920dc8213b87e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209333ba4fa28aebd4f47f22e8d92cb8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290de08513e24ac347be16993a22da33293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bbdebaf64e1fdeee8eab55b7b921d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40743900a7ae2be2e6906766ab901ad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266f9e2736c79891d74c80eee88f52c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84349e1b884f732c8737186739e2873c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b09c252e4c9559826284821b3c1536298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da680bda2a826d12461a36954f1d3d0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb757fe5fdb4fbf0aec7e3a46d63460300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f749ceb831ad3cc4f3ebaf03e26e95301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc54d66d40f0750bfebf960c8955be2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f01e72dd8afae2ff4b3bf74d19a1c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded89b7d03316b299ee71c6e20af322304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e01841324bae1b68587af9b877a6af305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd659f162c2516b34b3794bcbba6b55306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae385d9a49d0d7cf5663ef99c690da2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1ae4d5a11c8aeadb2d20c7efa6186308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7942bea7454bea5e6db9ab9b9087e4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14561b87a72a6a56d5e08cad85b310b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc44af363320df4d9f80ac3cbfac5b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e581bd2756d6cf4a113822db84620312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422292cc7ff669bdcbb37fa62cda70b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905aa8d64a0b2bfd80e686d3f6d2c3cd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0cd829dbca94d7d2f01a4e91c08c95315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899b4c1c1acd3f8d9014dc03da4bd2d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72819e6c0d46601d1a72152329f1a3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad89641e538d39c242947d1334d3b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf435893b80bd8aaa4256a0e701a75319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da4ec79f4a731c6d72ea6630a0e0bf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73597e8c040f3616a04eb6d5600bb375321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36622283f9b5c5cdf15fc20914f56c73322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3d61b09a6372d0929b318e0ecae40323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbb5c58f797c98627f430b5707ecc7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4ee72f7578bd69011422d120e4f8e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8627367d9709425e1b8867ef5a59f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec034ee613b738a6461a6bc90b5c76c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a213e3add5ae2faa6a44249830633f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ee83413fb572b853ae534b6d33ec4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14bccb54fc6a435da41ad4a4119e6c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f17b895695cbc8b8340dc7c472696331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075ad76d051247ea6128203552a125f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169c82c4779b935d1244f6767dbc35b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271db05e5f6b01846520c13edd30a513334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df9dfd6d0a0ff3f40248d34c1d19f1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69409c10acb04f302cef2b51fb78c4d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df006c087b3b77bbde1f5c5d0ee39756337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4345559bb29a920fc41f29a65d251a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c11b493aebc8de2f071933004dae48339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c144965a222ef81f801f707d345d61340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f32722361eea845f107ed438de963341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1d3a0cb418ccabef49bce80352d7f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aaba4b5c1b4a34896f85cb00a7bb98343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5044fdf4c74abb8d299ba35e34f0a7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebef38881913fb38c782705236ee1e2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b31625b1f833c3f7791b65d66385a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5fde7db31f79062719703765385cc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52fc9ba57db21e76153c2ad368bdcf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43166ec3120d23fb77e202724382e16a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac08cc648eef1d2d01d7be4042a445b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a5213f0ae7656c42eedbcac79bbb8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b0a014302be6133ff396a84b7323d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647efb00440053ae1cfad104aaf75a35353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04823bb3f62c98f528ea79f7563d2bc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba92d68e3a2c961771e1950e3883773355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c98f8e25aa938e4513ec11cbaf653e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574316be67145e636b191576430f4364357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0740950e735b1c51a2fa16599a6dac5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd4f32cdc5b4a854557f1603ae6d8c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c3b5f77fde5ea87b32e20de356f5b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437e4146c42bcf50bc4c2d5a8ff0047361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b28bfe2d4e21a2efb9297ca59317d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e3b966e14a93d735984a47b603519363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3fad40615998fd8c33f603f308319364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e1c3791478b2a393dc657cc874755365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aeed0e467201e613d0d68c9c83e56f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c397400128bb4874e756c7e7891a73367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ff5d76a641cc7661fa48a05301b78368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030ae2fd515d546d717e851e5d40cc2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ee4a605e86121463ec25321588a8b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403c5a49df883af9b839639296dc3bf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d669391a1dfbaa695865035479295c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd32ed29ca12dbb4f7e256fe4905be373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496c1a513bfe8ba25eb8c11c7bc6f97374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15676db252a0fa208fa68b6a959c467375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4381c134f2bd9583bf09afed47276376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed4a35a32ea58403d9e3497623a069377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3fcbfc6a42da390c11b27c76fdd0b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137e72625645da2c89a576beceb3c3b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e002b0dc8f658162fbe173aa67620380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebd0ad8ad00accf6d833a5dcdaa55d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0951641068c8c6322630848ae2126a1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1e2e05d59e72c21f8f00296c103aa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea17f79d17aedf0b97b5ca719738755384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6698079fd545f68d79e45884f2bee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb848a90838c7d4418aa89d9639333386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7535c190dc7de370b8f4386fccc565c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3c545dbdeac34ca2705520c7dced2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557d400ea0bbc99793f6236f9ed0e91389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5db30bec11eb80377b4fd3817482c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1947cd31690adbc8772df2172f285f7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd84d5936ff3e6902c732424a5a662392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2572657046829c532f64ee05d7fc973393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6372dbe2132fb87fc53e0a22ffde8ed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d02809349cc5663a8db77a814ace6a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4ec329710ce931c19cf91e5a0b980396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a628ddced9832a282d402bbebaadacc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b085eb79231cb888e5858dd6880c5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a4880ea9d6b9c284cffc8443465cd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093b55d127358172cc69989d0b1a58a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdcf504152801497ce3fc230924878401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340e0c2b57d9555b64f3d0ae187e839402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d02f8c86bc69b60b4c85846359875b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805ed92f88e85077487327d32f910db404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8cd3334d31a9a6176eefecfc578f3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb780a89994c0110e3250d60cfbf44406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17627e7554b4c5a5b717fa3e172b6449407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7fc8203ae748892e4c27a99799a76408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb064fcdee831ae87eec1bf4824eb529409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d54d3501587ac6919c9ccd6bc3bea6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cceabed08a2310a7c338681e57100411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e829994de831a2661123e4c919ce095412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c66fb7c60e907ec783088f4d3e2b3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53411723c1da20c662248f55230788d4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d54b4cdeb15b53126424c4dec5cc4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d4e6bd4235f45b786c65284a4f9d7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bd4bfde8375cf4534e866c909bd72417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d90586fb59acd208ef746125f09a2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a17f49e6469340993af07364e7842419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa602694077c39f61499fb7803d917420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb5fc6636f04b58f7638cd41311c99421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f4760fc1835de273835b8d77b39fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0509e36fee98410d78c10c1fa7304ce423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68b69373c5f619537ce8d5affcbfc9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749229e9c19edb90263e86159d3d708e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610a684498f75003e0780136998b5de426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54df3f11a5c3b20860d6a9658dd96b4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0334792affc29a38ae4aab3fb53ca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fac2e767c2a85671a288f25b7a75b5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4e1304ab16ff74860e490dc35fbe2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149f7ad91d838d7b7bf28471ba2c271431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454d9e6429c3de1e09f6955d1cbbe5e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d2ed2648bbfb5ce3189b2a578ab87433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e2740011fe21e5dd53eabdb3c687d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc5d37ba9b200581d2ae5cbd7f192a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5711788b15210e2405e69dc0ef497436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f636c579538c41d116eab179ea3ecb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd87a251e9c774eea55aebc33687378438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec686fd5f84e43b57b365d471992f5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d265ac584a9a6f4e5a1907c0e5c014440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be9c23117a8257cfc43026b34a1177441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577687f8b4a9f5de67f9d4aced80828442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01042f6a1af07c65308a8f44096c4541443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4320b738b4634499e7f59336c1a4a8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3796d71d56c93c4aaf1adaa1158555445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c306c41aa045e4b9dd48fffc95702a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d2c314c8199389641a1f8c5a9a45f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bcb25488de6d6c7420166a5f525b4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92ce10f3fcd089fb8dc65f61562fae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5bb02880e3b07785b686807a184ee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb93a7befb883fc8bfd6192b597ec19451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d8a5c310e8c2a9a85c068fa7424eb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2e346458f654a1c313f5371955a3c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029e08dcb8f3a1b0eb870915a06bed8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592216246a4c5091763e2b8446632683455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74adf96233e46b42d55a6f8548982f55456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c5d3b658e73683f98d27d687611e6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce56f1c52c4ad88b6da8e92cebfafc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ebdf6551690bb235f8f28a3b1de21459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4590259cab45b49914cbee3f6ccec27460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c259b11c2f482e12a205f43db852f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c134049a92c1ea35fd1a00f05dcfef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb00a27017423580fc53d25ef4964b0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc52e9caa5daebcfa4cbf4ed1373bc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a4dfe08dbb256f1b69ebb662455e2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56566eb57d2da88eeba03a260e516f69466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2087ed48430adc7dfc1a7f11fc47f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad362a19035c9336fc79d9813d55c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9373591ff224fe5fa5465875a72764469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721cc6c1094bc6c13692b869ecce0080470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e74750d67dd9c726b2115bbb6de5a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c563ae3588659b663676d986b1674d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da478a1dc377bb5d664e553d78a5701473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9170f4aafe0e4dd21c28f6861e3094f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39545bc4ddbd801dec0e95fd8105b67b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e74e5dca73b2ad6c3eaaaa8c00111476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f726d59520d2d6e24bb2b90afe600b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569f64c4f9a1458381552e7b172e63c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8f06c10bd84f304f97e4ee81c2d3a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322de6d473c8223e0416b9c104b02cdd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323856362bef487c9abee74c4b0d0e7d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391337ec58b39a53ce202ad080361169482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893b8857ecdda111169be64ba0540ec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b798dd8d8414106b5724d2ba510086484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0dc22d60c2dea6e621e9e784dbb2e6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4320142b042c53aebfc8e056792fc84486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0137386989d72421dc1a32a03e389487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9abe8bd73a4fae8674cda51633cf4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688d256b24642b8bee731dc8ccd3f82489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8779b0eb6d07f3d45f96968ddbc78e6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcda6e912bdefd1018fd809060f3c54491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868504ca4fd2e5fb6c6e5fac4606896c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7da7f72c4e2c3a083a1619056c0257493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844046d091bc00c549d05ebd5d32977494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e365d1da86a40c7ac543bd6c2e0eb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d9c6ac6801e886d508060b949577b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577afa857818061adc71fc526253774f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c77a608afc34ff05039a1cb20b984498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1b1d1d3b96055dfc2cf41af50f8f4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d3e472c634c048726aac40d2614b8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c200931716d61168756ea0caae2ff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89950d4fdd5835538926ae6377b97a6a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb8fc6f1bd79ef0b4402896696e90e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43814057e94898cca6996eb82436b428504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690e16f79851f06d227e311980b9255505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85c71c1f7668abfb3095c8f4eca24f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab34499ab323fe050eaf5683435792507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2b332b40aa3ba7cc65891cdebf7fa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcee0430ca9492977807156a05653eb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f23924032940da5f0ed8c80a559d49510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1f8ce5c0275c81916ce792f425144511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce62e2d21fb0cfcbc69086b3a1afaf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b66c05617a5a2beb4569390e156d44513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479ce27564dcc0e196350c7ef3abb4f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324b9e13738817948a60ab548ebba20515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698b90353c72de6c60518866576cea5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceeef6dbb590fa1d603c949f790746e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efe41f7fc7e42becdc2f77f31f1b07518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2c438e0dd2c4fe76a42c0be4429e7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f38e8a4eb17e7fe27b7a8c0d0807e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e652aee6ca1f83e580113e922ba811a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee387aa801b4243898abd2a3273b5391522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35139ebdf099a0aec6705b534a86b80523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034ca027bc8e1110f6d1e9c69ae11c6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641faf7abb3503ebc296c73fdb138ad3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04bb8b5bb6f62ce436886ae32facce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f6f42e105cab1d1555831a31bc4c0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed33259599801f874172dfe19be3b1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2995880385fd84c1d4f5dbf77264df529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b634cabd9f2d3b84e844b842917927d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff2d07a3bd69d4baef36f238d0a9e9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce888208732bd65f46c4ed047a8f02532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c907ea914d1c2e0f050cb9ce3ecb48b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e306bdb8ad6dce02ec539d2422c91534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb789f8c5815ed36f48be5e1b73b2fb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ce602b82fd5d28df2abd36dd154bb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e005400b0a53031c8821d3b8a18fb19537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d96fc45f119cc941d355b28705a450538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e465226edbb8b9c22f231f10a59103f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a60187a98d734ba14e6bc6b9d70466540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdabe339bbeaf0cf402297c0fe50d0e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a793a7e44f3eed3c2f5d00eff01ca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f08118df62e0395be22001bf285043543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b111c9feada9fbd7b527a37ce72a0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8603e2d5dac7974cf1a49975bd3ac9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed20a768d08cee497a4802c44ce0b36546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4d3f646dcc03213fce9784839635f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc204aed47c10acbb11cc7adfa4562a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38190bd6deeb72f6f87447e0f1acf692549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2e2eb28b39d8b7d3aa1bfec589de6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad034fafb272e8368439b0252e42e43b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b33d9340d50e499dcedcce359424f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072b726a89cdba985f653f172ff3d9c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c0c765a2c264843c8fe098d02a4a8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f3bf853f7bfec2c7e54b041052d6d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56399ba6c0d1d38fc9eb2295eea67629556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16842c855d3f1462121f57baadb656f2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8bf8030db55de882a6ad152eb96b8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f2ce7a3aa95d4c37337cda6bb4c67559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de2c7fce27c6808e174689da0d1c36560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6cad596ca8f49548ebbd67d9f5644561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94460a57f5bcb742a58e5a45275012562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06883537d813dabb866b54e112184c5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53447d8b3fb2dfa2aa2fbb57434ae96d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911840d25945fb56cd265453189bb05565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06671c7237d3d402b6fcaed5851db3da566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f94111ebe68df7e4386a9b6db368c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0eb64faa1789f2fdff3737e9301b0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb5f489010e8dae68071d983da6934569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d014a4da7d9fce471a6df6dd677293570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a01dfd5f82ff39dbcff6e251c4b9f2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f255e5997d790ecb1c5f1a506c90a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6081ca49ec294d52c2c8343aa6a9b48573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78fb0f1ff202d5d5b96d5b04cdadda574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4315b7981800846d336daed452cce8a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864cb55ed84c82bd7e41a4c11ca7008576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c1053912b3da9e4defda4b357b505577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cf08937688d5a9014579551d9e435578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9d9493bbac0d1f18390a48bbb2f31579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cff2e550bdf5fbac623819f04e7a1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c05a44eb1c0635db297ada6775a7c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae1d501ae7bb7e9675868caf170c5a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3edcbda86056dd688f260bf2a8576d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15674e3312099c16a48081b647b54874584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a329f46e09e63413a42c922c8aae2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890f6b0368e0c1478ae2db637bd8e2e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee87263fffe97bab91b3d2e94d2ef9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0335243196764eca61d8d093eab651f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce73563cab4180ca2cfdb8e3bd608f3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1785c8a52debbea1067c6c158d88a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431237e9ac8bb72f9a898df49a404c80591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ebb7272b5a94293e262a0564e9e4a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3ad495385ed77893cb34dd3caa8a9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b4d286933a1e5be6d74686ced6921594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b2a0ea8ae1a1bc7470fd37f0b93cd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d7f28296ce265cf4d15a5aa2dd814596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c1541117160cb0280a22ae14eea70597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e2d77e00ffcfef42175f5cebc3ded598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5c176f47d1062299264dae8fbbe8f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb712bfe936ad4efb5bf7dc27dec9ef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71b201c53c7c09fd3c148bd3b8f22c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce382d75cd0b6bf1d0a919a6adfe46da602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608522d34d5ff03fd9d3d750cc12832603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a22803bf3da57b83b0e76d0dfb603e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c348cce5565231103dd6aeac0f6cdce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821cb618a297121c1b8d1609fb272e0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c023a69f2629565481d73e7d43c6fc7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04044cd3828dc4bda098b503d944c305608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588526382a322824f33267bd5ad0cb91609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d875fe221bfe422935b6185de9d0a2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed76867062592ac9b41a44bad5e816611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c3ad33ebcf493778f7bf9831d4544612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121ff4cde1ce397a286245a53c926d0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991504e97ed380d1ddd91701c0e08b2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702f971abb557896b1e227e20d20f1d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179946b9282a8a0464515282d63bac1d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e744f51b60863455da67cc9b63217617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0890829fc5a074c522a0e466c70cb0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d223522215320dfdcaff7be2ded93619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20dfb5d68bf0428cc5b6a990fe219b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621f7e37b682e69b64304d9ad3e4016621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2f7de4204110bc83ba35034135e75622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e538d3072cd7682fa0fc00305af795623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3060ef1e1de0326784e72ad1b6dffe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f920c3ec771157dea1282e49a23a3e5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cab06f4bc937d80b58a55ef93c16f3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95711191005754063a267c23b37ae62627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1687eb42b5d53ed6e1cc8febcd38147628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c5a0060603ea8bd9d0788f05a2d10629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bed6db7f4eb8da578908360f1a7460630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af6c514bf0664c073ec72980114a8d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fbddf3ff301f3a9bf8aeefe7c69af632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9c0df02dc79f95eb317b1afc7f313633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e83446c58ac2cfcbcb7b7f5716e50634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13050ada37692bd14c579a1669b161635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f65e07a58d11811d4ce06739cd7bfb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473700bc48cc8009edc3ced0f850ef7b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8150411907c3c1796d043c6ced07644638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f0bb2e4f55c463c6d98e2c0de683e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da74365f8bb3f31da2e0882241b69e0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c17df6102bfffd27e2274e274b2ae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bf12ac70b9d6375c75a67683ac23c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fa82ec9b7588208f7b281bb137f97643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6019fe7d2e97b3b3d67fcf64b7a3cb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cb81608b702fcec233e7ea26a7eac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d570570f8e396dc75bd832fbe35f5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8bac52068982696a67aeeb33d7f1a7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d839215a2b8d28fcd78a53b4c0d3931648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6e71742a920c7ce583efc2cd75503649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03df5ef839ca7dc3bcbcb04c90a821650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef6d5aa40772023c4a5d5377cbf303651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43d3a8db8b63172a439978ca119d73652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeda1bcb1554ed39d50280b4aa31b95653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54298957667ee730fcca14aa5bdb06e4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abd159dcc55eeacd8de996bd38a562655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcaa5a809b35219f87f3f5d029a813656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b06994e7198095f91b652816c5ecd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636d92c82cc2d339cbcacc7ba36b142658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b05299818b2affa0842ed9d128c3c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea1c4d3fff6f7821a28230f5b1e151660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af7bceee531953cd02d62ddaf296d3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cc10027f65884505a40b8cb66641b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031415df08ea750242b947e409b85cc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafc778476f800057db63e5928710ae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f2bb64d81a2eb46fd0bdce9fd1ac3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b866ed4ae6ccaae31f4c832966f3ac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a066c8f7ab209ba3c0cf0b8b620f7b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bff07aee71e8ac19210d15d833417668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ebb5d28d9dabe3bb3069925c978b3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b482a5b39f60168a6c34537086f9f7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1553a88678071e5cc026e0fb926b8e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abbd9793bacdb676586eebde4a288b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364912ffca88aac37ee7f176ff639c7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e66d3c6946fc3ac1fa4d8e75a4629674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ff7813ade7bf9586b88646e4f81b7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936c43e2a582e8c3313bb5bf4128ab3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195c103778b25c2689c10b6173f6600677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45edd98cacd64b73a4262c7a727dc04678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d246e35ed2ab397a78ce0d4aa9293a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c5039efe5fdac79bf7c15b64584ea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff044d0286c4f77e7a8b4b99e71680e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e69bdec3d77d1a6268d75e4cfd0bb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411cfb266c34de3cda9d47a7365c312683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19ca3759be81881ff4cdb433380eef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca466fe66ad8351ce3940ee0671b7325685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69d173ea182cd53f2717e60ef7f828686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11998d46b8db5e76ba973345476805cd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78234080778ab944b5faf85664ee53ab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ea6b54c1488b7971eda465bace0e4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c99e863deb81bed1c44544fcb6d40690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5e38cea5e7451c4544d1dda416df1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe025aee255240c045e5ab68acb415692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87865959ff5b1601440af08e0e7471d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8032c9f36c4abcf7886030586ea81a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacad661bb49f221e1fd76150c40c77695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a68a425be7b7375ebdd86f50164ea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b905460962be4ce047845a91dcc7f4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4843e42366a4ce8c5bf4ad14bf5a38698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d847dee60dfc1411ba9bb8341beed6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ceaf30f2f6ead87f9a34b7392fd08d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663ebbed233fe44a74d14125d267611701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e756c08675b04dcdb39e2e52c8fdb2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbda14e57727923a594049dc393e1ef703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819218b8fafb92de8457d7ce6f3ee205704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab942b18aa679872c493c726b6c815c4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7cd9c684e42e59ada6a46dd6b2594706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bddcc43206d52ac5b4cb8f18e26840707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde009a65333e429aabd8376aa9da085708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93906392cce909583dd55103ad00813709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8598c474e3286ed52b9e1e7205d216710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f07d908c54132091676be89bc7700711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776facebad84e6ee61fb807e42ad2212712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5868d187faffa9dd7f76b5506ddac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d3107183851d802f0385f4cd985d7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6617ff1ae8a3632b8b679518e04f72715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97732025b813ba9eea8f6e60c40c6fc9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510df19587e48a5534aa4be1db07d26717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90193ca1758e364aba915d83b48c4a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634844d30051ad06c8a23edda379e95719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afa50275f8a08115424c0e6278ba9d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84016e1d54554939ce5de9121447123721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7692b8020e49c43df926c3dd05876ff722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b75f77b7ff82969df9eda38547167f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2bd3e8f0f5cfc2b3ba6e35a5ca778724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399bbcf0bf274155fcf2cccaeeb1886725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267e693be830aea3556936127573274726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2f657105cd9f8fbf343990046745e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418d22c77755501da59351013fa33ff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61cb5a420034bebedd041a54cd65d7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc815e9317f14b364362635e3579cb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22307373a4ddf01550f0a8b0d38581e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8f53b3acd6b002a6354b6f9324247732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a59dd3b80cf5cbf8955935aac83a1f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4be28c4f04794b970a1134b2cc334734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e2ef7f7488c11ff259a9814b76546735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2bd53d6d4f04af1dc1d2757f3f27a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85d00cad6016a06a3c61cd90dbde8e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6459fb1a259a5039fe7649d2545af2a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69285cf86aee996d26b03a65e4942f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9f74e177e945488e97c2369be04e6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ada72ab922998d64d249ac9f773ee741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675101c5278ced88a18d93aeeeaee30742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae16ef0f67f26da86a1cc612f9e8a17743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7157f75271673c02fa9e1146e0617744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf7b38e3eab3df80b5ea26d1d2d051745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2979f6eb24b409e38168c1662ff61a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec7f072823c94640bac313f8832335747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555a73d085f86bb9ced7361bd1e3a90748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252094d8708cbabd869c1a01bfb9221b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fd5e8d7b3e3ac54491acec6256605750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b33b4fa4f82e2e3420016d8f12b1d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe4eb9f2e45daae531187c4ba7bae4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa990fd9453281bb30342169095d417753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c34d1d11212676edb5ca9582bcb3c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e51fcd6ac12e39eb7f009e79a66435755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740d8a30406d0bade0847272f973d19756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ccc7555c1f0bc253b0be5acd5403e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec643f2ae78ef16545eb0f9d17c154e9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08e131e5d1049dffedd504e54ca897759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>